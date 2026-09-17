--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Шпагина С. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>45527422.97</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в связи с ненадлежащим исполнением обязательств по строительным работам</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/af2e6f1d-0196-40c3-87f4-070c10270d48</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>