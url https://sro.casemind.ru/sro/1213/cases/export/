--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "СТРОЙКОМ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>6167101913</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Бондарчук Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/dbbf86bf-5534-4f4d-b0e2-c892cf346de2</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А53-13530/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>10.04.2026</t>
@@ -1014,51 +1014,51 @@
         <is>
           <t>ООО "СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6164135424</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Меленчук И. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5d421551-119a-4a46-9aa8-c20e973f58a7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А53-26321/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>23.07.2025</t>
@@ -1202,51 +1202,51 @@
         <is>
           <t>ООО "АЛДР СБ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>0816032543</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bc9c0ade-465c-41c7-b53f-31fdca90df0b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А53-12987/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>15.04.2025</t>