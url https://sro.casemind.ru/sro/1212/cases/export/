--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e615bb6d-5df2-4120-8d20-355718a8675a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42f8cd00-b855-4b18-9f15-3d7bb388d618" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb65ecb3-7275-4d2d-ac56-8c79bc3cabe9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33817f48-ae1c-48cd-b611-1056c05a4e8f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0603782f-2350-42fe-8d1c-15896cc57567" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7008e0d-213f-4cd6-84f7-65b44e063f22" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79bb3c5c-1a14-462d-9b57-a1bea450b569" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ed83f3-53a0-4db5-8333-32e9e7c9e780" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03c7f727-0c59-4606-bb0e-e2f1dfa4a14a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6151576e-421d-4306-9249-209c594846de" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/001619ae-f3cc-4afc-b02f-186ce59c3fdc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d5f5ee-1054-46d7-bbe2-5307bd59ed17" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55e5faba-f56d-419a-b950-02a87f707290" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/864f83f0-1cad-4959-8b54-b7c5ad600f34" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1893522-3028-4af8-bd23-50400d3cc6e0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a06e630-f178-4b35-8f44-64dbc4bd9464" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/243f159f-9b50-4900-a3bd-41d15d44ce70" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32fff654-7864-4def-8202-60429691fb37" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c1442a-c460-4a4f-b850-1fc296fddc82" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeb8be61-53f0-465e-87e2-4a5b5a7ab6f3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e7c863e-417e-4b6e-ac3a-ccd1099dd8f6" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc1cc7a-d673-4bbe-9b98-804be6da7e05" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a18a4c29-f55d-48a6-8bb6-4b0d901bf340" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a68dc45-de21-42ca-a984-8463f204d6ce" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29250b13-03a9-4abb-936b-485af5201bb3" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52cf5450-aaa3-4549-867f-3fe914f8e107" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dfd4b6-4de8-4e0d-89a6-11c8c1fab7a5" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d765e50-1d37-4de0-b9e1-6016e334a87f" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2952d3-5ab8-42b6-8594-177d2a71687f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17ff325d-cad5-47dc-a916-3bc431c18324" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2393aa91-6d6a-4bcc-8a7d-9f6a367df616" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981501c7-7330-46f1-bee2-cc0d63e0acdb" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29673706-8415-4a16-a50e-f62b491563b1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c56ea328-3e8a-4317-ab27-9deddd2fd0b2" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831bf62f-3e8a-4573-91c0-648bb808113b" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1124bb99-2f00-494b-84c7-363d625e40b8" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c978f3f5-d127-40f0-8531-2331fa2607c8" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e72083c9-49aa-4d6f-b042-d5ed0b4ba194" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b5123ba-5056-4dd0-8070-21b6c803aa36" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf28ba4a-d761-4903-9663-3ad608b95f5f" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36696b4c-05e4-40e7-badb-593580203630" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bb9b45a-9338-4795-8e22-9e6b492eb4be" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe8c033-bff4-4e8b-b9b0-5948c351b5c5" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12d5b14-283e-4b07-a45d-5d5dbb5d6ea3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9561c63e-e1fc-4939-8e3b-17d481f9cc76" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edef2f8b-419d-4658-b9a3-2a2566159d6c" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcd5adb6-0e40-43ac-a86f-16a535962726" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75043386-d7ba-4442-9eae-4d18fa0ffa09" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04c130f8-5ec4-4b70-bdff-aad9a7a41e0f" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6521476-8522-4cb9-bae7-b258b72f9fe1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9e13e66-22b9-4864-b4b4-009abf8e0457" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b48a05cf-300e-4c2f-9251-1341cb287a59" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/697ab842-4b04-4f93-bcf6-080c3a65082a" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/428d419e-8a4b-430e-bd03-d5e95a58fdc5" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69b7fde2-5123-44f8-b1cd-965f38e97901" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ea29a71-c51c-4982-af99-91f3d469778d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64bebe20-8956-449f-b920-9ccfd8a9a433" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0145016e-0ef8-4991-95a8-4a907c5acdd7" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4153d9e-b28f-4d48-95d7-98dddae19561" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0ade27f-a13f-43c6-8308-aca6c893bc99" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f042f7b4-ef21-4ce9-aed9-1fd4513fb6e1" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9312f961-aba1-4c54-8805-811912f776b5" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f675451-3b19-41e2-815b-51446d642560" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd786fec-ead3-4918-9619-a44ad0ca87f6" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b2bc41c-6dcb-40fb-b61f-cbcf6ce22881" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a494f907-192f-485d-8cb9-a7cb40af3567" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da4a1ca6-440a-49e5-a117-7f7ddada5d2e" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229223e4-721e-4ca5-98f9-0ceaa2f69b9c" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d213173-58d0-4731-9554-b3eba6a4a68e" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/747abc24-64bf-4610-bf61-9897f6de977a" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11268d3d-d818-45d2-85b9-568449eee819" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2783354c-f5cc-4e05-a082-276bcc5b09fc" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21cc4077-6259-49ad-9f23-7b30ac954821" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dcff23-278a-4604-b5ea-1be0d4da7f5f" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/740d782a-11a0-4d6a-8b46-61016fb105c5" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c22f739-6900-4fa9-9a0e-176b5228deb8" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab1d4e98-ec40-4ce0-8567-5f97bffbb7d4" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba55c8d9-9d03-463b-ad18-6943868a8f13" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01caf5b2-6968-44c7-9002-b29784b51cec" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dd158ed-484c-44de-91ba-6ebd6bf619f2" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46a55d91-9ebd-42d2-94af-59e0e72fa355" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81aa22b1-2f18-454e-9bd3-9c7e5678bb95" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18bf7bba-e4bf-4a6f-ba84-3ea665a08d5f" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83ceacb3-11cc-476f-a7b8-a2d3e1147b6e" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24ba2e35-9f0c-4577-a69f-3ab82afb7152" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d1276ae-52ad-485a-aab4-1e964c2dcccc" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7c016d-239d-45ed-b8bc-7328aacd5f70" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0807b6a4-3404-427f-96d6-d5fae2edc723" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23237ffd-a98f-4f63-a989-0bc1cdab482a" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2223bef-bac1-4b7e-9004-59588cd5c091" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f72c29a-7440-4f33-adab-e2bb0db0afdb" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c072644-cc5b-428f-a554-97cc514247ac" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d273390-d500-4999-b007-2c1c8b3ec217" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae2db6d3-1678-4366-9519-109a4f916135" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f248395b-9147-4842-8c65-a2ab26e442fe" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50682070-8688-4386-97f2-7c44ce568c00" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0129210b-f8b2-431b-9455-b6a814402f64" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d10acc14-f4aa-4fee-a812-7135df973748" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af4ca54c-aa72-47bb-a13f-93136b006ac4" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c8b6753-9131-4aa0-a5d0-c0dc84435a84" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d29d439-a91b-497f-ba05-963e8c91c789" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/951f14ae-73e3-4cfa-95fa-75520247d3e8" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d99ac90-758c-46ec-ae0a-80967de5cc6a" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d1e488e-3697-405e-898b-34e6194b45ba" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eefc896-5f38-419b-980a-07305b101461" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fe74b8b-5094-4dd7-af63-eda5b51515fe" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3150ae7-a283-4895-9dda-befdde508685" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a1fe47-7061-4b72-be08-779617f5627e" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca2e0f83-9305-429e-8687-5f71550f5060" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d94f5c-9310-4fca-9979-3eb39dbd2e21" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc4087db-9cfd-4834-ba5a-6c89dca4c476" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51de9ec9-e430-46e3-be8d-09d6768e8ee2" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0868ccea-f6cd-4f90-8e10-251be7649e5d" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00ab47a-33fe-4ab1-9698-2e6a341f04ae" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeb49738-587b-4519-b06f-a234fe7a5c77" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8cd2520-75a8-4aa2-857f-f3f49aa4c886" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f503b91c-25ec-46a0-892b-f09aaaada9b8" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975762f1-b460-40fa-8a31-68229e7705aa" TargetMode="External" Id="rId120" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f34994c-eca8-46df-9568-cf5fcda1ed74" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff4b0380-d089-4e95-adc0-6ae2d1eacc71" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e615bb6d-5df2-4120-8d20-355718a8675a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42f8cd00-b855-4b18-9f15-3d7bb388d618" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb65ecb3-7275-4d2d-ac56-8c79bc3cabe9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33817f48-ae1c-48cd-b611-1056c05a4e8f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0603782f-2350-42fe-8d1c-15896cc57567" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7008e0d-213f-4cd6-84f7-65b44e063f22" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79bb3c5c-1a14-462d-9b57-a1bea450b569" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ed83f3-53a0-4db5-8333-32e9e7c9e780" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03c7f727-0c59-4606-bb0e-e2f1dfa4a14a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6151576e-421d-4306-9249-209c594846de" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/001619ae-f3cc-4afc-b02f-186ce59c3fdc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d5f5ee-1054-46d7-bbe2-5307bd59ed17" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55e5faba-f56d-419a-b950-02a87f707290" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/864f83f0-1cad-4959-8b54-b7c5ad600f34" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1893522-3028-4af8-bd23-50400d3cc6e0" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a06e630-f178-4b35-8f44-64dbc4bd9464" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/243f159f-9b50-4900-a3bd-41d15d44ce70" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32fff654-7864-4def-8202-60429691fb37" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c1442a-c460-4a4f-b850-1fc296fddc82" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeb8be61-53f0-465e-87e2-4a5b5a7ab6f3" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e7c863e-417e-4b6e-ac3a-ccd1099dd8f6" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc1cc7a-d673-4bbe-9b98-804be6da7e05" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a18a4c29-f55d-48a6-8bb6-4b0d901bf340" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a68dc45-de21-42ca-a984-8463f204d6ce" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29250b13-03a9-4abb-936b-485af5201bb3" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52cf5450-aaa3-4549-867f-3fe914f8e107" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dfd4b6-4de8-4e0d-89a6-11c8c1fab7a5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d765e50-1d37-4de0-b9e1-6016e334a87f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2952d3-5ab8-42b6-8594-177d2a71687f" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17ff325d-cad5-47dc-a916-3bc431c18324" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2393aa91-6d6a-4bcc-8a7d-9f6a367df616" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/981501c7-7330-46f1-bee2-cc0d63e0acdb" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29673706-8415-4a16-a50e-f62b491563b1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831bf62f-3e8a-4573-91c0-648bb808113b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c56ea328-3e8a-4317-ab27-9deddd2fd0b2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1124bb99-2f00-494b-84c7-363d625e40b8" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c978f3f5-d127-40f0-8531-2331fa2607c8" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e72083c9-49aa-4d6f-b042-d5ed0b4ba194" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9305cc56-4534-467d-905c-993c0bc9a1ab" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b5123ba-5056-4dd0-8070-21b6c803aa36" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf28ba4a-d761-4903-9663-3ad608b95f5f" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36696b4c-05e4-40e7-badb-593580203630" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bb9b45a-9338-4795-8e22-9e6b492eb4be" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe8c033-bff4-4e8b-b9b0-5948c351b5c5" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12d5b14-283e-4b07-a45d-5d5dbb5d6ea3" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9561c63e-e1fc-4939-8e3b-17d481f9cc76" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edef2f8b-419d-4658-b9a3-2a2566159d6c" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcd5adb6-0e40-43ac-a86f-16a535962726" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75043386-d7ba-4442-9eae-4d18fa0ffa09" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04c130f8-5ec4-4b70-bdff-aad9a7a41e0f" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6521476-8522-4cb9-bae7-b258b72f9fe1" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9e13e66-22b9-4864-b4b4-009abf8e0457" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/428d419e-8a4b-430e-bd03-d5e95a58fdc5" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b48a05cf-300e-4c2f-9251-1341cb287a59" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/697ab842-4b04-4f93-bcf6-080c3a65082a" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69b7fde2-5123-44f8-b1cd-965f38e97901" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ea29a71-c51c-4982-af99-91f3d469778d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64bebe20-8956-449f-b920-9ccfd8a9a433" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0145016e-0ef8-4991-95a8-4a907c5acdd7" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4153d9e-b28f-4d48-95d7-98dddae19561" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0ade27f-a13f-43c6-8308-aca6c893bc99" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f042f7b4-ef21-4ce9-aed9-1fd4513fb6e1" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9312f961-aba1-4c54-8805-811912f776b5" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f675451-3b19-41e2-815b-51446d642560" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd786fec-ead3-4918-9619-a44ad0ca87f6" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b2bc41c-6dcb-40fb-b61f-cbcf6ce22881" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a494f907-192f-485d-8cb9-a7cb40af3567" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da4a1ca6-440a-49e5-a117-7f7ddada5d2e" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d213173-58d0-4731-9554-b3eba6a4a68e" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229223e4-721e-4ca5-98f9-0ceaa2f69b9c" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/747abc24-64bf-4610-bf61-9897f6de977a" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2783354c-f5cc-4e05-a082-276bcc5b09fc" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11268d3d-d818-45d2-85b9-568449eee819" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21cc4077-6259-49ad-9f23-7b30ac954821" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/740d782a-11a0-4d6a-8b46-61016fb105c5" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4dcff23-278a-4604-b5ea-1be0d4da7f5f" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c22f739-6900-4fa9-9a0e-176b5228deb8" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab1d4e98-ec40-4ce0-8567-5f97bffbb7d4" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba55c8d9-9d03-463b-ad18-6943868a8f13" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01caf5b2-6968-44c7-9002-b29784b51cec" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dd158ed-484c-44de-91ba-6ebd6bf619f2" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46a55d91-9ebd-42d2-94af-59e0e72fa355" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81aa22b1-2f18-454e-9bd3-9c7e5678bb95" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83ceacb3-11cc-476f-a7b8-a2d3e1147b6e" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24ba2e35-9f0c-4577-a69f-3ab82afb7152" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18bf7bba-e4bf-4a6f-ba84-3ea665a08d5f" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d1276ae-52ad-485a-aab4-1e964c2dcccc" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7c016d-239d-45ed-b8bc-7328aacd5f70" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0807b6a4-3404-427f-96d6-d5fae2edc723" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23237ffd-a98f-4f63-a989-0bc1cdab482a" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2223bef-bac1-4b7e-9004-59588cd5c091" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f72c29a-7440-4f33-adab-e2bb0db0afdb" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c072644-cc5b-428f-a554-97cc514247ac" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d273390-d500-4999-b007-2c1c8b3ec217" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae2db6d3-1678-4366-9519-109a4f916135" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f248395b-9147-4842-8c65-a2ab26e442fe" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50682070-8688-4386-97f2-7c44ce568c00" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0129210b-f8b2-431b-9455-b6a814402f64" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d10acc14-f4aa-4fee-a812-7135df973748" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af4ca54c-aa72-47bb-a13f-93136b006ac4" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c8b6753-9131-4aa0-a5d0-c0dc84435a84" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d29d439-a91b-497f-ba05-963e8c91c789" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/951f14ae-73e3-4cfa-95fa-75520247d3e8" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d99ac90-758c-46ec-ae0a-80967de5cc6a" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d1e488e-3697-405e-898b-34e6194b45ba" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eefc896-5f38-419b-980a-07305b101461" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fe74b8b-5094-4dd7-af63-eda5b51515fe" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3150ae7-a283-4895-9dda-befdde508685" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a1fe47-7061-4b72-be08-779617f5627e" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca2e0f83-9305-429e-8687-5f71550f5060" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d94f5c-9310-4fca-9979-3eb39dbd2e21" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc4087db-9cfd-4834-ba5a-6c89dca4c476" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51de9ec9-e430-46e3-be8d-09d6768e8ee2" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0868ccea-f6cd-4f90-8e10-251be7649e5d" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00ab47a-33fe-4ab1-9698-2e6a341f04ae" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeb49738-587b-4519-b06f-a234fe7a5c77" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8cd2520-75a8-4aa2-857f-f3f49aa4c886" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f503b91c-25ec-46a0-892b-f09aaaada9b8" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/975762f1-b460-40fa-8a31-68229e7705aa" TargetMode="External" Id="rId123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U121"/>
+  <dimension ref="A1:U124"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1501 +589,1479 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А53-14675/2026</t>
+          <t>А53-31373/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>10.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В РОСТОВСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6163000840</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "МУХУТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6165144037</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e615bb6d-5df2-4120-8d20-355718a8675a</t>
+          <t>https://kad.arbitr.ru/Card/7f34994c-eca8-46df-9568-cf5fcda1ed74</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А53-11949/2026</t>
+          <t>А40-198808/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "ПК "РУСГАРД"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6163133640</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Абдулина С. В.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42f8cd00-b855-4b18-9f15-3d7bb388d618</t>
+          <t>https://kad.arbitr.ru/Card/ff4b0380-d089-4e95-adc0-6ae2d1eacc71</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А53-3687/2026</t>
+          <t>А53-14675/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ РЕГИОНАЛЬНЫЙ ЦЕНТР СТАНДАРТИЗАЦИИ, МЕТРОЛОГИИ И ИСПЫТАНИЙ В РОСТОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6167111598</t>
+          <t>6163000840</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "СК "МУХУТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6165144037</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Рябова Т. П.</t>
+          <t>Алмазова З. П.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb65ecb3-7275-4d2d-ac56-8c79bc3cabe9</t>
+          <t>https://kad.arbitr.ru/Card/e615bb6d-5df2-4120-8d20-355718a8675a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А53-48729/2025</t>
+          <t>А53-11949/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6167111598</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЗИДАНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>6167091983</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Козин Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Абдулина С. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33817f48-ae1c-48cd-b611-1056c05a4e8f</t>
+          <t>https://kad.arbitr.ru/Card/42f8cd00-b855-4b18-9f15-3d7bb388d618</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А53-33337/2025</t>
+          <t>А53-3687/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.09.2025</t>
+          <t>05.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>15 арбитражный апелляционный суд</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Величко М. Г.</t>
+          <t>Рябова Т. П.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0603782f-2350-42fe-8d1c-15896cc57567</t>
+          <t>https://kad.arbitr.ru/Card/eb65ecb3-7275-4d2d-ac56-8c79bc3cabe9</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А53-31381/2025</t>
+          <t>А53-48729/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>28.08.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "СОЗИДАНИЕ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6167091983</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Абдулина С. В.</t>
-[...2 lines deleted...]
-      <c r="O7" s="2" t="inlineStr"/>
+          <t>Козин Д. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>47765767.51</v>
+      </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R7" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неосновательное обогащение и проценты члена СРО</t>
+        </is>
+      </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7008e0d-213f-4cd6-84f7-65b44e063f22</t>
+          <t>https://kad.arbitr.ru/Card/33817f48-ae1c-48cd-b611-1056c05a4e8f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А53-26441/2025</t>
+          <t>А53-33337/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>12.09.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖГРУПП"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6161073145</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>15 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Меленчук И. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Величко М. Г.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79bb3c5c-1a14-462d-9b57-a1bea450b569</t>
+          <t>https://kad.arbitr.ru/Card/0603782f-2350-42fe-8d1c-15896cc57567</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А53-25364/2025</t>
+          <t>А53-31381/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>28.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГСТРОЙ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6164272501</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Ганюшкина О. Б.</t>
+          <t>Абдулина С. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
-      <c r="P9" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>24.01.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15ed83f3-53a0-4db5-8333-32e9e7c9e780</t>
+          <t>https://kad.arbitr.ru/Card/a7008e0d-213f-4cd6-84f7-65b44e063f22</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А53-18769/2025</t>
+          <t>А53-26441/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное бюджетное образовательное учреждение дополнительного образования детей детско-юношеская спортивная школа "Прометей"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6144013717</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "СТРОЙМОНТАЖГРУПП"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6161073145</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Меленчук И. С.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>11313871.86</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>691239.3</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>561643.95</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба вследствие недостатков работ, выполненных членом СРО (ООО Земстрой)</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членом СРО при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03c7f727-0c59-4606-bb0e-e2f1dfa4a14a</t>
+          <t>https://kad.arbitr.ru/Card/79bb3c5c-1a14-462d-9b57-a1bea450b569</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А53-16849/2025</t>
+          <t>А53-25364/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ООО "ЮГСТРОЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>6164272501</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Абдулина С. В.</t>
+          <t>Ганюшкина О. Б.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
-      <c r="P11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R11" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО и взыскание судебных расходов</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.10.2025</t>
+          <t>24.01.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6151576e-421d-4306-9249-209c594846de</t>
+          <t>https://kad.arbitr.ru/Card/15ed83f3-53a0-4db5-8333-32e9e7c9e780</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А53-11636/2025</t>
+          <t>А53-18769/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>04.04.2025</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>Муниципальное бюджетное образовательное учреждение дополнительного образования детей детско-юношеская спортивная школа "Прометей"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6167111598</t>
+          <t>6144013717</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКТИС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6144010963</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Козин Д. В.</t>
+          <t>Алмазова З. П.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>5238625.8</v>
+        <v>11313871.86</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
+          <t>Взыскание ущерба вследствие недостатков работ, выполненных членом СРО (ООО Земстрой)</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/001619ae-f3cc-4afc-b02f-186ce59c3fdc</t>
+          <t>https://kad.arbitr.ru/Card/03c7f727-0c59-4606-bb0e-e2f1dfa4a14a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А53-10476/2025</t>
+          <t>А53-16849/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6167111598</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦКАПСТРОЙРОСТОВ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6167106693</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Новожилова М. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Абдулина С. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>15.10.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8d5f5ee-1054-46d7-bbe2-5307bd59ed17</t>
+          <t>https://kad.arbitr.ru/Card/6151576e-421d-4306-9249-209c594846de</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А53-46369/2024</t>
+          <t>А53-11636/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>04.04.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "АКТИС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6144010963</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Танова Д. Г.</t>
+          <t>Козин Д. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>54971</v>
-[...3 lines deleted...]
-      </c>
+        <v>5238625.8</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за некачественного капремонта крыши членом СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55e5faba-f56d-419a-b950-02a87f707290</t>
+          <t>https://kad.arbitr.ru/Card/001619ae-f3cc-4afc-b02f-186ce59c3fdc</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А53-34850/2024</t>
+          <t>А53-10476/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "СПЕЦКАПСТРОЙРОСТОВ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6167106693</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Танова Д. Г.</t>
+          <t>Новожилова М. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>36099391.35</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>368743.14</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>16635.03</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Ненадлежащее исполнение членом СРО обязательств по договору на капитальный ремонт МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору капремонта</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/864f83f0-1cad-4959-8b54-b7c5ad600f34</t>
+          <t>https://kad.arbitr.ru/Card/c8d5f5ee-1054-46d7-bbe2-5307bd59ed17</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А53-34775/2024</t>
+          <t>А53-46369/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКВС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6163088490</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Запорожко Е. В.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>150878.85</v>
+        <v>54971</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>150878.85</v>
+        <v>54971</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капстроительства.</t>
+          <t>Возмещение убытков в порядке регресса из-за некачественного капремонта крыши членом СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1893522-3028-4af8-bd23-50400d3cc6e0</t>
+          <t>https://kad.arbitr.ru/Card/55e5faba-f56d-419a-b950-02a87f707290</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А53-34489/2024</t>
+          <t>А53-34850/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>05.09.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
@@ -2094,95 +2072,95 @@
           <t>6167111598</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>47571930.18</v>
+        <v>36099391.35</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта</t>
+          <t>Ненадлежащее исполнение членом СРО обязательств по договору на капитальный ремонт МКД</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a06e630-f178-4b35-8f44-64dbc4bd9464</t>
+          <t>https://kad.arbitr.ru/Card/864f83f0-1cad-4959-8b54-b7c5ad600f34</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А53-25356/2024</t>
+          <t>А53-34775/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>11.07.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
@@ -2193,6998 +2171,6984 @@
           <t>6167111598</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>ООО "СКВС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>6163088490</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Меленчук И. С.</t>
+          <t>Запорожко Е. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>96936.84</v>
+        <v>150878.85</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>96936.84</v>
+        <v>150878.85</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстройподряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капстроительства.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
           <t>21.03.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/243f159f-9b50-4900-a3bd-41d15d44ce70</t>
+          <t>https://kad.arbitr.ru/Card/e1893522-3028-4af8-bd23-50400d3cc6e0</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А53-25457/2024</t>
+          <t>А53-34489/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>11.07.2024</t>
+          <t>05.09.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЗИДАНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>6167091983</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Танова Д. Г.</t>
+          <t>Алмазова З. П.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>2529490.05</v>
+        <v>47571930.18</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа и пени за нарушение сроков работ по договору капитального ремонта МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.09.2025</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32fff654-7864-4def-8202-60429691fb37</t>
+          <t>https://kad.arbitr.ru/Card/3a06e630-f178-4b35-8f44-64dbc4bd9464</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А53-17579/2024</t>
+          <t>А53-25356/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>20.05.2024</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРИС"</t>
+          <t>ООО "СКВС"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>6163136707</t>
+          <t>6163088490</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Танова Д. Г.</t>
+          <t>Меленчук И. С.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>150167.78</v>
+        <v>96936.84</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>150167.78</v>
+        <v>96936.84</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков работ по договору капитального ремонта № А-33-22</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстройподряда.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.07.2024</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37c1442a-c460-4a4f-b850-1fc296fddc82</t>
+          <t>https://kad.arbitr.ru/Card/243f159f-9b50-4900-a3bd-41d15d44ce70</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А53-45249/2023</t>
+          <t>А53-25457/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЫШЛЕННАЯ ГРУППА ЮЖНЫЙ РЕГИОН"</t>
+          <t>ООО "СОЗИДАНИЕ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>6149012883</t>
+          <t>6167091983</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Алмазова З. П.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>1005227.51</v>
-[...3 lines deleted...]
-      </c>
+        <v>2529490.05</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта.</t>
+          <t>Взыскание штрафа и пени за нарушение сроков работ по договору капитального ремонта МКД</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>26.03.2024</t>
+          <t>27.09.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aeb8be61-53f0-465e-87e2-4a5b5a7ab6f3</t>
+          <t>https://kad.arbitr.ru/Card/32fff654-7864-4def-8202-60429691fb37</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А53-34073/2023</t>
+          <t>А53-17579/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19.09.2023</t>
+          <t>20.05.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ОБЩЕСТВЕННО ПОЛЕЗНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройКом"</t>
+          <t>ООО "КРИС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>6167101913</t>
+          <t>6163136707</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Украинцева Ю. В.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>2713159.91</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>150167.78</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>150167.78</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта МКД подрядчиком</t>
+          <t>Взыскание неустойки за нарушение сроков работ по договору капитального ремонта № А-33-22</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>25.05.2024</t>
+          <t>13.07.2024</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e7c863e-417e-4b6e-ac3a-ccd1099dd8f6</t>
+          <t>https://kad.arbitr.ru/Card/37c1442a-c460-4a4f-b850-1fc296fddc82</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А53-33240/2023</t>
+          <t>А53-45249/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>13.09.2023</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>6167111598</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕС ПОРТАЛ"</t>
+          <t>ООО "ПРОМЫШЛЕННАЯ ГРУППА ЮЖНЫЙ РЕГИОН"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6167097907</t>
+          <t>6149012883</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Абдулина С. В.</t>
+          <t>Алмазова З. П.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>140865.97</v>
+        <v>1005227.51</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>140865.97</v>
+        <v>1005227.51</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный ремонт крыши членом ассоциации</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.04.2025</t>
+          <t>26.03.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecc1cc7a-d673-4bbe-9b98-804be6da7e05</t>
+          <t>https://kad.arbitr.ru/Card/aeb8be61-53f0-465e-87e2-4a5b5a7ab6f3</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А53-45244/2022</t>
+          <t>А53-34073/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>27.12.2022</t>
+          <t>19.09.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПУТИНСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>0601025384</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "СтройКом"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6167101913</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Украинцева Ю. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
+        <v>2713159.91</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в возврате взноса в компенсационный фонд и его взыскание</t>
+          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта МКД подрядчиком</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>25.05.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a18a4c29-f55d-48a6-8bb6-4b0d901bf340</t>
+          <t>https://kad.arbitr.ru/Card/8e7c863e-417e-4b6e-ac3a-ccd1099dd8f6</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А53-36684/2021</t>
+          <t>А53-33240/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>21.10.2021</t>
+          <t>13.09.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РОСТОВСКИЙ ОБЛАСТНОЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6163069320</t>
+          <t>6167111598</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>ООО "БИЗНЕС ПОРТАЛ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>6167097907</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Абдулина С. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>356000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>140865.97</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>140865.97</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Субсидиарная ответственность СРО за некачественный ремонт крыши членом ассоциации</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>18.12.2021</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a68dc45-de21-42ca-a984-8463f204d6ce</t>
+          <t>https://kad.arbitr.ru/Card/ecc1cc7a-d673-4bbe-9b98-804be6da7e05</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А53-26029/2021</t>
+          <t>А53-45244/2022</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>30.07.2021</t>
+          <t>27.12.2022</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Аланит"</t>
+          <t>ООО "ПУТИНСТРОЙ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6154065721</t>
+          <t>0601025384</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд при прекращении членства согласно п. 14 ст. 3.3 ФЗ № 191-ФЗ.</t>
+          <t>Признание незаконным отказа в возврате взноса в компенсационный фонд и его взыскание</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>30.11.2021</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29250b13-03a9-4abb-936b-485af5201bb3</t>
+          <t>https://kad.arbitr.ru/Card/a18a4c29-f55d-48a6-8bb6-4b0d901bf340</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А53-16102/2021</t>
+          <t>А53-36684/2021</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>20.05.2021</t>
+          <t>21.10.2021</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ КАЗНАЧЕЙСТВА РОССИИ"</t>
+          <t>ОАО "ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7709895509</t>
+          <t>6163069320</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСЕРВИС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>6154130829</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
-[...2 lines deleted...]
-      <c r="O27" s="2" t="inlineStr"/>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>356000</v>
+      </c>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr"/>
-      <c r="R27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>23.03.2023</t>
+          <t>18.12.2021</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52cf5450-aaa3-4549-867f-3fe914f8e107</t>
+          <t>https://kad.arbitr.ru/Card/6a68dc45-de21-42ca-a984-8463f204d6ce</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-17439/2019</t>
+          <t>А53-26029/2021</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>18.02.2019</t>
+          <t>30.07.2021</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГАВТОМАТИКА"</t>
+          <t>ООО "Аланит"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>6164087795</t>
+          <t>6154065721</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>262710</v>
-[...1 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неполного перечисления взноса в компенсационный фонд при смене СРО</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства согласно п. 14 ст. 3.3 ФЗ № 191-ФЗ.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>31.01.2020</t>
+          <t>30.11.2021</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99dfd4b6-4de8-4e0d-89a6-11c8c1fab7a5</t>
+          <t>https://kad.arbitr.ru/Card/29250b13-03a9-4abb-936b-485af5201bb3</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-269074/2018</t>
+          <t>А53-16102/2021</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>13.11.2018</t>
+          <t>20.05.2021</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГОДОНСКИЙ ИНЖЕНЕРНО-ТЕХНИЧЕСКИЙ ЦЕНТР РАДИАЦИОННОГО КОНТРОЛЯ"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ОБЕСПЕЧЕНИЮ ДЕЯТЕЛЬНОСТИ КАЗНАЧЕЙСТВА РОССИИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6143096358</t>
+          <t>7709895509</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "РЕМСЕРВИС"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>6154130829</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>23.03.2023</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d765e50-1d37-4de0-b9e1-6016e334a87f</t>
+          <t>https://kad.arbitr.ru/Card/52cf5450-aaa3-4549-867f-3fe914f8e107</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А53-34369/2018</t>
+          <t>А56-17439/2019</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>26.10.2018</t>
+          <t>18.02.2019</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕРКУЛ"</t>
+          <t>ООО "ЮГАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>6150032073</t>
+          <t>6164087795</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>262710</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в новую СРО при переходе в другой регион</t>
+          <t>Взыскание убытков из-за неполного перечисления взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>05.03.2019</t>
+          <t>31.01.2020</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a2952d3-5ab8-42b6-8594-177d2a71687f</t>
+          <t>https://kad.arbitr.ru/Card/99dfd4b6-4de8-4e0d-89a6-11c8c1fab7a5</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-108123/2018</t>
+          <t>А40-269074/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>13.11.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО ИНТЕХСЕРВИС</t>
+          <t>ООО "ВОЛГОДОНСКИЙ ИНЖЕНЕРНО-ТЕХНИЧЕСКИЙ ЦЕНТР РАДИАЦИОННОГО КОНТРОЛЯ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6143096358</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7710480080</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>290000</v>
+        <v>300000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>290000</v>
+        <v>300000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17ff325d-cad5-47dc-a916-3bc431c18324</t>
+          <t>https://kad.arbitr.ru/Card/5d765e50-1d37-4de0-b9e1-6016e334a87f</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-98201/2018</t>
+          <t>А53-34369/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>26.10.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗАВОД ЖЕЛЕЗОБЕТОННЫЕ ИЗДЕЛИЯ</t>
+          <t>ООО "ДЕРКУЛ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6150032073</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Корниенко А. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО при смене членства.</t>
+          <t>Перечисление взноса в компенсационный фонд в новую СРО при переходе в другой регион</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>31.07.2019</t>
+          <t>05.03.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2393aa91-6d6a-4bcc-8a7d-9f6a367df616</t>
+          <t>https://kad.arbitr.ru/Card/5a2952d3-5ab8-42b6-8594-177d2a71687f</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А53-9760/2018</t>
+          <t>А40-108123/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>АО "КОРПОРАЦИЯ "ГЛОРИЯ ДЖИНС"</t>
+          <t>ООО ИНТЕХСЕРВИС</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>6165082292</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Танова Д. Г.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>11874817.83</v>
+        <v>290000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>11874817.83</v>
+        <v>290000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договору строительного подряда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/981501c7-7330-46f1-bee2-cc0d63e0acdb</t>
+          <t>https://kad.arbitr.ru/Card/17ff325d-cad5-47dc-a916-3bc431c18324</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-46045/2018</t>
+          <t>А40-98201/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО СБЫТЭНЕРГОСЕРВИС</t>
+          <t>ООО ЗАВОД ЖЕЛЕЗОБЕТОННЫЕ ИЗДЕЛИЯ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО при смене членства.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.07.2018</t>
+          <t>31.07.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29673706-8415-4a16-a50e-f62b491563b1</t>
+          <t>https://kad.arbitr.ru/Card/2393aa91-6d6a-4bcc-8a7d-9f6a367df616</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А53-6272/2018</t>
+          <t>А53-9760/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕХСЕРВИС"</t>
+          <t>АО "КОРПОРАЦИЯ "ГЛОРИЯ ДЖИНС"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6161068410</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
-[...2 lines deleted...]
-      <c r="L35" s="2" t="inlineStr"/>
+          <t>ООО "СТРОЙТЕХНО"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>6165082292</t>
+        </is>
+      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Танова Д. Г.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>290000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>11874817.83</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>11874817.83</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договору строительного подряда</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>18.04.2018</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c56ea328-3e8a-4317-ab27-9deddd2fd0b2</t>
+          <t>https://kad.arbitr.ru/Card/981501c7-7330-46f1-bee2-cc0d63e0acdb</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А53-6184/2018</t>
+          <t>А40-46045/2018</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>12.03.2018</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОСТОВСКИЙ МЕХАНИЧЕСКИЙ ЗАВОД"</t>
+          <t>ООО СБЫТЭНЕРГОСЕРВИС</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>6165004047</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Тер-Акопян О. С.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>23000</v>
-[...1 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору № ПА/са61001953 от 02.09.2015 на повышение квалификации и аттестацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>05.05.2018</t>
+          <t>06.07.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/831bf62f-3e8a-4573-91c0-648bb808113b</t>
+          <t>https://kad.arbitr.ru/Card/29673706-8415-4a16-a50e-f62b491563b1</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-15292/2018</t>
+          <t>А53-6184/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ МЕГАСТРОЙ"</t>
+          <t>ПАО "РОСТОВСКИЙ МЕХАНИЧЕСКИЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>6102039713</t>
+          <t>6165004047</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Тер-Акопян О. С.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>200000</v>
+        <v>23000</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в размере 200 000 рублей</t>
+          <t>Задолженность по договору № ПА/са61001953 от 02.09.2015 на повышение квалификации и аттестацию</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>21.04.2018</t>
+          <t>05.05.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1124bb99-2f00-494b-84c7-363d625e40b8</t>
+          <t>https://kad.arbitr.ru/Card/831bf62f-3e8a-4573-91c0-648bb808113b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А53-137/2018</t>
+          <t>А53-6272/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИМАТ КОНТРОЛЬ"</t>
+          <t>ООО "ИНТЕХСЕРВИС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>9109001979</t>
+          <t>6161068410</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>290000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>18.04.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c978f3f5-d127-40f0-8531-2331fa2607c8</t>
+          <t>https://kad.arbitr.ru/Card/c56ea328-3e8a-4317-ab27-9deddd2fd0b2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-246747/2017</t>
+          <t>А56-15292/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>08.02.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Росремстрой"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ МЕГАСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6102039713</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей в новую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в размере 200 000 рублей</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>21.04.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e72083c9-49aa-4d6f-b042-d5ed0b4ba194</t>
+          <t>https://kad.arbitr.ru/Card/1124bb99-2f00-494b-84c7-363d625e40b8</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-195895/2017</t>
+          <t>А53-137/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСЭНЕРГОСЕРВИС"</t>
+          <t>ООО "КЛИМАТ КОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>6167088363</t>
+          <t>9109001979</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>О признании незаконным бездействия и обязании перечислить 300 000 руб. взноса в компфонд новой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b5123ba-5056-4dd0-8070-21b6c803aa36</t>
+          <t>https://kad.arbitr.ru/Card/c978f3f5-d127-40f0-8531-2331fa2607c8</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-193782/2017</t>
+          <t>А40-246747/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "Росремстрой"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6168063562</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>О признании незаконным бездействия СРО и обязании перечислить 300 000 руб. взноса в новый фонд.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей в новую СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf28ba4a-d761-4903-9663-3ad608b95f5f</t>
+          <t>https://kad.arbitr.ru/Card/e72083c9-49aa-4d6f-b042-d5ed0b4ba194</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-192188/2017</t>
+          <t>А40-247096/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энергосберегающий Союз Юг"</t>
+          <t>ООО ГОРОД Р</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СОЮЗ СРО "ОБИНЖ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr"/>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>12.09.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36696b4c-05e4-40e7-badb-593580203630</t>
+          <t>https://kad.arbitr.ru/Card/9305cc56-4534-467d-905c-993c0bc9a1ab</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-187926/2017</t>
+          <t>А40-195895/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕККОМ"</t>
+          <t>ООО "ТРАНСЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6123008307</t>
+          <t>6167088363</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P43" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>О признании незаконным бездействия и обязании перечислить 300 000 руб. взноса в компфонд новой СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>03.02.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bb9b45a-9338-4795-8e22-9e6b492eb4be</t>
+          <t>https://kad.arbitr.ru/Card/5b5123ba-5056-4dd0-8070-21b6c803aa36</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-185001/2017</t>
+          <t>А40-193782/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ-СТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>6150069771</t>
+          <t>6168063562</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>330000</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО при переходе организации в другую СРО</t>
+          <t>О признании незаконным бездействия СРО и обязании перечислить 300 000 руб. взноса в новый фонд.</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfe8c033-bff4-4e8b-b9b0-5948c351b5c5</t>
+          <t>https://kad.arbitr.ru/Card/cf28ba4a-d761-4903-9663-3ad608b95f5f</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-184560/2017</t>
+          <t>А40-192188/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>Арутюнян Светлана Николаевна</t>
+          <t>ООО "Энергосберегающий Союз Юг"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 300000 руб. взноса в новую организацию</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e12d5b14-283e-4b07-a45d-5d5dbb5d6ea3</t>
+          <t>https://kad.arbitr.ru/Card/36696b4c-05e4-40e7-badb-593580203630</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А53-28935/2017</t>
+          <t>А40-187926/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСТОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "НЕККОМ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6165123090</t>
+          <t>6123008307</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Чебанова Л. В.</t>
-[...3 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Требование об исключении истца из членов СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>03.02.2018</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9561c63e-e1fc-4939-8e3b-17d481f9cc76</t>
+          <t>https://kad.arbitr.ru/Card/5bb9b45a-9338-4795-8e22-9e6b492eb4be</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-175213/2017</t>
+          <t>А40-185001/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ЮГ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6141045943</t>
+          <t>6150069771</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>330000</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе организации в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edef2f8b-419d-4658-b9a3-2a2566159d6c</t>
+          <t>https://kad.arbitr.ru/Card/dfe8c033-bff4-4e8b-b9b0-5948c351b5c5</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-164551/2017</t>
+          <t>А40-184560/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗ ЭТАЛОН СЕРВИС"</t>
+          <t>Арутюнян Светлана Николаевна</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>6151017920</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд в новую региональную СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>23.04.2018</t>
+          <t>09.04.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcd5adb6-0e40-43ac-a86f-16a535962726</t>
+          <t>https://kad.arbitr.ru/Card/e12d5b14-283e-4b07-a45d-5d5dbb5d6ea3</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-66451/2017</t>
+          <t>А53-28935/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО МОНТАЖНОЕ УПРАВЛЕНИЕ - 32"</t>
+          <t>ООО "РОСТОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>6166097816</t>
+          <t>6165123090</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд 1 000 000 руб.</t>
+          <t>Требование об исключении истца из членов СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>08.03.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75043386-d7ba-4442-9eae-4d18fa0ffa09</t>
+          <t>https://kad.arbitr.ru/Card/9561c63e-e1fc-4939-8e3b-17d481f9cc76</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-162528/2017</t>
+          <t>А40-175213/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗОПРОМЫШЛЕННЫЙ СЕРВИС"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>6147028140</t>
+          <t>6141045943</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>320000</v>
+        <v>300000</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04c130f8-5ec4-4b70-bdff-aad9a7a41e0f</t>
+          <t>https://kad.arbitr.ru/Card/edef2f8b-419d-4658-b9a3-2a2566159d6c</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-162790/2017</t>
+          <t>А40-164551/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЭЛЕКТРОЩИТ-ЮГ"</t>
+          <t>ООО "ГАЗ ЭТАЛОН СЕРВИС"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6165137150</t>
+          <t>6151017920</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО в связи с переходом истца</t>
+          <t>Требование о перечислении взноса в компенсационный фонд в новую региональную СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>23.04.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6521476-8522-4cb9-bae7-b258b72f9fe1</t>
+          <t>https://kad.arbitr.ru/Card/dcd5adb6-0e40-43ac-a86f-16a535962726</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-162091/2017</t>
+          <t>А56-66451/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРО-КАВКАЗСКОЕ СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНО МОНТАЖНОЕ УПРАВЛЕНИЕ - 32"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6162052525</t>
+          <t>6166097816</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Оспаривание исключения из СРО и требование о переводе взноса в компенсационный фонд 1 000 000 руб.</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>08.03.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9e13e66-22b9-4864-b4b4-009abf8e0457</t>
+          <t>https://kad.arbitr.ru/Card/75043386-d7ba-4442-9eae-4d18fa0ffa09</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-162097/2017</t>
+          <t>А40-162528/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИФТЕР-1"</t>
+          <t>ООО "ГАЗОПРОМЫШЛЕННЫЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>6161034700</t>
+          <t>6147028140</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>300000</v>
+        <v>320000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 руб. в новую организацию</t>
+          <t>Обязание СРО перечислить 300 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b48a05cf-300e-4c2f-9251-1341cb287a59</t>
+          <t>https://kad.arbitr.ru/Card/04c130f8-5ec4-4b70-bdff-aad9a7a41e0f</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-162094/2017</t>
+          <t>А40-162790/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОНТЕХМОНТАЖ"</t>
+          <t>ООО "МОСЭЛЕКТРОЩИТ-ЮГ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>6168038069</t>
+          <t>6165137150</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...3 lines deleted...]
-      <c r="P54" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить денежные средства</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/697ab842-4b04-4f93-bcf6-080c3a65082a</t>
+          <t>https://kad.arbitr.ru/Card/a6521476-8522-4cb9-bae7-b258b72f9fe1</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-162136/2017</t>
+          <t>А40-162091/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>29.08.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГЭНЕРГОСТРОЙ"</t>
+          <t>ООО "СЕВЕРО-КАВКАЗСКОЕ СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6102025301</t>
+          <t>6162052525</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую организацию.</t>
+          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/428d419e-8a4b-430e-bd03-d5e95a58fdc5</t>
+          <t>https://kad.arbitr.ru/Card/d9e13e66-22b9-4864-b4b4-009abf8e0457</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-158043/2017</t>
+          <t>А40-162136/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Быков Валерий Александрович</t>
+          <t>ООО "ЮГЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6102025301</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую организацию.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>21.12.2018</t>
+          <t>12.03.2018</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69b7fde2-5123-44f8-b1cd-965f38e97901</t>
+          <t>https://kad.arbitr.ru/Card/428d419e-8a4b-430e-bd03-d5e95a58fdc5</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-156768/2017</t>
+          <t>А40-162097/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>Тугушев Марат Рамисович</t>
+          <t>ООО "ЛИФТЕР-1"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>616300824115</t>
+          <t>6161034700</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P57" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 руб. в новую организацию</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ea29a71-c51c-4982-af99-91f3d469778d</t>
+          <t>https://kad.arbitr.ru/Card/b48a05cf-300e-4c2f-9251-1341cb287a59</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-156854/2017</t>
+          <t>А40-162094/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО СМУ "ПАНАГЕН"</t>
+          <t>ООО "ДОНТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6168038069</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr"/>
       <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Требования о признании, обязании и взыскании денежных средств.</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить денежные средства</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64bebe20-8956-449f-b920-9ccfd8a9a433</t>
+          <t>https://kad.arbitr.ru/Card/697ab842-4b04-4f93-bcf6-080c3a65082a</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-155015/2017</t>
+          <t>А40-158043/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>Ткачева В А</t>
+          <t>Быков Валерий Александрович</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P59" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе участника</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>21.12.2018</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0145016e-0ef8-4991-95a8-4a907c5acdd7</t>
+          <t>https://kad.arbitr.ru/Card/69b7fde2-5123-44f8-b1cd-965f38e97901</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-155200/2017</t>
+          <t>А40-156768/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЫМПЕЛ-ЮГ"</t>
+          <t>Тугушев Марат Рамисович</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>6162512317</t>
+          <t>616300824115</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4153d9e-b28f-4d48-95d7-98dddae19561</t>
+          <t>https://kad.arbitr.ru/Card/6ea29a71-c51c-4982-af99-91f3d469778d</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-147601/2017</t>
+          <t>А40-156854/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ОАО "КАМЕНСКГАЗ"</t>
+          <t>ООО СМУ "ПАНАГЕН"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>6147002978</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Требования о признании, обязании и взыскании денежных средств.</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0ade27f-a13f-43c6-8308-aca6c893bc99</t>
+          <t>https://kad.arbitr.ru/Card/64bebe20-8956-449f-b920-9ccfd8a9a433</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-147909/2017</t>
+          <t>А40-155015/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСТОК-С"</t>
+          <t>Ткачева В А</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>6155007120</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе участника</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>12.01.2018</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f042f7b4-ef21-4ce9-aed9-1fd4513fb6e1</t>
+          <t>https://kad.arbitr.ru/Card/0145016e-0ef8-4991-95a8-4a907c5acdd7</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-145445/2017</t>
+          <t>А40-155200/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ВЫМПЕЛ-ЮГ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>6143079070</t>
+          <t>6162512317</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P63" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9312f961-aba1-4c54-8805-811912f776b5</t>
+          <t>https://kad.arbitr.ru/Card/a4153d9e-b28f-4d48-95d7-98dddae19561</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-144719/2017</t>
+          <t>А40-147601/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>АО "АКСАЙСКАЯ ПМК РОСТОВСЕЛЬХОЗВОДСТРОЙ"</t>
+          <t>ОАО "КАМЕНСКГАЗ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>6102007550</t>
+          <t>6147002978</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P64" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия и обязание перечислить взнос в компенсационный фонд СРО</t>
+          <t>Перечисление взноса в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f675451-3b19-41e2-815b-51446d642560</t>
+          <t>https://kad.arbitr.ru/Card/b0ade27f-a13f-43c6-8308-aca6c893bc99</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-144100/2017</t>
+          <t>А40-147909/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "НАСА"</t>
+          <t>ООО "ИСТОК-С"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>6168024764</t>
+          <t>6155007120</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P65" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd786fec-ead3-4918-9619-a44ad0ca87f6</t>
+          <t>https://kad.arbitr.ru/Card/f042f7b4-ef21-4ce9-aed9-1fd4513fb6e1</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-144218/2017</t>
+          <t>А40-145445/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ ХОЛОД МАСТЕР"</t>
+          <t>ООО "ПРОЕКТСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>6164262285</t>
+          <t>6143079070</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P66" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b2bc41c-6dcb-40fb-b61f-cbcf6ce22881</t>
+          <t>https://kad.arbitr.ru/Card/9312f961-aba1-4c54-8805-811912f776b5</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-142168/2017</t>
+          <t>А40-144719/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>АО "АКСАЙСКАЯ ПМК РОСТОВСЕЛЬХОЗВОДСТРОЙ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>6144012463</t>
+          <t>6102007550</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>111333.33</v>
+        <v>300000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО при смене членства</t>
+          <t>Признание незаконным бездействия и обязание перечислить взнос в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a494f907-192f-485d-8cb9-a7cb40af3567</t>
+          <t>https://kad.arbitr.ru/Card/0f675451-3b19-41e2-815b-51446d642560</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-141094/2017</t>
+          <t>А40-144100/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГЕНТСТВО КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "НАСА"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>6164305757</t>
+          <t>6168024764</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>500000</v>
+        <v>317500</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. средств компенсационного фонда в связи с переходом в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da4a1ca6-440a-49e5-a117-7f7ddada5d2e</t>
+          <t>https://kad.arbitr.ru/Card/cd786fec-ead3-4918-9619-a44ad0ca87f6</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-140065/2017</t>
+          <t>А40-144218/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕОН"</t>
+          <t>ООО "ЮГ ХОЛОД МАСТЕР"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>6163076649</t>
+          <t>6164262285</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным и обязание перечислить средства компенсационного фонда СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе члена</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/229223e4-721e-4ca5-98f9-0ceaa2f69b9c</t>
+          <t>https://kad.arbitr.ru/Card/0b2bc41c-6dcb-40fb-b61f-cbcf6ce22881</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-140971/2017</t>
+          <t>А40-142168/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖНЫЙ ТОРГОВЫЙ ДОМ"</t>
+          <t>ООО "ЭЛЕКТРОСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>6154560187</t>
+          <t>6144012463</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>300000</v>
+        <v>111333.33</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия незаконным и обязание перечислить 300000 руб. компенсационного фонда СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в новую СРО при смене членства</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>03.02.2018</t>
+          <t>18.11.2017</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d213173-58d0-4731-9554-b3eba6a4a68e</t>
+          <t>https://kad.arbitr.ru/Card/a494f907-192f-485d-8cb9-a7cb40af3567</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-140079/2017</t>
+          <t>А40-141094/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>31.07.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "БНК"</t>
+          <t>ООО "АГЕНТСТВО КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>6140031810</t>
+          <t>6164305757</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. компенсационного взноса при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить 500 000 руб. средств компенсационного фонда в связи с переходом в другое СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/747abc24-64bf-4610-bf61-9897f6de977a</t>
+          <t>https://kad.arbitr.ru/Card/da4a1ca6-440a-49e5-a117-7f7ddada5d2e</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-138667/2017</t>
+          <t>А40-140971/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ УСПЕХ"</t>
+          <t>ООО "ЮЖНЫЙ ТОРГОВЫЙ ДОМ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>6166086645</t>
+          <t>6154560187</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>325000</v>
+        <v>300000</v>
       </c>
       <c r="P72" s="2" t="n">
-        <v>305000</v>
+        <v>300000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд новой СРО при переходе истца по месту регистрации.</t>
+          <t>Признание бездействия незаконным и обязание перечислить 300000 руб. компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>03.02.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11268d3d-d818-45d2-85b9-568449eee819</t>
+          <t>https://kad.arbitr.ru/Card/9d213173-58d0-4731-9554-b3eba6a4a68e</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-138658/2017</t>
+          <t>А40-140065/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>АО "ЮВЭНЕРГОЧЕРМЕТ"</t>
+          <t>ООО "ЛЕОН"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>6164101143</t>
+          <t>6163076649</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Признание бездействия незаконным и обязание перечислить средства компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>13.03.2018</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2783354c-f5cc-4e05-a082-276bcc5b09fc</t>
+          <t>https://kad.arbitr.ru/Card/229223e4-721e-4ca5-98f9-0ceaa2f69b9c</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-139352/2017</t>
+          <t>А40-140079/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖНАЯ ДОНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "БНК"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>6165190925</t>
+          <t>6140031810</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
+          <t>Перечисление 500 000 руб. компенсационного взноса при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21cc4077-6259-49ad-9f23-7b30ac954821</t>
+          <t>https://kad.arbitr.ru/Card/747abc24-64bf-4610-bf61-9897f6de977a</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-132255/2017</t>
+          <t>А40-138658/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "АЭРОЛАЙТ-ДОН"</t>
+          <t>АО "ЮВЭНЕРГОЧЕРМЕТ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>6167057213</t>
+          <t>6164101143</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>13.03.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4dcff23-278a-4604-b5ea-1be0d4da7f5f</t>
+          <t>https://kad.arbitr.ru/Card/2783354c-f5cc-4e05-a082-276bcc5b09fc</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-132445/2017</t>
+          <t>А40-138667/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "БСБ-ГРУПП"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ УСПЕХ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>6168073507</t>
+          <t>6166086645</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>500000</v>
+        <v>325000</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>500000</v>
+        <v>305000</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд новой СРО при переходе истца по месту регистрации.</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/740d782a-11a0-4d6a-8b46-61016fb105c5</t>
+          <t>https://kad.arbitr.ru/Card/11268d3d-d818-45d2-85b9-568449eee819</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А53-20548/2017</t>
+          <t>А40-139352/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИСПЛЮС"</t>
+          <t>ООО "ЮЖНАЯ ДОНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>6166150121</t>
+          <t>6165190925</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P77" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c22f739-6900-4fa9-9a0e-176b5228deb8</t>
+          <t>https://kad.arbitr.ru/Card/21cc4077-6259-49ad-9f23-7b30ac954821</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-128197/2017</t>
+          <t>А40-132445/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>МУП "ТАГАНРОГЭНЕРГО"</t>
+          <t>ООО "БСБ-ГРУПП"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>6154085894</t>
+          <t>6168073507</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P78" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>06.01.2018</t>
+          <t>01.10.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab1d4e98-ec40-4ce0-8567-5f97bffbb7d4</t>
+          <t>https://kad.arbitr.ru/Card/740d782a-11a0-4d6a-8b46-61016fb105c5</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-127336/2017</t>
+          <t>А40-132255/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКВС"</t>
+          <t>ЗАО "АЭРОЛАЙТ-ДОН"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>6163088490</t>
+          <t>6167057213</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba55c8d9-9d03-463b-ad18-6943868a8f13</t>
+          <t>https://kad.arbitr.ru/Card/a4dcff23-278a-4604-b5ea-1be0d4da7f5f</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-124975/2017</t>
+          <t>А53-20548/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВНЕШСТРОЙТОРГ"</t>
+          <t>ООО "СЕРВИСПЛЮС"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>7729701906</t>
+          <t>6166150121</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7733185475</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1000000 рублей в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01caf5b2-6968-44c7-9002-b29784b51cec</t>
+          <t>https://kad.arbitr.ru/Card/7c22f739-6900-4fa9-9a0e-176b5228deb8</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-124874/2017</t>
+          <t>А40-128197/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЗАКАЗЧИК"</t>
+          <t>МУП "ТАГАНРОГЭНЕРГО"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>6111013239</t>
+          <t>6154085894</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P81" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P81" s="2" t="inlineStr"/>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>26.02.2018</t>
+          <t>06.01.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1dd158ed-484c-44de-91ba-6ebd6bf619f2</t>
+          <t>https://kad.arbitr.ru/Card/ab1d4e98-ec40-4ce0-8567-5f97bffbb7d4</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-124875/2017</t>
+          <t>А40-127336/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОН-СТРОЙВЕНТИЛЯЦИЯ"</t>
+          <t>ООО "СКВС"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>6168042516</t>
+          <t>6163088490</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46a55d91-9ebd-42d2-94af-59e0e72fa355</t>
+          <t>https://kad.arbitr.ru/Card/ba55c8d9-9d03-463b-ad18-6943868a8f13</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-120605/2017</t>
+          <t>А40-124975/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОНБУРЦЕНТР"</t>
+          <t>ООО "ВНЕШСТРОЙТОРГ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>6166082993</t>
+          <t>7729701906</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7733185475</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1000000 рублей в новую СРО</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81aa22b1-2f18-454e-9bd3-9c7e5678bb95</t>
+          <t>https://kad.arbitr.ru/Card/01caf5b2-6968-44c7-9002-b29784b51cec</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-119224/2017</t>
+          <t>А40-124874/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "РОСТОВСКИЙ-НА-ДОНУ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ РАДИОСВЯЗИ"</t>
+          <t>ООО "СТРОЙЗАКАЗЧИК"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>6152001024</t>
+          <t>6111013239</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>15.12.2018</t>
+          <t>26.02.2018</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18bf7bba-e4bf-4a6f-ba84-3ea665a08d5f</t>
+          <t>https://kad.arbitr.ru/Card/1dd158ed-484c-44de-91ba-6ebd6bf619f2</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-119192/2017</t>
+          <t>А40-124875/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>Брайловский Андрей Владимирович</t>
+          <t>ООО "ДОН-СТРОЙВЕНТИЛЯЦИЯ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6168042516</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P85" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации.</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83ceacb3-11cc-476f-a7b8-a2d3e1147b6e</t>
+          <t>https://kad.arbitr.ru/Card/46a55d91-9ebd-42d2-94af-59e0e72fa355</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-119157/2017</t>
+          <t>А40-120605/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "АДЕПТ-КОМПЛЕКТ"</t>
+          <t>ООО "ДОНБУРЦЕНТР"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>7728654072</t>
+          <t>6166082993</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P86" s="2" t="inlineStr"/>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P86" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/24ba2e35-9f0c-4577-a69f-3ab82afb7152</t>
+          <t>https://kad.arbitr.ru/Card/81aa22b1-2f18-454e-9bd3-9c7e5678bb95</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А56-42449/2017</t>
+          <t>А40-119192/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ ЕВРОСТРОЙ"</t>
+          <t>Брайловский Андрей Владимирович</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>6167103614</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>906666</v>
+        <v>300000</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>906666</v>
+        <v>300000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и обязание перечислить взнос в компенсационный фонд.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d1276ae-52ad-485a-aab4-1e964c2dcccc</t>
+          <t>https://kad.arbitr.ru/Card/83ceacb3-11cc-476f-a7b8-a2d3e1147b6e</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-108079/2017</t>
+          <t>А40-119157/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>ООО "АДЕПТ-КОМПЛЕКТ"</t>
@@ -9195,3323 +9159,3622 @@
           <t>7728654072</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t>7721278125</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
       <c r="P88" s="2" t="inlineStr"/>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e7c016d-239d-45ed-b8bc-7328aacd5f70</t>
+          <t>https://kad.arbitr.ru/Card/24ba2e35-9f0c-4577-a69f-3ab82afb7152</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-108403/2017</t>
+          <t>А40-119224/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНАСТАСИЯ"</t>
+          <t>ФГУП "РОСТОВСКИЙ-НА-ДОНУ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ РАДИОСВЯЗИ"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>6155052330</t>
+          <t>6152001024</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ССО "Обьединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L89" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>15.12.2018</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0807b6a4-3404-427f-96d6-d5fae2edc723</t>
+          <t>https://kad.arbitr.ru/Card/18bf7bba-e4bf-4a6f-ba84-3ea665a08d5f</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-103218/2017</t>
+          <t>А56-42449/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРТЕХСИГНАЛ"</t>
+          <t>ООО "ЮГ ЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>6150066900</t>
+          <t>6167103614</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>300000</v>
+        <v>906666</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>300000</v>
+        <v>906666</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе истца</t>
+          <t>Признание незаконным исключения из СРО и обязание перечислить взнос в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23237ffd-a98f-4f63-a989-0bc1cdab482a</t>
+          <t>https://kad.arbitr.ru/Card/6d1276ae-52ad-485a-aab4-1e964c2dcccc</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А56-37088/2017</t>
+          <t>А40-108079/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ИССЛЕДОВАТЕЛЬСКАЯ ЛАБОРАТОРИЯ АВТОМАТИЗАЦИИ ПРОЕКТИРОВАНИЯ</t>
+          <t>ООО "АДЕПТ-КОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>6154004214</t>
+          <t>7728654072</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 рублей</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e2223bef-bac1-4b7e-9004-59588cd5c091</t>
+          <t>https://kad.arbitr.ru/Card/5e7c016d-239d-45ed-b8bc-7328aacd5f70</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А41-38086/2017</t>
+          <t>А40-108403/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>МУП "Таганрогэнерго"</t>
+          <t>ООО "АНАСТАСИЯ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>6154085894</t>
+          <t>6155052330</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>ССО "Обьединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr"/>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Панкратьева Н. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда на счет третьего лица</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f72c29a-7440-4f33-adab-e2bb0db0afdb</t>
+          <t>https://kad.arbitr.ru/Card/0807b6a4-3404-427f-96d6-d5fae2edc723</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-88584/2017</t>
+          <t>А40-103218/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ВНИКО"</t>
+          <t>ООО "ДОРТЕХСИГНАЛ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>6150009518</t>
+          <t>6150066900</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P93" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос компенсационного фонда в размере 300000 рублей в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе истца</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>30.01.2020</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c072644-cc5b-428f-a554-97cc514247ac</t>
+          <t>https://kad.arbitr.ru/Card/23237ffd-a98f-4f63-a989-0bc1cdab482a</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-87197/2017</t>
+          <t>А56-37088/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>МУП "КАМЕНСКТЕПЛОСЕТЬ"</t>
+          <t>ООО НАУЧНО-ИССЛЕДОВАТЕЛЬСКАЯ ЛАБОРАТОРИЯ АВТОМАТИЗАЦИИ ПРОЕКТИРОВАНИЯ</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>6147006316</t>
+          <t>6154004214</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P94" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d273390-d500-4999-b007-2c1c8b3ec217</t>
+          <t>https://kad.arbitr.ru/Card/e2223bef-bac1-4b7e-9004-59588cd5c091</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А40-85282/2017</t>
+          <t>А41-38086/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>19.05.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНАСТАСИЯ"</t>
+          <t>МУП "Таганрогэнерго"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>6155052330</t>
+          <t>6154085894</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Некоммерческое партнерство саморегулируемая организация "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr"/>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Панкратьева Н. А.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P95" s="2" t="inlineStr"/>
       <c r="Q95" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей.</t>
+          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда на счет третьего лица</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae2db6d3-1678-4366-9519-109a4f916135</t>
+          <t>https://kad.arbitr.ru/Card/4f72c29a-7440-4f33-adab-e2bb0db0afdb</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А53-12164/2017</t>
+          <t>А40-88584/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>Арутюнян Светлана Николаевна</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ВНИКО"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>610204757715</t>
+          <t>6150009518</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными действий СРО и обязание перечислить 300 000 руб. взноса в компфонд</t>
+          <t>Обязание СРО перечислить взнос компенсационного фонда в размере 300000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>30.01.2020</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f248395b-9147-4842-8c65-a2ab26e442fe</t>
+          <t>https://kad.arbitr.ru/Card/5c072644-cc5b-428f-a554-97cc514247ac</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-75898/2017</t>
+          <t>А40-87197/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО АиСис- Регион</t>
+          <t>МУП "КАМЕНСКТЕПЛОСЕТЬ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6147006316</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация в области строительства Межрегиональная гильдия строителей</t>
-[...2 lines deleted...]
-      <c r="L97" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P97" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50682070-8688-4386-97f2-7c44ce568c00</t>
+          <t>https://kad.arbitr.ru/Card/4d273390-d500-4999-b007-2c1c8b3ec217</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А56-27014/2017</t>
+          <t>А40-85282/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТРАЛЬНЫЙ ПРОЕКТНО-ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "ОРГЮГСТРОЙ"</t>
+          <t>ООО "АНАСТАСИЯ"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>6168092563</t>
+          <t>6155052330</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>700000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P98" s="2" t="inlineStr"/>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>17.03.2018</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5</t>
+          <t>https://kad.arbitr.ru/Card/ae2db6d3-1678-4366-9519-109a4f916135</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-69849/2017</t>
+          <t>А53-12164/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>17.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО Ростов логистик</t>
+          <t>Арутюнян Светлана Николаевна</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>610204757715</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P99" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в новую СРО при смене членства</t>
+          <t>Признание незаконными действий СРО и обязание перечислить 300 000 руб. взноса в компфонд</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0129210b-f8b2-431b-9455-b6a814402f64</t>
+          <t>https://kad.arbitr.ru/Card/f248395b-9147-4842-8c65-a2ab26e442fe</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А56-24234/2017</t>
+          <t>А40-75898/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНОЕ ОБЩЕСТВО СТРОИТЕЛЕЙ ИНЖИНИРИНГ"</t>
+          <t>ООО АиСис- Регион</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>6164306398</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация в области строительства Межрегиональная гильдия строителей</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr"/>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P100" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d10acc14-f4aa-4fee-a812-7135df973748</t>
+          <t>https://kad.arbitr.ru/Card/50682070-8688-4386-97f2-7c44ce568c00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-66792/2017</t>
+          <t>А56-27014/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО Дорспецавтострой</t>
+          <t>ООО ЦЕНТРАЛЬНЫЙ ПРОЕКТНО-ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "ОРГЮГСТРОЙ"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6168092563</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>1000000</v>
+        <v>700000</v>
       </c>
       <c r="P101" s="2" t="n">
-        <v>1000000</v>
+        <v>700000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>17.03.2018</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af4ca54c-aa72-47bb-a13f-93136b006ac4</t>
+          <t>https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А56-23885/2017</t>
+          <t>А40-69849/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>17.04.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОНСКОЙ СТРОИТЕЛЬ"</t>
+          <t>ООО Ростов логистик</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>6165034309</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P102" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
+          <t>Перечисление средств компенсационного фонда в новую СРО при смене членства</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>17.04.2018</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c8b6753-9131-4aa0-a5d0-c0dc84435a84</t>
+          <t>https://kad.arbitr.ru/Card/0129210b-f8b2-431b-9455-b6a814402f64</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-52578/2017</t>
+          <t>А56-24234/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФРИТ"</t>
+          <t>ООО "РЕГИОНАЛЬНОЕ ОБЩЕСТВО СТРОИТЕЛЕЙ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>6130704168</t>
+          <t>6164306398</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P103" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
+          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>23.05.2020</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40</t>
+          <t>https://kad.arbitr.ru/Card/d10acc14-f4aa-4fee-a812-7135df973748</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-52533/2017</t>
+          <t>А40-66792/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКСАЙЭНЕРГОСЕРВИС"</t>
+          <t>ООО Дорспецавтострой</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>6102062335</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d29d439-a91b-497f-ba05-963e8c91c789</t>
+          <t>https://kad.arbitr.ru/Card/af4ca54c-aa72-47bb-a13f-93136b006ac4</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А56-17877/2017</t>
+          <t>А56-23885/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>11.04.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОСТРОЙ"</t>
+          <t>ООО "ДОНСКОЙ СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>6166081502</t>
+          <t>6165034309</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P105" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Исключение из членов СРО и перечисление взноса в компенсационный фонд в размере 500 000 руб.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>03.06.2017</t>
+          <t>17.04.2018</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/951f14ae-73e3-4cfa-95fa-75520247d3e8</t>
+          <t>https://kad.arbitr.ru/Card/6c8b6753-9131-4aa0-a5d0-c0dc84435a84</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-42723/2017</t>
+          <t>А40-52578/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЗОВСКИЙ СТАНКОРЕМОНТНЫЙ ЗАВОД"</t>
+          <t>ООО "НЕФРИТ"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>6154132424</t>
+          <t>6130704168</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Прекращение членства в СРО и перечисление 300 000 рублей средств компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>23.05.2020</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d99ac90-758c-46ec-ae0a-80967de5cc6a</t>
+          <t>https://kad.arbitr.ru/Card/3f9efe31-793d-4b55-b15d-988fbbd24f40</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А40-34001/2017</t>
+          <t>А40-52533/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "РОСТОВСКОЕ ЭНЕРГЕТИЧЕСКОЕ СТРОИТЕЛЬНО-РЕМОНТНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "АКСАЙЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>6167098227</t>
+          <t>6102062335</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P107" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d1e488e-3697-405e-898b-34e6194b45ba</t>
+          <t>https://kad.arbitr.ru/Card/6d29d439-a91b-497f-ba05-963e8c91c789</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А46-2172/2017</t>
+          <t>А56-17877/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ-СТРОЙ-СЕРВИС"</t>
+          <t>ООО "ЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>6140026384</t>
+          <t>6166081502</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P108" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P108" s="2" t="inlineStr"/>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Исключение из членов СРО и перечисление взноса в компенсационный фонд в размере 500 000 руб.</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>03.06.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5eefc896-5f38-419b-980a-07305b101461</t>
+          <t>https://kad.arbitr.ru/Card/951f14ae-73e3-4cfa-95fa-75520247d3e8</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А53-3899/2017</t>
+          <t>А40-42723/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСТОВ ЛОГИСТИК"</t>
+          <t>ООО "АЗОВСКИЙ СТАНКОРЕМОНТНЫЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>3443923606</t>
+          <t>6154132424</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
-[...5 lines deleted...]
-      <c r="R109" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P109" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q109" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R109" s="2" t="inlineStr">
+        <is>
+          <t>Прекращение членства в СРО и перечисление 300 000 рублей средств компенсационного фонда</t>
+        </is>
+      </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fe74b8b-5094-4dd7-af63-eda5b51515fe</t>
+          <t>https://kad.arbitr.ru/Card/0d99ac90-758c-46ec-ae0a-80967de5cc6a</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-27097/2017</t>
+          <t>А40-34001/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО ДонКрис</t>
+          <t>ЗАО "РОСТОВСКОЕ ЭНЕРГЕТИЧЕСКОЕ СТРОИТЕЛЬНО-РЕМОНТНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6167098227</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>279200</v>
+        <v>1000000</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>279200</v>
+        <v>1000000</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи со сменой членства по закону № 372-ФЗ.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3150ae7-a283-4895-9dda-befdde508685</t>
+          <t>https://kad.arbitr.ru/Card/5d1e488e-3697-405e-898b-34e6194b45ba</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А56-8784/2017</t>
+          <t>А46-2172/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВМ ИНЖИНИРИНГ"</t>
+          <t>ООО "ЮГ-СТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>6161064246</t>
+          <t>6140026384</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08a1fe47-7061-4b72-be08-779617f5627e</t>
+          <t>https://kad.arbitr.ru/Card/5eefc896-5f38-419b-980a-07305b101461</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А56-8168/2017</t>
+          <t>А53-3899/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СПЕЦСТРОЙГРУПП"</t>
+          <t>ООО "РОСТОВ ЛОГИСТИК"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>6155073958</t>
+          <t>3443923606</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Корецкий О. А.</t>
         </is>
       </c>
       <c r="O112" s="2" t="inlineStr"/>
       <c r="P112" s="2" t="inlineStr"/>
       <c r="Q112" s="2" t="inlineStr"/>
       <c r="R112" s="2" t="inlineStr"/>
-      <c r="S112" s="2" t="inlineStr"/>
-      <c r="T112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2017</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca2e0f83-9305-429e-8687-5f71550f5060</t>
+          <t>https://kad.arbitr.ru/Card/3fe74b8b-5094-4dd7-af63-eda5b51515fe</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-11083/2017</t>
+          <t>А40-27097/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
+          <t>ООО ДонКрис</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>6161075505</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
-      <c r="O113" s="2" t="inlineStr"/>
-      <c r="P113" s="2" t="inlineStr"/>
+      <c r="O113" s="2" t="n">
+        <v>279200</v>
+      </c>
+      <c r="P113" s="2" t="n">
+        <v>279200</v>
+      </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд третьему лицу</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи со сменой членства по закону № 372-ФЗ.</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06d94f5c-9310-4fca-9979-3eb39dbd2e21</t>
+          <t>https://kad.arbitr.ru/Card/a3150ae7-a283-4895-9dda-befdde508685</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-11494/2017</t>
+          <t>А56-8784/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
+          <t>ООО "ВМ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>6161075505</t>
+          <t>6161064246</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P114" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить компенсационный взнос в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>08.07.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc4087db-9cfd-4834-ba5a-6c89dca4c476</t>
+          <t>https://kad.arbitr.ru/Card/08a1fe47-7061-4b72-be08-779617f5627e</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-11111/2017</t>
+          <t>А56-8168/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>10.02.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
+          <t>ООО СК "СПЕЦСТРОЙГРУПП"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>6161075505</t>
+          <t>6155073958</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
       <c r="P115" s="2" t="inlineStr"/>
-      <c r="Q115" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr"/>
+      <c r="T115" s="2" t="inlineStr"/>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51de9ec9-e430-46e3-be8d-09d6768e8ee2</t>
+          <t>https://kad.arbitr.ru/Card/ca2e0f83-9305-429e-8687-5f71550f5060</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А53-1210/2016</t>
+          <t>А40-11083/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>22.01.2016</t>
+          <t>19.01.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фирма Вариант"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6161075505</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Новик В. Л.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr"/>
       <c r="P116" s="2" t="inlineStr"/>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в приеме в члены СРО без повторной уплаты взноса в компенсационный фонд</t>
+          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд третьему лицу</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>31.12.2016</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0868ccea-f6cd-4f90-8e10-251be7649e5d</t>
+          <t>https://kad.arbitr.ru/Card/06d94f5c-9310-4fca-9979-3eb39dbd2e21</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А53-13690/2015</t>
+          <t>А40-11494/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>28.05.2015</t>
+          <t>19.01.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА № 22"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>2632033741</t>
+          <t>6161075505</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Чебанова Л. В.</t>
-[...3 lines deleted...]
-      <c r="P117" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P117" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО повторно принять истца в члены саморегулируемой организации</t>
+          <t>Обязание прекратить членство в СРО и перечислить компенсационный взнос в другую организацию</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>06.10.2015</t>
+          <t>08.07.2017</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e00ab47a-33fe-4ab1-9698-2e6a341f04ae</t>
+          <t>https://kad.arbitr.ru/Card/dc4087db-9cfd-4834-ba5a-6c89dca4c476</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А53-2693/2014</t>
+          <t>А40-11111/2017</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>14.02.2014</t>
+          <t>19.01.2017</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственно-строительная фирма "АБА"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ СХТ"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>0901043433</t>
+          <t>6161075505</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>6163096204</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P118" s="2" t="inlineStr"/>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд</t>
+          <t>Прекращение членства в СРО и взыскание денежных средств в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>01.03.2014</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eeb49738-587b-4519-b06f-a234fe7a5c77</t>
+          <t>https://kad.arbitr.ru/Card/51de9ec9-e430-46e3-be8d-09d6768e8ee2</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А25-2287/2013</t>
+          <t>А53-1210/2016</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>25.12.2013</t>
+          <t>22.01.2016</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственно-строительная фирма "АБА"</t>
+          <t>ООО "Фирма Вариант"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>0901043433</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ЮЖНОГО И СЕВЕРО-КАВКАЗСКОГО ОКРУГОВ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
           <t>6163096204</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС Карачаево-Черкесской Республики</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Байчорова Ф. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Новик В. Л.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
       <c r="P119" s="2" t="inlineStr"/>
       <c r="Q119" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд</t>
+          <t>Оспаривание отказа в приеме в члены СРО без повторной уплаты взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>04.02.2014</t>
+          <t>31.12.2016</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8cd2520-75a8-4aa2-857f-f3f49aa4c886</t>
+          <t>https://kad.arbitr.ru/Card/0868ccea-f6cd-4f90-8e10-251be7649e5d</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А53-19616/2013</t>
+          <t>А53-13690/2015</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>11.09.2013</t>
+          <t>28.05.2015</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Оборонэнергосбыт"</t>
+          <t>ОАО "ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА № 22"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2632033741</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>ФКУ "Объединенное стратегическое командование Южного военного округа"</t>
+          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>6164302805</t>
+          <t>6163096204</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Илюшин Р. Р.</t>
+          <t>Чебанова Л. В.</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr"/>
       <c r="P120" s="2" t="inlineStr"/>
-      <c r="Q120" s="2" t="inlineStr"/>
-      <c r="R120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R120" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО повторно принять истца в члены саморегулируемой организации</t>
+        </is>
+      </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>18.03.2015</t>
+          <t>06.10.2015</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f503b91c-25ec-46a0-892b-f09aaaada9b8</t>
+          <t>https://kad.arbitr.ru/Card/e00ab47a-33fe-4ab1-9698-2e6a341f04ae</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А53-2261/2012</t>
+          <t>А53-2693/2014</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>18.01.2012</t>
+          <t>14.02.2014</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "Зоомагазины"</t>
+          <t>ООО Производственно-строительная фирма "АБА"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>7729515522</t>
+          <t>0901043433</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕвроДом"</t>
-[...2 lines deleted...]
-      <c r="L121" s="2" t="inlineStr"/>
+          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>6163096204</t>
+        </is>
+      </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
+          <t>Казаченко Г. Б.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>2686642.22</v>
+        <v>500000</v>
       </c>
       <c r="P121" s="2" t="inlineStr"/>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
+          <t>Взыскание взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S121" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2014</t>
+        </is>
+      </c>
+      <c r="T121" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U121" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eeb49738-587b-4519-b06f-a234fe7a5c77</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>А25-2287/2013</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2013</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>ООО Производственно-строительная фирма "АБА"</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>0901043433</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Объединение строителей Южного и Северо-Кавказского округов"</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>6163096204</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>АС Карачаево-Черкесской Республики</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>Байчорова Ф. Б.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R122" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2014</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U122" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8cd2520-75a8-4aa2-857f-f3f49aa4c886</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>А53-19616/2013</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2013</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G123" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Оборонэнергосбыт"</t>
+        </is>
+      </c>
+      <c r="I123" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K123" s="2" t="inlineStr">
+        <is>
+          <t>ФКУ "Объединенное стратегическое командование Южного военного округа"</t>
+        </is>
+      </c>
+      <c r="L123" s="2" t="inlineStr">
+        <is>
+          <t>6164302805</t>
+        </is>
+      </c>
+      <c r="M123" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N123" s="2" t="inlineStr">
+        <is>
+          <t>Илюшин Р. Р.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="inlineStr"/>
+      <c r="P123" s="2" t="inlineStr"/>
+      <c r="Q123" s="2" t="inlineStr"/>
+      <c r="R123" s="2" t="inlineStr"/>
+      <c r="S123" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2015</t>
+        </is>
+      </c>
+      <c r="T123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U123" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f503b91c-25ec-46a0-892b-f09aaaada9b8</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>А53-2261/2012</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2012</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Зоомагазины"</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>7729515522</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕвроДом"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr"/>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="n">
+        <v>2686642.22</v>
+      </c>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R124" s="2" t="inlineStr">
+        <is>
           <t>Субсидиарная ответственность СРО за некачественные строительные работы члена СРО</t>
         </is>
       </c>
-      <c r="S121" s="2" t="inlineStr">
+      <c r="S124" s="2" t="inlineStr">
         <is>
           <t>15.12.2012</t>
         </is>
       </c>
-      <c r="T121" s="2" t="inlineStr">
+      <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U121" s="3" t="inlineStr">
+      <c r="U124" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/975762f1-b460-40fa-8a31-68229e7705aa</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -12596,44 +12859,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>