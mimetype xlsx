--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3a4fc6b-97ca-4042-a7d2-d4f5b996e605" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fd51e46-2d14-4163-b4c9-17c3eece0b8b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bb4e07d-9184-4e11-8d7e-c56a5d79d865" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d4de52-cc72-4f08-87db-38cc023a8956" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccb7e355-1614-4db9-8f1b-76fcc5da2fa6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ece10506-b44a-4129-904f-dc52546a4d1b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe9bfcae-94f9-4a37-b014-b41381bd68a5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2775e926-6226-4c83-bb03-685a44bf37f1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50a846e3-fe5a-4547-bdcb-7dc1f8733ce1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07df04b1-7049-4bd6-b033-c2da9f6a3428" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84b69222-8895-49d6-ab85-5bb2fe24a9bd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c18256a6-830b-4ac2-9f42-f14f45f5ad69" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1d36c4b-9006-4a90-9ed3-d836a21af465" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01dddf55-9597-4bdf-8a34-a221ec8ad9e5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/539ae435-2fcb-4234-9e59-c3d1e170180a" TargetMode="External" Id="rId15" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20aa9230-07d9-4331-b779-2287701c8558" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3a4fc6b-97ca-4042-a7d2-d4f5b996e605" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fd51e46-2d14-4163-b4c9-17c3eece0b8b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bb4e07d-9184-4e11-8d7e-c56a5d79d865" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d4de52-cc72-4f08-87db-38cc023a8956" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccb7e355-1614-4db9-8f1b-76fcc5da2fa6" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ece10506-b44a-4129-904f-dc52546a4d1b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe9bfcae-94f9-4a37-b014-b41381bd68a5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2775e926-6226-4c83-bb03-685a44bf37f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50a846e3-fe5a-4547-bdcb-7dc1f8733ce1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07df04b1-7049-4bd6-b033-c2da9f6a3428" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84b69222-8895-49d6-ab85-5bb2fe24a9bd" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c18256a6-830b-4ac2-9f42-f14f45f5ad69" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1d36c4b-9006-4a90-9ed3-d836a21af465" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01dddf55-9597-4bdf-8a34-a221ec8ad9e5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/539ae435-2fcb-4234-9e59-c3d1e170180a" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U16"/>
+  <dimension ref="A1:U17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1329 +589,1317 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А52-1136/2025</t>
+          <t>А52-3811/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>14.03.2025</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение г.Пскова "Стройтехнадзор"</t>
+          <t>Региональный оператор - Фонд капитального ремонта общего имущества в многоквартирных домах Псковской области</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6027126851</t>
+          <t>6027999260</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Промсвязьбанк"</t>
+          <t>Саморегулируемая организация-Ассоциация "Псковский строительный комплекс"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7744000912</t>
+          <t>6027121638</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Торгашова Т. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лазарева С. С.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3a4fc6b-97ca-4042-a7d2-d4f5b996e605</t>
+          <t>https://kad.arbitr.ru/Card/20aa9230-07d9-4331-b779-2287701c8558</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А52-5985/2023</t>
+          <t>А52-1136/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>29.09.2023</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Администрация Великолукского района Псковской области</t>
+          <t>Муниципальное казенное учреждение г.Пскова "Стройтехнадзор"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6002001152</t>
+          <t>6027126851</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Реставрационно-строительное управление "Благо"</t>
+          <t>ПАО "Промсвязьбанк"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>6027100902</t>
+          <t>7744000912</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Рутковская А. Г.</t>
-[...5 lines deleted...]
-      <c r="R3" s="2" t="inlineStr"/>
+          <t>Торгашова Т. В.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>9635022.23</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>9635022.23</v>
+      </c>
+      <c r="Q3" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R3" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга по банковской гарантии и неустойки из-за нарушения условий выплаты банком.</t>
+        </is>
+      </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.07.2024</t>
+          <t>06.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6fd51e46-2d14-4163-b4c9-17c3eece0b8b</t>
+          <t>https://kad.arbitr.ru/Card/a3a4fc6b-97ca-4042-a7d2-d4f5b996e605</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А52-4906/2023</t>
+          <t>А52-5985/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>17.08.2023</t>
+          <t>29.09.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Администрация Великолукского района Псковской области</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>6002001152</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация - Ассоциация "Псковский строительный комплекс"</t>
+          <t>ООО "Реставрационно-строительное управление "Благо"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>6027121638</t>
+          <t>6027100902</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Стренцель И. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Рутковская А. Г.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>24.10.2023</t>
+          <t>30.07.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bb4e07d-9184-4e11-8d7e-c56a5d79d865</t>
+          <t>https://kad.arbitr.ru/Card/6fd51e46-2d14-4163-b4c9-17c3eece0b8b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А52-3963/2020</t>
+          <t>А52-4906/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>06.10.2020</t>
+          <t>17.08.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электра Плюс"</t>
+          <t>Администрация Великолукского района Псковской области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6027185293</t>
+          <t>6002001152</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Текспроект"</t>
+          <t>Саморегулируемая организация - Ассоциация "Псковский строительный комплекс"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>6027162433</t>
+          <t>6027121638</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Булгаков С. В.</t>
-[...2 lines deleted...]
-      <c r="O5" s="2" t="inlineStr"/>
+          <t>Стренцель И. Ю.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>47785663.01</v>
+      </c>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr"/>
-      <c r="R5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по муниципальному контракту</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>19.05.2022</t>
+          <t>24.10.2023</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2d4de52-cc72-4f08-87db-38cc023a8956</t>
+          <t>https://kad.arbitr.ru/Card/1bb4e07d-9184-4e11-8d7e-c56a5d79d865</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А52-3691/2020</t>
+          <t>А52-3963/2020</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>15.09.2020</t>
+          <t>06.10.2020</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Митрофанов Павел Иванович</t>
+          <t>ООО "Электра Плюс"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>601000001796</t>
+          <t>6027185293</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Митрофанов Павел Иванович</t>
+          <t>ООО "Текспроект"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>601000001796</t>
+          <t>6027162433</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Цыганов А. А.</t>
+          <t>Булгаков С. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>19.05.2022</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccb7e355-1614-4db9-8f1b-76fcc5da2fa6</t>
+          <t>https://kad.arbitr.ru/Card/d2d4de52-cc72-4f08-87db-38cc023a8956</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А52-2330/2020</t>
+          <t>А52-3691/2020</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>19.06.2020</t>
+          <t>15.09.2020</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТА Битум"</t>
+          <t>Митрофанов Павел Иванович</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7714535999</t>
+          <t>601000001796</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСУ-125"</t>
+          <t>Митрофанов Павел Иванович</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6027174238</t>
+          <t>601000001796</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Шубина О. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Цыганов А. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ece10506-b44a-4129-904f-dc52546a4d1b</t>
+          <t>https://kad.arbitr.ru/Card/ccb7e355-1614-4db9-8f1b-76fcc5da2fa6</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-71235/2017</t>
+          <t>А52-2330/2020</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>19.06.2020</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ"</t>
+          <t>ООО "ТА Битум"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>6027082107</t>
+          <t>7714535999</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>ООО "ДСУ-125"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>6027174238</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Шубина О. Л.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>300000</v>
+        <v>675141.4300000001</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>300000</v>
+        <v>549833.55</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание вознаграждения и расходов арбитражного управляющего за процедуру конкурсного производства.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe9bfcae-94f9-4a37-b014-b41381bd68a5</t>
+          <t>https://kad.arbitr.ru/Card/ece10506-b44a-4129-904f-dc52546a4d1b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А52-3404/2017</t>
+          <t>А56-71235/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "Газпром газораспределение Псков"</t>
+          <t>ООО "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6027082107</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация- Ассоциация "Псковский строительный комплекс"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6027121638</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Псковской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Колесников С. Г.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне перечисленного взноса в компенсационный фонд при переходе из другой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2775e926-6226-4c83-bb03-685a44bf37f1</t>
+          <t>https://kad.arbitr.ru/Card/fe9bfcae-94f9-4a37-b014-b41381bd68a5</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-124316/2017</t>
+          <t>А52-3404/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОСПЕКТРСТРОЙ"</t>
+          <t>АО "Газпром газораспределение Псков"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>6027114662</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>Саморегулируемая организация- Ассоциация "Псковский строительный комплекс"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>6027121638</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Колесников С. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P10" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание излишне перечисленного взноса в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>06.02.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50a846e3-fe5a-4547-bdcb-7dc1f8733ce1</t>
+          <t>https://kad.arbitr.ru/Card/2775e926-6226-4c83-bb03-685a44bf37f1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-105501/2017</t>
+          <t>А40-124316/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФИНЖЕНЕРСТРОЙ"</t>
+          <t>ООО "ТЕХНОСПЕКТРСТРОЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6027141899</t>
+          <t>6027114662</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07df04b1-7049-4bd6-b033-c2da9f6a3428</t>
+          <t>https://kad.arbitr.ru/Card/50a846e3-fe5a-4547-bdcb-7dc1f8733ce1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-106325/2017</t>
+          <t>А40-105501/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>13.06.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА "СПЕКТР"</t>
+          <t>ООО "ПРОФИНЖЕНЕРСТРОЙ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6027101800</t>
+          <t>6027141899</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84b69222-8895-49d6-ab85-5bb2fe24a9bd</t>
+          <t>https://kad.arbitr.ru/Card/07df04b1-7049-4bd6-b033-c2da9f6a3428</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-26083/2017</t>
+          <t>А40-106325/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСВ-ИНЖСТРОЙ"</t>
+          <t>ООО "ГРУППА "СПЕКТР"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>6027152562</t>
+          <t>6027101800</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>01.10.2017</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c18256a6-830b-4ac2-9f42-f14f45f5ad69</t>
+          <t>https://kad.arbitr.ru/Card/84b69222-8895-49d6-ab85-5bb2fe24a9bd</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-55820/2017</t>
+          <t>А56-26083/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМСТРОЙ"</t>
+          <t>ООО "ПСВ-ИНЖСТРОЙ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6027117374</t>
+          <t>6027152562</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию по месту регистрации</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1d36c4b-9006-4a90-9ed3-d836a21af465</t>
+          <t>https://kad.arbitr.ru/Card/c18256a6-830b-4ac2-9f42-f14f45f5ad69</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-40682/2017</t>
+          <t>А40-55820/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО "ДОМСТРОЙ"</t>
@@ -1922,194 +1910,296 @@
           <t>6027117374</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7705520403</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01dddf55-9597-4bdf-8a34-a221ec8ad9e5</t>
+          <t>https://kad.arbitr.ru/Card/e1d36c4b-9006-4a90-9ed3-d836a21af465</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А52-628/2017</t>
+          <t>А40-40682/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПрофИнженерСтрой"</t>
+          <t>ООО "ДОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6027141899</t>
+          <t>6027117374</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Межрегиональное объединение строительных организаций "Солидарность"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Псковской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Стренцель И. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2017</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/01dddf55-9597-4bdf-8a34-a221ec8ad9e5</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А52-628/2017</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2017</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПрофИнженерСтрой"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>6027141899</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Межрегиональное объединение строительных организаций "Солидарность"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Псковской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Стренцель И. Ю.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
           <t>На рассмотрении</t>
         </is>
       </c>
-      <c r="R16" s="2" t="inlineStr">
+      <c r="R17" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд СРО при смене членства</t>
         </is>
       </c>
-      <c r="S16" s="2" t="inlineStr">
+      <c r="S17" s="2" t="inlineStr">
         <is>
           <t>13.05.2017</t>
         </is>
       </c>
-      <c r="T16" s="2" t="inlineStr">
+      <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U16" s="3" t="inlineStr">
+      <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/539ae435-2fcb-4234-9e59-c3d1e170180a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>