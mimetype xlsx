--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bad45600-9965-4703-99a6-a952899cc11b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/886ca595-4812-48d7-8629-4e3f968acebb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b8607f8-0bd7-4d52-bd24-2a4c1fb91fcf" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd669946-414b-41a6-a586-6386000c627d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3745fc9b-aa01-4487-9059-90459ec4cf07" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75604dfd-064b-4814-b8ff-13bd3cabf2ba" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/128d3afa-d9e0-4784-93c1-e9b2245bc416" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0abbe0e2-9455-464b-be84-3a7799731171" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc51aa93-2c87-449e-969b-6ed5ca5f9386" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ae75a1b-737b-4dc5-a24f-7a8141b795d2" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6187ee66-a1ee-4ae2-a9cb-20c1fb60d25c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cd3f25e-7ed0-4827-a550-a9d848065bf7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9303990-8df2-4279-92ea-fe91822f311b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556cbd52-82a9-4399-838a-f555f161be3e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26404662-4ca8-417d-892f-d3596fa1e81b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2581f0e9-7352-4e69-8740-cdfa315394d2" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f1c8e8c-12cf-4a55-93f9-cabd2aa6b05d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4d48a34-44ce-46b2-8e99-520a5ea08f55" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff00aac6-2cda-4de8-9837-a32ab1c6faed" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f97893aa-d905-4e16-b370-ca2427cb2355" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf1bf313-c502-4c8b-b580-57c8bb9bb6ce" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c594bbe-9b18-45e1-8e1f-d9fe22f50cb4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/311e5307-8273-43b2-b47b-20695bea985a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afb974dc-c9a3-4231-bcb9-4484d5992809" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e282d69a-a7c6-43c6-8748-7935dbb8b983" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9b2c262-b57a-41d8-90f6-704852a001ae" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ab2c6f7-0fa6-43a8-ab0c-aa67e1b8d389" TargetMode="External" Id="rId27" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bad45600-9965-4703-99a6-a952899cc11b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/886ca595-4812-48d7-8629-4e3f968acebb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b8607f8-0bd7-4d52-bd24-2a4c1fb91fcf" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd669946-414b-41a6-a586-6386000c627d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3745fc9b-aa01-4487-9059-90459ec4cf07" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75604dfd-064b-4814-b8ff-13bd3cabf2ba" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/128d3afa-d9e0-4784-93c1-e9b2245bc416" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0abbe0e2-9455-464b-be84-3a7799731171" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc51aa93-2c87-449e-969b-6ed5ca5f9386" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b86da418-011b-49f6-baed-2761c43885a1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ae75a1b-737b-4dc5-a24f-7a8141b795d2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6187ee66-a1ee-4ae2-a9cb-20c1fb60d25c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cd3f25e-7ed0-4827-a550-a9d848065bf7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9303990-8df2-4279-92ea-fe91822f311b" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556cbd52-82a9-4399-838a-f555f161be3e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26404662-4ca8-417d-892f-d3596fa1e81b" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da89fdad-5233-4844-86ed-cc2cdb01982e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2581f0e9-7352-4e69-8740-cdfa315394d2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f1c8e8c-12cf-4a55-93f9-cabd2aa6b05d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686dbfcf-c417-44ff-aeac-c9f38d21cf12" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4d48a34-44ce-46b2-8e99-520a5ea08f55" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff00aac6-2cda-4de8-9837-a32ab1c6faed" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f97893aa-d905-4e16-b370-ca2427cb2355" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf1bf313-c502-4c8b-b580-57c8bb9bb6ce" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c594bbe-9b18-45e1-8e1f-d9fe22f50cb4" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/311e5307-8273-43b2-b47b-20695bea985a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e282d69a-a7c6-43c6-8748-7935dbb8b983" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afb974dc-c9a3-4231-bcb9-4484d5992809" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50f50817-2f9b-4b9c-aa92-2340422f9ef1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9b2c262-b57a-41d8-90f6-704852a001ae" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ab2c6f7-0fa6-43a8-ab0c-aa67e1b8d389" TargetMode="External" Id="rId31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U28"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -670,51 +670,51 @@
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>202569.29</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>202569.29</v>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание процентов за пользование чужими денежными средствами за период с 09.10.2024 по 02.06.2025</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bad45600-9965-4703-99a6-a952899cc11b</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А81-9325/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>10.10.2025</t>
@@ -767,51 +767,51 @@
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Воробьёва В. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Обязание Фонда капремонта организовать ремонт сетей ХВС и ГВС в МКД и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/886ca595-4812-48d7-8629-4e3f968acebb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А50-17537/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
@@ -955,51 +955,51 @@
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>8901998519</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Бадрызлова М. М.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bd669946-414b-41a6-a586-6386000c627d</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А50-5376/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>17.03.2025</t>
@@ -1254,51 +1254,51 @@
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Лавров Ю. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>256694840.56</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков из-за пожара на ТЭЦ-9, вызванного разрывом некачественно смонтированного маслопровода</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/128d3afa-d9e0-4784-93c1-e9b2245bc416</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А50-18836/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>01.08.2023</t>
@@ -1464,1830 +1464,2190 @@
           <t>Возврат взноса в компенсационный фонд при прекращении членства по ч. 14 ст. 3.3 ФЗ № 191-ФЗ</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
           <t>15.05.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bc51aa93-2c87-449e-969b-6ed5ca5f9386</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А50-22389/2022</t>
+          <t>А50-4273/2023</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>07.09.2022</t>
+          <t>20.02.2023</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Мехоношин Юрий Васильевич</t>
+          <t>ООО "ВСП-ПОСТАВКА"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6670474487</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АСО "СТРОЙГАРАНТ"</t>
+          <t>ООО "ПСК "РИВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5905270972</t>
+          <t>5902057773</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Федосеева С. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>06.02.2024</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ae75a1b-737b-4dc5-a24f-7a8141b795d2</t>
+          <t>https://kad.arbitr.ru/Card/b86da418-011b-49f6-baed-2761c43885a1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А50-11346/2022</t>
+          <t>А50-22389/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.05.2022</t>
+          <t>07.09.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Механошин Юрий Васильевич</t>
+          <t>Мехоношин Юрий Васильевич</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АСО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>5905270972</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Конева О. Ф.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения внеочередного общего собрания членов СРО №3 от 28.04.2022</t>
+          <t>Нарушение порядка созыва и проведения заседаний Правления, отсутствие кворума и извещения членов.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>06.02.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6187ee66-a1ee-4ae2-a9cb-20c1fb60d25c</t>
+          <t>https://kad.arbitr.ru/Card/6ae75a1b-737b-4dc5-a24f-7a8141b795d2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А50-81/2022</t>
+          <t>А50-11346/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10.01.2022</t>
+          <t>06.05.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ КРАСНОКАМСКОГО ГОРОДСКОГО ОКРУГА</t>
+          <t>Механошин Юрий Васильевич</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5916034600</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
+          <t>АСО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>5905270972</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Самаркин В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Конева О. Ф.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный вследствие недостатков работ по строительству.</t>
+          <t>Оспаривание решения внеочередного общего собрания членов СРО №3 от 28.04.2022</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>12.03.2024</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3cd3f25e-7ed0-4827-a550-a9d848065bf7</t>
+          <t>https://kad.arbitr.ru/Card/6187ee66-a1ee-4ae2-a9cb-20c1fb60d25c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А28-16556/2021</t>
+          <t>А50-81/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>20.12.2021</t>
+          <t>10.01.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "Альфа-Банк"</t>
+          <t>АДМИНИСТРАЦИЯ КРАСНОКАМСКОГО ГОРОДСКОГО ОКРУГА</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7728168971</t>
+          <t>5916034600</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная Компания АргоСтрой"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>4345355971</t>
+          <t>5905270972</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Кировской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Прозорова Е. Ю.</t>
+          <t>Самаркин В. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>304660.27</v>
-[...3 lines deleted...]
-      </c>
+        <v>17077420</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и процентов из-за ошибочного перечисления денежных средств</t>
+          <t>Солидарная ответственность СРО за вред, причиненный вследствие недостатков работ по строительству.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.03.2022</t>
+          <t>12.03.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9303990-8df2-4279-92ea-fe91822f311b</t>
+          <t>https://kad.arbitr.ru/Card/3cd3f25e-7ed0-4827-a550-a9d848065bf7</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А50-21273/2021</t>
+          <t>А28-16556/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>25.08.2021</t>
+          <t>20.12.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>АО "Альфа-Банк"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7728168971</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
+          <t>ООО "Строительная Компания АргоСтрой"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5905270972</t>
+          <t>4345355971</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лавров Ю. А.</t>
+          <t>Прозорова Е. Ю.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>10855836.6</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>304660.27</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>300801.37</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за строительных недостатков МКД, возведенного членом СРО</t>
+          <t>Взыскание неосновательного обогащения и процентов из-за ошибочного перечисления денежных средств</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.02.2023</t>
+          <t>14.03.2022</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/556cbd52-82a9-4399-838a-f555f161be3e</t>
+          <t>https://kad.arbitr.ru/Card/c9303990-8df2-4279-92ea-fe91822f311b</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А50-19161/2021</t>
+          <t>А50-21273/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>04.08.2021</t>
+          <t>25.08.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТИХИЙ ДВОР"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5903122418</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>5905270972</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Фомина Н. Н.</t>
+          <t>Лавров Ю. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>27582.35</v>
-[...3 lines deleted...]
-      </c>
+        <v>10855836.6</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Задолженность за услуги управления, содержания общего имущества здания и услуги охраны.</t>
+          <t>Взыскание убытков из-за строительных недостатков МКД, возведенного членом СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>20.05.2022</t>
+          <t>11.02.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26404662-4ca8-417d-892f-d3596fa1e81b</t>
+          <t>https://kad.arbitr.ru/Card/556cbd52-82a9-4399-838a-f555f161be3e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А50-12484/2021</t>
+          <t>А50-19161/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>25.05.2021</t>
+          <t>04.08.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТИХИЙ ДВОР"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7702235133</t>
+          <t>5903122418</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5905270972</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Амелина Е. В.</t>
-[...5 lines deleted...]
-      <c r="R17" s="2" t="inlineStr"/>
+          <t>Фомина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>27582.35</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>20604.91</v>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность за услуги управления, содержания общего имущества здания и услуги охраны.</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>26.03.2025</t>
+          <t>20.05.2022</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2581f0e9-7352-4e69-8740-cdfa315394d2</t>
+          <t>https://kad.arbitr.ru/Card/26404662-4ca8-417d-892f-d3596fa1e81b</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-32161/2020</t>
+          <t>А50-14942/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.12.2020</t>
+          <t>17.06.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЖИЛСТРОЙ"</t>
+          <t>ООО "СТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5904217486</t>
+          <t>7703614857</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ПЕРМСКОМУ КРАЮ</t>
+          <t>ООО "ЭНЕРГОСЕРВИС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5902290360</t>
+          <t>5904192760</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Вавилова Н. В.</t>
+          <t>Ватагина О. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>15.07.2022</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f1c8e8c-12cf-4a55-93f9-cabd2aa6b05d</t>
+          <t>https://kad.arbitr.ru/Card/da89fdad-5233-4844-86ed-cc2cdb01982e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-28989/2019</t>
+          <t>А50-12484/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>09.09.2019</t>
+          <t>25.05.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДА КРАСНОКАМСКА</t>
+          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5916034600</t>
+          <t>7702235133</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Лавров Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Амелина Е. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>20.04.2022</t>
+          <t>26.03.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4d48a34-44ce-46b2-8e99-520a5ea08f55</t>
+          <t>https://kad.arbitr.ru/Card/2581f0e9-7352-4e69-8740-cdfa315394d2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А50-35920/2018</t>
+          <t>А50-32161/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>22.11.2018</t>
+          <t>24.12.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В ПЕРМСКОМ КРАЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>5904217486</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-ПИГМАЛИОН"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ПЕРМСКОМУ КРАЮ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5906127220</t>
+          <t>5902290360</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Султанова Ю. Т.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Вавилова Н. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта</t>
+          <t>Признание недействительным решения УФАС о включении компании в реестр недобросовестных поставщиков</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>15.07.2022</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff00aac6-2cda-4de8-9837-a32ab1c6faed</t>
+          <t>https://kad.arbitr.ru/Card/1f1c8e8c-12cf-4a55-93f9-cabd2aa6b05d</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А50-17112/2018</t>
+          <t>А50-18835/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>07.08.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-ПИГМАЛИОН"</t>
+          <t>ООО "ПЕРМСКАЯ СЕТЕВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5906127220</t>
+          <t>5904176536</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В ПЕРМСКОМ КРАЕ"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТИХИЙ ДВОР"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>5903122418</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Кудинова О. В.</t>
+          <t>Лысанова Л. И.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>17.07.2019</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f97893aa-d905-4e16-b370-ca2427cb2355</t>
+          <t>https://kad.arbitr.ru/Card/686dbfcf-c417-44ff-aeac-c9f38d21cf12</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-180898/2017</t>
+          <t>А50-28989/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>09.09.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КРОВЛЯ И ФАСАД"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДА КРАСНОКАМСКА</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5903998734</t>
+          <t>5916034600</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5905270972</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Лавров Ю. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>117131680.6</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Возмещение ущерба из-за строительных недостатков дома, приведших к его аварийности и сносу.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>20.04.2022</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf1bf313-c502-4c8b-b580-57c8bb9bb6ce</t>
+          <t>https://kad.arbitr.ru/Card/a4d48a34-44ce-46b2-8e99-520a5ea08f55</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-175956/2017</t>
+          <t>А50-35920/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>22.11.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОПЛИФТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В ПЕРМСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5911062530</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СК-ПИГМАЛИОН"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5906127220</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Султанова Ю. Т.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
+        <v>1055301.49</v>
+      </c>
+      <c r="P23" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в размере 300 000 рублей.</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c594bbe-9b18-45e1-8e1f-d9fe22f50cb4</t>
+          <t>https://kad.arbitr.ru/Card/ff00aac6-2cda-4de8-9837-a32ab1c6faed</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-144192/2017</t>
+          <t>А50-17112/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРДЖИ"</t>
+          <t>ООО "СК-ПИГМАЛИОН"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5911996307</t>
+          <t>5906127220</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В ПЕРМСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кудинова О. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>17.07.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/311e5307-8273-43b2-b47b-20695bea985a</t>
+          <t>https://kad.arbitr.ru/Card/f97893aa-d905-4e16-b370-ca2427cb2355</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А50-5927/2017</t>
+          <t>А40-180898/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "ДВУРЕЧЕНСКОЕ СЕЛЬСКОЕ ПОСЕЛЕНИЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КРОВЛЯ И ФАСАД"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5948035638</t>
+          <t>5903998734</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТАКТ-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5905239605</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Трубин Р. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>21711821.74</v>
+        <v>300000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>18179043</v>
+        <v>300000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости обрушившегося спорткомплекса и возмещение убытков из-за ошибок проектирования</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>15.04.2022</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afb974dc-c9a3-4231-bcb9-4484d5992809</t>
+          <t>https://kad.arbitr.ru/Card/cf1bf313-c502-4c8b-b580-57c8bb9bb6ce</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А50-5925/2017</t>
+          <t>А40-175956/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНОЛОГИИ"</t>
+          <t>ООО "ТОПЛИФТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5902040057</t>
+          <t>5911062530</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5905270972</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Хохлова Ю. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>7191.65</v>
+        <v>300000</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по выплате агентского вознаграждения по счетам за 2017 год</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e282d69a-a7c6-43c6-8748-7935dbb8b983</t>
+          <t>https://kad.arbitr.ru/Card/4c594bbe-9b18-45e1-8e1f-d9fe22f50cb4</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А50-19424/2012</t>
+          <t>А40-144192/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.09.2012</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Надзорная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Уралсибспецстрой"</t>
+          <t>ООО "ЭНЕРДЖИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5948023199</t>
+          <t>5911996307</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>НП "СТРОЙГАРАНТ"</t>
+          <t>СРО СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5905270972</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бородулина М. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>26993000</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительной банковской операции по списанию средств со счета СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>26.09.2013</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9b2c262-b57a-41d8-90f6-704852a001ae</t>
+          <t>https://kad.arbitr.ru/Card/311e5307-8273-43b2-b47b-20695bea985a</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А28-5582/2012</t>
+          <t>А50-5925/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>15.06.2012</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Администрация Нагорского городского поселения</t>
+          <t>ООО "СТРОЙТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>4319002842</t>
+          <t>5902040057</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "СТРОЙГАРАНТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>5905270972</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Кировской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Пономарева Е. Л.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Хохлова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>7191.65</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по выплате агентского вознаграждения по счетам за 2017 год</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e282d69a-a7c6-43c6-8748-7935dbb8b983</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А50-5927/2017</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>09.03.2017</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "ДВУРЕЧЕНСКОЕ СЕЛЬСКОЕ ПОСЕЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5948035638</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНТАКТ-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>5905239605</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Трубин Р. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>21711821.74</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>18179043</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание стоимости обрушившегося спорткомплекса и возмещение убытков из-за ошибок проектирования</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2022</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/afb974dc-c9a3-4231-bcb9-4484d5992809</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А50-4991/2014</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2014</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Юсупов Шавкат Шарафович</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "КБ "Прикамье"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>5902293114</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Кудинова О. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2015</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50f50817-2f9b-4b9c-aa92-2340422f9ef1</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А50-19424/2012</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2012</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Уралсибспецстрой"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>5948023199</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>НП "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5905270972</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Бородулина М. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>26993000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R28" s="2" t="inlineStr">
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительной банковской операции по списанию средств со счета СРО</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2013</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9b2c262-b57a-41d8-90f6-704852a001ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А28-5582/2012</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2012</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Нагорского городского поселения</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>4319002842</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "СТРОЙГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>5905270972</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева Е. Л.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
         <is>
           <t>Устранение недостатков, выявленных при строительстве жилого дома в пгт. Нагорск.</t>
         </is>
       </c>
-      <c r="S28" s="2" t="inlineStr">
+      <c r="S32" s="2" t="inlineStr">
         <is>
           <t>04.07.2012</t>
         </is>
       </c>
-      <c r="T28" s="2" t="inlineStr">
+      <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U28" s="3" t="inlineStr">
+      <c r="U32" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2ab2c6f7-0fa6-43a8-ab0c-aa67e1b8d389</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>