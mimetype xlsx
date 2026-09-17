--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d82b380-1857-4148-8336-1baf858deaae" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0680887e-2d87-4070-870b-6b37689d973e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18143329-a7f4-4114-ba23-ee0e7c04567b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9818a27-4df7-4269-a998-3fb1bb597057" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2709dffa-eb53-44f2-88f1-ebbd77365735" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1e733e9-eb2a-4d0d-886e-e5efa65cf199" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdbef863-829c-483f-a3c7-72d33ce944e7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c03afef3-939b-4d89-b241-00263d8671df" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bcc4e2-3433-4495-aab5-a269d836cf66" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/240f2b77-3adb-418e-90f6-c9aec537cdb8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66071e7f-8b8a-4629-ae89-2f2b998e4f9f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98fb802b-4749-4ab3-99a0-bcd4f7795508" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01eb3a3-b29c-4604-9be9-4d94a900a156" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e2f9e53-a0e0-42cd-8480-7a8f4c7ab4b3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f51d40-52e9-44a0-b954-0f2c556e76cd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4aec7aae-dec4-4c13-8cf5-28afd6e3e7e9" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dba75997-7d71-4e72-b1aa-aad6bda0c0a1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12e29fa-c583-4f47-9eb0-de97f70824a7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01abcb0d-b4c8-45fa-b7d1-435405019f62" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73083d65-3aff-4b29-a6e8-19f8550986cf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3dcb825-e490-4738-abb4-5dd571285d59" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/716262f3-4f70-474d-af28-8211a9ed85c0" TargetMode="External" Id="rId25" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/980155cd-66bb-4fac-ba87-f3698047de31" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72a49d05-b8e7-48dc-9999-a16f5590e7b9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d82b380-1857-4148-8336-1baf858deaae" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ae9283f-0d2c-4fea-be82-351190066b9b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0680887e-2d87-4070-870b-6b37689d973e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18143329-a7f4-4114-ba23-ee0e7c04567b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9818a27-4df7-4269-a998-3fb1bb597057" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2709dffa-eb53-44f2-88f1-ebbd77365735" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1e733e9-eb2a-4d0d-886e-e5efa65cf199" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdbef863-829c-483f-a3c7-72d33ce944e7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c03afef3-939b-4d89-b241-00263d8671df" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60bcc4e2-3433-4495-aab5-a269d836cf66" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/240f2b77-3adb-418e-90f6-c9aec537cdb8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66071e7f-8b8a-4629-ae89-2f2b998e4f9f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98fb802b-4749-4ab3-99a0-bcd4f7795508" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01eb3a3-b29c-4604-9be9-4d94a900a156" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e2f9e53-a0e0-42cd-8480-7a8f4c7ab4b3" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f51d40-52e9-44a0-b954-0f2c556e76cd" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4aec7aae-dec4-4c13-8cf5-28afd6e3e7e9" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dba75997-7d71-4e72-b1aa-aad6bda0c0a1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12e29fa-c583-4f47-9eb0-de97f70824a7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01abcb0d-b4c8-45fa-b7d1-435405019f62" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73083d65-3aff-4b29-a6e8-19f8550986cf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3dcb825-e490-4738-abb4-5dd571285d59" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b1be156-af9b-478a-9d34-165ce37f4ebd" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/716262f3-4f70-474d-af28-8211a9ed85c0" TargetMode="External" Id="rId27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -985,1545 +985,1537 @@
           <t>Обязание ответчика перечислить компенсационный взнос в размере 300 000 рублей в пользу СРО</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>21.01.2020</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-198196/2017</t>
+          <t>А50-3903/2018</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОМАСТЕР"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 16 ПО ПЕРМСКОМУ КРАЮ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5904142015</t>
+          <t>5916007050</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>ООО "ИНЖСЕТЬСЕРВИС"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>5916024577</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Хайруллина Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>18.04.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0680887e-2d87-4070-870b-6b37689d973e</t>
+          <t>https://kad.arbitr.ru/Card/6ae9283f-0d2c-4fea-be82-351190066b9b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-195896/2017</t>
+          <t>А40-198196/2017</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОЭФФЕКТИВНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ГЕОМАСТЕР"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5904293800</t>
+          <t>5904142015</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18143329-a7f4-4114-ba23-ee0e7c04567b</t>
+          <t>https://kad.arbitr.ru/Card/0680887e-2d87-4070-870b-6b37689d973e</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-163436/2017</t>
+          <t>А40-195896/2017</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНТУР"</t>
+          <t>ООО "ЭНЕРГОЭФФЕКТИВНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5906120497</t>
+          <t>5904293800</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P8" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9818a27-4df7-4269-a998-3fb1bb597057</t>
+          <t>https://kad.arbitr.ru/Card/18143329-a7f4-4114-ba23-ee0e7c04567b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А50-27431/2017</t>
+          <t>А40-163436/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИДЕР"</t>
+          <t>ООО "СТРОЙКОНТУР"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>4516006980</t>
+          <t>5906120497</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛИ УРАЛА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5904207512</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P9" s="2" t="n">
-        <v>6000</v>
+        <v>300000</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО при поданном заявлении о выходе</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2709dffa-eb53-44f2-88f1-ebbd77365735</t>
+          <t>https://kad.arbitr.ru/Card/d9818a27-4df7-4269-a998-3fb1bb597057</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-155137/2017</t>
+          <t>А50-27431/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>21.08.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО АРГО СТРОЙ</t>
+          <t>ООО "ЛИДЕР"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4516006980</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СРО МАИС</t>
-[...2 lines deleted...]
-      <c r="L10" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛИ УРАЛА"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5904207512</t>
+        </is>
+      </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="n">
-        <v>300000</v>
+        <v>6000</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Признание незаконным решения об исключении из членов СРО при поданном заявлении о выходе</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1e733e9-eb2a-4d0d-886e-e5efa65cf199</t>
+          <t>https://kad.arbitr.ru/Card/2709dffa-eb53-44f2-88f1-ebbd77365735</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-109099/2017</t>
+          <t>А40-155137/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕНОВАЦИЯ"</t>
+          <t>ООО АРГО СТРОЙ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5911070890</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
+          <t>СОЮЗ СРО МАИС</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cdbef863-829c-483f-a3c7-72d33ce944e7</t>
+          <t>https://kad.arbitr.ru/Card/d1e733e9-eb2a-4d0d-886e-e5efa65cf199</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-33074/2017</t>
+          <t>А40-109099/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМИР"</t>
+          <t>ООО "РЕНОВАЦИЯ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5904237764</t>
+          <t>5911070890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация строителей СРО РегионСтройОбъединение</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и перевод 500 000 руб. компенсационного взноса в новую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c03afef3-939b-4d89-b241-00263d8671df</t>
+          <t>https://kad.arbitr.ru/Card/cdbef863-829c-483f-a3c7-72d33ce944e7</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-86495/2017</t>
+          <t>А56-33074/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕСТРОЙСЕРВИС"</t>
+          <t>ООО "ЭЛЕКТРОМИР"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5908002812</t>
+          <t>5904237764</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание исключения из СРО и перевод 500 000 руб. компенсационного взноса в новую организацию</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60bcc4e2-3433-4495-aab5-a269d836cf66</t>
+          <t>https://kad.arbitr.ru/Card/c03afef3-939b-4d89-b241-00263d8671df</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-28900/2017</t>
+          <t>А40-86495/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУССКИЙ МОДУЛЬ"</t>
+          <t>ООО "НЕФТЕСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5906123900</t>
+          <t>5908002812</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд 300 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/240f2b77-3adb-418e-90f6-c9aec537cdb8</t>
+          <t>https://kad.arbitr.ru/Card/60bcc4e2-3433-4495-aab5-a269d836cf66</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-19417/2017</t>
+          <t>А56-28900/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРМЬГАЗСЕРВИС"</t>
+          <t>ООО "РУССКИЙ МОДУЛЬ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5906112908</t>
+          <t>5906123900</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решений СРО и обязание перечислить 500 000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд 300 000 рублей</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>16.12.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66071e7f-8b8a-4629-ae89-2f2b998e4f9f</t>
+          <t>https://kad.arbitr.ru/Card/240f2b77-3adb-418e-90f6-c9aec537cdb8</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-12831/2017</t>
+          <t>А56-19417/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛЭНЕРГОМОНТАЖ-ПЕРМЬ"</t>
+          <t>ООО "ПЕРМЬГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5905292542</t>
+          <t>5906112908</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...3 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными действий Союза по подготовке и проведению плановой проверки истца</t>
+          <t>Признание незаконными решений СРО и обязание перечислить 500 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>03.01.2018</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98fb802b-4749-4ab3-99a0-bcd4f7795508</t>
+          <t>https://kad.arbitr.ru/Card/66071e7f-8b8a-4629-ae89-2f2b998e4f9f</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-10464/2017</t>
+          <t>А56-12831/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>02.03.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ООО "УРАЛЭНЕРГОМОНТАЖ-ПЕРМЬ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>5905292542</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод 300 000 рублей взноса в другую организацию.</t>
+          <t>Признание незаконными действий Союза по подготовке и проведению плановой проверки истца</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>03.01.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b01eb3a3-b29c-4604-9be9-4d94a900a156</t>
+          <t>https://kad.arbitr.ru/Card/98fb802b-4749-4ab3-99a0-bcd4f7795508</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-3566/2017</t>
+          <t>А56-10464/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>20.02.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ "ЭТА ТОК"</t>
+          <t>ООО "УРАЛЭНЕРГОМОНТАЖ-ПЕРМЬ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5904250042</t>
+          <t>5905292542</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 500 000 рублей</t>
+          <t>Признание прекращения членства в СРО и перевод 300 000 рублей взноса в другую организацию.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.04.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e2f9e53-a0e0-42cd-8480-7a8f4c7ab4b3</t>
+          <t>https://kad.arbitr.ru/Card/b01eb3a3-b29c-4604-9be9-4d94a900a156</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-7052/2015</t>
+          <t>А50-3566/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.04.2015</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "АВТОТЕКС"</t>
+          <t>ООО ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ "ЭТА ТОК"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5906009724</t>
+          <t>5904250042</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Климова Анна Николаевна</t>
-[...2 lines deleted...]
-      <c r="L19" s="2" t="inlineStr"/>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Катаева М. А.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным постановления пристава о взыскании исполнительского сбора 10000 рублей</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 500 000 рублей</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>24.07.2015</t>
+          <t>08.04.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3f51d40-52e9-44a0-b954-0f2c556e76cd</t>
+          <t>https://kad.arbitr.ru/Card/7e2f9e53-a0e0-42cd-8480-7a8f4c7ab4b3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А50-11075/2014</t>
+          <t>А50-7052/2015</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>09.06.2014</t>
+          <t>07.04.2015</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альтаир 99"</t>
+          <t>ЗАО "АВТОТЕКС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7203095040</t>
+          <t>5906009724</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Строители Урала"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Климова Анна Николаевна</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Муталлиева И. О.</t>
+          <t>Катаева М. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
-      <c r="P20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="n">
+        <v>10000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений о дисциплинарных мерах, исключении из СРО и восстановление в реестре членов</t>
+          <t>Признание недействительным постановления пристава о взыскании исполнительского сбора 10000 рублей</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.08.2015</t>
+          <t>24.07.2015</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4aec7aae-dec4-4c13-8cf5-28afd6e3e7e9</t>
+          <t>https://kad.arbitr.ru/Card/b3f51d40-52e9-44a0-b954-0f2c556e76cd</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А50-8849/2014</t>
+          <t>А50-11075/2014</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>12.05.2014</t>
+          <t>09.06.2014</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ООО "Альтаир 99"</t>
@@ -2546,562 +2538,750 @@
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>5904207512</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Муталлиева И. О.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО о приостановлении действия свидетельства о допуске.</t>
+          <t>Оспаривание решений о дисциплинарных мерах, исключении из СРО и восстановление в реестре членов</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>25.04.2015</t>
+          <t>27.08.2015</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dba75997-7d71-4e72-b1aa-aad6bda0c0a1</t>
+          <t>https://kad.arbitr.ru/Card/4aec7aae-dec4-4c13-8cf5-28afd6e3e7e9</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А34-1572/2014</t>
+          <t>А50-8849/2014</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>18.03.2014</t>
+          <t>12.05.2014</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированная Строительная Компания"</t>
+          <t>ООО "Альтаир 99"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4501154665</t>
+          <t>7203095040</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированная Строительная Компания"</t>
+          <t>Некоммерческое партнерство "Строители Урала"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>4501154665</t>
+          <t>5904207512</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Курганской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Позднякова Л. В.</t>
+          <t>Муталлиева И. О.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr"/>
-      <c r="R22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения дисциплинарной комиссии СРО о приостановлении действия свидетельства о допуске.</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.05.2015</t>
+          <t>25.04.2015</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b12e29fa-c583-4f47-9eb0-de97f70824a7</t>
+          <t>https://kad.arbitr.ru/Card/dba75997-7d71-4e72-b1aa-aad6bda0c0a1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А50-22665/2013</t>
+          <t>А34-1572/2014</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>15.11.2013</t>
+          <t>18.03.2014</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Северстроймонтаж"</t>
+          <t>ООО "Специализированная Строительная Компания"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7202154013</t>
+          <t>4501154665</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Строители Урала"</t>
+          <t>ООО "Специализированная Строительная Компания"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5904207512</t>
+          <t>4501154665</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Курганской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Щеголихина О. В.</t>
+          <t>Позднякова Л. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>07.10.2014</t>
+          <t>29.05.2015</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01abcb0d-b4c8-45fa-b7d1-435405019f62</t>
+          <t>https://kad.arbitr.ru/Card/b12e29fa-c583-4f47-9eb0-de97f70824a7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А50-22250/2013</t>
+          <t>А50-22665/2013</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>11.11.2013</t>
+          <t>15.11.2013</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройдом"</t>
+          <t>ООО Строительная компания "Северстроймонтаж"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7204102420</t>
+          <t>7202154013</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП "Строители Урала"</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="inlineStr"/>
+          <t>Некоммерческое партнерство "Строители Урала"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>5904207512</t>
+        </is>
+      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Щеголихина О. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения Совета СРО об утверждении новой редакции Регламента проведения общего собрания</t>
+          <t>Признание недействительным решения Совета СРО об утверждении Регламента созыва общего собрания</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>29.08.2014</t>
+          <t>07.10.2014</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73083d65-3aff-4b29-a6e8-19f8550986cf</t>
+          <t>https://kad.arbitr.ru/Card/01abcb0d-b4c8-45fa-b7d1-435405019f62</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А50-2472/2013</t>
+          <t>А50-22250/2013</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>12.02.2013</t>
+          <t>11.11.2013</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Управление архитектуры и градостроительства"</t>
+          <t>ООО "Стройдом"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7205010972</t>
+          <t>7204102420</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Строители Урала"</t>
+          <t>НП "Строители Урала"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr"/>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Богаткина Н. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за недостатки работ члена по муниципальному контракту.</t>
+          <t>Оспаривание решения Совета СРО об утверждении новой редакции Регламента проведения общего собрания</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>10.10.2013</t>
+          <t>29.08.2014</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3dcb825-e490-4738-abb4-5dd571285d59</t>
+          <t>https://kad.arbitr.ru/Card/73083d65-3aff-4b29-a6e8-19f8550986cf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А70-1918/2012</t>
+          <t>А50-2472/2013</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.03.2012</t>
+          <t>12.02.2013</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой"</t>
+          <t>Муниципальное казенное учреждение "Управление архитектуры и градостроительства"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>8606012993</t>
+          <t>7205010972</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Зенит"</t>
+          <t>НП СРО "Строители Урала"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Богаткина Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>6220788.55</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за недостатки работ члена по муниципальному контракту.</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2013</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e3dcb825-e490-4738-abb4-5dd571285d59</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А70-10786/2012</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2012</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Промэкскавация "</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>7206010213</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЗапСибСетьСтрой"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7204128435</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
-      <c r="N26" s="2" t="inlineStr">
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Опольская И. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2014</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b1be156-af9b-478a-9d34-165ce37f4ebd</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А70-1918/2012</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2012</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецстрой"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>8606012993</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Зенит"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Ли Э. Г.</t>
         </is>
       </c>
-      <c r="O26" s="2" t="n">
+      <c r="O28" s="2" t="n">
         <v>299478014</v>
       </c>
-      <c r="P26" s="2" t="n">
+      <c r="P28" s="2" t="n">
         <v>353160</v>
       </c>
-      <c r="Q26" s="2" t="inlineStr">
+      <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R26" s="2" t="inlineStr">
+      <c r="R28" s="2" t="inlineStr">
         <is>
           <t>Признание ООО Зенит банкротом и взыскание задолженности перед кредиторами</t>
         </is>
       </c>
-      <c r="S26" s="2" t="inlineStr">
+      <c r="S28" s="2" t="inlineStr">
         <is>
           <t>03.02.2015</t>
         </is>
       </c>
-      <c r="T26" s="2" t="inlineStr">
+      <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U26" s="3" t="inlineStr">
+      <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/716262f3-4f70-474d-af28-8211a9ed85c0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>