--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -757,51 +757,51 @@
         <is>
           <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ № 6"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>5902191761</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Лаптева М. М.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/34a3a238-2482-4d03-978f-9da02487fc44</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А50-6961/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>03.04.2025</t>
@@ -846,51 +846,51 @@
         <is>
           <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ № 6"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>5902191761</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Лаптева М. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ed766ba3-ca14-47c5-b8bf-3e2dc0b62d6e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А50-30719/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>24.12.2024</t>