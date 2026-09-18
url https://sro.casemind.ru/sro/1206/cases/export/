--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2c4f485-cb9f-45fa-bb95-ae1cf48a4ed7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c75d68-efc4-4096-95be-701a61602a9f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4fdcef1-c61e-4876-812e-1387f86c79e2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c284482-506e-4f71-bbbe-10808fbb57da" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a34c9d98-98dd-465d-a4da-a7a5776e35f7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/055764b2-74d5-4275-99c3-46c04bcce7e2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5114e15c-8d27-48f2-9e11-fd5e3b2b5d30" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/991a9574-d9dd-4aee-894b-31d56a9bc835" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a706ae85-4b72-4f7e-abc3-00faa3635d5c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68b5d8e-c95b-4602-9469-5a785c121131" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/898bb910-eee9-422a-b4bf-021a4a436353" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aacdc337-9121-4234-b49f-28a73e56cf03" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10140dac-33bd-4c06-a577-6a5d20a62d38" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1922b43-eb3e-42f1-a27b-84d7674be939" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00becd29-b7be-4130-804f-14a89e628df8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fd5d452-6c76-451a-9329-ed8ecab790a8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/198ef723-a948-4f2d-a93e-0dfd5100ac51" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56eb92ba-ca2a-42a6-affa-3674600622ce" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2347036-b3bd-4370-b0bb-a2a8853f9053" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d52bea67-7b2b-4668-90dc-8ec4395efe79" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/879f5ccb-eb1c-423c-9b24-28ba4b29fa97" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c172ca52-cc99-4742-bd94-f518bfda3562" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a059393-3ed6-40c8-a1c5-733e11261cfa" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca0a999c-35ce-46d8-874a-8ba5b89a7a28" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b18bbd47-400e-43ba-8a89-0d1c8a3dee0c" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3eee9c23-001f-4490-86ee-abc1b079a3f8" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73154e98-be75-4e46-a4b8-d8e917bc9815" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a2077a0-bdfc-4766-a0a7-543a75d9152d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db8162e-3901-41d2-b2e5-9e13d8bdbad0" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82adf9c8-c604-47d0-aaff-3ccbca68ba14" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9e7f1b6-fc69-49b6-b77d-b276bc3fbe48" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7ec782e-9b95-4c78-bef1-1b33239fb334" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e810daf4-c710-442f-9923-0559618b3885" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8aaf1b2-8614-4b99-a3b1-cb6e85a12a9a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/438ae205-08b5-4b95-93f7-f1fc62df30b8" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b6e8cd-c7bf-4bd3-af7f-fd19d90ec58c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a71ee0-a9e9-4103-9381-ae06de5fc3e6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/808f0b74-d7ee-49b3-a21d-b867c929c3df" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73b560e4-94f8-4a17-a429-fb9cc64f01ba" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a76561e5-f40d-434c-9ccb-3856ac89aa85" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8a82f7-66ed-4344-9477-b887aab225a1" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0034dbf-d022-4a47-bfb8-fcff1273589b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b23c8f60-adbf-4831-936c-42d430fb0619" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/728ed990-51be-41a5-a693-5f6683bd73f9" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf2e9906-232e-4ef7-87b1-61b80b136047" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a1996c7-1ae2-4cbf-8c59-4009364b263d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a743a08-c1c9-427a-aa1d-f04e6e52070d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad4b3c1d-ea08-4dc9-85ec-ef5edc0f47f9" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a679039d-072a-4b90-bfec-a256ba04e2fd" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e9caeaa-3f51-4e35-a17f-79c903f80c0f" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/869476e2-9482-40f9-b15c-b4b9df4ae030" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef9f3bd-9b63-4c77-872e-abf839e0abb9" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf416671-d875-4cd5-9375-677d1ffcd13e" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae365cf0-9b3f-439a-abcc-87a374b2e00a" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/896f35f0-cc1b-4aac-ab3c-d4bb3904b192" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/691a6efc-5ceb-4682-8819-bb9694efa238" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c4b687-42fc-4db8-88bb-9308d66dac08" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1309360-976b-4377-be13-af17a4c84a1b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a69753cc-7308-403c-b7b3-5f5d36de6dff" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/058d88e0-4be5-4e82-ba1b-3b8f66c2a176" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3885ea2b-24d1-40f5-946a-a23ce7625901" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cedfe38f-a3d3-4155-9e74-49ff488450c3" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d01df2e6-86bc-4e44-9ce7-8c1892935439" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14538146-f4be-4222-a706-a19b45c165da" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2de64add-aef4-452c-bc09-35b553b857d2" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70dedb61-2b74-4bd5-964a-5048070fa99c" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af6007f-9071-4075-a390-a263d790b1e8" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7140e31-37c1-41a5-8d1b-de2512a5db0c" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d384d16a-cd8b-4dc0-864c-f74aca132f52" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94de1fe0-abff-489d-af12-bf137e7a08df" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d85d3521-07ca-47cb-8fc9-a827629c86e3" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e276c18-e219-47c0-b06e-a48f02ff50f8" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c06c0e4-9ab4-4c4b-917e-c6434ff5658c" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af8bb19-792d-497c-9e3b-e68e9e3a4fd8" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff8217d2-e91e-4fd3-97be-1da46865eaf6" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4770a2-6694-491f-bdbf-952e86beb71e" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76073f5b-3139-4c6d-b525-9b1ed0faaf97" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02dde9f1-85e9-4335-b18b-74b975a9f4df" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dad5dac1-3195-4645-be94-440584183be2" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae474e7f-6ded-4fc7-a5b2-636fdf3a14bf" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcde67e1-7def-483d-9da9-a9d7ebfc927a" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3da41cd1-7b02-4eca-872e-40dd96549da9" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f93148a-2be5-42ab-919a-58cf918468ad" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5541d2d-5bcc-4319-b032-e8be04e01df9" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a714519-4362-4999-864f-f4f552c291c2" TargetMode="External" Id="rId86" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f54895aa-92ed-4103-9cb7-8bad5f041929" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2c4f485-cb9f-45fa-bb95-ae1cf48a4ed7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c75d68-efc4-4096-95be-701a61602a9f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4fdcef1-c61e-4876-812e-1387f86c79e2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c284482-506e-4f71-bbbe-10808fbb57da" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a34c9d98-98dd-465d-a4da-a7a5776e35f7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/055764b2-74d5-4275-99c3-46c04bcce7e2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5114e15c-8d27-48f2-9e11-fd5e3b2b5d30" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/991a9574-d9dd-4aee-894b-31d56a9bc835" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a706ae85-4b72-4f7e-abc3-00faa3635d5c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c68b5d8e-c95b-4602-9469-5a785c121131" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/898bb910-eee9-422a-b4bf-021a4a436353" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/754a5965-bec0-43e2-a111-30c749b0cf2f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aacdc337-9121-4234-b49f-28a73e56cf03" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10140dac-33bd-4c06-a577-6a5d20a62d38" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1922b43-eb3e-42f1-a27b-84d7674be939" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/071c838b-5d03-46b0-9ab9-7278b4465753" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49ae5bea-9d48-4a3b-b863-458d0b01c700" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00becd29-b7be-4130-804f-14a89e628df8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fd5d452-6c76-451a-9329-ed8ecab790a8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/198ef723-a948-4f2d-a93e-0dfd5100ac51" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56eb92ba-ca2a-42a6-affa-3674600622ce" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2347036-b3bd-4370-b0bb-a2a8853f9053" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d52bea67-7b2b-4668-90dc-8ec4395efe79" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/879f5ccb-eb1c-423c-9b24-28ba4b29fa97" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c172ca52-cc99-4742-bd94-f518bfda3562" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73d57779-ae2a-48d4-b23a-2f545c83c296" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a059393-3ed6-40c8-a1c5-733e11261cfa" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca0a999c-35ce-46d8-874a-8ba5b89a7a28" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b18bbd47-400e-43ba-8a89-0d1c8a3dee0c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4216df3d-7606-409e-aefb-2e95f78fbbee" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3eee9c23-001f-4490-86ee-abc1b079a3f8" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73154e98-be75-4e46-a4b8-d8e917bc9815" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a2077a0-bdfc-4766-a0a7-543a75d9152d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db8162e-3901-41d2-b2e5-9e13d8bdbad0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82adf9c8-c604-47d0-aaff-3ccbca68ba14" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9e7f1b6-fc69-49b6-b77d-b276bc3fbe48" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7ec782e-9b95-4c78-bef1-1b33239fb334" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8d7604a-b47e-4ef0-b159-8f5d686575b6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e810daf4-c710-442f-9923-0559618b3885" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8aaf1b2-8614-4b99-a3b1-cb6e85a12a9a" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/438ae205-08b5-4b95-93f7-f1fc62df30b8" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b6e8cd-c7bf-4bd3-af7f-fd19d90ec58c" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a71ee0-a9e9-4103-9381-ae06de5fc3e6" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/808f0b74-d7ee-49b3-a21d-b867c929c3df" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73b560e4-94f8-4a17-a429-fb9cc64f01ba" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a76561e5-f40d-434c-9ccb-3856ac89aa85" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8a82f7-66ed-4344-9477-b887aab225a1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0034dbf-d022-4a47-bfb8-fcff1273589b" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b23c8f60-adbf-4831-936c-42d430fb0619" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/728ed990-51be-41a5-a693-5f6683bd73f9" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf2e9906-232e-4ef7-87b1-61b80b136047" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a1996c7-1ae2-4cbf-8c59-4009364b263d" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a743a08-c1c9-427a-aa1d-f04e6e52070d" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad4b3c1d-ea08-4dc9-85ec-ef5edc0f47f9" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a679039d-072a-4b90-bfec-a256ba04e2fd" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e9caeaa-3f51-4e35-a17f-79c903f80c0f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/869476e2-9482-40f9-b15c-b4b9df4ae030" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ef9f3bd-9b63-4c77-872e-abf839e0abb9" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf416671-d875-4cd5-9375-677d1ffcd13e" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae365cf0-9b3f-439a-abcc-87a374b2e00a" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/896f35f0-cc1b-4aac-ab3c-d4bb3904b192" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/691a6efc-5ceb-4682-8819-bb9694efa238" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c4b687-42fc-4db8-88bb-9308d66dac08" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1309360-976b-4377-be13-af17a4c84a1b" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a69753cc-7308-403c-b7b3-5f5d36de6dff" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/058d88e0-4be5-4e82-ba1b-3b8f66c2a176" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3885ea2b-24d1-40f5-946a-a23ce7625901" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cedfe38f-a3d3-4155-9e74-49ff488450c3" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d01df2e6-86bc-4e44-9ce7-8c1892935439" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14538146-f4be-4222-a706-a19b45c165da" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2de64add-aef4-452c-bc09-35b553b857d2" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70dedb61-2b74-4bd5-964a-5048070fa99c" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0af6007f-9071-4075-a390-a263d790b1e8" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d384d16a-cd8b-4dc0-864c-f74aca132f52" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7140e31-37c1-41a5-8d1b-de2512a5db0c" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94de1fe0-abff-489d-af12-bf137e7a08df" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d85d3521-07ca-47cb-8fc9-a827629c86e3" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c06c0e4-9ab4-4c4b-917e-c6434ff5658c" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e276c18-e219-47c0-b06e-a48f02ff50f8" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af8bb19-792d-497c-9e3b-e68e9e3a4fd8" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff8217d2-e91e-4fd3-97be-1da46865eaf6" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4770a2-6694-491f-bdbf-952e86beb71e" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76073f5b-3139-4c6d-b525-9b1ed0faaf97" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02dde9f1-85e9-4335-b18b-74b975a9f4df" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dad5dac1-3195-4645-be94-440584183be2" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae474e7f-6ded-4fc7-a5b2-636fdf3a14bf" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcde67e1-7def-483d-9da9-a9d7ebfc927a" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3da41cd1-7b02-4eca-872e-40dd96549da9" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f93148a-2be5-42ab-919a-58cf918468ad" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5541d2d-5bcc-4319-b032-e8be04e01df9" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a714519-4362-4999-864f-f4f552c291c2" TargetMode="External" Id="rId93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U87"/>
+  <dimension ref="A1:U94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,8347 +589,8958 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А50-13514/2026</t>
+          <t>А50-18049/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОДУЛЬ-ГРУПП"</t>
+          <t>Унитарная некоммерческая организация "Региональный фонд капитального ремонта многоквартирных домов"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5904336846</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>Ассоциация Саморегулируемая организация "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Пономарев Г. Л.</t>
+          <t>Овчинникова С. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2c4f485-cb9f-45fa-bb95-ae1cf48a4ed7</t>
+          <t>https://kad.arbitr.ru/Card/f54895aa-92ed-4103-9cb7-8bad5f041929</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А50-9886/2026</t>
+          <t>А50-13514/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТРЕЙДЖИЛСТРОЙ"</t>
+          <t>ООО "МОДУЛЬ-ГРУПП"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5903998100</t>
+          <t>5904336846</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Гильдия Пермских Строителей"</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Овчинникова С. А.</t>
+          <t>Пономарев Г. Л.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37c75d68-efc4-4096-95be-701a61602a9f</t>
+          <t>https://kad.arbitr.ru/Card/a2c4f485-cb9f-45fa-bb95-ae1cf48a4ed7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А50-7369/2026</t>
+          <t>А50-9886/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОДУЛЬ-ГРУПП"</t>
+          <t>ООО "ИНТРЕЙДЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5904336846</t>
+          <t>5903998100</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Саморегулируемая организация "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Лядова Г. В.</t>
+          <t>Овчинникова С. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4fdcef1-c61e-4876-812e-1387f86c79e2</t>
+          <t>https://kad.arbitr.ru/Card/37c75d68-efc4-4096-95be-701a61602a9f</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А50-4453/2026</t>
+          <t>А50-7369/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>30.03.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО "МОДУЛЬ-ГРУПП"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5904336846</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Барышев Иван Алексеевич</t>
+          <t>Ассоциация Саморегулируемая организация "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>591454894898</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Мастель Я. И.</t>
+          <t>Лядова Г. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c284482-506e-4f71-bbbe-10808fbb57da</t>
+          <t>https://kad.arbitr.ru/Card/e4fdcef1-c61e-4876-812e-1387f86c79e2</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А50-3427/2026</t>
+          <t>А50-4453/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТРЕЙДЖИЛСТРОЙ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5903998100</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>Барышев Иван Алексеевич</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>591454894898</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Гашева Е. А.</t>
+          <t>Мастель Я. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a34c9d98-98dd-465d-a4da-a7a5776e35f7</t>
+          <t>https://kad.arbitr.ru/Card/1c284482-506e-4f71-bbbe-10808fbb57da</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А50-3364/2026</t>
+          <t>А50-3427/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОДУЛЬ-ГРУПП"</t>
+          <t>ООО "ИНТРЕЙДЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5904336846</t>
+          <t>5903998100</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Яксун Вероника Валерьевна</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>590608698372</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Батракова Ю. В.</t>
+          <t>Гашева Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/055764b2-74d5-4275-99c3-46c04bcce7e2</t>
+          <t>https://kad.arbitr.ru/Card/a34c9d98-98dd-465d-a4da-a7a5776e35f7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А50-2853/2026</t>
+          <t>А50-3364/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "Славянский дом"</t>
+          <t>ООО "МОДУЛЬ-ГРУПП"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5905281999</t>
+          <t>5904336846</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>МУ "УКС Пермского муниципального округа Пермского края"</t>
+          <t>Яксун Вероника Валерьевна</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5948031753</t>
+          <t>590608698372</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Кудинова О. В.</t>
+          <t>Батракова Ю. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5114e15c-8d27-48f2-9e11-fd5e3b2b5d30</t>
+          <t>https://kad.arbitr.ru/Card/055764b2-74d5-4275-99c3-46c04bcce7e2</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А50-1597/2026</t>
+          <t>А50-2853/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МАГАДАНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СК "Славянский дом"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>4909997742</t>
+          <t>5905281999</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>МУ "УКС Пермского муниципального округа Пермского края"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5948031753</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Лавров Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кудинова О. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/991a9574-d9dd-4aee-894b-31d56a9bc835</t>
+          <t>https://kad.arbitr.ru/Card/5114e15c-8d27-48f2-9e11-fd5e3b2b5d30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А50-29921/2025</t>
+          <t>А50-1597/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МАГАДАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>4909997742</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Лаптева М. М.</t>
+          <t>Лавров Ю. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>3076744.78</v>
+        <v>35337058.44</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости устранения недостатков работ по капремонту в период гарантийного срока.</t>
+          <t>Взыскание средств в связи с односторонним отказом от исполнения договоров подряда</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a706ae85-4b72-4f7e-abc3-00faa3635d5c</t>
+          <t>https://kad.arbitr.ru/Card/991a9574-d9dd-4aee-894b-31d56a9bc835</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А50-26414/2025</t>
+          <t>А50-29921/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИВА-ИНВЕСТ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5902014667</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй-Комплекс"</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5904348344</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Дрондина Е. Ю.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Лаптева М. М.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>3076744.78</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по иску ООО СЗ «Ива-Инвест» к ООО «Строй-Комплекс»</t>
+          <t>Взыскание стоимости устранения недостатков работ по капремонту в период гарантийного срока.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c68b5d8e-c95b-4602-9469-5a785c121131</t>
+          <t>https://kad.arbitr.ru/Card/a706ae85-4b72-4f7e-abc3-00faa3635d5c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А50-14958/2025</t>
+          <t>А50-26414/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.07.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХИТЕКТОР"</t>
+          <t>ООО "ИВА-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5902864713</t>
+          <t>5902014667</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>ООО "Строй-Комплекс"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5904348344</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Коротков Д. Б.</t>
+          <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений об исключении из членов СРО и требование о восстановлении членства</t>
+          <t>Взыскание денежных средств по иску ООО СЗ «Ива-Инвест» к ООО «Строй-Комплекс»</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>13.01.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/898bb910-eee9-422a-b4bf-021a4a436353</t>
+          <t>https://kad.arbitr.ru/Card/c68b5d8e-c95b-4602-9469-5a785c121131</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А50-7758/2025</t>
+          <t>А50-14958/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>07.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ПАО "СБЕРБАНК РОССИИ"</t>
+          <t>ООО "АРХИТЕКТОР"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>5902864713</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Яхин Рифнур Ринатович</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>595152747870</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Ажаурова М. В.</t>
+          <t>Коротков Д. Б.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-      <c r="R13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений об исключении из членов СРО и требование о восстановлении членства</t>
+        </is>
+      </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aacdc337-9121-4234-b49f-28a73e56cf03</t>
+          <t>https://kad.arbitr.ru/Card/898bb910-eee9-422a-b4bf-021a4a436353</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А50-7266/2025</t>
+          <t>А50-14527/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>07.04.2025</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr"/>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд модернизации жилищно-коммунального хозяйства Оренбургской области"</t>
+          <t>ООО "Пермнефтестройсервис"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5904233512</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ОСП по Свердловскому р-ну г. Перми ГУФССП России по ПК (судебный пристав Сажина Н.А.)</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>17 арбитражный апелляционный суд</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Плотникова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>13.03.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10140dac-33bd-4c06-a577-6a5d20a62d38</t>
+          <t>https://kad.arbitr.ru/Card/754a5965-bec0-43e2-a111-30c749b0cf2f</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А50-22831/2024</t>
+          <t>А50-7758/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ ФИРМА "СЛАВЯНСКИЙ ДОМ"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5904092460</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>Яхин Рифнур Ринатович</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>595152747870</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Кремер Ю. О.</t>
+          <t>Ажаурова М. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>19.03.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1922b43-eb3e-42f1-a27b-84d7674be939</t>
+          <t>https://kad.arbitr.ru/Card/aacdc337-9121-4234-b49f-28a73e56cf03</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А50-6332/2024</t>
+          <t>А50-7266/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>19.03.2024</t>
+          <t>07.04.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>Некоммерческая организация "Фонд модернизации жилищно-коммунального хозяйства Оренбургской области"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Косолапов Артем Вячеславович</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>590709132030</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кремер Ю. О.</t>
-[...5 lines deleted...]
-      <c r="R16" s="2" t="inlineStr"/>
+          <t>Лесковец О. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>8912207.279999999</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>8912207.279999999</v>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору подряда</t>
+        </is>
+      </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>09.05.2024</t>
+          <t>08.05.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00becd29-b7be-4130-804f-14a89e628df8</t>
+          <t>https://kad.arbitr.ru/Card/10140dac-33bd-4c06-a577-6a5d20a62d38</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А50-30595/2023</t>
+          <t>А50-22831/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>08.12.2023</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ОАО "СБЕРБАНК РОССИИ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ ФИРМА "СЛАВЯНСКИЙ ДОМ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>5904092460</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Брагин Александр Анатольевич</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>590522903943</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Шистерова О. Л.</t>
+          <t>Кремер Ю. О.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr"/>
-      <c r="R17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение процедуры исключения из СРО и отсутствие надлежащего уведомления о заседании.</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>19.03.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fd5d452-6c76-451a-9329-ed8ecab790a8</t>
+          <t>https://kad.arbitr.ru/Card/b1922b43-eb3e-42f1-a27b-84d7674be939</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-23254/2023</t>
+          <t>А67-7956/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>22.09.2023</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>ООО "ТНК"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>5905952421</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСТ-СТРОЙ"</t>
+          <t>Департамент дорожной деятельности и благоустройства администрации города Томска</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5903097786</t>
+          <t>7021054271</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Овчинникова С. А.</t>
+          <t>Какушкина Н. Н.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/198ef723-a948-4f2d-a93e-0dfd5100ac51</t>
+          <t>https://kad.arbitr.ru/Card/071c838b-5d03-46b0-9ab9-7278b4465753</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-21885/2023</t>
+          <t>А67-6817/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>06.09.2023</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>Департамент дорожной деятельности и благоустройства администрации города Томска</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>7021054271</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСТ-СТРОЙ"</t>
+          <t>Департамент дорожной деятельности и благоустройства администрации города Томска</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5903097786</t>
+          <t>7021054271</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Лаптева М. М.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Аксиньин С. Г.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.01.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56eb92ba-ca2a-42a6-affa-3674600622ce</t>
+          <t>https://kad.arbitr.ru/Card/49ae5bea-9d48-4a3b-b863-458d0b01c700</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А50-21208/2023</t>
+          <t>А50-6332/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>29.08.2023</t>
+          <t>19.03.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСТ-СТРОЙ"</t>
+          <t>Косолапов Артем Вячеславович</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5903097786</t>
+          <t>590709132030</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Маркеева О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кремер Ю. О.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.01.2024</t>
+          <t>09.05.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2347036-b3bd-4370-b0bb-a2a8853f9053</t>
+          <t>https://kad.arbitr.ru/Card/00becd29-b7be-4130-804f-14a89e628df8</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А50-18224/2023</t>
+          <t>А50-30595/2023</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>26.07.2023</t>
+          <t>08.12.2023</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ПАО БАНК "ФИНАНСОВАЯ КОРПОРАЦИЯ ОТКРЫТИЕ"</t>
+          <t>ОАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7706092528</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ширинкин Константин Павлович</t>
-[...2 lines deleted...]
-      <c r="L21" s="2" t="inlineStr"/>
+          <t>Брагин Александр Анатольевич</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>590522903943</t>
+        </is>
+      </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шемина Е. В.</t>
+          <t>Шистерова О. Л.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.02.2024</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d52bea67-7b2b-4668-90dc-8ec4395efe79</t>
+          <t>https://kad.arbitr.ru/Card/8fd5d452-6c76-451a-9329-ed8ecab790a8</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А50-10301/2023</t>
+          <t>А50-23254/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>24.04.2023</t>
+          <t>22.09.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>5902990563</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>5903097786</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Лаптева М. М.</t>
+          <t>Овчинникова С. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.01.2024</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/879f5ccb-eb1c-423c-9b24-28ba4b29fa97</t>
+          <t>https://kad.arbitr.ru/Card/198ef723-a948-4f2d-a93e-0dfd5100ac51</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А50-9882/2023</t>
+          <t>А50-21885/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>06.09.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСТИТУТ ПРОМЫШЛЕННОГО СТРОИТЕЛЬСТВА"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5903115033</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Скрипников Николай Геннадьевич</t>
+          <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>361916234510</t>
+          <t>5903097786</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Коротков Д. Б.</t>
-[...2 lines deleted...]
-      <c r="O23" s="2" t="inlineStr"/>
+          <t>Лаптева М. М.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>8019236.03</v>
+      </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения о выходе из СРО и восстановление членства</t>
+          <t>Обязание устранить недостатки капитального ремонта многоквартирных домов в гарантийный период</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>28.06.2023</t>
+          <t>27.01.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c172ca52-cc99-4742-bd94-f518bfda3562</t>
+          <t>https://kad.arbitr.ru/Card/56eb92ba-ca2a-42a6-affa-3674600622ce</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А50-6062/2023</t>
+          <t>А50-21208/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10.03.2023</t>
+          <t>29.08.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>5902990563</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>5903097786</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Овчинникова С. А.</t>
+          <t>Маркеева О. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>513760</v>
+        <v>11695382.52</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости устранения недостатков работ по капитальному ремонту МКД в гарантийный период</t>
+          <t>Взыскание стоимости работ для устранения недостатков в период гарантийных обязательств</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>13.01.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a059393-3ed6-40c8-a1c5-733e11261cfa</t>
+          <t>https://kad.arbitr.ru/Card/c2347036-b3bd-4370-b0bb-a2a8853f9053</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А50-5304/2023</t>
+          <t>А50-18224/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>26.07.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>ПАО БАНК "ФИНАНСОВАЯ КОРПОРАЦИЯ ОТКРЫТИЕ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>7706092528</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСТ-СТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ширинкин Константин Павлович</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Дрондина Е. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шемина Е. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>10.02.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca0a999c-35ce-46d8-874a-8ba5b89a7a28</t>
+          <t>https://kad.arbitr.ru/Card/d52bea67-7b2b-4668-90dc-8ec4395efe79</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А37-362/2023</t>
+          <t>А50-10301/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.02.2023</t>
+          <t>24.04.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>4909997742</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТехЭксПро"</t>
+          <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5904296784</t>
+          <t>5903097786</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Магаданской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Астахова Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лаптева М. М.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>15.10.2024</t>
+          <t>12.01.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b18bbd47-400e-43ba-8a89-0d1c8a3dee0c</t>
+          <t>https://kad.arbitr.ru/Card/879f5ccb-eb1c-423c-9b24-28ba4b29fa97</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А50-23232/2022</t>
+          <t>А50-9882/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19.09.2022</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ООО "ИНСТИТУТ ПРОМЫШЛЕННОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5903115033</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Гаврилов Сергей Юрьевич</t>
+          <t>Скрипников Николай Геннадьевич</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>591101050829</t>
+          <t>361916234510</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Амелина Е. В.</t>
+          <t>Коротков Д. Б.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr"/>
-      <c r="R27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения о выходе из СРО и восстановление членства</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>20.05.2023</t>
+          <t>28.06.2023</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3eee9c23-001f-4490-86ee-abc1b079a3f8</t>
+          <t>https://kad.arbitr.ru/Card/c172ca52-cc99-4742-bd94-f518bfda3562</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А50-20973/2022</t>
+          <t>А50-7003/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>23.08.2022</t>
+          <t>20.03.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Феникс"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7713793524</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Варзаносов Иван Павлович</t>
+          <t>Высотцкая Римма Рафаилевна</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>594301495549</t>
+          <t>593000869453</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Трубин Р. В.</t>
+          <t>Любишин А. О.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>12.05.2023</t>
+          <t>13.12.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73154e98-be75-4e46-a4b8-d8e917bc9815</t>
+          <t>https://kad.arbitr.ru/Card/73d57779-ae2a-48d4-b23a-2f545c83c296</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А50-19123/2022</t>
+          <t>А50-6062/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>01.08.2022</t>
+          <t>10.03.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМонтажКомплекс"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5905291027</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5903097786</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Вшивкова О. В.</t>
+          <t>Овчинникова С. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>513760</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО по договору уступки права требования (цессии)</t>
+          <t>Взыскание стоимости устранения недостатков работ по капитальному ремонту МКД в гарантийный период</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>25.11.2022</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a2077a0-bdfc-4766-a0a7-543a75d9152d</t>
+          <t>https://kad.arbitr.ru/Card/2a059393-3ed6-40c8-a1c5-733e11261cfa</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А50-16163/2022</t>
+          <t>А50-5304/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>30.06.2022</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>5903097786</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Самаркин В. В.</t>
+          <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>51065.48</v>
+        <v>70280</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>51065.48</v>
+        <v>70280</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке суброгации из-за залива застрахованной квартиры.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>07.02.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9db8162e-3901-41d2-b2e5-9e13d8bdbad0</t>
+          <t>https://kad.arbitr.ru/Card/ca0a999c-35ce-46d8-874a-8ba5b89a7a28</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-128118/2022</t>
+          <t>А37-362/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>17.06.2022</t>
+          <t>20.02.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМОБЪЕКТ"</t>
+          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5904322850</t>
+          <t>4909997742</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ОСП по ЦАО №1 УФССП России по г. Москве</t>
-[...2 lines deleted...]
-      <c r="L31" s="2" t="inlineStr"/>
+          <t>ООО "ТехЭксПро"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5904296784</t>
+        </is>
+      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Магаданской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Сизова О. В.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Астахова Е. А.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>9218107.48</v>
+      </c>
       <c r="P31" s="2" t="inlineStr"/>
-      <c r="Q31" s="2" t="inlineStr"/>
-      <c r="R31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за просрочку работ по капитальному ремонту фасадов многоквартирных домов</t>
+        </is>
+      </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>08.11.2022</t>
+          <t>15.10.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82adf9c8-c604-47d0-aaff-3ccbca68ba14</t>
+          <t>https://kad.arbitr.ru/Card/b18bbd47-400e-43ba-8a89-0d1c8a3dee0c</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А50-2607/2022</t>
+          <t>А50-4284/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>04.02.2022</t>
+          <t>20.02.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТ-ГРУПП"</t>
+          <t>ОАО "АЛЕКСАНДРОВСКИЙ МАШИНОСТРОИТЕЛЬНЫЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5906123346</t>
+          <t>5910004528</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АСО "Гильдия Пермских Строителей"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО ПЕРМСКОМУ КРАЮ</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5905239700</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Овчинникова С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Батракова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>14.05.2022</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9e7f1b6-fc69-49b6-b77d-b276bc3fbe48</t>
+          <t>https://kad.arbitr.ru/Card/4216df3d-7606-409e-aefb-2e95f78fbbee</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А50-15774/2021</t>
+          <t>А50-23232/2022</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>28.06.2021</t>
+          <t>19.09.2022</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Ди Ай Уай Лоджистик"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2373000857</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>судебный пристав-исполнитель ОСП по Ленинскому и Индустриальному районам г. Перми УФССП по ПК Имашева Я.Р.</t>
-[...2 lines deleted...]
-      <c r="L33" s="2" t="inlineStr"/>
+          <t>Гаврилов Сергей Юрьевич</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>591101050829</t>
+        </is>
+      </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Торопицин С. В.</t>
+          <t>Амелина Е. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>07.10.2021</t>
+          <t>20.05.2023</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7ec782e-9b95-4c78-bef1-1b33239fb334</t>
+          <t>https://kad.arbitr.ru/Card/3eee9c23-001f-4490-86ee-abc1b079a3f8</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А50-18768/2020</t>
+          <t>А50-20973/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>06.08.2020</t>
+          <t>23.08.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Арбитражный суд Республики Крым</t>
+          <t>ООО "Феникс"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7713793524</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСТ-СТРОЙ"</t>
+          <t>Варзаносов Иван Павлович</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5903097786</t>
+          <t>594301495549</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Маркеева О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трубин Р. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>16.11.2021</t>
+          <t>12.05.2023</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e810daf4-c710-442f-9923-0559618b3885</t>
+          <t>https://kad.arbitr.ru/Card/73154e98-be75-4e46-a4b8-d8e917bc9815</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-67450/2020</t>
+          <t>А50-19123/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>17.04.2020</t>
+          <t>01.08.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ЭНЕРГОСНАБИНЖИНИРИНГ"</t>
+          <t>ООО "СтройМонтажКомплекс"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5906005688</t>
+          <t>5905291027</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Вшивкова О. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 100 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Возврат взноса в компенсационный фонд СРО по договору уступки права требования (цессии)</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>19.03.2021</t>
+          <t>25.11.2022</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8aaf1b2-8614-4b99-a3b1-cb6e85a12a9a</t>
+          <t>https://kad.arbitr.ru/Card/1a2077a0-bdfc-4766-a0a7-543a75d9152d</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-19502/2020</t>
+          <t>А50-16163/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>04.02.2020</t>
+          <t>30.06.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5903097786</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Самаркин В. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>69308.99000000001</v>
-[...1 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+        <v>51065.48</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>51065.48</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание страхового возмещения</t>
+          <t>Возмещение ущерба в порядке суброгации из-за залива застрахованной квартиры.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>30.06.2020</t>
+          <t>07.02.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/438ae205-08b5-4b95-93f7-f1fc62df30b8</t>
+          <t>https://kad.arbitr.ru/Card/9db8162e-3901-41d2-b2e5-9e13d8bdbad0</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А50-23663/2019</t>
+          <t>А40-128118/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>16.07.2019</t>
+          <t>17.06.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСМАШ"</t>
+          <t>ООО "ПРОМОБЪЕКТ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5905238721</t>
+          <t>5904322850</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ОСП по ЦАО №1 УФССП России по г. Москве</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr"/>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сизова О. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>07.09.2019</t>
+          <t>08.11.2022</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30b6e8cd-c7bf-4bd3-af7f-fd19d90ec58c</t>
+          <t>https://kad.arbitr.ru/Card/82adf9c8-c604-47d0-aaff-3ccbca68ba14</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А50-17397/2019</t>
+          <t>А50-2607/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>04.02.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО - СТРОИТЕЛЬНАЯ ФИРМА "ВЕРХНЕКАМЬЕ"</t>
+          <t>ООО "ИНВЕСТ-ГРУПП"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5911046986</t>
+          <t>5906123346</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>АСО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Овчинникова С. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>17918769.6</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО из-за задолженности по взносам</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>24.08.2019</t>
+          <t>14.05.2022</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44a71ee0-a9e9-4103-9381-ae06de5fc3e6</t>
+          <t>https://kad.arbitr.ru/Card/f9e7f1b6-fc69-49b6-b77d-b276bc3fbe48</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А50-32827/2018</t>
+          <t>А50-15774/2021</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>23.10.2018</t>
+          <t>28.06.2021</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>Антонов Леонид Валентинович</t>
+          <t>ЗАО "Ди Ай Уай Лоджистик"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>594001030239</t>
+          <t>2373000857</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>судебный пристав-исполнитель ОСП по Ленинскому и Индустриальному районам г. Перми УФССП по ПК Имашева Я.Р.</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Торопицин С. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr"/>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении ИП из членов СРО.</t>
+          <t>Оспаривание бездействия судебного пристава-исполнителя по нерассмотрению заявлений взыскателя</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>30.04.2019</t>
+          <t>07.10.2021</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/808f0b74-d7ee-49b3-a21d-b867c929c3df</t>
+          <t>https://kad.arbitr.ru/Card/c7ec782e-9b95-4c78-bef1-1b33239fb334</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-122124/2018</t>
+          <t>А50-12307/2021</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>03.10.2018</t>
+          <t>24.05.2021</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК ГРУПП"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>3812153133</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Новоселова В. Л.</t>
+          <t>Меледина Е. Г.</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr"/>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>16.10.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73b560e4-94f8-4a17-a429-fb9cc64f01ba</t>
+          <t>https://kad.arbitr.ru/Card/f8d7604a-b47e-4ef0-b159-8f5d686575b6</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-115851/2018</t>
+          <t>А50-18768/2020</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>18.09.2018</t>
+          <t>06.08.2020</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРХНЕКАМСКАЯ СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ"</t>
+          <t>Арбитражный суд Республики Крым</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5911996515</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>ООО "ДСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>5903097786</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Маркеева О. Н.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>333104.96</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>276930.76</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую СРО</t>
+          <t>Регресс ФКР к СРО и подрядчику после возмещения ущерба собственникам от залива при капремонте</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>16.11.2021</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a76561e5-f40d-434c-9ccb-3856ac89aa85</t>
+          <t>https://kad.arbitr.ru/Card/e810daf4-c710-442f-9923-0559618b3885</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А50-22379/2018</t>
+          <t>А40-67450/2020</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>17.04.2020</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ТИКАМ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "ЭНЕРГОСНАБИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5904161427</t>
+          <t>5906005688</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с исключением ответчика из реестра</t>
+          <t>Обязание НОСТРОЙ перечислить 100 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>19.03.2021</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf8a82f7-66ed-4344-9477-b887aab225a1</t>
+          <t>https://kad.arbitr.ru/Card/a8aaf1b2-8614-4b99-a3b1-cb6e85a12a9a</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А50-21572/2018</t>
+          <t>А40-19502/2020</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>04.02.2020</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛРЕМСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5906083076</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O43" s="2" t="inlineStr"/>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>69308.99000000001</v>
+      </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
+          <t>Взыскание страхового возмещения</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>31.05.2019</t>
+          <t>30.06.2020</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0034dbf-d022-4a47-bfb8-fcff1273589b</t>
+          <t>https://kad.arbitr.ru/Card/438ae205-08b5-4b95-93f7-f1fc62df30b8</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А50-17119/2018</t>
+          <t>А50-23663/2019</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>16.07.2019</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГАРАНТ"</t>
+          <t>ООО "РОСМАШ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5906053057</t>
+          <t>5905238721</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Кульбакова Е. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с исключением ответчика из госреестра</t>
+          <t>Возврат излишне уплаченного взноса в КФ ОДО при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>07.09.2019</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b23c8f60-adbf-4831-936c-42d430fb0619</t>
+          <t>https://kad.arbitr.ru/Card/30b6e8cd-c7bf-4bd3-af7f-fd19d90ec58c</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-46452/2018</t>
+          <t>А50-17397/2019</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>АО ГСФК Западный урал</t>
+          <t>ООО ПРОЕКТНО - СТРОИТЕЛЬНАЯ ФИРМА "ВЕРХНЕКАМЬЕ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5911046986</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="n">
-        <v>500000</v>
+        <v>6000</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО из-за задолженности по взносам</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>24.08.2019</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/728ed990-51be-41a5-a693-5f6683bd73f9</t>
+          <t>https://kad.arbitr.ru/Card/44a71ee0-a9e9-4103-9381-ae06de5fc3e6</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-242747/2017</t>
+          <t>А50-32827/2018</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>23.10.2018</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕКС-КОЛОР ПРИКАМЬЕ"</t>
+          <t>Антонов Леонид Валентинович</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5906856350</t>
+          <t>594001030239</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Признание недействительным решения об исключении ИП из членов СРО.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>19.06.2018</t>
+          <t>30.04.2019</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf2e9906-232e-4ef7-87b1-61b80b136047</t>
+          <t>https://kad.arbitr.ru/Card/808f0b74-d7ee-49b3-a21d-b867c929c3df</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-193634/2017</t>
+          <t>А56-122124/2018</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>03.10.2018</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬТЕРОН"</t>
+          <t>ООО "СТК ГРУПП"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>5905015820</t>
+          <t>3812153133</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Межрегионстройконтроль"</t>
-[...2 lines deleted...]
-      <c r="L47" s="2" t="inlineStr"/>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Новоселова В. Л.</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
-      <c r="Q47" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>15.11.2018</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a1996c7-1ae2-4cbf-8c59-4009364b263d</t>
+          <t>https://kad.arbitr.ru/Card/73b560e4-94f8-4a17-a429-fb9cc64f01ba</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А50-34862/2017</t>
+          <t>А56-115851/2018</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>18.09.2018</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО СВЕРДЛОВСКОМУ РАЙОНУ Г. ПЕРМИ</t>
+          <t>ООО "ВЕРХНЕКАМСКАЯ СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5904101890</t>
+          <t>5911996515</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Катаева М. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>111.27</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание пеней по страховым взносам на обязательное пенсионное и медицинское страхование</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 руб. в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a743a08-c1c9-427a-aa1d-f04e6e52070d</t>
+          <t>https://kad.arbitr.ru/Card/a76561e5-f40d-434c-9ccb-3856ac89aa85</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-179707/2017</t>
+          <t>А50-22379/2018</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСУ ИНЖИНИРИНГ"</t>
+          <t>ООО "СК ТИКАМ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5906110146</t>
+          <t>5904161427</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с исключением ответчика из реестра</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>24.08.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad4b3c1d-ea08-4dc9-85ec-ef5edc0f47f9</t>
+          <t>https://kad.arbitr.ru/Card/bf8a82f7-66ed-4344-9477-b887aab225a1</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-177481/2017</t>
+          <t>А50-21572/2018</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>22.09.2017</t>
+          <t>04.07.2018</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРГЕНТУМ"</t>
+          <t>ООО "УРАЛРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5905014739</t>
+          <t>5906083076</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>31.05.2019</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a679039d-072a-4b90-bfec-a256ba04e2fd</t>
+          <t>https://kad.arbitr.ru/Card/c0034dbf-d022-4a47-bfb8-fcff1273589b</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-162687/2017</t>
+          <t>А50-17119/2018</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМИР"</t>
+          <t>ООО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5919009633</t>
+          <t>5906053057</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АРСО ГАСО</t>
-[...2 lines deleted...]
-      <c r="L51" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Кульбакова Е. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>370000</v>
+        <v>200000</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО и взыскание судебных расходов</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с исключением ответчика из госреестра</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e9caeaa-3f51-4e35-a17f-79c903f80c0f</t>
+          <t>https://kad.arbitr.ru/Card/b23c8f60-adbf-4831-936c-42d430fb0619</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-156496/2017</t>
+          <t>А40-46452/2018</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>12.03.2018</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЙЛЬМАНН ХАНИЭЛЬ ШАХТОСТРОЙ"</t>
+          <t>АО ГСФК Западный урал</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5911057360</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в пользу другой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e</t>
+          <t>https://kad.arbitr.ru/Card/728ed990-51be-41a5-a693-5f6683bd73f9</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-154068/2017</t>
+          <t>А40-242747/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕТЬ-ИНЖИНИРИНГ"</t>
+          <t>ООО "ТЕКС-КОЛОР ПРИКАМЬЕ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>5904336050</t>
+          <t>5906856350</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P53" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>19.06.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/869476e2-9482-40f9-b15c-b4b9df4ae030</t>
+          <t>https://kad.arbitr.ru/Card/cf2e9906-232e-4ef7-87b1-61b80b136047</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-57798/2017</t>
+          <t>А40-193634/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФК-ИНЖИНИРИНГ"</t>
+          <t>ООО "АЛЬТЕРОН"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5911067129</t>
+          <t>5905015820</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация СРО "Межрегионстройконтроль"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr"/>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд при переходе члена из другой СРО</t>
+          <t>Оспаривание решения общего собрания СРО об исключении истца из членов за неуплату взносов</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>15.11.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ef9f3bd-9b63-4c77-872e-abf839e0abb9</t>
+          <t>https://kad.arbitr.ru/Card/5a1996c7-1ae2-4cbf-8c59-4009364b263d</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-137654/2017</t>
+          <t>А50-34862/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "РВС ТЕХСНАБ"</t>
+          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО СВЕРДЛОВСКОМУ РАЙОНУ Г. ПЕРМИ</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5902881028</t>
+          <t>5904101890</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>5902170095</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Катаева М. А.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>300000</v>
+        <v>111.27</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>336000</v>
+        <v>111.27</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Взыскание пеней по страховым взносам на обязательное пенсионное и медицинское страхование</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf416671-d875-4cd5-9375-677d1ffcd13e</t>
+          <t>https://kad.arbitr.ru/Card/3a743a08-c1c9-427a-aa1d-f04e6e52070d</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А56-53899/2017</t>
+          <t>А40-179707/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТСТРОЙ"</t>
+          <t>ООО "АСУ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5948051118</t>
+          <t>5906110146</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>133888</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>108332.44</v>
+        <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae365cf0-9b3f-439a-abcc-87a374b2e00a</t>
+          <t>https://kad.arbitr.ru/Card/ad4b3c1d-ea08-4dc9-85ec-ef5edc0f47f9</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-122280/2017</t>
+          <t>А40-177481/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>22.09.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИК "КОНТУР ОВК"</t>
+          <t>ООО "АРГЕНТУМ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5905028636</t>
+          <t>5905014739</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...3 lines deleted...]
-      <c r="P57" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P57" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>27.01.2018</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/896f35f0-cc1b-4aac-ab3c-d4bb3904b192</t>
+          <t>https://kad.arbitr.ru/Card/a679039d-072a-4b90-bfec-a256ba04e2fd</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-118734/2017</t>
+          <t>А40-162687/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>Филиппов Максим Сергеевич</t>
+          <t>ООО "СТРОЙМИР"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5919009633</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АРСО ГАСО</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...3 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>370000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R58" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО и взыскание судебных расходов</t>
+        </is>
+      </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/691a6efc-5ceb-4682-8819-bb9694efa238</t>
+          <t>https://kad.arbitr.ru/Card/5e9caeaa-3f51-4e35-a17f-79c903f80c0f</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-45384/2017</t>
+          <t>А40-156496/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "ЭКСПЕРТЪ"</t>
+          <t>ООО "ДАЙЛЬМАНН ХАНИЭЛЬ ШАХТОСТРОЙ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>5902161238</t>
+          <t>5911057360</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 1 000 000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в пользу другой СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>02.12.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43c4b687-42fc-4db8-88bb-9308d66dac08</t>
+          <t>https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-114103/2017</t>
+          <t>А40-154068/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙЭКСПЕРТИЗА"</t>
+          <t>ООО "СТРОЙСЕТЬ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>5903092139</t>
+          <t>5904336050</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд при переходе из другой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1309360-976b-4377-be13-af17a4c84a1b</t>
+          <t>https://kad.arbitr.ru/Card/869476e2-9482-40f9-b15c-b4b9df4ae030</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-107932/2017</t>
+          <t>А56-57798/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСНОВА-ПЛЮС"</t>
+          <t>ООО "ФК-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>5906121934</t>
+          <t>5911067129</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr"/>
-      <c r="P61" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>О перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО</t>
+          <t>Обязание принять взнос в компенсационный фонд при переходе члена из другой СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a69753cc-7308-403c-b7b3-5f5d36de6dff</t>
+          <t>https://kad.arbitr.ru/Card/9ef9f3bd-9b63-4c77-872e-abf839e0abb9</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А50-17527/2017</t>
+          <t>А40-137654/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАДАР-А"</t>
+          <t>ООО "РВС ТЕХСНАБ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>5902887608</t>
+          <t>5902881028</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>509725.27</v>
+        <v>300000</v>
       </c>
       <c r="P62" s="2" t="n">
-        <v>500000</v>
+        <v>336000</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при смене членства</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/058d88e0-4be5-4e82-ba1b-3b8f66c2a176</t>
+          <t>https://kad.arbitr.ru/Card/bf416671-d875-4cd5-9375-677d1ffcd13e</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-100600/2017</t>
+          <t>А56-53899/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО Энергосервис</t>
+          <t>ООО "АРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5948051118</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АСРО РСК</t>
-[...2 lines deleted...]
-      <c r="L63" s="2" t="inlineStr"/>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>300000</v>
+        <v>133888</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>336000</v>
+        <v>108332.44</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3885ea2b-24d1-40f5-946a-a23ce7625901</t>
+          <t>https://kad.arbitr.ru/Card/ae365cf0-9b3f-439a-abcc-87a374b2e00a</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А53-14486/2017</t>
+          <t>А40-122280/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ "ИНТЕРСТРОЙ"</t>
+          <t>ООО "ИК "КОНТУР ОВК"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>5911066485</t>
+          <t>5905028636</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание принять взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>16.09.2017</t>
+          <t>27.01.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cedfe38f-a3d3-4155-9e74-49ff488450c3</t>
+          <t>https://kad.arbitr.ru/Card/896f35f0-cc1b-4aac-ab3c-d4bb3904b192</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-95380/2017</t>
+          <t>А40-118734/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ГРУПП-ПЛЮС"</t>
+          <t>Филиппов Максим Сергеевич</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>5911074341</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>Союз Строителей Саморегулируемая Организация Региональное объединение работадателей "СпецСтройСтандарт"</t>
-[...2 lines deleted...]
-      <c r="L65" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d01df2e6-86bc-4e44-9ce7-8c1892935439</t>
+          <t>https://kad.arbitr.ru/Card/691a6efc-5ceb-4682-8819-bb9694efa238</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-88928/2017</t>
+          <t>А56-45384/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "КОМПАНИЯ "ЭКСПЕРТЪ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>5904290486</t>
+          <t>5902161238</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд СРО при переходе в другую организацию и исключение из реестра</t>
+          <t>Обязание прекратить членство в СРО и перечислить 1 000 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>02.12.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14538146-f4be-4222-a706-a19b45c165da</t>
+          <t>https://kad.arbitr.ru/Card/43c4b687-42fc-4db8-88bb-9308d66dac08</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-32945/2017</t>
+          <t>А40-114103/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ СТРОИТЕЛЬСТВА И КОМФОРТА"</t>
+          <t>ООО "ПРОЕКТСТРОЙЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>5911047267</t>
+          <t>5903092139</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P67" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при смене СРО</t>
+          <t>Обязание принять взнос в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>10.12.2018</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2de64add-aef4-452c-bc09-35b553b857d2</t>
+          <t>https://kad.arbitr.ru/Card/b1309360-976b-4377-be13-af17a4c84a1b</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-82710/2017</t>
+          <t>А40-107932/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГО-АУДИТ"</t>
+          <t>ООО "ОСНОВА-ПЛЮС"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>5921028552</t>
+          <t>5906121934</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
       <c r="P68" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>О перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70dedb61-2b74-4bd5-964a-5048070fa99c</t>
+          <t>https://kad.arbitr.ru/Card/a69753cc-7308-403c-b7b3-5f5d36de6dff</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А50-11603/2017</t>
+          <t>А50-17527/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОНЕФТЬРЕМОНТ"</t>
+          <t>ООО "РАДАР-А"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>5904292814</t>
+          <t>5902887608</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...3 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>509725.27</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО принять взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при смене членства</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0af6007f-9071-4075-a390-a263d790b1e8</t>
+          <t>https://kad.arbitr.ru/Card/058d88e0-4be5-4e82-ba1b-3b8f66c2a176</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А50-11146/2017</t>
+          <t>А40-100600/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФК-ИНЖИНИРИНГ"</t>
+          <t>ООО Энергосервис</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5911067129</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО РСК</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr"/>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
-[...3 lines deleted...]
-      <c r="P70" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>336000</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд в размере 500 000 руб. при смене СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7140e31-37c1-41a5-8d1b-de2512a5db0c</t>
+          <t>https://kad.arbitr.ru/Card/3885ea2b-24d1-40f5-946a-a23ce7625901</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А50-11147/2017</t>
+          <t>А53-14486/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "РВС ТЕХСНАБ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ "ИНТЕРСТРОЙ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>5902881028</t>
+          <t>5911066485</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
-[...3 lines deleted...]
-      <c r="P71" s="2" t="inlineStr"/>
+          <t>Казаченко Г. Б.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="n">
+        <v>319999.96</v>
+      </c>
+      <c r="P71" s="2" t="n">
+        <v>319999.96</v>
+      </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд в размере 300000 рублей при переходе из другой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>16.09.2017</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d384d16a-cd8b-4dc0-864c-f74aca132f52</t>
+          <t>https://kad.arbitr.ru/Card/cedfe38f-a3d3-4155-9e74-49ff488450c3</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А50-10236/2017</t>
+          <t>А40-95380/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТСТРОЙ"</t>
+          <t>ООО "СТРОЙ-ГРУПП-ПЛЮС"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>5948051118</t>
+          <t>5911074341</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Союз Строителей Саморегулируемая Организация Региональное объединение работадателей "СпецСтройСтандарт"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>133888</v>
-[...1 lines deleted...]
-      <c r="P72" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание принять взнос в компенсационный фонд при переходе из другой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94de1fe0-abff-489d-af12-bf137e7a08df</t>
+          <t>https://kad.arbitr.ru/Card/d01df2e6-86bc-4e44-9ce7-8c1892935439</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-52554/2017</t>
+          <t>А40-88928/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАНТРА"</t>
+          <t>ООО "УРАЛЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>5907000516</t>
+          <t>5904290486</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перевод взноса в компенсационный фонд СРО при переходе в другую организацию и исключение из реестра</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d85d3521-07ca-47cb-8fc9-a827629c86e3</t>
+          <t>https://kad.arbitr.ru/Card/14538146-f4be-4222-a706-a19b45c165da</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-50786/2017</t>
+          <t>А56-32945/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТИКОР СТРОЙ"</t>
+          <t>ООО "ТЕХНОЛОГИЯ СТРОИТЕЛЬСТВА И КОМФОРТА"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>5903106208</t>
+          <t>5911047267</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>10.12.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e276c18-e219-47c0-b06e-a48f02ff50f8</t>
+          <t>https://kad.arbitr.ru/Card/2de64add-aef4-452c-bc09-35b553b857d2</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А50-7516/2017</t>
+          <t>А40-82710/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИК "КОНТУР ОВК"</t>
+          <t>ООО "ПРОМЭНЕРГО-АУДИТ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>5905028636</t>
+          <t>5921028552</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...3 lines deleted...]
-      <c r="P75" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P75" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО принять взнос в компенсационный фонд, перечисляемый из другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c06c0e4-9ab4-4c4b-917e-c6434ff5658c</t>
+          <t>https://kad.arbitr.ru/Card/70dedb61-2b74-4bd5-964a-5048070fa99c</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-50564/2017</t>
+          <t>А50-11603/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕРЕЗНИКОВСКАЯ ЭЛЕКТРИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЭНЕРГОНЕФТЬРЕМОНТ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>5911997212</t>
+          <t>5904292814</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
+          <t>Обязание СРО принять взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>18.06.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4af8bb19-792d-497c-9e3b-e68e9e3a4fd8</t>
+          <t>https://kad.arbitr.ru/Card/0af6007f-9071-4075-a390-a263d790b1e8</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А50-7128/2017</t>
+          <t>А50-11147/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>24.04.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ДОСТОЙНОЕ ЖИЛЬЕ"</t>
+          <t>ООО "РВС ТЕХСНАБ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5904319512</t>
+          <t>5902881028</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Кульбакова Е. В.</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr"/>
       <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО принять средства компенсационного фонда от другой СРО при переходе члена</t>
+          <t>Обязание принять взнос в компенсационный фонд в размере 300000 рублей при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>13.05.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff8217d2-e91e-4fd3-97be-1da46865eaf6</t>
+          <t>https://kad.arbitr.ru/Card/d384d16a-cd8b-4dc0-864c-f74aca132f52</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А50-3789/2017</t>
+          <t>А50-11146/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>24.04.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙЭКСПЕРТИЗА"</t>
+          <t>ООО "ФК-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>5903092139</t>
+          <t>5911067129</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr"/>
       <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО принять взнос в компенсационный фонд, взыскиваемый с другой организации</t>
+          <t>Обязание принять взнос в компенсационный фонд в размере 500 000 руб. при смене СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f4770a2-6694-491f-bdbf-952e86beb71e</t>
+          <t>https://kad.arbitr.ru/Card/d7140e31-37c1-41a5-8d1b-de2512a5db0c</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-28788/2017</t>
+          <t>А50-10236/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАРАТ"</t>
+          <t>ООО "АРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>5911072390</t>
+          <t>5948051118</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>133888</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компфонд (300к), взыскание убытков (100к) и оспаривание исключения из СРО.</t>
+          <t>Обязание принять взнос в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76073f5b-3139-4c6d-b525-9b1ed0faaf97</t>
+          <t>https://kad.arbitr.ru/Card/94de1fe0-abff-489d-af12-bf137e7a08df</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-10401/2017</t>
+          <t>А40-52554/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАМА-ПАРТНЁР"</t>
+          <t>ООО "ТАНТРА"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5906126121</t>
+          <t>5907000516</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P80" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500000 руб. компенсационного фонда при переходе в другое СРО</t>
+          <t>Обязание перечислить 500 000 руб. в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02dde9f1-85e9-4335-b18b-74b975a9f4df</t>
+          <t>https://kad.arbitr.ru/Card/d85d3521-07ca-47cb-8fc9-a827629c86e3</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А50-4638/2015</t>
+          <t>А50-7516/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>11.03.2015</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ИК "КОНТУР ОВК"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5905028636</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМДОРСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>5905273324</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr"/>
       <c r="P81" s="2" t="inlineStr"/>
-      <c r="Q81" s="2" t="inlineStr"/>
-      <c r="R81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО принять взнос в компенсационный фонд, перечисляемый из другой СРО при переходе истца</t>
+        </is>
+      </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>17.11.2015</t>
+          <t>09.06.2017</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dad5dac1-3195-4645-be94-440584183be2</t>
+          <t>https://kad.arbitr.ru/Card/8c06c0e4-9ab4-4c4b-917e-c6434ff5658c</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А50-15803/2014</t>
+          <t>А40-50786/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>07.08.2014</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "АНТИКОР СТРОЙ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5903106208</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2017</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K82" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae474e7f-6ded-4fc7-a5b2-636fdf3a14bf</t>
+          <t>https://kad.arbitr.ru/Card/8e276c18-e219-47c0-b06e-a48f02ff50f8</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А50-25349/2013</t>
+          <t>А40-50564/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>17.12.2013</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>государственное казенное образовательное учреждение Пермского края для детей-сирот и детей, оставшихся без попечения родителей, "Специальный (коррекционный) детский дом №2 для детей-сирот и детей, оставшихся без попечения родителей, с ограниченными возможностями здоровья" г. Перми</t>
+          <t>ООО "БЕРЕЗНИКОВСКАЯ ЭЛЕКТРИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>5906033861</t>
+          <t>5911997212</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРМСТРОЙСИНТЕЗ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>5903074108</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. Д.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>10434372.96</v>
+        <v>300000</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>6190854.96</v>
+        <v>300000</v>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков за некачественные работы, штрафа и долга по госконтракту на реконструкцию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истцом</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>18.06.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcde67e1-7def-483d-9da9-a9d7ebfc927a</t>
+          <t>https://kad.arbitr.ru/Card/4af8bb19-792d-497c-9e3b-e68e9e3a4fd8</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А50-16206/2011</t>
+          <t>А50-7128/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>10.08.2011</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промэлектроника"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ДОСТОЙНОЕ ЖИЛЬЕ"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5904319512</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство Саморегулируемая организация "Гильдия Пермских Строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>5902170095</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Удовихина В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
       <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Отказ СРО во внесении изменений в свидетельство о допуске к работам на особо опасных объектах</t>
+          <t>Обязание СРО принять средства компенсационного фонда от другой СРО при переходе члена</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>16.02.2012</t>
+          <t>13.05.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3da41cd1-7b02-4eca-872e-40dd96549da9</t>
+          <t>https://kad.arbitr.ru/Card/ff8217d2-e91e-4fd3-97be-1da46865eaf6</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А50-14074/2011</t>
+          <t>А50-3789/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>13.07.2011</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "Росэлектроникс"</t>
+          <t>ООО "ПРОЕКТСТРОЙЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5903092139</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>НП СО "Гильдия пермских строителей"</t>
-[...2 lines deleted...]
-      <c r="L85" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr"/>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка созыва собрания и процедуры исключения членов Президиума СРО</t>
+          <t>Обязание СРО принять взнос в компенсационный фонд, взыскиваемый с другой организации</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>14.01.2012</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f93148a-2be5-42ab-919a-58cf918468ad</t>
+          <t>https://kad.arbitr.ru/Card/6f4770a2-6694-491f-bdbf-952e86beb71e</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А50-13972/2011</t>
+          <t>А40-28788/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>12.07.2011</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГарантЭнергоСтрой"</t>
+          <t>ООО "КАРАТ"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5911072390</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>НП СО "Гильдия пермских строителей"</t>
-[...2 lines deleted...]
-      <c r="L86" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Кремер Ю. О.</t>
-[...3 lines deleted...]
-      <c r="P86" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P86" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения общего собрания членов СРО о смене генерального директора.</t>
+          <t>Перевод взноса в компфонд (300к), взыскание убытков (100к) и оспаривание исключения из СРО.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>05.05.2012</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5541d2d-5bcc-4319-b032-e8be04e01df9</t>
+          <t>https://kad.arbitr.ru/Card/76073f5b-3139-4c6d-b525-9b1ed0faaf97</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
+          <t>А40-10401/2017</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2017</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАМА-ПАРТНЁР"</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>5906126121</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>7731008022</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 500000 руб. компенсационного фонда при переходе в другое СРО</t>
+        </is>
+      </c>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02dde9f1-85e9-4335-b18b-74b975a9f4df</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А50-4638/2015</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2015</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>5902170095</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>5905273324</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dad5dac1-3195-4645-be94-440584183be2</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А50-15803/2014</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2014</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГИЛЬДИЯ ПЕРМСКИХ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>5902170095</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>5905273324</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ae474e7f-6ded-4fc7-a5b2-636fdf3a14bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А50-25349/2013</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2013</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>государственное казенное образовательное учреждение Пермского края для детей-сирот и детей, оставшихся без попечения родителей, "Специальный (коррекционный) детский дом №2 для детей-сирот и детей, оставшихся без попечения родителей, с ограниченными возможностями здоровья" г. Перми</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>5906033861</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЕРМСТРОЙСИНТЕЗ"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>5903074108</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Антонова Е. Д.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>10434372.96</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>6190854.96</v>
+      </c>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков за некачественные работы, штрафа и долга по госконтракту на реконструкцию</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fcde67e1-7def-483d-9da9-a9d7ebfc927a</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А50-16206/2011</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2011</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промэлектроника"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Гильдия Пермских Строителей"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>5902170095</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Удовихина В. В.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="n">
+        <v>314500</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R91" s="2" t="inlineStr">
+        <is>
+          <t>Отказ СРО во внесении изменений в свидетельство о допуске к работам на особо опасных объектах</t>
+        </is>
+      </c>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2012</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3da41cd1-7b02-4eca-872e-40dd96549da9</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А50-14074/2011</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2011</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Росэлектроникс"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>НП СО "Гильдия пермских строителей"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr"/>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Кульбакова Е. В.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение порядка созыва собрания и процедуры исключения членов Президиума СРО</t>
+        </is>
+      </c>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2012</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f93148a-2be5-42ab-919a-58cf918468ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А50-13972/2011</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2011</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГарантЭнергоСтрой"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>НП СО "Гильдия пермских строителей"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr"/>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Кремер Ю. О.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения общего собрания членов СРО о смене генерального директора.</t>
+        </is>
+      </c>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2012</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a5541d2d-5bcc-4319-b032-e8be04e01df9</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
           <t>А50-13081/2011</t>
         </is>
       </c>
-      <c r="C87" s="2" t="inlineStr">
+      <c r="C94" s="2" t="inlineStr">
         <is>
           <t>01.07.2011</t>
         </is>
       </c>
-      <c r="D87" s="2" t="inlineStr">
+      <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E87" s="2" t="inlineStr">
+      <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F87" s="2" t="inlineStr">
+      <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G87" s="2" t="inlineStr">
+      <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H87" s="2" t="inlineStr">
+      <c r="H94" s="2" t="inlineStr">
         <is>
           <t>ООО "ГарантЭнергоСтрой"</t>
         </is>
       </c>
-      <c r="I87" s="2" t="inlineStr">
+      <c r="I94" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J87" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K87" s="2" t="inlineStr">
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
         <is>
           <t>НП СРО "Гильдия Пермских Строителей"</t>
         </is>
       </c>
-      <c r="L87" s="2" t="inlineStr">
+      <c r="L94" s="2" t="inlineStr">
         <is>
           <t>5902170095</t>
         </is>
       </c>
-      <c r="M87" s="2" t="inlineStr">
+      <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
-      <c r="N87" s="2" t="inlineStr">
+      <c r="N94" s="2" t="inlineStr">
         <is>
           <t>Удовихина В. В.</t>
         </is>
       </c>
-      <c r="O87" s="2" t="n">
+      <c r="O94" s="2" t="n">
         <v>204210.61</v>
       </c>
-      <c r="P87" s="2" t="inlineStr"/>
-      <c r="Q87" s="2" t="inlineStr">
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R87" s="2" t="inlineStr">
+      <c r="R94" s="2" t="inlineStr">
         <is>
           <t>Задолженность по арендной плате, пени, штраф и коммунальные платежи по договору субаренды.</t>
         </is>
       </c>
-      <c r="S87" s="2" t="inlineStr">
+      <c r="S94" s="2" t="inlineStr">
         <is>
           <t>03.08.2013</t>
         </is>
       </c>
-      <c r="T87" s="2" t="inlineStr">
+      <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U87" s="3" t="inlineStr">
+      <c r="U94" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9a714519-4362-4999-864f-f4f552c291c2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -8980,44 +9591,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>