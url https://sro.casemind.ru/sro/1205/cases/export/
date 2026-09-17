--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9abdf419-67ba-4724-b0b5-f3a45c2f448d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4080be96-69fa-4c8a-8014-33de39802e44" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f1814f-cd4c-4b4a-8989-34fe2af985c5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e296559-f999-408d-8a88-9f845d197d75" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a386fa37-1c44-4877-b2df-024ffee38f3b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b3aed37-0f3e-41a4-b3d3-06e03125bbbf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8176dec6-f26a-4f4b-aad4-f51db6becbc3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffa3212-de9b-4549-8845-421bb7f12d89" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d767b48-209a-4810-82e8-09af5b97ccdc" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0b4f4e8-b896-4172-b724-d3a5d6d84d20" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9abdf419-67ba-4724-b0b5-f3a45c2f448d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4080be96-69fa-4c8a-8014-33de39802e44" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45a95190-ce77-4834-9ecd-6b9e0e6b67a2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9f1814f-cd4c-4b4a-8989-34fe2af985c5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e296559-f999-408d-8a88-9f845d197d75" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a386fa37-1c44-4877-b2df-024ffee38f3b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b3aed37-0f3e-41a4-b3d3-06e03125bbbf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8176dec6-f26a-4f4b-aad4-f51db6becbc3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ffa3212-de9b-4549-8845-421bb7f12d89" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d767b48-209a-4810-82e8-09af5b97ccdc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db9eb47-3247-4c59-8586-4c136be886e9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0b4f4e8-b896-4172-b724-d3a5d6d84d20" TargetMode="External" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Зенин Ф. Е.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>9044970.48</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в размере 9 044 970 руб. 48 коп.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9abdf419-67ba-4724-b0b5-f3a45c2f448d</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А48-3267/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19.03.2024</t>
@@ -787,1153 +787,1329 @@
           <t>Взыскание задолженности в счет погашения регрессных требований по капремонту МКД</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>04.06.2024</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4080be96-69fa-4c8a-8014-33de39802e44</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А48-5234/2023</t>
+          <t>А48-7327/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>29.05.2023</t>
+          <t>17.07.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ НА ТЕРРИТОРИИ ОРЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Водалюкс-М"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5751041000</t>
+          <t>7709400146</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО «ТЕХИНКОМ»</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ТЕХСПЕЦКОМПЛЕКТ"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Орловской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Агарков К. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соколов Р. Ю.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>18.10.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e</t>
+          <t>https://kad.arbitr.ru/Card/45a95190-ce77-4834-9ecd-6b9e0e6b67a2</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-192831/2018</t>
+          <t>А48-5234/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>17.08.2018</t>
+          <t>29.05.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИМЕКС"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ НА ТЕРРИТОРИИ ОРЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5753020527</t>
+          <t>5751041000</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО «ТЕХИНКОМ»</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>5751051054</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Орловской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Агарков К. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>1000000</v>
+        <v>90820</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 1 000 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Субсидиарная ответственность СРО за убытки, возникшие при капремонте многоквартирного дома.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>18.10.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9f1814f-cd4c-4b4a-8989-34fe2af985c5</t>
+          <t>https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-20815/2018</t>
+          <t>А40-192831/2018</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>17.08.2018</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСНАБ"</t>
+          <t>ООО "РИМЕКС"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5752023772</t>
+          <t>5753020527</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СРО "МОСО "Ассоциация ОборонСтрой"</t>
-[...2 lines deleted...]
-      <c r="L6" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истца</t>
+          <t>Обязание НОСТРОЙ перечислить 1 000 000 рублей взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.10.2018</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e296559-f999-408d-8a88-9f845d197d75</t>
+          <t>https://kad.arbitr.ru/Card/c9f1814f-cd4c-4b4a-8989-34fe2af985c5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-231562/2017</t>
+          <t>А40-20815/2018</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИМЕКС"</t>
+          <t>ООО "СТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5753020527</t>
+          <t>5752023772</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "ЦЕНТРСТРОЙЭКСПЕРТИЗА-СТАТУС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО "МОСО "Ассоциация ОборонСтрой"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства истца</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>17.03.2018</t>
+          <t>26.10.2018</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a386fa37-1c44-4877-b2df-024ffee38f3b</t>
+          <t>https://kad.arbitr.ru/Card/5e296559-f999-408d-8a88-9f845d197d75</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-68521/2017</t>
+          <t>А40-231562/2017</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО ""СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 7"</t>
+          <t>ООО "РИМЕКС"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5752201217</t>
+          <t>5753020527</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "ЦЕНТРСТРОЙЭКСПЕРТИЗА-СТАТУС"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7704275597</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>17.03.2018</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6</t>
+          <t>https://kad.arbitr.ru/Card/a386fa37-1c44-4877-b2df-024ffee38f3b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-53729/2017</t>
+          <t>А56-68521/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
+          <t>ООО ""СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 7"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5752043063</t>
+          <t>5752201217</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 300000 руб. взноса в новую организацию.</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2</t>
+          <t>https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А53-18862/2017</t>
+          <t>А56-53729/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЗИС"</t>
+          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5718004434</t>
+          <t>5752043063</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 300000 руб. взноса в новую организацию.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>11.11.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b3aed37-0f3e-41a4-b3d3-06e03125bbbf</t>
+          <t>https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-104945/2017</t>
+          <t>А53-18862/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Липатов А В</t>
+          <t>ООО "БАЗИС"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5718004434</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бутенко З. П.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>11.11.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8176dec6-f26a-4f4b-aad4-f51db6becbc3</t>
+          <t>https://kad.arbitr.ru/Card/7b3aed37-0f3e-41a4-b3d3-06e03125bbbf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-22914/2017</t>
+          <t>А40-104945/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>09.06.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙНОВАЦИЯ"</t>
+          <t>Липатов А В</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5752056672</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств компенсационного фонда (убытков) при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ffa3212-de9b-4549-8845-421bb7f12d89</t>
+          <t>https://kad.arbitr.ru/Card/8176dec6-f26a-4f4b-aad4-f51db6becbc3</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А48-44/2017</t>
+          <t>А56-22914/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10.01.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙ"</t>
+          <t>ООО "СТРОЙНОВАЦИЯ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5751026058</t>
+          <t>5752056672</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Орловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Юдина А. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 500 000 руб. взноса в компенсационный фонд СРО и признании бездействия</t>
+          <t>Взыскание средств компенсационного фонда (убытков) при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d767b48-209a-4810-82e8-09af5b97ccdc</t>
+          <t>https://kad.arbitr.ru/Card/4ffa3212-de9b-4549-8845-421bb7f12d89</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А48-404/2011</t>
+          <t>А48-44/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>08.02.2011</t>
+          <t>10.01.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промснаб-Электромонтаж"</t>
+          <t>ООО "МЕГАСТРОЙ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5753038330</t>
+          <t>5751026058</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>НП "Орловское региональное объединение строителей"</t>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5753050289</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Орловской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Юдина А. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении 500 000 руб. взноса в компенсационный фонд СРО и признании бездействия</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2017</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d767b48-209a-4810-82e8-09af5b97ccdc</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А48-4006/2014</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2014</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Бузыкин Владимир Николаевич</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>575400009943</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО Хозрасчетный дорожно-строительный участок "Хотынецкий"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>5726003160</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Орловской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Нефёдова И. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2019</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9db9eb47-3247-4c59-8586-4c136be886e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А48-404/2011</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2011</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промснаб-Электромонтаж"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>5753038330</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>НП "Орловское региональное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>5753050289</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Орловской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Юдина А. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R14" s="2" t="inlineStr">
+      <c r="R16" s="2" t="inlineStr">
         <is>
           <t>Требование о возврате взноса в компенсационный фонд при выходе из состава членов СРО.</t>
         </is>
       </c>
-      <c r="S14" s="2" t="inlineStr">
+      <c r="S16" s="2" t="inlineStr">
         <is>
           <t>10.04.2012</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
+      <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U14" s="3" t="inlineStr">
+      <c r="U16" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c0b4f4e8-b896-4172-b724-d3a5d6d84d20</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>