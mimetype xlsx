--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebcbf950-c57f-428d-9e3e-67f7ca48c6d8" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68ffc184-e22d-4909-933d-f26f6b3456a4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9a8db77-aebe-46aa-9561-8d0982309571" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edea4048-2839-4f7a-9002-68d3788dcf82" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cd26739-7bd4-4a33-9b8c-e6eb5efaf83c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31f426bb-76ab-49fc-bb0f-9e1e4fd2cefb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7dccb56-af34-48e4-a4a8-bc3642a4c31f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419e414a-5c98-45ef-95d4-c9d076527e1a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d214eb83-11a6-40d7-af77-c05698839225" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91c868e3-54b1-4c4d-b622-fb0c611b2a27" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e840a1e2-3daf-4572-b4f9-eddf49169442" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc7c0b0-f126-4110-91a1-e624f58a62e8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf822062-1612-43b3-aa3f-e28049b4cf74" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6b5378c-977f-4a1d-ab28-c75ebc216b6e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edfe0c1c-1d5a-4d0f-a593-d165290b264e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/763afe32-a151-40e2-aa71-e79ef8c86770" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1ae9c1-567f-4713-ab45-1a86e3d97e19" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd96781-e8d6-4c02-ae32-b971f144d00c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8908a8dc-3167-421d-81bb-453016fb6acd" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f813d1cd-75d1-4b16-975d-30fa223f595f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f7549a9-afea-49c7-9146-7e1a9f7b1c14" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c310ad54-fc9b-4158-9492-8014b5e02b86" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc951c7-923b-41e4-a3d6-bdd4ef9d2dbe" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bc12602-5d56-458b-8ebb-ccc8ebcbfe27" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b083c132-c899-4e85-93eb-976fd5b985c6" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/726a0989-a3b7-4694-a537-938c926dd5ec" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6a96f51-2a12-4e6a-8d6b-5bc5709ea265" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f27bd7d-dbcd-4a55-85cc-846392cc6d36" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69d7ed9f-5b91-4ef4-acdb-53ca3369177c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57f6297-d072-448a-a38a-4e6c3633c6c2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a933b66-d63b-4cc7-b084-03c5ba95825a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ce61286-a1c9-4a17-a0f2-0d9886fb3373" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f49c725-aecf-4d15-95a3-14fae8ef3c0a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c192fb-a301-433b-b063-70f312b61142" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f99f9d2-87b0-4535-a7ff-fcbba30c86a7" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9eb2bb28-e4b5-49b0-8e58-a2735322e714" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/917bd39e-94c2-4912-8df9-7ac620f8bc56" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e4eeb44-3c0b-419d-b411-e111adb9848a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d54949-0e22-443f-9940-0868ec8a0af5" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66c9bbb9-ab77-4e60-a04d-ed8efd225ebf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1afb26e-bb9d-4ccd-bb11-53c37d940a24" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e306f71-9080-4517-bb47-31cda95dbf3e" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8305dc8-07f1-4f54-a53e-39c2bb996f7a" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b8c5fe-6375-40b0-9331-8b7079971e82" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caa69107-1cbb-4f16-bf91-59f68d4fdda2" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa16e5c7-d875-4817-a96c-7103a50c1553" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29610289-56e9-4450-b250-d5c42f08a61e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72cac0e1-310d-4761-8e4b-e75fb8a1721c" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/784606f6-9b5f-48d4-8b83-074aaf13761d" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/372d4894-f0a1-4c24-b2f4-a64d13a120de" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b326170e-ff84-4abd-8d26-bd14b9d36f77" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/786b9db1-52c0-40df-a3c5-ce450a64b3d1" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00a925a5-3d5d-4f89-857a-aa816d527d75" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9be2733a-854e-4282-8602-2686ad00e5b6" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3a04c2d-8c06-4201-aa38-d7af6d22847c" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d32f468-4df0-4332-a0ae-dcddebe61c4b" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9c93b8c-0676-4cb4-af6b-0359c008a501" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee4ca8db-5ce6-461a-b9c0-986809afc62c" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb7f6192-cfe2-4158-8c05-a434bb78c8a1" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f046febe-8d07-4ed8-963f-65167c767e6c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8a1139e-2a34-45b8-aa71-e76956a2f5c7" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62206133-c6e3-42e7-8e05-be8fe9e5ce81" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0f4056a-cfdf-4b9d-82ff-3f86ec185179" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f39befd-b6ce-44e1-a115-0a019d1d1faa" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b1e891-6288-46ba-aedf-fe2ffbee69d4" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa31fedc-f4e1-415f-9ee3-24dfa3022457" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12603277-7ed2-4266-ac9c-dcd39d303491" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6947192a-eb3a-480e-8c12-41682b585cb8" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9e4152d-10b8-4eda-a5fd-b3b0ef9e6efe" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a8104d4-1c17-4635-a50f-26532716cd78" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116c3668-1b7b-4f1e-b9ee-9356ecd1c7ec" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3f1215c-d051-4b6b-8efb-6f0dba2728f0" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8550ca90-3418-4c41-964d-a2008b2d2624" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/329a4d84-edc9-44e1-af78-a54e3d230114" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/288a033e-410f-4476-b697-a106035536d1" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/febc23c9-9aab-4812-b843-55d8de7b2278" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a67b122-3466-4407-b6cb-e202c0bda49c" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1fa1af-f9c7-4fa4-96e0-8f84469ea392" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0c2c08b-215a-49fa-8d4a-bc78322ecb5b" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d316695-ef15-4f6a-b311-0025ff8252c7" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05507b8-5d3f-4b2c-8fbc-ec9e7f335da1" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d081fdd2-a2be-439f-94d4-b9420cb85f21" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1551631f-e221-4f5a-a5ad-906589946d8d" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/540f4e3a-05ea-4f4a-9b85-e681d35ba91d" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661d5cf2-1d2c-4a01-9eca-661abd2bff71" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d376c02-8511-4d50-b2a5-3190eb16acf8" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c84a5084-1b45-44a0-ad6c-debf1c6d7b19" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0760d08f-2b8e-4bf4-9c19-152c5c059ed9" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35b4e0e3-7757-4e42-b883-4abdf6528fc3" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c9cc2a0-7a4a-4e51-9c85-d86dccb39011" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7915bbc8-bc55-4f04-a20c-363a2abdb552" TargetMode="External" Id="rId92" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a759dda-f991-44a5-8ca8-9cd7ed5e7478" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d156146c-3daf-46b6-82d7-0f32ccc49426" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/934a8345-1b6a-4e59-831e-5245b7323e2b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/491ab29f-2c3d-4480-ae13-d6a4791334ba" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68ffc184-e22d-4909-933d-f26f6b3456a4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebcbf950-c57f-428d-9e3e-67f7ca48c6d8" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9a8db77-aebe-46aa-9561-8d0982309571" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edea4048-2839-4f7a-9002-68d3788dcf82" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31f426bb-76ab-49fc-bb0f-9e1e4fd2cefb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cd26739-7bd4-4a33-9b8c-e6eb5efaf83c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7dccb56-af34-48e4-a4a8-bc3642a4c31f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419e414a-5c98-45ef-95d4-c9d076527e1a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d214eb83-11a6-40d7-af77-c05698839225" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91c868e3-54b1-4c4d-b622-fb0c611b2a27" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e840a1e2-3daf-4572-b4f9-eddf49169442" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc7c0b0-f126-4110-91a1-e624f58a62e8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf822062-1612-43b3-aa3f-e28049b4cf74" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6b5378c-977f-4a1d-ab28-c75ebc216b6e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edfe0c1c-1d5a-4d0f-a593-d165290b264e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/763afe32-a151-40e2-aa71-e79ef8c86770" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1ae9c1-567f-4713-ab45-1a86e3d97e19" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acd96781-e8d6-4c02-ae32-b971f144d00c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8908a8dc-3167-421d-81bb-453016fb6acd" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f813d1cd-75d1-4b16-975d-30fa223f595f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f7549a9-afea-49c7-9146-7e1a9f7b1c14" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c310ad54-fc9b-4158-9492-8014b5e02b86" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dc951c7-923b-41e4-a3d6-bdd4ef9d2dbe" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bc12602-5d56-458b-8ebb-ccc8ebcbfe27" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b083c132-c899-4e85-93eb-976fd5b985c6" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/726a0989-a3b7-4694-a537-938c926dd5ec" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6a96f51-2a12-4e6a-8d6b-5bc5709ea265" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f27bd7d-dbcd-4a55-85cc-846392cc6d36" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa01a1c6-e4f0-44f1-b5ab-373231e01185" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e9b3264-46ce-41aa-aa3f-1553eb460529" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69d7ed9f-5b91-4ef4-acdb-53ca3369177c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57f6297-d072-448a-a38a-4e6c3633c6c2" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a933b66-d63b-4cc7-b084-03c5ba95825a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ce61286-a1c9-4a17-a0f2-0d9886fb3373" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f49c725-aecf-4d15-95a3-14fae8ef3c0a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84c192fb-a301-433b-b063-70f312b61142" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f99f9d2-87b0-4535-a7ff-fcbba30c86a7" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9eb2bb28-e4b5-49b0-8e58-a2735322e714" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/917bd39e-94c2-4912-8df9-7ac620f8bc56" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6196eae0-b15a-4f87-af94-37eceef2464a" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e4eeb44-3c0b-419d-b411-e111adb9848a" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61c90be5-21e1-401f-994c-3f311adec601" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc3c4407-bb93-4275-81fd-f83ae2ae3c84" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6568fbd2-2769-4014-9a0b-f40190ef809d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d54949-0e22-443f-9940-0868ec8a0af5" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36404ff2-2129-4e35-bcbd-8cdeec122191" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee019634-4a53-4f98-94bb-4dc5770408a6" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66c9bbb9-ab77-4e60-a04d-ed8efd225ebf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1afb26e-bb9d-4ccd-bb11-53c37d940a24" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e306f71-9080-4517-bb47-31cda95dbf3e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b8c5fe-6375-40b0-9331-8b7079971e82" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8305dc8-07f1-4f54-a53e-39c2bb996f7a" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caa69107-1cbb-4f16-bf91-59f68d4fdda2" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa16e5c7-d875-4817-a96c-7103a50c1553" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29610289-56e9-4450-b250-d5c42f08a61e" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72cac0e1-310d-4761-8e4b-e75fb8a1721c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/784606f6-9b5f-48d4-8b83-074aaf13761d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2caf3e9b-d9c7-446c-945b-a46a3ab2def9" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/372d4894-f0a1-4c24-b2f4-a64d13a120de" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b326170e-ff84-4abd-8d26-bd14b9d36f77" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/786b9db1-52c0-40df-a3c5-ce450a64b3d1" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926f32a7-33e6-485e-9f04-0810352dfd0b" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00a925a5-3d5d-4f89-857a-aa816d527d75" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9be2733a-854e-4282-8602-2686ad00e5b6" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3a04c2d-8c06-4201-aa38-d7af6d22847c" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2174970d-57a4-4298-8c07-6598e2ba1415" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d32f468-4df0-4332-a0ae-dcddebe61c4b" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9c93b8c-0676-4cb4-af6b-0359c008a501" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee4ca8db-5ce6-461a-b9c0-986809afc62c" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb7f6192-cfe2-4158-8c05-a434bb78c8a1" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f046febe-8d07-4ed8-963f-65167c767e6c" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8a1139e-2a34-45b8-aa71-e76956a2f5c7" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62206133-c6e3-42e7-8e05-be8fe9e5ce81" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0f4056a-cfdf-4b9d-82ff-3f86ec185179" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f39befd-b6ce-44e1-a115-0a019d1d1faa" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b1e891-6288-46ba-aedf-fe2ffbee69d4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa31fedc-f4e1-415f-9ee3-24dfa3022457" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12603277-7ed2-4266-ac9c-dcd39d303491" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6947192a-eb3a-480e-8c12-41682b585cb8" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9e4152d-10b8-4eda-a5fd-b3b0ef9e6efe" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a8104d4-1c17-4635-a50f-26532716cd78" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116c3668-1b7b-4f1e-b9ee-9356ecd1c7ec" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3f1215c-d051-4b6b-8efb-6f0dba2728f0" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8550ca90-3418-4c41-964d-a2008b2d2624" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/329a4d84-edc9-44e1-af78-a54e3d230114" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/288a033e-410f-4476-b697-a106035536d1" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/febc23c9-9aab-4812-b843-55d8de7b2278" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a67b122-3466-4407-b6cb-e202c0bda49c" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1fa1af-f9c7-4fa4-96e0-8f84469ea392" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0c2c08b-215a-49fa-8d4a-bc78322ecb5b" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d316695-ef15-4f6a-b311-0025ff8252c7" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05507b8-5d3f-4b2c-8fbc-ec9e7f335da1" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d081fdd2-a2be-439f-94d4-b9420cb85f21" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1551631f-e221-4f5a-a5ad-906589946d8d" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/540f4e3a-05ea-4f4a-9b85-e681d35ba91d" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d376c02-8511-4d50-b2a5-3190eb16acf8" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661d5cf2-1d2c-4a01-9eca-661abd2bff71" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c84a5084-1b45-44a0-ad6c-debf1c6d7b19" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0760d08f-2b8e-4bf4-9c19-152c5c059ed9" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89d0e2e3-58ed-45bf-a528-8cb37938badc" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e21ec4-6640-46e8-8fe4-b3b59b7995d0" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35b4e0e3-7757-4e42-b883-4abdf6528fc3" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd240ae5-9b98-4dc0-a510-7d940fefe57a" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c9cc2a0-7a4a-4e51-9c85-d86dccb39011" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1822466e-04e7-41aa-b9dd-844ef883bde6" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7915bbc8-bc55-4f04-a20c-363a2abdb552" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17313900-a544-4b09-a688-7fdacd904240" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4894d13-05f5-4776-bee1-dc60abd6d7f3" TargetMode="External" Id="rId113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U93"/>
+  <dimension ref="A1:U114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,323 +589,311 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А47-9928/2026</t>
+          <t>А47-15308/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebcbf950-c57f-428d-9e3e-67f7ca48c6d8</t>
+          <t>https://kad.arbitr.ru/Card/0a759dda-f991-44a5-8ca8-9cd7ed5e7478</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А47-9927/2026</t>
+          <t>А40-246269/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ЖИЛСТРОЙСИТИ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5610165193</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Иванникова О. И.</t>
+          <t>Быхалова А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68ffc184-e22d-4909-933d-f26f6b3456a4</t>
+          <t>https://kad.arbitr.ru/Card/d156146c-3daf-46b6-82d7-0f32ccc49426</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А47-9892/2026</t>
+          <t>А47-14584/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ТИТАН"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5638079089</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Банных Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9a8db77-aebe-46aa-9561-8d0982309571</t>
+          <t>https://kad.arbitr.ru/Card/934a8345-1b6a-4e59-831e-5245b7323e2b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А47-9861/2026</t>
+          <t>А47-12281/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>08.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
@@ -916,166 +904,174 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
+          <t>Никулина М. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
-      <c r="S5" s="2" t="inlineStr"/>
-      <c r="T5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edea4048-2839-4f7a-9002-68d3788dcf82</t>
+          <t>https://kad.arbitr.ru/Card/491ab29f-2c3d-4480-ae13-d6a4791334ba</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А47-9571/2026</t>
+          <t>А47-9927/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДИВА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5649120130</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Иванникова О. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cd26739-7bd4-4a33-9b8c-e6eb5efaf83c</t>
+          <t>https://kad.arbitr.ru/Card/68ffc184-e22d-4909-933d-f26f6b3456a4</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А47-9572/2026</t>
+          <t>А47-9928/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
@@ -1086,263 +1082,263 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
+          <t>Иванникова О. И.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31f426bb-76ab-49fc-bb0f-9e1e4fd2cefb</t>
+          <t>https://kad.arbitr.ru/Card/ebcbf950-c57f-428d-9e3e-67f7ca48c6d8</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А47-8918/2026</t>
+          <t>А47-9892/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>НП "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т. В.</t>
+          <t>Банных Е. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7dccb56-af34-48e4-a4a8-bc3642a4c31f</t>
+          <t>https://kad.arbitr.ru/Card/a9a8db77-aebe-46aa-9561-8d0982309571</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А47-4162/2026</t>
+          <t>А47-9861/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Альянс Строителей Оренбуржья"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Щербакова С. В.</t>
+          <t>Дубинина С. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/419e414a-5c98-45ef-95d4-c9d076527e1a</t>
+          <t>https://kad.arbitr.ru/Card/edea4048-2839-4f7a-9002-68d3788dcf82</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А47-4166/2026</t>
+          <t>А47-9572/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
@@ -1353,455 +1349,441 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
+          <t>Дубинина С. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d214eb83-11a6-40d7-af77-c05698839225</t>
+          <t>https://kad.arbitr.ru/Card/31f426bb-76ab-49fc-bb0f-9e1e4fd2cefb</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А47-1209/2026</t>
+          <t>А47-9571/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "ДИВА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5649120130</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Федорова С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91c868e3-54b1-4c4d-b622-fb0c611b2a27</t>
+          <t>https://kad.arbitr.ru/Card/6cd26739-7bd4-4a33-9b8c-e6eb5efaf83c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А47-1166/2026</t>
+          <t>А47-8918/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "МегаСтрой"</t>
+          <t>НП "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5603031008</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Хижняя Е. Ю.</t>
+          <t>Сердюк Т. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e840a1e2-3daf-4572-b4f9-eddf49169442</t>
+          <t>https://kad.arbitr.ru/Card/a7dccb56-af34-48e4-a4a8-bc3642a4c31f</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А47-21705/2025</t>
+          <t>А47-4162/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025</t>
+          <t>13.03.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация ассоциация "Альянс строителей Оренбуржья"</t>
-[...2 lines deleted...]
-      <c r="L13" s="2" t="inlineStr"/>
+          <t>СРО Ассоциация "Альянс Строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>5610098035</t>
+        </is>
+      </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Евдокимова Е. В.</t>
+          <t>Щербакова С. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fc7c0b0-f126-4110-91a1-e624f58a62e8</t>
+          <t>https://kad.arbitr.ru/Card/419e414a-5c98-45ef-95d4-c9d076527e1a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А47-17042/2025</t>
+          <t>А47-4166/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>01.10.2025</t>
+          <t>13.03.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Родник"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Калитанова Т. В.</t>
+          <t>Банных Е. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf822062-1612-43b3-aa3f-e28049b4cf74</t>
+          <t>https://kad.arbitr.ru/Card/d214eb83-11a6-40d7-af77-c05698839225</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А47-15616/2025</t>
+          <t>А47-1209/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
@@ -1812,388 +1794,366 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Федорова С. Г.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>171329.9</v>
+        <v>124430.62</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по обязательствам члена СРО ООО Флагман</t>
+          <t>Взыскание убытков (расходы по сливу воды) в порядке субсидиарной ответственности за члена СРО.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6b5378c-977f-4a1d-ab28-c75ebc216b6e</t>
+          <t>https://kad.arbitr.ru/Card/91c868e3-54b1-4c4d-b622-fb0c611b2a27</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А47-14360/2025</t>
+          <t>А47-1166/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "МегаСтрой"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5603031008</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Хижняя Е. Ю.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edfe0c1c-1d5a-4d0f-a593-d165290b264e</t>
+          <t>https://kad.arbitr.ru/Card/e840a1e2-3daf-4572-b4f9-eddf49169442</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А47-13698/2025</t>
+          <t>А47-21705/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>10.12.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация ассоциация "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Евдокимова Е. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/763afe32-a151-40e2-aa71-e79ef8c86770</t>
+          <t>https://kad.arbitr.ru/Card/7fc7c0b0-f126-4110-91a1-e624f58a62e8</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А47-13699/2025</t>
+          <t>А47-17042/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>01.10.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Родник"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Калитанова Т. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+          <t>Обязание СРО суммировать взносы в компфонды ООО Альфа-Аварийка и ООО Родник</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>14.04.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c1ae9c1-567f-4713-ab45-1a86e3d97e19</t>
+          <t>https://kad.arbitr.ru/Card/cf822062-1612-43b3-aa3f-e28049b4cf74</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А47-13617/2025</t>
+          <t>А47-15616/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>05.08.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
@@ -2204,7144 +2164,9013 @@
           <t>5610158661</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
+          <t>Лебедянцева А. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>118420</v>
+        <v>171329.9</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с обязательствами члена СРО ООО Маруся Строй</t>
+          <t>Взыскание задолженности по обязательствам члена СРО ООО Флагман</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.03.2026</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acd96781-e8d6-4c02-ae32-b971f144d00c</t>
+          <t>https://kad.arbitr.ru/Card/c6b5378c-977f-4a1d-ab28-c75ebc216b6e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А47-12593/2025</t>
+          <t>А47-14360/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖилСтройСити"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5610165193</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8908a8dc-3167-421d-81bb-453016fb6acd</t>
+          <t>https://kad.arbitr.ru/Card/edfe0c1c-1d5a-4d0f-a593-d165290b264e</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А47-11327/2025</t>
+          <t>А47-13698/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5607043766</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Долгова Т. А.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>65874.48</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о применении дисциплинарного взыскания в виде предписания</t>
+          <t>Взыскание стоимости работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f813d1cd-75d1-4b16-975d-30fa223f595f</t>
+          <t>https://kad.arbitr.ru/Card/763afe32-a151-40e2-aa71-e79ef8c86770</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А47-11243/2025</t>
+          <t>А47-13699/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>03.07.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Домострой"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5618011029</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>18 арбитражный апелляционный суд</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Михайлов К. В.</t>
-[...5 lines deleted...]
-      <c r="R22" s="2" t="inlineStr"/>
+          <t>Дубинина С. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>661540</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>642686</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>19.03.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f7549a9-afea-49c7-9146-7e1a9f7b1c14</t>
+          <t>https://kad.arbitr.ru/Card/2c1ae9c1-567f-4713-ab45-1a86e3d97e19</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А47-10339/2025</t>
+          <t>А47-13617/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>23.06.2025</t>
+          <t>05.08.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛюксСтрой"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5614071436</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
+          <t>Дубинина С. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>56245.2</v>
+        <v>118420</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в размере 56 245 руб. 20 коп.</t>
+          <t>Взыскание денежных средств в связи с обязательствами члена СРО ООО Маруся Строй</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>17.03.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c310ad54-fc9b-4158-9492-8014b5e02b86</t>
+          <t>https://kad.arbitr.ru/Card/acd96781-e8d6-4c02-ae32-b971f144d00c</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А47-8343/2025</t>
+          <t>А47-12593/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "Строй Успех"</t>
+          <t>ООО "ЖилСтройСити"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5611084162</t>
+          <t>5610165193</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т. В.</t>
+          <t>Михайлова А. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>399088</v>
+        <v>409634.29</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 399 088 рублей в порядке регресса</t>
+          <t>Взыскание ущерба в рамках обязательств по капитальному ремонту (субсидиарная ответственность СРО)</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0dc951c7-923b-41e4-a3d6-bdd4ef9d2dbe</t>
+          <t>https://kad.arbitr.ru/Card/8908a8dc-3167-421d-81bb-453016fb6acd</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А47-6786/2025</t>
+          <t>А47-11327/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>"АСПЕКТ" И КОМПАНИЯ С ПОРУЧЕННЫМ ВЕДЕНИЕМ ДЕЛ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5607043766</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>СРО Ассоциация "Альянс строителей Оренбуржья"</t>
+          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>5610098035</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Долгова Т. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в связи с заливом квартиры в г. Бузулук</t>
+          <t>Оспаривание решения СРО о применении дисциплинарного взыскания в виде предписания</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bc12602-5d56-458b-8ebb-ccc8ebcbfe27</t>
+          <t>https://kad.arbitr.ru/Card/f813d1cd-75d1-4b16-975d-30fa223f595f</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А47-6001/2025</t>
+          <t>А47-11243/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>15.04.2025</t>
+          <t>03.07.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОА "Альянс строителе Оренбуржья"</t>
-[...2 lines deleted...]
-      <c r="L26" s="2" t="inlineStr"/>
+          <t>ООО "Домострой"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>5618011029</t>
+        </is>
+      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Напольская Н. Е.</t>
+          <t>Михайлов К. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b083c132-c899-4e85-93eb-976fd5b985c6</t>
+          <t>https://kad.arbitr.ru/Card/3f7549a9-afea-49c7-9146-7e1a9f7b1c14</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А47-5340/2025</t>
+          <t>А47-10339/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>02.04.2025</t>
+          <t>23.06.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>СРО А "АСО"</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>ООО "ЛюксСтрой"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>5614071436</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>18 арбитражный апелляционный суд</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Лучихина У. Ю.</t>
-[...2 lines deleted...]
-      <c r="O27" s="2" t="inlineStr"/>
+          <t>Никулина М. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>56245.2</v>
+      </c>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr"/>
-      <c r="R27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в размере 56 245 руб. 20 коп.</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/726a0989-a3b7-4694-a537-938c926dd5ec</t>
+          <t>https://kad.arbitr.ru/Card/c310ad54-fc9b-4158-9492-8014b5e02b86</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А47-3829/2025</t>
+          <t>А47-8343/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>13.03.2025</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК Энергетик"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5635021130</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Строительная компания "Строй Успех"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5611084162</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Сердюк Т. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>399088</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки работ по капитальному ремонту крыши многоквартирного дома</t>
+          <t>Взыскание 399 088 рублей в порядке регресса</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6a96f51-2a12-4e6a-8d6b-5bc5709ea265</t>
+          <t>https://kad.arbitr.ru/Card/0dc951c7-923b-41e4-a3d6-bdd4ef9d2dbe</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А47-3723/2025</t>
+          <t>А47-6786/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>12.03.2025</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СРО А "АСО"</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>СРО Ассоциация "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>5610098035</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>18 арбитражный апелляционный суд</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лукьянова М. В.</t>
-[...2 lines deleted...]
-      <c r="O29" s="2" t="inlineStr"/>
+          <t>Банных Е. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>126097</v>
+      </c>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
-      <c r="R29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в связи с заливом квартиры в г. Бузулук</t>
+        </is>
+      </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f27bd7d-dbcd-4a55-85cc-846392cc6d36</t>
+          <t>https://kad.arbitr.ru/Card/3bc12602-5d56-458b-8ebb-ccc8ebcbfe27</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А47-19308/2024</t>
+          <t>А47-6001/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>06.11.2024</t>
+          <t>15.04.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО ИПК "СпецстройТехпромЦентр"</t>
+          <t>СОА "Альянс строителе Оренбуржья"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr"/>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Долгова Т. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Напольская Н. Е.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>19.06.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69d7ed9f-5b91-4ef4-acdb-53ca3369177c</t>
+          <t>https://kad.arbitr.ru/Card/b083c132-c899-4e85-93eb-976fd5b985c6</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А47-18881/2024</t>
+          <t>А47-5340/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>29.10.2024</t>
+          <t>02.04.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управляющая компания жилищным фондом "Гагаринская"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5610132399</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО А "АСО"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
+          <t>Лучихина У. Ю.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
-      <c r="Q31" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e57f6297-d072-448a-a38a-4e6c3633c6c2</t>
+          <t>https://kad.arbitr.ru/Card/726a0989-a3b7-4694-a537-938c926dd5ec</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А47-16859/2024</t>
+          <t>А47-3829/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>13.03.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
+          <t>ООО "УК Энергетик"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>5635021130</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
-      <c r="I32" s="2" t="inlineStr">
+      <c r="L32" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
-      <c r="J32" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
+          <t>Дубинина С. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к исполнению гарантийных обязательств по устранению дефектов капитального ремонта МКД</t>
+          <t>Обязание устранить недостатки работ по капитальному ремонту крыши многоквартирного дома</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a933b66-d63b-4cc7-b084-03c5ba95825a</t>
+          <t>https://kad.arbitr.ru/Card/c6a96f51-2a12-4e6a-8d6b-5bc5709ea265</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А47-14612/2024</t>
+          <t>А47-3723/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>12.03.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО А "АСО"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>18 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Банных Е. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лукьянова М. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ce61286-a1c9-4a17-a0f2-0d9886fb3373</t>
+          <t>https://kad.arbitr.ru/Card/5f27bd7d-dbcd-4a55-85cc-846392cc6d36</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А47-12525/2024</t>
+          <t>А47-2708/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>26.07.2024</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>4027084855</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРА "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Юдин В. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>21.12.2024</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f49c725-aecf-4d15-95a3-14fae8ef3c0a</t>
+          <t>https://kad.arbitr.ru/Card/aa01a1c6-e4f0-44f1-b5ab-373231e01185</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А47-8182/2024</t>
+          <t>А47-22571/2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>21.05.2024</t>
+          <t>26.12.2024</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr"/>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>СРО "Ассоциация"Альянс строителей Оренбуржья"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся строй"</t>
+          <t>ООО "Авторизированный сервисный центр "ВСПК-СЕРВИС"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>5612163829</t>
+          <t>5610148279</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Пархома С. Т.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Долгова Т. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>29.03.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84c192fb-a301-433b-b063-70f312b61142</t>
+          <t>https://kad.arbitr.ru/Card/7e9b3264-46ce-41aa-aa3f-1553eb460529</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А47-6946/2024</t>
+          <t>А47-19308/2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>26.04.2024</t>
+          <t>06.11.2024</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся строй"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО ИПК "СпецстройТехпромЦентр"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Хижняя Е. Ю.</t>
+          <t>Долгова Т. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>26622</v>
+        <v>74422.02</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>26622</v>
+        <v>74422.02</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса из-за залития квартиры при капремонте кровли</t>
+          <t>Взыскание убытков в порядке регресса из-за залива квартиры при капитальном ремонте крыши</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>19.04.2025</t>
+          <t>19.06.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f99f9d2-87b0-4535-a7ff-fcbba30c86a7</t>
+          <t>https://kad.arbitr.ru/Card/69d7ed9f-5b91-4ef4-acdb-53ca3369177c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А47-6579/2024</t>
+          <t>А47-18881/2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>22.04.2024</t>
+          <t>29.10.2024</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
+          <t>ООО "Управляющая компания жилищным фондом "Гагаринская"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>5610132399</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
-      <c r="I37" s="2" t="inlineStr">
+      <c r="L37" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
-      <c r="J37" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дубинина С. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке регресса за залив квартиры при проведении капитального ремонта крыши</t>
+          <t>Устранение недостатков выполненных работ в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>05.04.2025</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9eb2bb28-e4b5-49b0-8e58-a2735322e714</t>
+          <t>https://kad.arbitr.ru/Card/e57f6297-d072-448a-a38a-4e6c3633c6c2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А47-5674/2024</t>
+          <t>А47-16859/2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>04.04.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Домострой"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5618011029</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Некомерческая организация "Фонд модернизации жилищно-коммунального хозяйства Оренбургской области"</t>
+          <t>ООО "Центрковка"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5612160754</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Банных Е. А.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга за выполненные работы по капремонту и расторжение договора подряда</t>
+          <t>Понуждение к исполнению гарантийных обязательств по устранению дефектов капитального ремонта МКД</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>05.09.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/917bd39e-94c2-4912-8df9-7ac620f8bc56</t>
+          <t>https://kad.arbitr.ru/Card/2a933b66-d63b-4cc7-b084-03c5ba95825a</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А47-2328/2024</t>
+          <t>А47-14612/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>16.02.2024</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ГУ "ГЛАВНОЕ УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5610070022</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центрковка"</t>
-[...2 lines deleted...]
-      <c r="L39" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>5610098035</t>
+        </is>
+      </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Банных Е. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>10428111.93</v>
-[...1 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+        <v>1831415</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>1831415</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по госконтракту из-за некачественного выполнения и завышения объемов работ</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом (ООО НГС) неотработанного аванса по договору</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>15.01.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e4eeb44-3c0b-419d-b411-e111adb9848a</t>
+          <t>https://kad.arbitr.ru/Card/9ce61286-a1c9-4a17-a0f2-0d9886fb3373</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А47-17001/2023</t>
+          <t>А47-12525/2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>17.10.2023</t>
+          <t>26.07.2024</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК Энергетик"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5635021130</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>228420</v>
+      </c>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки, выявленные при капитальном ремонте крыш многоквартирных домов</t>
+          <t>Взыскание задолженности по обязательствам члена СРО ООО «НефтеГазСтройРемонт»</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>21.12.2024</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09d54949-0e22-443f-9940-0868ec8a0af5</t>
+          <t>https://kad.arbitr.ru/Card/4f49c725-aecf-4d15-95a3-14fae8ef3c0a</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А47-15178/2023</t>
+          <t>А47-8182/2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>18.09.2023</t>
+          <t>21.05.2024</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>5612163829</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Пархома С. Т.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>109150.52</v>
+        <v>304548.32</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>109150.52</v>
+        <v>304548.32</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за залив квартиры при капремонте крыши</t>
+          <t>Взыскание убытков в порядке регресса за ущерб от залива квартиры при капитальном ремонте крыши</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>10.01.2025</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612</t>
+          <t>https://kad.arbitr.ru/Card/84c192fb-a301-433b-b063-70f312b61142</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А47-14106/2023</t>
+          <t>А47-6946/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023</t>
+          <t>26.04.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>5612163829</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Иванникова О. И.</t>
-[...5 lines deleted...]
-      <c r="R42" s="2" t="inlineStr"/>
+          <t>Хижняя Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>26622</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>26622</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса из-за залития квартиры при капремонте кровли</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>14.12.2024</t>
+          <t>19.04.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66c9bbb9-ab77-4e60-a04d-ed8efd225ebf</t>
+          <t>https://kad.arbitr.ru/Card/4f99f9d2-87b0-4535-a7ff-fcbba30c86a7</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А47-14107/2023</t>
+          <t>А47-6579/2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023</t>
+          <t>22.04.2024</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>5612163829</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Хижняя Е. Ю.</t>
-[...5 lines deleted...]
-      <c r="R43" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>104530</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>104530</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке регресса за залив квартиры при проведении капитального ремонта крыши</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>19.04.2025</t>
+          <t>05.04.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1afb26e-bb9d-4ccd-bb11-53c37d940a24</t>
+          <t>https://kad.arbitr.ru/Card/9eb2bb28-e4b5-49b0-8e58-a2735322e714</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А47-13454/2023</t>
+          <t>А47-5674/2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>15.08.2023</t>
+          <t>04.04.2024</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Домострой"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
+          <t>5618011029</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>Некомерческая организация "Фонд модернизации жилищно-коммунального хозяйства Оренбургской области"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
           <t>5610158661</t>
         </is>
       </c>
-      <c r="J44" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т. В.</t>
-[...2 lines deleted...]
-      <c r="O44" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>4147734.72</v>
+      </c>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr"/>
-      <c r="R44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга за выполненные работы по капремонту и расторжение договора подряда</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>05.09.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e306f71-9080-4517-bb47-31cda95dbf3e</t>
+          <t>https://kad.arbitr.ru/Card/917bd39e-94c2-4912-8df9-7ac620f8bc56</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А47-13381/2023</t>
+          <t>А47-4474/2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>14.08.2023</t>
+          <t>20.03.2024</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>УФНС России по Оренбургской области</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся строй"</t>
+          <t>ООО "Уралмост"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>5612163829</t>
+          <t>5611054471</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
+          <t>Атаева Н. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8305dc8-07f1-4f54-a53e-39c2bb996f7a</t>
+          <t>https://kad.arbitr.ru/Card/6196eae0-b15a-4f87-af94-37eceef2464a</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А47-13339/2023</t>
+          <t>А47-2328/2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>14.08.2023</t>
+          <t>16.02.2024</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>АО "База"</t>
+          <t>ГУ "ГЛАВНОЕ УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5610245681</t>
+          <t>5610070022</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Восток"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Центрковка"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Шарыпов Р. М.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>10428111.93</v>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
-      <c r="Q46" s="2" t="inlineStr"/>
-      <c r="R46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание средств по госконтракту из-за некачественного выполнения и завышения объемов работ</t>
+        </is>
+      </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>14.11.2024</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51b8c5fe-6375-40b0-9331-8b7079971e82</t>
+          <t>https://kad.arbitr.ru/Card/6e4eeb44-3c0b-419d-b411-e111adb9848a</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А47-13383/2023</t>
+          <t>А47-2136/2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>14.08.2023</t>
+          <t>13.02.2024</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G47" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>5612163829</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
+          <t>Щербакова С. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caa69107-1cbb-4f16-bf91-59f68d4fdda2</t>
+          <t>https://kad.arbitr.ru/Card/61c90be5-21e1-401f-994c-3f311adec601</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А47-13224/2023</t>
+          <t>А47-20540/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>10.08.2023</t>
+          <t>15.12.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G48" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "Флагман"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5610228654</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Сиваракша В. И.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa16e5c7-d875-4817-a96c-7103a50c1553</t>
+          <t>https://kad.arbitr.ru/Card/bc3c4407-bb93-4275-81fd-f83ae2ae3c84</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А47-13028/2023</t>
+          <t>А47-18275/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>07.08.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>Межрайонная ИФНС России №15 по Оренбургской области</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся Строй"</t>
-[...2 lines deleted...]
-      <c r="L49" s="2" t="inlineStr"/>
+          <t>ООО "СтройИнвест"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>5609176169</t>
+        </is>
+      </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Лазебная Г. Н.</t>
+          <t>Ларькин В. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>14.12.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29610289-56e9-4450-b250-d5c42f08a61e</t>
+          <t>https://kad.arbitr.ru/Card/6568fbd2-2769-4014-9a0b-f40190ef809d</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А47-11460/2023</t>
+          <t>А47-17001/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>13.07.2023</t>
+          <t>17.10.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
+          <t>ООО "УК Энергетик"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5635021130</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
-      <c r="I50" s="2" t="inlineStr">
+      <c r="L50" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
-      <c r="J50" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
+          <t>Дубинина С. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr"/>
-      <c r="R50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обязание устранить недостатки, выявленные при капитальном ремонте крыш многоквартирных домов</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72cac0e1-310d-4761-8e4b-e75fb8a1721c</t>
+          <t>https://kad.arbitr.ru/Card/09d54949-0e22-443f-9940-0868ec8a0af5</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А47-11461/2023</t>
+          <t>А47-15655/2023</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>13.07.2023</t>
+          <t>27.09.2023</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Магистраль-Юг"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5610158661</t>
+          <t>6168105565</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маруся строй"</t>
+          <t>ООО "ВЕКТОР"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>5612163829</t>
+          <t>5643022352</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Пархома С. Т.</t>
+          <t>Александров А. А.</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>06.02.2025</t>
+          <t>17.09.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/784606f6-9b5f-48d4-8b83-074aaf13761d</t>
+          <t>https://kad.arbitr.ru/Card/36404ff2-2129-4e35-bcbd-8cdeec122191</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А47-3073/2023</t>
+          <t>А47-15178/2023</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>01.03.2023</t>
+          <t>18.09.2023</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГруппойлТрейд"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5615012708</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мегаком"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>5614071450</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Борисова Е. М.</t>
-[...5 lines deleted...]
-      <c r="R52" s="2" t="inlineStr"/>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>109150.52</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>109150.52</v>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса за залив квартиры при капремонте крыши</t>
+        </is>
+      </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>10.01.2025</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/372d4894-f0a1-4c24-b2f4-a64d13a120de</t>
+          <t>https://kad.arbitr.ru/Card/0fdc68f4-4e92-4eb4-bcbb-9b4aa6009612</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А47-12055/2022</t>
+          <t>А47-14108/2023</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>15.08.2022</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ева"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>5609098263</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Александров А. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr"/>
-      <c r="Q53" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>25.01.2024</t>
+          <t>09.04.2025</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b326170e-ff84-4abd-8d26-bd14b9d36f77</t>
+          <t>https://kad.arbitr.ru/Card/ee019634-4a53-4f98-94bb-4dc5770408a6</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А47-4440/2022</t>
+          <t>А47-14106/2023</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>04.04.2022</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКМ"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>5609087166</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Никулина М. В.</t>
+          <t>Иванникова О. И.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>27.10.2022</t>
+          <t>14.12.2024</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/786b9db1-52c0-40df-a3c5-ce450a64b3d1</t>
+          <t>https://kad.arbitr.ru/Card/66c9bbb9-ab77-4e60-a04d-ed8efd225ebf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А47-16941/2021</t>
+          <t>А47-14107/2023</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>30.12.2021</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>5610158661</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛюксСтрой"</t>
-[...2 lines deleted...]
-      <c r="L55" s="2" t="inlineStr"/>
+          <t>ООО "Маруся строй"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>5612163829</t>
+        </is>
+      </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Третьяков Н. А.</t>
+          <t>Хижняя Е. Ю.</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
-      <c r="Q55" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>28.10.2022</t>
+          <t>19.04.2025</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00a925a5-3d5d-4f89-857a-aa816d527d75</t>
+          <t>https://kad.arbitr.ru/Card/b1afb26e-bb9d-4ccd-bb11-53c37d940a24</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А47-15476/2021</t>
+          <t>А47-13454/2023</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021</t>
+          <t>15.08.2023</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Майданюк (Титова) Надежда Васильевна</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Калитанова Т. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сердюк Т. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>16.04.2022</t>
+          <t>22.01.2026</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9be2733a-854e-4282-8602-2686ad00e5b6</t>
+          <t>https://kad.arbitr.ru/Card/0e306f71-9080-4517-bb47-31cda95dbf3e</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А47-10217/2021</t>
+          <t>А47-13339/2023</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>12.08.2021</t>
+          <t>14.08.2023</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Профсервис"</t>
+          <t>АО "База"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610245681</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
+          <t>ООО "Восток"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5612086170</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Долгова Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шарыпов Р. М.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
-      <c r="Q57" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>21.01.2022</t>
+          <t>14.11.2024</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3a04c2d-8c06-4201-aa38-d7af6d22847c</t>
+          <t>https://kad.arbitr.ru/Card/51b8c5fe-6375-40b0-9331-8b7079971e82</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А47-8688/2021</t>
+          <t>А47-13381/2023</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>14.07.2021</t>
+          <t>14.08.2023</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Лазебная Г. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Никулина М. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>20.05.2023</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d32f468-4df0-4332-a0ae-dcddebe61c4b</t>
+          <t>https://kad.arbitr.ru/Card/a8305dc8-07f1-4f54-a53e-39c2bb996f7a</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А47-16749/2020</t>
+          <t>А47-13383/2023</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>15.12.2020</t>
+          <t>14.08.2023</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промстройснаб"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Юдин В. В.</t>
+          <t>Никулина М. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
-      <c r="Q59" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>11.02.2022</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9c93b8c-0676-4cb4-af6b-0359c008a501</t>
+          <t>https://kad.arbitr.ru/Card/caa69107-1cbb-4f16-bf91-59f68d4fdda2</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А47-10249/2020</t>
+          <t>А47-13224/2023</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>06.08.2020</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ГУ ОРЕНБУРГСКОЕ РЕГИОНАЛЬНОЕ ОТДЕЛЕНИЕ ФОНДА СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ООО "Флагман"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>5612012682</t>
+          <t>5610228654</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лебедянцева А. А.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
-      <c r="Q60" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>24.09.2020</t>
+          <t>24.12.2024</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee4ca8db-5ce6-461a-b9c0-986809afc62c</t>
+          <t>https://kad.arbitr.ru/Card/fa16e5c7-d875-4817-a96c-7103a50c1553</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А47-10156/2020</t>
+          <t>А47-13028/2023</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>04.08.2020</t>
+          <t>07.08.2023</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Майданюк (Титова) Надежда Васильевна</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация основанная на членстве лиц, осуществляющих строительство Некоммерческого партнерства Саморегулируемая организация "Альянс строителей Оренбуржья"</t>
+          <t>ООО "Маруся Строй"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr"/>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Юдин В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лазебная Г. Н.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="inlineStr"/>
-      <c r="Q61" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>30.06.2021</t>
+          <t>14.12.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb7f6192-cfe2-4158-8c05-a434bb78c8a1</t>
+          <t>https://kad.arbitr.ru/Card/29610289-56e9-4450-b250-d5c42f08a61e</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А47-2147/2019</t>
+          <t>А47-11460/2023</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>21.02.2019</t>
+          <t>13.07.2023</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКМ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>5609087166</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>5611068298</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Дубинина С. А.</t>
+          <t>Никулина М. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr"/>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>06.04.2023</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f046febe-8d07-4ed8-963f-65167c767e6c</t>
+          <t>https://kad.arbitr.ru/Card/72cac0e1-310d-4761-8e4b-e75fb8a1721c</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А50-15684/2018</t>
+          <t>А47-11461/2023</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>14.05.2018</t>
+          <t>13.07.2023</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-СТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>5612064049</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "Маруся строй"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>5612163829</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пархома С. Т.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>15.08.2018</t>
+          <t>06.02.2025</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8a1139e-2a34-45b8-aa71-e76956a2f5c7</t>
+          <t>https://kad.arbitr.ru/Card/784606f6-9b5f-48d4-8b83-074aaf13761d</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-66214/2018</t>
+          <t>А47-9862/2023</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>20.06.2023</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВРОРА"</t>
+          <t>ООО "Инрост-мск"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>5612003705</t>
+          <t>7728778896</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "Вернон"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>8612014526</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шарыпов Р. М.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
       <c r="P64" s="2" t="inlineStr"/>
-      <c r="Q64" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62206133-c6e3-42e7-8e05-be8fe9e5ce81</t>
+          <t>https://kad.arbitr.ru/Card/2caf3e9b-d9c7-446c-945b-a46a3ab2def9</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-255755/2017</t>
+          <t>А47-3073/2023</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>01.03.2023</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ СИТИ"</t>
+          <t>ООО "ГруппойлТрейд"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>5610159023</t>
+          <t>5615012708</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "Мегаком"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5614071450</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Чекмарева Н. А.</t>
+          <t>Борисова Е. М.</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr"/>
       <c r="P65" s="2" t="inlineStr"/>
-      <c r="Q65" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0f4056a-cfdf-4b9d-82ff-3f86ec185179</t>
+          <t>https://kad.arbitr.ru/Card/372d4894-f0a1-4c24-b2f4-a64d13a120de</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-254554/2017</t>
+          <t>А47-12055/2022</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>15.08.2022</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР КРОВЛИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>5609047741</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>ООО "Ева"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>5609098263</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Никулина М. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>24703</v>
+      </c>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капремонте (залитие квартиры).</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>04.06.2018</t>
+          <t>25.01.2024</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f39befd-b6ce-44e1-a115-0a019d1d1faa</t>
+          <t>https://kad.arbitr.ru/Card/b326170e-ff84-4abd-8d26-bd14b9d36f77</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-223768/2017</t>
+          <t>А47-4440/2022</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>04.04.2022</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО ГК Континент</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>ООО "СКМ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>5609087166</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Никулина М. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>27.10.2022</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19b1e891-6288-46ba-aedf-fe2ffbee69d4</t>
+          <t>https://kad.arbitr.ru/Card/786b9db1-52c0-40df-a3c5-ce450a64b3d1</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-214508/2017</t>
+          <t>А47-1085/2022</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>31.01.2022</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания Вест</t>
+          <t>ИП Курмаев Игорь Равильевич</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>561700122079</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация в области строительства Межрегиональная гильдия строителей</t>
-[...2 lines deleted...]
-      <c r="L68" s="2" t="inlineStr"/>
+          <t>ООО "Нефтяная Сервисная Компания"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>5646033384</t>
+        </is>
+      </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Невдахо Н. П.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>07.06.2018</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa31fedc-f4e1-415f-9ee3-24dfa3022457</t>
+          <t>https://kad.arbitr.ru/Card/926f32a7-33e6-485e-9f04-0810352dfd0b</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-198536/2017</t>
+          <t>А47-16941/2021</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>30.12.2021</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО уютный дом</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ЛюксСтрой"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr"/>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Третьяков Н. А.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Признание незаконным одностороннего расторжения договора подряда №СМР-ОКН-5/2021 от 12.05.2021</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>28.10.2022</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12603277-7ed2-4266-ac9c-dcd39d303491</t>
+          <t>https://kad.arbitr.ru/Card/00a925a5-3d5d-4f89-857a-aa816d527d75</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-197351/2017</t>
+          <t>А47-15476/2021</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>06.12.2021</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР КРОВЛИ"</t>
+          <t>Майданюк (Титова) Надежда Васильевна</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5609047741</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Калитанова Т. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 200 000 рублей средств компенсационного фонда в СРО истца.</t>
+          <t>Возврат взносов в компенсационный фонд в связи с прекращением членства и изменениями в ГрК РФ.</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>14.01.2018</t>
+          <t>16.04.2022</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6947192a-eb3a-480e-8c12-41682b585cb8</t>
+          <t>https://kad.arbitr.ru/Card/9be2733a-854e-4282-8602-2686ad00e5b6</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А56-81757/2017</t>
+          <t>А47-10217/2021</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>12.08.2021</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМУЛЕТ-СЕРВИС"</t>
+          <t>ООО "Профсервис"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>5614009967</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Долгова Т. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P71" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P71" s="2" t="inlineStr"/>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Возврат взноса в компенсационный фонд на основании ч. 14 ст. 3.3 Федерального закона № 191-ФЗ</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>21.01.2022</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9e4152d-10b8-4eda-a5fd-b3b0ef9e6efe</t>
+          <t>https://kad.arbitr.ru/Card/b3a04c2d-8c06-4201-aa38-d7af6d22847c</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-119570/2017</t>
+          <t>А47-9725/2021</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>03.08.2021</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХАУДИТКОНТРОЛЬ"</t>
+          <t>АО "Специализированный застройщик "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>5611056447</t>
+          <t>5611066607</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ЛИФТОВЫМ ХОЗЯЙСТВОМ "ЛИФТСЕРВИС"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5610080574</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларькин В. В.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
       <c r="P72" s="2" t="inlineStr"/>
-      <c r="Q72" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a8104d4-1c17-4635-a50f-26532716cd78</t>
+          <t>https://kad.arbitr.ru/Card/2174970d-57a4-4298-8c07-6598e2ba1415</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-101220/2017</t>
+          <t>А47-8688/2021</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>14.07.2021</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКО-СТРОЙ+"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>5614048451</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>Саморегулируемая организация Ассоциация "Альянс строителей Оренбуржья"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Лазебная Г. Н.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>300000</v>
+        <v>308526.61</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>300000</v>
+        <v>308526.61</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Взыскание в порядке регресса убытков из-за некачественного капремонта, выполненного членом СРО</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>20.05.2023</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/116c3668-1b7b-4f1e-b9ee-9356ecd1c7ec</t>
+          <t>https://kad.arbitr.ru/Card/5d32f468-4df0-4332-a0ae-dcddebe61c4b</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-94968/2017</t>
+          <t>А47-16749/2020</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>15.12.2020</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИСМОНТАЖ"</t>
+          <t>ООО "Промстройснаб"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>5609095128</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Юдин В. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда при переходе в другую СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО и восстановление в членстве</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>11.02.2022</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3f1215c-d051-4b6b-8efb-6f0dba2728f0</t>
+          <t>https://kad.arbitr.ru/Card/c9c93b8c-0676-4cb4-af6b-0359c008a501</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-90887/2017</t>
+          <t>А47-10249/2020</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>06.08.2020</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР КРОВЛИ"</t>
+          <t>ГУ ОРЕНБУРГСКОЕ РЕГИОНАЛЬНОЕ ОТДЕЛЕНИЕ ФОНДА СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>5609047741</t>
+          <t>5612012682</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Сердюк Т. В.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>200000</v>
+        <v>6.53</v>
       </c>
       <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 200 000 руб. убытков из-за неполного перечисления взноса в компфонд при переходе в СРО.</t>
+          <t>Взыскание задолженности по обязательным платежам и санкциям в ФСС</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>24.09.2020</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8550ca90-3418-4c41-964d-a2008b2d2624</t>
+          <t>https://kad.arbitr.ru/Card/ee4ca8db-5ce6-461a-b9c0-986809afc62c</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-88630/2017</t>
+          <t>А47-10156/2020</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>04.08.2020</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХАУДИТКОНТРОЛЬ"</t>
+          <t>Майданюк (Титова) Надежда Васильевна</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>5611056447</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Саморегулируемая организация основанная на членстве лиц, осуществляющих строительство Некоммерческого партнерства Саморегулируемая организация "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr"/>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Юдин В. В.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P76" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Требование о возврате взноса в компенсационный фонд после прекращения деятельности в качестве ИП.</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>30.06.2021</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/329a4d84-edc9-44e1-af78-a54e3d230114</t>
+          <t>https://kad.arbitr.ru/Card/bb7f6192-cfe2-4158-8c05-a434bb78c8a1</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А40-85826/2017</t>
+          <t>А47-2147/2019</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>21.02.2019</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ГРИФОН</t>
+          <t>ООО "СКМ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5609087166</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация строителей Передовые строительные технологии</t>
-[...2 lines deleted...]
-      <c r="L77" s="2" t="inlineStr"/>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>5611068298</t>
+        </is>
+      </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дубинина С. А.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>06.04.2023</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/288a033e-410f-4476-b697-a106035536d1</t>
+          <t>https://kad.arbitr.ru/Card/f046febe-8d07-4ed8-963f-65167c767e6c</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-81575/2017</t>
+          <t>А50-15684/2018</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>14.05.2018</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТРЕК"</t>
+          <t>ООО "АЛЬФА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>5638064340</t>
+          <t>5612064049</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>15.08.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/febc23c9-9aab-4812-b843-55d8de7b2278</t>
+          <t>https://kad.arbitr.ru/Card/f8a1139e-2a34-45b8-aa71-e76956a2f5c7</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А56-25054/2017</t>
+          <t>А40-66214/2018</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕОТЕН"</t>
+          <t>ООО "АВРОРА"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>5638058530</t>
+          <t>5612003705</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>700000</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Исключение из членов СРО и перечисление 300 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание перечислить 700 000 руб. взноса в компенсационный фонд новой СРО и взыскать расходы</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>24.07.2018</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a67b122-3466-4407-b6cb-e202c0bda49c</t>
+          <t>https://kad.arbitr.ru/Card/62206133-c6e3-42e7-8e05-be8fe9e5ce81</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-55614/2017</t>
+          <t>А40-255755/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТАГАЗ"</t>
+          <t>ООО "СТРОЙ СИТИ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5610140103</t>
+          <t>5610159023</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5610098035</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Чекмарева Н. А.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr"/>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b1fa1af-f9c7-4fa4-96e0-8f84469ea392</t>
+          <t>https://kad.arbitr.ru/Card/c0f4056a-cfdf-4b9d-82ff-3f86ec185179</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-53487/2017</t>
+          <t>А40-254554/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭМКОМ"</t>
+          <t>ООО "МИР КРОВЛИ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>5611070561</t>
+          <t>5609047741</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7725350196</t>
+          <t>7702371922</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500000 рублей компенсационного фонда в связи с переходом в иную СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>04.06.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0c2c08b-215a-49fa-8d4a-bc78322ecb5b</t>
+          <t>https://kad.arbitr.ru/Card/8f39befd-b6ce-44e1-a115-0a019d1d1faa</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-50533/2017</t>
+          <t>А40-223768/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОБЩАЯ ДОРОЖНАЯ МЕХАНИЗАЦИЯ"</t>
+          <t>ООО ГК Континент</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>5610223977</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7702371922</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d316695-ef15-4f6a-b311-0025ff8252c7</t>
+          <t>https://kad.arbitr.ru/Card/19b1e891-6288-46ba-aedf-fe2ffbee69d4</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А60-9880/2017</t>
+          <t>А40-214508/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВИС-2"</t>
+          <t>ООО Строительная компания Вест</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>5607017533</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация в области строительства Межрегиональная гильдия строителей</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr"/>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>332200</v>
+        <v>1000000</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>332200</v>
+        <v>1000000</v>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и возврат взносов в компенсационный и членские фонды.</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>07.06.2018</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c05507b8-5d3f-4b2c-8fbc-ec9e7f335da1</t>
+          <t>https://kad.arbitr.ru/Card/fa31fedc-f4e1-415f-9ee3-24dfa3022457</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А56-7869/2017</t>
+          <t>А40-198536/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>09.02.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗЭНЕРГОАВТОМАТИКА"</t>
+          <t>ООО уютный дом</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>5610138506</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d081fdd2-a2be-439f-94d4-b9420cb85f21</t>
+          <t>https://kad.arbitr.ru/Card/12603277-7ed2-4266-ac9c-dcd39d303491</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А47-844/2017</t>
+          <t>А40-197351/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>ООО "МИР КРОВЛИ"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>5609047741</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Строителей "МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
           <t>7702371922</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Миллер И. Э.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере 200 000 руб., связанных с неперечислением членского взноса</t>
+          <t>Требование о перечислении 200 000 рублей средств компенсационного фонда в СРО истца.</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>14.01.2018</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1551631f-e221-4f5a-a5ad-906589946d8d</t>
+          <t>https://kad.arbitr.ru/Card/6947192a-eb3a-480e-8c12-41682b585cb8</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А47-6139/2016</t>
+          <t>А56-81757/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>23.06.2016</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс Строителей Оренбуржья"</t>
+          <t>ООО "АМУЛЕТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5614009967</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ВАЛЕРА"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>5639003484</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Евдокимова Е. В.</t>
-[...5 lines deleted...]
-      <c r="R86" s="2" t="inlineStr"/>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P86" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>23.11.2016</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/540f4e3a-05ea-4f4a-9b85-e681d35ba91d</t>
+          <t>https://kad.arbitr.ru/Card/a9e4152d-10b8-4eda-a5fd-b3b0ef9e6efe</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А47-2846/2016</t>
+          <t>А40-119570/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>29.03.2016</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+          <t>ООО "ТЕХАУДИТКОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>5610098035</t>
+          <t>5611056447</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 рублей при смене организации.</t>
+        </is>
+      </c>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2017</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K87" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/661d5cf2-1d2c-4a01-9eca-661abd2bff71</t>
+          <t>https://kad.arbitr.ru/Card/0a8104d4-1c17-4635-a50f-26532716cd78</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А47-2844/2016</t>
+          <t>А40-101220/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>29.03.2016</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Альянс Строителей Оренбуржья"</t>
+          <t>ООО "ЭКО-СТРОЙ+"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5614048451</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройснабсервис"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>5603011467</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Евдокимова Е. В.</t>
-[...5 lines deleted...]
-      <c r="R88" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P88" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+        </is>
+      </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>10.06.2016</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d376c02-8511-4d50-b2a5-3190eb16acf8</t>
+          <t>https://kad.arbitr.ru/Card/116c3668-1b7b-4f1e-b9ee-9356ecd1c7ec</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А47-2367/2016</t>
+          <t>А40-94968/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>18.03.2016</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>СОА "Альянс строителей Оренбуржья"</t>
+          <t>ООО "СТРОЙСЕРВИСМОНТАЖ"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5609095128</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНКИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>5610093414</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Пирская О. Н.</t>
-[...5 lines deleted...]
-      <c r="R89" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P89" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>19.05.2016</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c84a5084-1b45-44a0-ad6c-debf1c6d7b19</t>
+          <t>https://kad.arbitr.ru/Card/d3f1215c-d051-4b6b-8efb-6f0dba2728f0</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А47-12074/2015</t>
+          <t>А40-90887/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>17.11.2015</t>
+          <t>19.05.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>Кофанов Александр Анатольевич</t>
+          <t>ООО "МИР КРОВЛИ"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5609047741</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>АО "Оренбургнефтехиммонтаж"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>5609006223</t>
+          <t>7702371922</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бабердина Е. Г.</t>
-[...2 lines deleted...]
-      <c r="O90" s="2" t="inlineStr"/>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="P90" s="2" t="inlineStr"/>
-      <c r="Q90" s="2" t="inlineStr"/>
-      <c r="R90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 200 000 руб. убытков из-за неполного перечисления взноса в компфонд при переходе в СРО.</t>
+        </is>
+      </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>24.09.2020</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0760d08f-2b8e-4bf4-9c19-152c5c059ed9</t>
+          <t>https://kad.arbitr.ru/Card/8550ca90-3418-4c41-964d-a2008b2d2624</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А47-6749/2015</t>
+          <t>А40-88630/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>26.06.2015</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>Куркин Алексей Яковлевич</t>
+          <t>ООО "ТЕХАУДИТКОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5611056447</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электромонтаж"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>5609062669</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Борисова Е. М.</t>
-[...5 lines deleted...]
-      <c r="R91" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q91" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R91" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35b4e0e3-7757-4e42-b883-4abdf6528fc3</t>
+          <t>https://kad.arbitr.ru/Card/329a4d84-edc9-44e1-af78-a54e3d230114</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А47-1686/2015</t>
+          <t>А40-85826/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>20.02.2015</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ГУП ОРЕНБУРГСКОЙ ОБЛАСТИ "ОРЕНБУРГРЕМДОРСТРОЙ"</t>
+          <t>ООО ПРОИЗВОДСТВЕННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ГРИФОН</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>5610080648</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТО-МОСТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация саморегулируемая организация строителей Передовые строительные технологии</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr"/>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Федоренко А. Г.</t>
-[...5 lines deleted...]
-      <c r="R92" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P92" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c9cc2a0-7a4a-4e51-9c85-d86dccb39011</t>
+          <t>https://kad.arbitr.ru/Card/288a033e-410f-4476-b697-a106035536d1</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
+          <t>А40-81575/2017</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2017</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМТРЕК"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>5638064340</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>7702371922</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P93" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2017</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/febc23c9-9aab-4812-b843-55d8de7b2278</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А56-25054/2017</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕОТЕН"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>5638058530</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P94" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q94" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R94" s="2" t="inlineStr">
+        <is>
+          <t>Исключение из членов СРО и перечисление 300 000 рублей взноса в компенсационный фонд новой СРО</t>
+        </is>
+      </c>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2017</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8a67b122-3466-4407-b6cb-e202c0bda49c</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А40-55614/2017</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2017</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЕЛЬТАГАЗ"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>5610140103</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P95" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q95" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R95" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2017</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b1fa1af-f9c7-4fa4-96e0-8f84469ea392</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А40-53487/2017</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2017</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭМКОМ"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>5611070561</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>7725350196</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P96" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q96" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R96" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 500000 рублей компенсационного фонда в связи с переходом в иную СРО</t>
+        </is>
+      </c>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0c2c08b-215a-49fa-8d4a-bc78322ecb5b</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А40-50533/2017</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2017</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОБЩАЯ ДОРОЖНАЯ МЕХАНИЗАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>5610223977</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P97" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R97" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию.</t>
+        </is>
+      </c>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2017</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d316695-ef15-4f6a-b311-0025ff8252c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А60-9880/2017</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>09.03.2017</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВИС-2"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>5607017533</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ АССОЦИАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>6672302532</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Соболева Н. В.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>332200</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>332200</v>
+      </c>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и возврат взносов в компенсационный и членские фонды.</t>
+        </is>
+      </c>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2017</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c05507b8-5d3f-4b2c-8fbc-ec9e7f335da1</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А56-7869/2017</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2017</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗЭНЕРГОАВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>5610138506</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q99" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R99" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d081fdd2-a2be-439f-94d4-b9420cb85f21</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А47-844/2017</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МИР КРОВЛИ"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>5609047741</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение Строителей "МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>7702371922</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Миллер И. Э.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в размере 200 000 руб., связанных с неперечислением членского взноса</t>
+        </is>
+      </c>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2017</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1551631f-e221-4f5a-a5ad-906589946d8d</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А47-6139/2016</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2016</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Альянс Строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ВАЛЕРА"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>5639003484</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Евдокимова Е. В.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2016</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/540f4e3a-05ea-4f4a-9b85-e681d35ba91d</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А47-2844/2016</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2016</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Альянс Строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройснабсервис"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>5603011467</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Евдокимова Е. В.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2016</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d376c02-8511-4d50-b2a5-3190eb16acf8</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А47-2846/2016</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2016</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ ОРЕНБУРЖЬЯ"</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>5610098035</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Дорожник" администрации города Орска</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>5615019990</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Пирская О. Н.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2016</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/661d5cf2-1d2c-4a01-9eca-661abd2bff71</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А47-2367/2016</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2016</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>СОА "Альянс строителей Оренбуржья"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНКИ"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>5610093414</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Пирская О. Н.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2016</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c84a5084-1b45-44a0-ad6c-debf1c6d7b19</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А47-12074/2015</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>Кофанов Александр Анатольевич</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>АО "Оренбургнефтехиммонтаж"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>5609006223</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Бабердина Е. Г.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2020</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0760d08f-2b8e-4bf4-9c19-152c5c059ed9</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А47-11876/2015</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2015</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>Подушкин Виталий Александрович</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОДСТРОЙ 78"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr"/>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Борисова Е. М.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2019</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89d0e2e3-58ed-45bf-a528-8cb37938badc</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А47-8329/2015</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2015</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G107" s="2" t="inlineStr"/>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>Алипов С.М.</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭСМ"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>5609069826</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Федорова С. Г.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2025</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23e21ec4-6640-46e8-8fe4-b3b59b7995d0</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А47-6749/2015</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2015</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>Куркин Алексей Яковлевич</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Электромонтаж"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>5609062669</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Борисова Е. М.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
+      <c r="Q108" s="2" t="inlineStr"/>
+      <c r="R108" s="2" t="inlineStr"/>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2017</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35b4e0e3-7757-4e42-b883-4abdf6528fc3</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А47-6243/2015</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2015</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРГОВЫЙ ДОМ " АНТЭЛ"</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ВАЛЕРА"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>5639003484</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Юдин В. В.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd240ae5-9b98-4dc0-a510-7d940fefe57a</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А47-1686/2015</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2015</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>ГУП ОРЕНБУРГСКОЙ ОБЛАСТИ "ОРЕНБУРГРЕМДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>5610080648</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТО-МОСТ"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>5638057590</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Федоренко А. Г.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2017</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3c9cc2a0-7a4a-4e51-9c85-d86dccb39011</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А47-12847/2014</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2014</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ "РУСТЭК"</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>5609077351</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Оренбургпромжилстрой"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>5610064149</t>
+        </is>
+      </c>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Ананьева Н. А.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr"/>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2023</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1822466e-04e7-41aa-b9dd-844ef883bde6</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
           <t>А47-10135/2014</t>
         </is>
       </c>
-      <c r="C93" s="2" t="inlineStr">
+      <c r="C112" s="2" t="inlineStr">
         <is>
           <t>24.09.2014</t>
         </is>
       </c>
-      <c r="D93" s="2" t="inlineStr">
+      <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E93" s="2" t="inlineStr">
+      <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F93" s="2" t="inlineStr">
+      <c r="F112" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G93" s="2" t="inlineStr">
+      <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H93" s="2" t="inlineStr">
+      <c r="H112" s="2" t="inlineStr">
         <is>
           <t>ООО "МТС-АГРО"</t>
         </is>
       </c>
-      <c r="I93" s="2" t="inlineStr">
+      <c r="I112" s="2" t="inlineStr">
         <is>
           <t>5643006713</t>
         </is>
       </c>
-      <c r="J93" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K93" s="2" t="inlineStr">
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
         <is>
           <t>ООО "АСМ-Новтехстрой"</t>
         </is>
       </c>
-      <c r="L93" s="2" t="inlineStr">
+      <c r="L112" s="2" t="inlineStr">
         <is>
           <t>5610030478</t>
         </is>
       </c>
-      <c r="M93" s="2" t="inlineStr">
+      <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС Оренбургской области</t>
         </is>
       </c>
-      <c r="N93" s="2" t="inlineStr">
+      <c r="N112" s="2" t="inlineStr">
         <is>
           <t>Невдахо Н. П.</t>
         </is>
       </c>
-      <c r="O93" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S93" s="2" t="inlineStr">
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
         <is>
           <t>30.03.2019</t>
         </is>
       </c>
-      <c r="T93" s="2" t="inlineStr">
+      <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U93" s="3" t="inlineStr">
+      <c r="U112" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7915bbc8-bc55-4f04-a20c-363a2abdb552</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А47-7801/2014</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2014</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМК-ТЕХНОЛОГИИ" (ликвидатор А.В.Иконописцев)</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>5609082640</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМК-ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>5609082640</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Ананьева Н. А.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17313900-a544-4b09-a688-7fdacd904240</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А47-15355/2012</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2012</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>НП СО Межрегиональный центр АУ</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УСК"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr"/>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Оренбургской области</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Дмитриенко Т. А.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2016</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4894d13-05f5-4776-bee1-dc60abd6d7f3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
@@ -9396,44 +11225,65 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>