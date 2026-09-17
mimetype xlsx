--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b9ba4bb-c20c-40f4-b35c-832f7ca818a2" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679ecbc0-1d62-43b4-99f5-45c2cf31f126" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e97503c8-c3cf-4754-8e7f-ccd7122bf2fb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06b405a5-cfc4-41ff-941c-ae1ab281d8c1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f49e7f4-04ab-4d6e-a245-5b2ac96f3003" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92f81cb4-0da8-4cc2-adf5-b2013a0401fe" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cadc0a8d-01e9-4a59-92c1-633cf9bf58b2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40806946-8d90-4d2a-803e-7d49090daaf7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65fac7b-e676-404b-aec3-97aa22ebf658" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a91ff417-a734-4112-8b1f-8442e7998e8b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f766e43b-f4ae-4cac-8a27-0332e7055628" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20125c4d-f02c-4d55-ba9a-2a190e14dd51" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ed90f3b-b60c-4931-8107-46198c7c1f0e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7c078c5-9488-4d9c-af70-3828f66d793c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2e23583-1071-4843-889d-89d314ab9c56" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/089c6476-a27b-4d74-8807-19a921862ec5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfc7abf-44b1-4b90-9c97-2a2b61dfaef1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20be44c2-a4ad-4d0a-b400-6beef8eb245d" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64ec031d-5e03-4cc1-9233-d336bc4d3b48" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08eca77b-7dde-41c5-8142-9c5c72358d1b" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/304d21bf-c609-4069-84c8-a5345a8163ce" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12fb2476-7fe7-4ca2-81ca-d1acfa67086f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37eec91b-4df2-4e20-ab0c-9531477d53d3" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab2d3850-080a-4d6b-a1d0-2173b0f2ad8c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b24d5d1-3bc0-493c-a6fc-44c71d1d44c0" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74484b5a-1791-49ce-94ec-34f15635c011" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7e2a650-dd3a-4689-bf3f-db5c07803bfa" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1568be3-1125-401d-8673-bc03d9bc5ff0" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b0d8049-7e60-454d-a848-574ba2165cb2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bf0acfb-182b-4765-b682-8243c66cb0d5" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a081746-9fea-4119-9f44-0cc717073e91" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e62c1a8-2d27-495c-9c95-9db01d3ff855" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908106c1-df82-43a1-b11b-2c0a8fcace0b" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a84e6b63-acb6-4c70-9a33-c96d5f64f3c4" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfd7e333-17f3-4c38-819f-de37a2bd2ff1" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09f5fae9-bae1-46b0-80a7-4c7ca119f137" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57c94a0f-86b7-48c8-85a8-958353d13373" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f174c18a-3572-43d1-a00b-0fcc9f94a680" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f874434-792f-45dd-89ab-981f5dd08367" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/958e5fdc-ac57-4c9b-9b43-1475a7d9fca8" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d97d82d7-96ae-47f2-9865-1c785feee3d3" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e603afbf-fdf4-4579-8e83-6747ea52a02c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e84acb7-4458-4ea5-9220-3b3c276f2688" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5687ea71-a9a3-4617-a6c0-f3b20515053c" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76ed00a9-7a96-44b8-84a2-3a0f22fc0612" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5851d678-af91-4a39-aeab-9638e4d88f2d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed7cf330-a6da-44bb-a6d9-662b0d3b87ff" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cf5b147-230f-4e43-b57c-b8b5d883acf9" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2c04a4c-ef76-4745-b5b9-8db96b6de998" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b81e949-64c5-466c-8c93-d3bbd8469cf5" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a7073ed-512e-4208-8288-9bbe2d65fd50" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d6af5d8-be00-45fd-a791-d248856d4614" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbbc1bf1-dd35-4b8c-bca6-4a8906f3630e" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dce357d-9930-4fd5-b458-246048e7aef0" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18b71ac9-6062-4cc3-98ef-c1f32ffd23f5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35be3b6a-6393-49c4-8bc0-3aa313a5447a" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f40c7d-dac0-40f1-ba5d-4b5e3833b74d" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4893827-b4f5-407f-ae58-718fc25eaccf" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb127f2-fdc9-4868-901b-637902446246" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d670c6be-1e95-4381-8200-9b0f26cc53fd" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ab6b637-dff3-4742-89ff-bc6df5c4935a" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7768d9b3-6813-45f8-b5f8-856e1c469197" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8643eb8-fdfd-4ec9-aa20-7f57addf196a" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ec4f679-2d3e-4e2e-8e2c-96572e48c62b" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90d9e956-38a6-4637-9785-086b8aaa1de1" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82da7ad4-783a-4000-9a3f-c806d55ff76a" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67f9477-2a62-4b4b-beb3-3dd6ded0ee02" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54bdeafc-de0f-466c-963a-13457725467d" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dbf7177-3919-48ea-8533-bdcc167e900b" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1575ba12-1dba-4d43-92b3-3398f819e537" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727455ce-7fa1-4dd6-8ebf-549ee25c315b" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bb1f0ab-76a5-4943-b1fc-d08d456498d4" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693d6de6-07a8-4546-8fc6-08ce542f6717" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3b287ae-5b08-410f-bbf7-d5477b601ae0" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f4002bf-2ce6-4f8d-b6e4-a158d2e4a736" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c07a522-def5-47ae-b67a-a9ae9dda94d1" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86fa33ca-7e37-4a54-9aaa-9c25e1745ecf" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/510b248f-f261-4c6e-9f17-4714d83fd162" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6213944e-feab-4b6e-9a74-42cf0965ff4b" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb59a9c5-4a12-43fb-9426-9e3de068b439" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e9242c-2fda-4dac-9957-48b5c56919f2" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4ad461-548f-4e59-86a6-a30e1dbe38fa" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25439e5b-53a0-4323-9c74-402e23b15e52" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/756bfc7b-0698-4bfd-8b35-e674ac744399" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42d3309f-188e-456a-8dc8-ec6e01a10136" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa957df-f19a-4a20-97fc-cbfd0511c491" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ea9020c-6e23-4d80-a59e-443f4115657e" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56477d47-1fe4-4b18-a3e0-2b4f37b9890d" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/996e89ab-e34c-49b6-9abc-b89e4f79ef64" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c357c437-5dad-4bf5-ab8e-4c00b4a9c5ca" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50595564-2a64-4996-a912-cb515453f2a5" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e9b3040-0278-49cf-bef2-1896a6b7df28" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83de42f1-cd1d-4748-8ce4-22a907558026" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10f193ac-f6ca-45f9-9738-36ae1deeb476" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efeab107-65e8-4d1e-880f-00b83f84215b" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0338f12-b7ef-402c-b33b-7d23952e20ab" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/711ac74a-2452-4987-a930-e2a679e4ac30" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a77aef70-f12b-4c06-9e37-25c75acd0dfc" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/411b718e-f43c-489f-afce-73349bd12709" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd101c14-7924-4db1-b88c-79068df1a513" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d91b1b94-7367-4daa-9b15-f5c108ca6f34" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32cedaba-ca6e-4682-8735-67d3c0de0cab" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65aa54b7-ebe9-4892-ab22-a147df631cf0" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43d3b4ec-af08-4e5a-b97a-20bf1e0240a9" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee748510-6ff9-43aa-a616-712b957b1d1d" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3976c273-be43-4e1a-b020-958b18983c8c" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfbd077c-5c78-4f16-b2a0-b4746af9ae91" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd1c4cfc-a0c3-403f-b99f-aeb0c29fc705" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae0c17f-fd8d-42c6-a247-54e33deadb73" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/791d4e11-2f67-4fe8-8d44-7a06d40ba809" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b61d5937-d8d9-45f7-98a2-70a4b948c616" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56f07ab1-3718-45c4-a67d-789d58913c4d" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/302a1310-1d63-423f-aa77-94cf86cd8644" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70f4933a-a1f6-46af-ab40-8e5ef4abb6e3" TargetMode="External" Id="rId156" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U157"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,13375 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А46-16636/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ТСЖ ТСН " ЛИРА"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Председатель СРО "Союз строителей Омской области" Васильев Вячеслав Михайлович</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr"/>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6b9ba4bb-c20c-40f4-b35c-832f7ca818a2</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А70-16252/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-Строй"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>5501154434</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А46-12107/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А70-15605/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-Строй"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>5501154434</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/679ecbc0-1d62-43b4-99f5-45c2cf31f126</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А70-12473/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Тюменской области"</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-Строй"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>5501154434</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А46-6776/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТРАНСНЕФТЬ-ЗАПАДНАЯ СИБИРЬ"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>5502020634</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСОЮЗСТРОЙ-ТОЛЬЯТТИНСКИЙ ТРАНСФОРМАТОР"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>6324049617</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Бекетова А. Б.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e97503c8-c3cf-4754-8e7f-ccd7122bf2fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А46-3976/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/06b405a5-cfc4-41ff-941c-ae1ab281d8c1</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А46-3326/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>ДЕПАРТАМЕНТ СТРОИТЕЛЬСТВА АДМИНИСТРАЦИИ ГОРОДА ОМСКА</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Домострой"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5506069366</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f49e7f4-04ab-4d6e-a245-5b2ac96f3003</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А46-2794/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "ОМСКОБЛСТРОЙЗАКАЗЧИК"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>5503007795</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92f81cb4-0da8-4cc2-adf5-b2013a0401fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А70-2102/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Авантаж"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Минулина Д. Х.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А46-1359/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "СИБЦЕНТРОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>5504090122</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cadc0a8d-01e9-4a59-92c1-633cf9bf58b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А46-190/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40806946-8d90-4d2a-803e-7d49090daaf7</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А46-191/2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2026</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "СИБЦЕНТРОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>5504090122</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Ларина Е. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f65fac7b-e676-404b-aec3-97aa22ebf658</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А70-28435/2025</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2025</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК "КОНСТАНТА"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>5521900137</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А70-27706/2025</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2025</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Траст-Инвест"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7203116564</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a91ff417-a734-4112-8b1f-8442e7998e8b</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А46-13837/2025</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2025</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСТРОЙКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5504215396</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Ларина Е. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f766e43b-f4ae-4cac-8a27-0332e7055628</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А46-13650/2025</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2025</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>Коротков Андрей Васильевич</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>8 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Еникеева Л. И.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20125c4d-f02c-4d55-ba9a-2a190e14dd51</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А70-14614/2025</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2025</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2025</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А70-14613/2025</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2025</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2025</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6ed90f3b-b60c-4931-8107-46198c7c1f0e</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А70-14611/2025</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2025</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2025</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А70-10959/2025</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2025</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-Строй"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>5501154434</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d7c078c5-9488-4d9c-af70-3828f66d793c</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А46-4102/2025</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2025</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>Судебный пристав-исполнитель ОСП по Центральному административному округу № 1 г. Омска Фоминых Дмитрий Андреевич</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Солодкевич И. М.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2025</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e2e23583-1071-4843-889d-89d314ab9c56</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А46-2059/2025</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2025</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>АО "ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 2"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>5528034381</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2025</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/089c6476-a27b-4d74-8807-19a921862ec5</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А70-27897/2024</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2024</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2025</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bfc7abf-44b1-4b90-9c97-2a2b61dfaef1</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А46-21780/2024</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2024</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>5506146860</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20be44c2-a4ad-4d0a-b400-6beef8eb245d</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А70-24301/2024</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2024</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>Товарищество собственников недвижимости "Минский"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>7202068156</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2025</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64ec031d-5e03-4cc1-9233-d336bc4d3b48</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А46-17279/2024</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2024</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБТРЕЙЛ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>5404316190</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ИП ЛИТВИНЕНКО АЛЕКСАНДР АЛЕКСЕЕВИЧ</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>552003048899</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2025</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08eca77b-7dde-41c5-8142-9c5c72358d1b</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А70-20238/2024</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2024</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Управляющая компания "ЗАПАД"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>7204089867</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2025</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/304d21bf-c609-4069-84c8-a5345a8163ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А70-17394/2024</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2024</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Управляющая компания "ЗАПАД"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>7204089867</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2025</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12fb2476-7fe7-4ca2-81ca-d1acfa67086f</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А70-15733/2024</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2024</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-2018"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7203442399</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2025</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c58be42-d9ef-472d-8fd5-f7859f4ea67c</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А46-12595/2024</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2024</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Коротков Андрей Васильевич</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/37eec91b-4df2-4e20-ab0c-9531477d53d3</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А46-11916/2024</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2024</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>Бандорин Леонид Евгеньевич</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2024</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab2d3850-080a-4d6b-a1d0-2173b0f2ad8c</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А46-11313/2024</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2024</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЖИЛИЩНО-КОММУНАЛЬНЫМ ХОЗЯЙСТВОМ ГОРОДА ИШИМА"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7205018308</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2026</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b24d5d1-3bc0-493c-a6fc-44c71d1d44c0</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А46-10951/2024</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2024</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>Бандорин Леонид Евгеньевич</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2024</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74484b5a-1791-49ce-94ec-34f15635c011</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А70-10252/2024</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2024</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2024</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7e2a650-dd3a-4689-bf3f-db5c07803bfa</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А46-5003/2024</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2024</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>5506146860</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>8 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Еникеева Л. И.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e1568be3-1125-401d-8673-bc03d9bc5ff0</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А70-4140/2024</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>29.02.2024</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Авантаж"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2024</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b0d8049-7e60-454d-a848-574ba2165cb2</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А46-3010/2024</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2024</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>5507028845</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2024</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bf0acfb-182b-4765-b682-8243c66cb0d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А46-23520/2023</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2023</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федерального казначейства по Омской области</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства администрации города Омска</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Захарцева С. Г.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2025</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3a081746-9fea-4119-9f44-0cc717073e91</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А46-23069/2023</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2023</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПК "Сибцентрострой"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2024</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e62c1a8-2d27-495c-9c95-9db01d3ff855</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А70-25539/2023</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2023</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Авантаж"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2024</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/908106c1-df82-43a1-b11b-2c0a8fcace0b</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А70-25447/2023</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2023</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО Производственно-строительная компания "Ренессанс" в лице конкурсного управляющего Павлова Даниила Викторовича</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7204199852</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2025</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А46-21342/2023</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2023</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Ларина Е. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2024</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/504d097b-d272-4501-9d53-4c128dda9d07</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А46-20821/2023</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2023</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>Мосенкис Юзеф Морткович</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>550500700119</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2024</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a84e6b63-acb6-4c70-9a33-c96d5f64f3c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А46-19770/2023</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2023</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>5506146860</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Малыгина Е. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2024</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dfd7e333-17f3-4c38-819f-de37a2bd2ff1</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А46-18764/2023</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2023</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ГЛОБАЛ ГИС"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>5507209714</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>5503239348</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09f5fae9-bae1-46b0-80a7-4c7ca119f137</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А46-18699/2023</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2023</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>5506146860</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства Администрации города Омска</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>8 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Еникеева Л. И.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/57c94a0f-86b7-48c8-85a8-958353d13373</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А46-15459/2023</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2023</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Самович Е. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f174c18a-3572-43d1-a00b-0fcc9f94a680</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А46-13996/2023</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2023</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr"/>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>5503086518</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Малыгина Е. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2023</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0f874434-792f-45dd-89ab-981f5dd08367</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А46-13962/2023</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2023</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ДЕПАРТАМЕНТ СТРОИТЕЛЬСТВА АДМИНИСТРАЦИИ ГОРОДА ОМСКА</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>5503053583</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСТРОЙКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>5504215396</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>8 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Еникеева Л. И.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/958e5fdc-ac57-4c9b-9b43-1475a7d9fca8</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А46-12717/2023</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2023</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "АРХИТЕКТУРНО-СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>8601018335</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>Коротков Андрей Васильевич</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2023</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А46-12718/2023</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2023</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>5506146860</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>Коротков Андрей Васильевич</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2024</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А46-12519/2023</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2023</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr"/>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБПРОЕКТ-55"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>5501236711</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2023</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d97d82d7-96ae-47f2-9865-1c785feee3d3</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А70-13362/2023</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2023</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-2018"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7203442399</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2025</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А70-12812/2023</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2023</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>7713056834</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Безиков О. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2025</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e603afbf-fdf4-4579-8e83-6747ea52a02c</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А70-9901/2023</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2023</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-2018"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7203442399</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2025</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А46-6376/2023</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2023</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2023</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e84acb7-4458-4ea5-9220-3b3c276f2688</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А70-7750/2023</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2023</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-2018"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7203442399</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Шанаурина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2025</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/150eabef-1753-4b64-bef1-32e694d57861</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А70-3813/2023</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2023</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>АО "Альфастрахование"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>7713056834</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Безиков О. А.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2023</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5687ea71-a9a3-4617-a6c0-f3b20515053c</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А46-2924/2023</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2023</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "ОМСКОБЛСТРОЙЗАКАЗЧИК"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>5503007795</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВАНТОР-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>6685072452</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2026</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76ed00a9-7a96-44b8-84a2-3a0f22fc0612</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А70-27699/2022</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2022</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-Строй"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5501154434</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2023</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5851d678-af91-4a39-aeab-9638e4d88f2d</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А46-20836/2022</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2022</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИМПЕРИЯ БЕЗОПАСНОСТИ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>7203377340</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Рашидов Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2024</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ed7cf330-a6da-44bb-a6d9-662b0d3b87ff</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А46-20569/2022</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2022</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr"/>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ГЛОБАЛ ГИС"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>5507209714</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Малыгина Е. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2022</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3cf5b147-230f-4e43-b57c-b8b5d883acf9</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А46-20567/2022</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2022</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr"/>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙАЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>5503240583</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2022</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e2c04a4c-ef76-4745-b5b9-8db96b6de998</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А46-18101/2022</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2022</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ "СТРОЙ-ЛИГА"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>5501090942</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2022</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А46-17352/2022</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2022</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>Шамич Василий Викторович</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>552800454820</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>АО "ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 2"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>5528034381</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Распутина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b81e949-64c5-466c-8c93-d3bbd8469cf5</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А46-17154/2022</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ ОМСКОЙ ОБЛАСТИ "ГОРЬКОВСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>5512004857</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2022</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А70-20638/2022</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Авантаж"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2023</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8a7073ed-512e-4208-8288-9bbe2d65fd50</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А70-20666/2022</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>7204201389</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Авантаж"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>5503249032</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2023</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d6af5d8-be00-45fd-a791-d248856d4614</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А70-14758/2022</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2022</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРАХОВОЕ "ВСК"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>7710026574</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТК-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>7445043925</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Сидорова О. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2023</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cbbc1bf1-dd35-4b8c-bca6-4a8906f3630e</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А46-10116/2022</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2022</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРИБОРЫ УЧЕТА ВОДЫ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>5507056970</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2022</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А46-9955/2022</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2022</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ОМСКТЕРМОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>5501220824</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Пантелеева С. С.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2022</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А46-7404/2022</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2022</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>АО Конкурсный управляющий "ФИРМА ДЕКО"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Ярковой С. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2022</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А46-3845/2022</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2022</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>5507028845</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2022</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А46-3099/2022</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2022</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr"/>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО МОНТАЖНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ИНЖЕНЕРСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>5504225940</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Малыгина Е. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2022</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9dce357d-9930-4fd5-b458-246048e7aef0</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А46-19552/2021</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2021</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВАРСИБ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>7017478334</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙАВАНГАРД"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>5503177726</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Дябин Д. Б.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18b71ac9-6062-4cc3-98ef-c1f32ffd23f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А46-14328/2021</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2021</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ИП МИЛЬКО ВАСИЛИЙ ВЛАДИМИРОВИЧ</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>551400967760</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Баландин В. А.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2022</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А46-18924/2020</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2020</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>5507028845</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПАРТ СИТИ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>5503167365</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Чекурда Е. А.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2023</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35be3b6a-6393-49c4-8bc0-3aa313a5447a</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А46-14790/2020</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2020</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr"/>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РусВентПром"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>5503225835</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Колмогорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2020</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3f40c7d-dac0-40f1-ba5d-4b5e3833b74d</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А46-14258/2020</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2020</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr"/>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>"СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ" РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>5503086518</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФЕНИКС"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>5505058072</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Колмогорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2020</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a4893827-b4f5-407f-ae58-718fc25eaccf</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А46-12387/2020</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2020</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГОРОДСКАЯ МЕХАНИКА"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>9704010851</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПКФ СИБЛИФТ"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>5506233369</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Сумбаева А. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/efb127f2-fdc9-4868-901b-637902446246</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А46-22620/2019</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2019</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>АО "ОМСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ПРИБОРОСТРОЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>5506218498</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2020</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А40-140813/2019</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2019</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>5503235400</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2020</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А46-5961/2019</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2019</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>7810388063</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО омское сервисное предприятие по техническому обслуживанию, освидетельствованию и наладке систем энергоснабжения "ТНС"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>5505007293</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2022</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d670c6be-1e95-4381-8200-9b0f26cc53fd</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А46-2111/2019</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2019</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАРИЗИМ"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>5504219231</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Лебедева Н. А.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2019</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ab6b637-dff3-4742-89ff-bc6df5c4935a</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А46-2112/2019</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2019</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СП Монтаж"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>5501074330</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Колмогорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2019</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7768d9b3-6813-45f8-b5f8-856e1c469197</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А46-2110/2019</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2019</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr"/>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО ДОРОЖНО-СТРОИТЕЛЬНАЯ ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА "СЕДЕЛЬНИКОВСКАЯ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>5533000349</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Колмогорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2019</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8643eb8-fdfd-4ec9-aa20-7f57addf196a</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А46-23076/2018</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2018</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr"/>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Современные технологии строительства"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>5501085903</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2019</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А46-20865/2018</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2018</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr"/>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТЕРРИТОРИАЛЬНЫЙ ПРОЕКТНЫЙ ИНСТИТУТ "ОМСКГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>5503018966</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2019</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ec4f679-2d3e-4e2e-8e2c-96572e48c62b</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А46-15631/2018</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2018</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr"/>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБМОСТ-СТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>5503250327</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Лебедева Н. А.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2019</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90d9e956-38a6-4637-9785-086b8aaa1de1</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А56-95436/2018</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2018</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК НИКА-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>5503249441</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>7814290904</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2020</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82da7ad4-783a-4000-9a3f-c806d55ff76a</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А46-9369/2018</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2018</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr"/>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙОМСКСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>5507050833</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2018</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f67f9477-2a62-4b4b-beb3-3dd6ded0ee02</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А56-63291/2018</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2018</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr"/>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОМОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>5506069366</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="R94" s="2" t="inlineStr"/>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2019</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А56-50884/2018</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2018</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРИАР ХОЛДИНГ"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Союз организаций строительной отрасли "Строительный ресурс"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr"/>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr"/>
+      <c r="R95" s="2" t="inlineStr"/>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2018</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/54bdeafc-de0f-466c-963a-13457725467d</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А46-5314/2018</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2018</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "РЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>5501078416</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2018</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А50-10699/2018</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2018</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛВЕСТ"</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>5504208021</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2018</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9dbf7177-3919-48ea-8533-bdcc167e900b</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А46-4611/2018</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2018</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОН"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>5509009735</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВКХ-ГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>5504220660</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2026</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1575ba12-1dba-4d43-92b3-3398f819e537</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А46-1468/2018</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2018</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВУДГУД"</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>5507258503</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАНОРАМА АВТО"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>5503074840</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Самович Е. А.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
+      <c r="Q99" s="2" t="inlineStr"/>
+      <c r="R99" s="2" t="inlineStr"/>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2026</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/727455ce-7fa1-4dd6-8ebf-549ee25c315b</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А46-69/2018</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2018</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "РЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>5501078416</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
+      <c r="R100" s="2" t="inlineStr"/>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2018</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3bb1f0ab-76a5-4943-b1fc-d08d456498d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А46-24281/2017</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК НИКА-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>5503249441</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2018</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А40-237998/2017</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2017</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>ООО ОМСКЭЛЕКТРОМОНТАЖ</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2018</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А46-23425/2017</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>5503224180</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2018</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А46-23426/2017</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr"/>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>5503205807</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2018</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А41-97746/2017</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2017</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Промсервис"</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>5502003886</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>7816290018</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Горшкова М. П.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2018</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/693d6de6-07a8-4546-8fc6-08ce542f6717</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А46-22272/2017</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2017</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr"/>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Нефтепроммонтаж-2000"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>5501056814</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2018</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d3b287ae-5b08-410f-bbf7-d5477b601ae0</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А46-21964/2017</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr"/>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГО-БИЗНЕС-ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>5514005415</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2018</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6f4002bf-2ce6-4f8d-b6e4-a158d2e4a736</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А56-74997/2017</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr"/>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>5503206550</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
+      <c r="Q108" s="2" t="inlineStr"/>
+      <c r="R108" s="2" t="inlineStr"/>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2018</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А56-74617/2017</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr"/>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПКФ "КОНСТАНТА"</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>5501240651</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2018</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А46-17739/2017</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr"/>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>5503206550</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2018</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А70-10799/2017</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2017</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr"/>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>5505216434</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>7729441302</t>
+        </is>
+      </c>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr"/>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2017</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c07a522-def5-47ae-b67a-a9ae9dda94d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А46-14048/2017</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2017</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr"/>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКВАСТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>2463219273</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2017</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А40-138783/2017</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2017</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr"/>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>5504245954</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2018</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А46-11148/2017</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2017</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr"/>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>ООО СИБИРСКИЙ БАНК "СИРИУС"</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>5032998599</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "ОМГРАДОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>5506218466</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Бацман Н. В.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2025</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86fa33ca-7e37-4a54-9aaa-9c25e1745ecf</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А46-9504/2017</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2017</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr"/>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛУЧ"</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>5507234238</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2018</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/510b248f-f261-4c6e-9f17-4714d83fd162</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А40-92919/2017</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr"/>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕХНОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>5507232505</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr"/>
+      <c r="P116" s="2" t="inlineStr"/>
+      <c r="Q116" s="2" t="inlineStr"/>
+      <c r="R116" s="2" t="inlineStr"/>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2017</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>А40-82885/2017</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E117" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr"/>
+      <c r="G117" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>ООО Институт системотехники</t>
+        </is>
+      </c>
+      <c r="I117" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr"/>
+      <c r="M117" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N117" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
+      <c r="P117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr"/>
+      <c r="R117" s="2" t="inlineStr"/>
+      <c r="S117" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="T117" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6213944e-feab-4b6e-9a74-42cf0965ff4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>А40-81895/2017</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2017</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr"/>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>ООО МПФ ИНЖЕНЕРСТРОЙПРОЕКТ</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>СО НП Добровольное строительное товарищество Центр специального строительства и ремонта</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr"/>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr"/>
+      <c r="P118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2017</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U118" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eb59a9c5-4a12-43fb-9426-9e3de068b439</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>А56-22441/2017</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2017</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F119" s="2" t="inlineStr"/>
+      <c r="G119" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБРЕГИОНСВЕТ"</t>
+        </is>
+      </c>
+      <c r="I119" s="2" t="inlineStr">
+        <is>
+          <t>5507236355</t>
+        </is>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K119" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M119" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N119" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
+      <c r="S119" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2017</t>
+        </is>
+      </c>
+      <c r="T119" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U119" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23e9242c-2fda-4dac-9957-48b5c56919f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>А46-4925/2017</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2017</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr"/>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>5505023859</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>Краецкая Е. Б.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr"/>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr"/>
+      <c r="R120" s="2" t="inlineStr"/>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2017</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U120" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
+          <t>А40-55909/2017</t>
+        </is>
+      </c>
+      <c r="C121" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2017</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E121" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F121" s="2" t="inlineStr"/>
+      <c r="G121" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМХИМЗАЩИТА"</t>
+        </is>
+      </c>
+      <c r="I121" s="2" t="inlineStr">
+        <is>
+          <t>5503159981</t>
+        </is>
+      </c>
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K121" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>0278900357</t>
+        </is>
+      </c>
+      <c r="M121" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N121" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
+      <c r="S121" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2017</t>
+        </is>
+      </c>
+      <c r="T121" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U121" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c4ad461-548f-4e59-86a6-a30e1dbe38fa</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>А46-3733/2017</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2017</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr"/>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСП "НОВЫЙ БЫТ"</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>5504205990</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>НП Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr"/>
+      <c r="R122" s="2" t="inlineStr"/>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2017</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U122" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>А46-2864/2017</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2017</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr"/>
+      <c r="G123" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>НП Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I123" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K123" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Зодчий"</t>
+        </is>
+      </c>
+      <c r="L123" s="2" t="inlineStr">
+        <is>
+          <t>5504102554</t>
+        </is>
+      </c>
+      <c r="M123" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N123" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="inlineStr"/>
+      <c r="P123" s="2" t="inlineStr"/>
+      <c r="Q123" s="2" t="inlineStr"/>
+      <c r="R123" s="2" t="inlineStr"/>
+      <c r="S123" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2017</t>
+        </is>
+      </c>
+      <c r="T123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U123" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25439e5b-53a0-4323-9c74-402e23b15e52</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>А46-2866/2017</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2017</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr"/>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>НП Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БРАНД"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>5501057688</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr"/>
+      <c r="R124" s="2" t="inlineStr"/>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U124" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/756bfc7b-0698-4bfd-8b35-e674ac744399</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>А56-1033/2017</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2017</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr"/>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙПОДРЯД-ДОМ"</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>5501167546</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="inlineStr"/>
+      <c r="Q125" s="2" t="inlineStr"/>
+      <c r="R125" s="2" t="inlineStr"/>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2017</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42d3309f-188e-456a-8dc8-ec6e01a10136</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>А56-91306/2016</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2016</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr"/>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Домострой"</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>5506069366</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="inlineStr"/>
+      <c r="P126" s="2" t="inlineStr"/>
+      <c r="Q126" s="2" t="inlineStr"/>
+      <c r="R126" s="2" t="inlineStr"/>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2017</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U126" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/efa957df-f19a-4a20-97fc-cbfd0511c491</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>А46-17166/2016</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2016</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr"/>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМЫШЛЕННО-ТОРГОВАЯ КОМПАНИЯ "АКТИВ"</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr">
+        <is>
+          <t>5502015225</t>
+        </is>
+      </c>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="inlineStr"/>
+      <c r="P127" s="2" t="inlineStr"/>
+      <c r="Q127" s="2" t="inlineStr"/>
+      <c r="R127" s="2" t="inlineStr"/>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2017</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ea9020c-6e23-4d80-a59e-443f4115657e</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А46-15586/2016</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2016</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr"/>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ф-КОНСАЛТИНГ"</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>5503105094</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>АО ТЕРРИТОРИАЛЬНЫЙ ПРОЕКТНЫЙ ИНСТИТУТ "ОМСКГРАЖДАНПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>5503018966</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Звягольская Е. С.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2023</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56477d47-1fe4-4b18-a3e0-2b4f37b9890d</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А46-10789/2016</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2016</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr"/>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>Петров Андрей Станиславович</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецмонтаж"</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>5504213600</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Терехин А. А.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="inlineStr"/>
+      <c r="P129" s="2" t="inlineStr"/>
+      <c r="Q129" s="2" t="inlineStr"/>
+      <c r="R129" s="2" t="inlineStr"/>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2024</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А46-10383/2016</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2016</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr"/>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФИРМА "КАРАТ-СВЯЗЬ-96"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>5501041744</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2016</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/996e89ab-e34c-49b6-9abc-b89e4f79ef64</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А46-4987/2016</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2016</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr"/>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газводстрой"</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>5506222470</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Кедр"</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>5504201192</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr"/>
+      <c r="R131" s="2" t="inlineStr"/>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2025</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c357c437-5dad-4bf5-ab8e-4c00b4a9c5ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А46-13867/2015</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2015</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr"/>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>АО "СТРАХОВАЯ ГРУППА "УРАЛСИБ"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>7703032986</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr"/>
+      <c r="R132" s="2" t="inlineStr"/>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2016</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50595564-2a64-4996-a912-cb515453f2a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А46-12213/2015</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2015</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr"/>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>АО "Российский Сельскохозяйственный банк"</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>7725114488</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЕДР"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>5536004542</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Распутина В. Ю.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr"/>
+      <c r="R133" s="2" t="inlineStr"/>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2020</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e9b3040-0278-49cf-bef2-1896a6b7df28</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А46-11727/2015</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2015</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr"/>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Омская геологоразведочная экспедиция"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>5503072723</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr"/>
+      <c r="P134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="R134" s="2" t="inlineStr"/>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2015</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83de42f1-cd1d-4748-8ce4-22a907558026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А46-11724/2015</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2015</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr"/>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЕДР"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>5536004542</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="inlineStr"/>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="R135" s="2" t="inlineStr"/>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2015</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10f193ac-f6ca-45f9-9738-36ae1deeb476</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А46-11726/2015</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2015</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr"/>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОРСТРОЙ-ИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>7202180214</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Распутина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr"/>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="R136" s="2" t="inlineStr"/>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2015</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/efeab107-65e8-4d1e-880f-00b83f84215b</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А46-11725/2015</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2015</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr"/>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "Дом"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>5504203841</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="inlineStr"/>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr"/>
+      <c r="R137" s="2" t="inlineStr"/>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2015</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c0338f12-b7ef-402c-b33b-7d23952e20ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А46-9005/2015</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2015</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr"/>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр инновационных исследований и разработок"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>7723772650</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теплостройсервис"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>5515011041</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr"/>
+      <c r="P138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="R138" s="2" t="inlineStr"/>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2024</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А46-8555/2015</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2015</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr"/>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Жилищно-коммунальное хозяйство "СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>5501089305</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АНТАБЛЕМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>5506003661</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Горобец Н. А.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="R139" s="2" t="inlineStr"/>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2021</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А46-14510/2014</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2014</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr"/>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Омский каучук"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>5501023216</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПО "СибМонтаж"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr"/>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Баландин В. А.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2018</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/711ac74a-2452-4987-a930-e2a679e4ac30</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А46-9846/2014</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2014</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr"/>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройкадастр"</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>5528024577</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2014</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a77aef70-f12b-4c06-9e37-25c75acd0dfc</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А46-9848/2014</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2014</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr"/>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройстар Инвест"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>5507074930</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr"/>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="R142" s="2" t="inlineStr"/>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2014</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/411b718e-f43c-489f-afce-73349bd12709</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А46-9845/2014</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2014</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr"/>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛГРАНТ"</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr">
+        <is>
+          <t>5504232955</t>
+        </is>
+      </c>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="inlineStr"/>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="R143" s="2" t="inlineStr"/>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2014</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd101c14-7924-4db1-b88c-79068df1a513</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А46-5558/2014</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2014</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr"/>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-2 ПАРТНЕР СЕРВИС ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>5501107071</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Мартыненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr"/>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="R144" s="2" t="inlineStr"/>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2014</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d91b1b94-7367-4daa-9b15-f5c108ca6f34</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А46-4042/2014</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2014</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr"/>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>Плакан Владимир Рудольфович</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>550200330379</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Научно-производственное объединение "Мостовик"</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>5502005562</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Хвостунцев А. М.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="inlineStr"/>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="R145" s="2" t="inlineStr"/>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2026</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/32cedaba-ca6e-4682-8735-67d3c0de0cab</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А46-11694/2013</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2013</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr"/>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерченское партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-строительная компания "Мостовик"</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>7224038187</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="inlineStr"/>
+      <c r="P146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr"/>
+      <c r="R146" s="2" t="inlineStr"/>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2013</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65aa54b7-ebe9-4892-ab22-a147df631cf0</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А46-10613/2013</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2013</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr"/>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Полимакс"</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr">
+        <is>
+          <t>5506211069</t>
+        </is>
+      </c>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="inlineStr"/>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr"/>
+      <c r="R147" s="2" t="inlineStr"/>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2013</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43d3b4ec-af08-4e5a-b97a-20bf1e0240a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>А46-9363/2013</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2013</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr"/>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭлитСтрой-2009"</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>5503213653</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>Распутина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr"/>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="R148" s="2" t="inlineStr"/>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2013</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U148" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee748510-6ff9-43aa-a616-712b957b1d1d</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="inlineStr">
+        <is>
+          <t>А70-7687/2013</t>
+        </is>
+      </c>
+      <c r="C149" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2013</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr"/>
+      <c r="G149" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулирующая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I149" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>ООО Проектно-строительная компания "Мостовик"</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr"/>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr"/>
+      <c r="P149" s="2" t="inlineStr"/>
+      <c r="Q149" s="2" t="inlineStr"/>
+      <c r="R149" s="2" t="inlineStr"/>
+      <c r="S149" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2013</t>
+        </is>
+      </c>
+      <c r="T149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U149" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3976c273-be43-4e1a-b020-958b18983c8c</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>А46-5731/2013</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2013</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr"/>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройгарант-2000"</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr"/>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>Беседина Т. И.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr"/>
+      <c r="P150" s="2" t="inlineStr"/>
+      <c r="Q150" s="2" t="inlineStr"/>
+      <c r="R150" s="2" t="inlineStr"/>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2013</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U150" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cfbd077c-5c78-4f16-b2a0-b4746af9ae91</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>А46-5732/2013</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2013</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr"/>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>5503114765</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>ООО Научно-производственное объединение "Промтехгаз"</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>5506212055</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>Распутина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="inlineStr"/>
+      <c r="P151" s="2" t="inlineStr"/>
+      <c r="Q151" s="2" t="inlineStr"/>
+      <c r="R151" s="2" t="inlineStr"/>
+      <c r="S151" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2013</t>
+        </is>
+      </c>
+      <c r="T151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U151" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd1c4cfc-a0c3-403f-b99f-aeb0c29fc705</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="n">
+        <v>151</v>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>А46-1949/2013</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2013</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr"/>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Научно-производственный центр газотурбостроения "Салют"</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>4205173700</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Омскэнергосбыт"</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>5503091518</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>Хвостунцев А. М.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr"/>
+      <c r="P152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr"/>
+      <c r="R152" s="2" t="inlineStr"/>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2020</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U152" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ae0c17f-fd8d-42c6-a247-54e33deadb73</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
+        <v>152</v>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>А46-229/2013</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2013</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr"/>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Интеп"</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>8602024606</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Мостовое ремонтно-строительное управление"</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>5507082930</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>Хвостунцев А. М.</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr"/>
+      <c r="P153" s="2" t="inlineStr"/>
+      <c r="Q153" s="2" t="inlineStr"/>
+      <c r="R153" s="2" t="inlineStr"/>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2016</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/791d4e11-2f67-4fe8-8d44-7a06d40ba809</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А46-32808/2012</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2012</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr"/>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Саморегулируемая организация "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>ООО Производственно-коммерческая фирма "Олимп"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr"/>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr"/>
+      <c r="P154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr"/>
+      <c r="R154" s="2" t="inlineStr"/>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2013</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b61d5937-d8d9-45f7-98a2-70a4b948c616</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А46-27714/2012</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2012</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr"/>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по Советскому административному округу г. Омска</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОПСК"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>5506062138</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Скиллер-Котунова Е. В.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr"/>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="R155" s="2" t="inlineStr"/>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2014</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56f07ab1-3718-45c4-a67d-789d58913c4d</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А46-24061/2012</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2012</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr"/>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строй-Гарант"</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>5504115521</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строй-Гарант"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>5504115521</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Хвостунцев А. М.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="inlineStr"/>
+      <c r="P156" s="2" t="inlineStr"/>
+      <c r="Q156" s="2" t="inlineStr"/>
+      <c r="R156" s="2" t="inlineStr"/>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2014</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/302a1310-1d63-423f-aa77-94cf86cd8644</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А40-23448/2012</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2012</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr"/>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Союз строителей Омской области"</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Омская мехколонна 35"</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr"/>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Назарец С. И.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr"/>
+      <c r="R157" s="2" t="inlineStr"/>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2015</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/70f4933a-a1f6-46af-ab40-8e5ef4abb6e3</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>