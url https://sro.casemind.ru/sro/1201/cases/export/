--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ab0c57-54cf-4be7-9438-2136d8fdf3f4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d1129fd-7a2e-4f14-aaa7-70d9bed6bc6d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21faba8a-c57d-4d97-8326-cc999efa691b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12326513-9bcd-4735-b962-f8b5dd5a9e1c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65060b62-a315-4df0-ad3f-451a6d1733f5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93977b8-e86e-41f6-9038-0715aad1fb7c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e053d9c-955b-4192-ab84-9ff971ccf4e4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c695be29-f0ff-45fb-8d12-bd1e9891984a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2eeacce-7a8f-4315-88d2-f2aa0fb24731" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5322c34c-8073-4e07-8563-8648cdfe365f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c7765b0-144c-46f9-b1d6-5e115ad1befb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831f98a6-f9b2-4beb-958a-120c8a3bce55" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2ce4dce-c2e8-4ac1-9d0b-ce4a46e00908" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc7e863f-b39e-4f1a-9d3f-9350926306e3" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81c79b41-abd3-4afe-a65f-624d575aa946" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ed2c70-5193-446c-8431-e316a136d910" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e72a460a-f861-4761-9320-1b67667410a6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd57f43-f3ad-4e0e-9d1f-61d13b2d0be2" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939f3584-29db-4b2d-921a-b2e79b497db3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d23cd15-8fe7-4e61-a07d-4f082f7e53e0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b1db690-041e-4ee0-ba56-9e97fe4e90da" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e87502-7669-43b8-9946-aaea143e0292" TargetMode="External" Id="rId27" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cbc692a-f9f9-47b9-899c-395ccaac92ed" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1525dc5d-570b-41d4-8ef6-942bfcca2371" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a32a69c-e38d-47ea-8d7d-0c5708161f7b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e06bf299-6ad8-4c8c-8b2c-25f5edbbd527" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5460f90e-5073-4c1d-8dc5-fc9fdbe1d9d7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ab0c57-54cf-4be7-9438-2136d8fdf3f4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d1129fd-7a2e-4f14-aaa7-70d9bed6bc6d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21faba8a-c57d-4d97-8326-cc999efa691b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12326513-9bcd-4735-b962-f8b5dd5a9e1c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65060b62-a315-4df0-ad3f-451a6d1733f5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f93977b8-e86e-41f6-9038-0715aad1fb7c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e053d9c-955b-4192-ab84-9ff971ccf4e4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c695be29-f0ff-45fb-8d12-bd1e9891984a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2eeacce-7a8f-4315-88d2-f2aa0fb24731" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5322c34c-8073-4e07-8563-8648cdfe365f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c7765b0-144c-46f9-b1d6-5e115ad1befb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/831f98a6-f9b2-4beb-958a-120c8a3bce55" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5488cbcc-72df-4f25-92c0-bf5a79aa5c88" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2ce4dce-c2e8-4ac1-9d0b-ce4a46e00908" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc7e863f-b39e-4f1a-9d3f-9350926306e3" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81c79b41-abd3-4afe-a65f-624d575aa946" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ed2c70-5193-446c-8431-e316a136d910" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e72a460a-f861-4761-9320-1b67667410a6" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd57f43-f3ad-4e0e-9d1f-61d13b2d0be2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/939f3584-29db-4b2d-921a-b2e79b497db3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d23cd15-8fe7-4e61-a07d-4f082f7e53e0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b1db690-041e-4ee0-ba56-9e97fe4e90da" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50e87502-7669-43b8-9946-aaea143e0292" TargetMode="External" Id="rId33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U28"/>
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,323 +589,323 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А46-12104/2026</t>
+          <t>А46-16776/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>31.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>МИНИСТЕРСТВО ОБРАЗОВАНИЯ ОМСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5503079856</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5503239034</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Бекетова А. Б.</t>
+          <t>Чекурда Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92ab0c57-54cf-4be7-9438-2136d8fdf3f4</t>
+          <t>https://kad.arbitr.ru/Card/1cbc692a-f9f9-47b9-899c-395ccaac92ed</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А46-10382/2026</t>
+          <t>А70-19638/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Департамент строительства Администрации города Омска</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5503053583</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТраст"</t>
+          <t>ООО "ЭВЕРЕСТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5501236824</t>
+          <t>5503249875</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d1129fd-7a2e-4f14-aaa7-70d9bed6bc6d</t>
+          <t>https://kad.arbitr.ru/Card/1525dc5d-570b-41d4-8ef6-942bfcca2371</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А46-6897/2026</t>
+          <t>А70-19360/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>03.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "ЦЕНТРАЛЬНАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7731128785</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "СЭРС"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5503050180</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21faba8a-c57d-4d97-8326-cc999efa691b</t>
+          <t>https://kad.arbitr.ru/Card/8a32a69c-e38d-47ea-8d7d-0c5708161f7b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А70-8946/2026</t>
+          <t>А70-18337/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
@@ -916,2354 +916,2894 @@
           <t>7204201389</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭВЕРЕСТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>5503249875</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12326513-9bcd-4735-b962-f8b5dd5a9e1c</t>
+          <t>https://kad.arbitr.ru/Card/e06bf299-6ad8-4c8c-8b2c-25f5edbbd527</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А70-7774/2026</t>
+          <t>А70-17747/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>5503173432</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
+          <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65060b62-a315-4df0-ad3f-451a6d1733f5</t>
+          <t>https://kad.arbitr.ru/Card/5460f90e-5073-4c1d-8dc5-fc9fdbe1d9d7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А70-7225/2026</t>
+          <t>А46-12104/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "КОНСТАНТА"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5521900137</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Бекетова А. Б.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f93977b8-e86e-41f6-9038-0715aad1fb7c</t>
+          <t>https://kad.arbitr.ru/Card/92ab0c57-54cf-4be7-9438-2136d8fdf3f4</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А70-5444/2026</t>
+          <t>А46-10382/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Департамент строительства Администрации города Омска</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5503053583</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "КОНСТАНТА"</t>
+          <t>ООО "СтройТраст"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5521900137</t>
+          <t>5501236824</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
+          <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e053d9c-955b-4192-ab84-9ff971ccf4e4</t>
+          <t>https://kad.arbitr.ru/Card/4d1129fd-7a2e-4f14-aaa7-70d9bed6bc6d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А70-2444/2026</t>
+          <t>А46-6897/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "ЦЕНТРАЛЬНАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7731128785</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ск "Константа"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5521900137</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шмаков Г. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>28.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c695be29-f0ff-45fb-8d12-bd1e9891984a</t>
+          <t>https://kad.arbitr.ru/Card/21faba8a-c57d-4d97-8326-cc999efa691b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А70-1703/2026</t>
+          <t>А70-8946/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ск "Константа"</t>
+          <t>ООО "ЭВЕРЕСТ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5521900137</t>
+          <t>5503249875</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соловьев К. Л.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e2eeacce-7a8f-4315-88d2-f2aa0fb24731</t>
+          <t>https://kad.arbitr.ru/Card/12326513-9bcd-4735-b962-f8b5dd5a9e1c</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А70-28435/2025</t>
+          <t>А70-7774/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ск "Константа"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5521900137</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Минулина Д. Х.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc</t>
+          <t>https://kad.arbitr.ru/Card/65060b62-a315-4df0-ad3f-451a6d1733f5</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А67-10967/2025</t>
+          <t>А70-7225/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Департамент капитального строительства администрации Города Томска</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7017003845</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭНЕРГОПРОМ"</t>
+          <t>ООО "СК "КОНСТАНТА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5503190967</t>
+          <t>5521900137</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5322c34c-8073-4e07-8563-8648cdfe365f</t>
+          <t>https://kad.arbitr.ru/Card/f93977b8-e86e-41f6-9038-0715aad1fb7c</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А46-8799/2025</t>
+          <t>А70-5444/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5503239348</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "САНТА-БРО"</t>
+          <t>ООО "СК "КОНСТАНТА"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5507242422</t>
+          <t>5521900137</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бутина В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c7765b0-144c-46f9-b1d6-5e115ad1befb</t>
+          <t>https://kad.arbitr.ru/Card/6e053d9c-955b-4192-ab84-9ff971ccf4e4</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А46-17134/2024</t>
+          <t>А70-2444/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5503239348</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "Ск "Константа"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5521900137</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>5454856.29</v>
+        <v>645988.3</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договорам строительного контроля</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>28.02.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/831f98a6-f9b2-4beb-958a-120c8a3bce55</t>
+          <t>https://kad.arbitr.ru/Card/c695be29-f0ff-45fb-8d12-bd1e9891984a</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А46-13152/2022</t>
+          <t>А70-1703/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.07.2022</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА ОМСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5502050244</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЙ ДОРОЖНЫЙ ИСПЫТАТЕЛЬНЫЙ ЦЕНТР"</t>
+          <t>ООО "Ск "Константа"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5501152483</t>
+          <t>5521900137</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Пантелеева С. С.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>138000</v>
-[...3 lines deleted...]
-      </c>
+        <v>645988.3</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафов за ненадлежащее исполнение госконтракта по строительному контролю дорожных работ</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>24.03.2023</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2ce4dce-c2e8-4ac1-9d0b-ce4a46e00908</t>
+          <t>https://kad.arbitr.ru/Card/e2eeacce-7a8f-4315-88d2-f2aa0fb24731</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А46-6202/2022</t>
+          <t>А70-28435/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5503239348</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСУЛЬТАЦИОННО-ДЕПОЗИТАРНЫЙ ЦЕНТР"</t>
+          <t>ООО "Ск "Константа"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5503100346</t>
+          <t>5521900137</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Бацман Н. В.</t>
+          <t>Цыпушева А. С.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>8077447.03</v>
-[...3 lines deleted...]
-      </c>
+        <v>17946014.15</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договорам капитального ремонта.</t>
+          <t>Взыскание убытков в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>25.10.2023</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc7e863f-b39e-4f1a-9d3f-9350926306e3</t>
+          <t>https://kad.arbitr.ru/Card/72ccb7eb-4c0d-44ce-8278-900f75f4bccc</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А46-23008/2021</t>
+          <t>А67-10967/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>14.11.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКИЙ ГОСУДАРСТВЕННЫЙ АГРАРНЫЙ УНИВЕРСИТЕТ ИМЕНИ П.А. СТОЛЫПИНА"</t>
+          <t>Департамент капитального строительства администрации Города Томска</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5502030791</t>
+          <t>7017003845</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОМРЕГИОНПРОМСТРОЙ"</t>
+          <t>ООО "СТРОЙЭНЕРГОПРОМ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5501177150</t>
+          <t>5503190967</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>475145.38</v>
+        <v>2703312.77</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку выполнения работ по контракту на капитальный ремонт общежития.</t>
+          <t>Взыскание убытков с ООО «Стройэнергопром» в пользу Департамента капстроительства Томска</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>23.09.2022</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81c79b41-abd3-4afe-a65f-624d575aa946</t>
+          <t>https://kad.arbitr.ru/Card/5322c34c-8073-4e07-8563-8648cdfe365f</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А46-11026/2021</t>
+          <t>А46-8799/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.06.2021</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЙ ДОРОЖНЫЙ ИСПЫТАТЕЛЬНЫЙ ЦЕНТР"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5501152483</t>
+          <t>5503239348</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ОМСКОЙ ОБЛАСТИ</t>
+          <t>ООО "САНТА-БРО"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5503023028</t>
+          <t>5507242422</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Третинник М. А.</t>
-[...3 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+          <t>Бутина В. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>542333.16</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>542333.16</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения УФАС о включении сведений в реестр недобросовестных поставщиков</t>
+          <t>Регрессное требование убытков, выплаченных собственнику из-за затопления при капремонте членом СРО.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>24.06.2023</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91ed2c70-5193-446c-8431-e316a136d910</t>
+          <t>https://kad.arbitr.ru/Card/1c7765b0-144c-46f9-b1d6-5e115ad1befb</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А46-17971/2020</t>
+          <t>А46-17134/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>09.10.2020</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>5503239348</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГРОСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5507096531</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Малыгина Е. В.</t>
+          <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>3055725</v>
-[...3 lines deleted...]
-      </c>
+        <v>5454856.29</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за ненадлежащего качества работ по капитальному ремонту фасада жилого дома</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договорам строительного контроля</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>09.10.2021</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e72a460a-f861-4761-9320-1b67667410a6</t>
+          <t>https://kad.arbitr.ru/Card/831f98a6-f9b2-4beb-958a-120c8a3bce55</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А46-8114/2020</t>
+          <t>А70-22606/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>12.05.2020</t>
+          <t>24.10.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5503122117</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙАВАНГАРД"</t>
+          <t>ООО "ГАРАНТ СТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5501140745</t>
+          <t>5503192883</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Баландин В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Квиндт Е. И.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>20.05.2021</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2cd57f43-f3ad-4e0e-9d1f-61d13b2d0be2</t>
+          <t>https://kad.arbitr.ru/Card/5488cbcc-72df-4f25-92c0-bf5a79aa5c88</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А46-19459/2019</t>
+          <t>А46-13152/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.10.2019</t>
+          <t>28.07.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5503122117</t>
+          <t>5502050244</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙАВАНГАРД"</t>
+          <t>ООО "СИБИРСКИЙ ДОРОЖНЫЙ ИСПЫТАТЕЛЬНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5501140745</t>
+          <t>5501152483</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Луговик С. В.</t>
+          <t>Пантелеева С. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>967249.2</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>138000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>138000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Расторжение договора № 05/кп79/2019, взыскание аванса и неустойки</t>
+          <t>Взыскание штрафов за ненадлежащее исполнение госконтракта по строительному контролю дорожных работ</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>24.10.2019</t>
+          <t>24.03.2023</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/939f3584-29db-4b2d-921a-b2e79b497db3</t>
+          <t>https://kad.arbitr.ru/Card/b2ce4dce-c2e8-4ac1-9d0b-ce4a46e00908</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А46-19458/2019</t>
+          <t>А46-6202/2022</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>22.10.2019</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5503122117</t>
+          <t>5503239348</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙАВАНГАРД"</t>
+          <t>ООО "КОНСУЛЬТАЦИОННО-ДЕПОЗИТАРНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5501140745</t>
+          <t>5503100346</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Ширяй И. Ю.</t>
+          <t>Бацман Н. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>911382.98</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>8077447.03</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>5454856.29</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Расторжение договора, восстановление фасада здания и взыскание 911 382,98 руб. долга и неустойки.</t>
+          <t>Взыскание неосновательного обогащения (неотработанного аванса) по договорам капитального ремонта.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>24.10.2019</t>
+          <t>25.10.2023</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d23cd15-8fe7-4e61-a07d-4f082f7e53e0</t>
+          <t>https://kad.arbitr.ru/Card/dc7e863f-b39e-4f1a-9d3f-9350926306e3</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А46-16555/2019</t>
+          <t>А46-23008/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>12.09.2019</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРД"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКИЙ ГОСУДАРСТВЕННЫЙ АГРАРНЫЙ УНИВЕРСИТЕТ ИМЕНИ П.А. СТОЛЫПИНА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5507252068</t>
+          <t>5502030791</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "ОМРЕГИОНПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5501177150</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>475145.38</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Возврат излишне уплаченного взноса в компенсационный фонд при двойном перечислении средств</t>
+          <t>Взыскание неустойки за просрочку выполнения работ по контракту на капитальный ремонт общежития.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>18.04.2020</t>
+          <t>23.09.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b1db690-041e-4ee0-ba56-9e97fe4e90da</t>
+          <t>https://kad.arbitr.ru/Card/81c79b41-abd3-4afe-a65f-624d575aa946</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А46-5218/2018</t>
+          <t>А46-11026/2021</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>24.06.2021</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Визир электросервис"</t>
+          <t>ООО "СИБИРСКИЙ ДОРОЖНЫЙ ИСПЫТАТЕЛЬНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5507208573</t>
+          <t>5501152483</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ – "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ – МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, РЕКОНСТРУКЦИЮ И КАПИТАЛЬНЫЙ РЕМОНТ ЭНЕРГЕТИЧЕСКИХ ОБЪЕКТОВ, СЕТЕЙ И ПОДСТАНЦИЙ "ЭНЕРГОСТРОЙ"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ АНТИМОНОПОЛЬНОЙ СЛУЖБЫ ПО ОМСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7708237433</t>
+          <t>5503023028</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Третинник М. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 1 000 000 руб. компенсационного фонда.</t>
+          <t>Признание недействительным решения УФАС о включении сведений в реестр недобросовестных поставщиков</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>24.06.2023</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8</t>
+          <t>https://kad.arbitr.ru/Card/91ed2c70-5193-446c-8431-e316a136d910</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А46-23425/2017</t>
+          <t>А46-17971/2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>09.10.2020</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5503224180</t>
+          <t>5503239348</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "АГРОСТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5507096531</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Малыгина Е. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>3055725</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>3055725</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (возврат взноса в компенсационный фонд)</t>
+          <t>Взыскание убытков из-за ненадлежащего качества работ по капитальному ремонту фасада жилого дома</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>09.10.2021</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f</t>
+          <t>https://kad.arbitr.ru/Card/e72a460a-f861-4761-9320-1b67667410a6</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А46-23426/2017</t>
+          <t>А46-8114/2020</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>12.05.2020</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5503205807</t>
+          <t>5503122117</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "СТРОЙАВАНГАРД"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5501140745</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Баландин В. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>1940904.03</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>1587129.39</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компенсационный фонд при выходе из ассоциации)</t>
+          <t>Взыскание аванса и неустойки из-за невыполнения работ по капитальному ремонту фасада и кровли дома</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>20.05.2021</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2</t>
+          <t>https://kad.arbitr.ru/Card/2cd57f43-f3ad-4e0e-9d1f-61d13b2d0be2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А46-17739/2017</t>
+          <t>А46-19459/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>22.10.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5503206550</t>
+          <t>5503122117</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "СТРОЙАВАНГАРД"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5501140745</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Луговик С. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>100000</v>
+        <v>967249.2</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд как неосновательного обогащения при выходе из ассоциации</t>
+          <t>Расторжение договора № 05/кп79/2019, взыскание аванса и неустойки</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>28.08.2018</t>
+          <t>24.10.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd</t>
+          <t>https://kad.arbitr.ru/Card/939f3584-29db-4b2d-921a-b2e79b497db3</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А46-5838/2017</t>
+          <t>А46-19458/2019</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>22.10.2019</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗАВОД СБОРНОГО ЖЕЛЕЗОБЕТОНА № 5 ТРЕСТА ЖЕЛЕЗОБЕТОН"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ОМСКОЕ ЖИЛИЩНО-КОММУНАЛЬНОЕ ХОЗЯЙСТВО"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5503217577</t>
+          <t>5503122117</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Форвард"</t>
+          <t>ООО "СТРОЙАВАНГАРД"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5503231211</t>
+          <t>5501140745</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Самович Е. А.</t>
+          <t>Ширяй И. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>62289087</v>
+        <v>911382.98</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Расторжение договора, восстановление фасада здания и взыскание 911 382,98 руб. долга и неустойки.</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2019</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d23cd15-8fe7-4e61-a07d-4f082f7e53e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А46-16555/2019</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2019</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОРД"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5507252068</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Возврат излишне уплаченного взноса в компенсационный фонд при двойном перечислении средств</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2020</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b1db690-041e-4ee0-ba56-9e97fe4e90da</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А46-5218/2018</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2018</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Визир электросервис"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>5507208573</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ – "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ – МЕЖРЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО, РЕКОНСТРУКЦИЮ И КАПИТАЛЬНЫЙ РЕМОНТ ЭНЕРГЕТИЧЕСКИХ ОБЪЕКТОВ, СЕТЕЙ И ПОДСТАНЦИЙ "ЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7708237433</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 1 000 000 руб. компенсационного фонда.</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2018</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/107b6728-916a-47a1-8daf-57e46705cde8</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А46-23426/2017</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>5503205807</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R28" s="2" t="inlineStr">
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения (взнос в компенсационный фонд при выходе из ассоциации)</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2018</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А46-23425/2017</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>5503224180</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения (возврат взноса в компенсационный фонд)</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2018</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А46-17739/2017</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>5503206550</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>5503173432</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд как неосновательного обогащения при выходе из ассоциации</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2018</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cea67404-3582-4912-be82-a318df2d3dcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А46-5838/2017</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЗАВОД СБОРНОГО ЖЕЛЕЗОБЕТОНА № 5 ТРЕСТА ЖЕЛЕЗОБЕТОН"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>5503217577</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Форвард"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>5503231211</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Самович Е. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>62289087</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr">
         <is>
           <t>Несостоятельность (банкротство) ООО «Форвард» и требования кредиторов.</t>
         </is>
       </c>
-      <c r="S28" s="2" t="inlineStr">
+      <c r="S34" s="2" t="inlineStr">
         <is>
           <t>03.11.2022</t>
         </is>
       </c>
-      <c r="T28" s="2" t="inlineStr">
+      <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U28" s="3" t="inlineStr">
+      <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/50e87502-7669-43b8-9946-aaea143e0292</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>