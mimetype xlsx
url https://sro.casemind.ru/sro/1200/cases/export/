--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679ecbc0-1d62-43b4-99f5-45c2cf31f126" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06b405a5-cfc4-41ff-941c-ae1ab281d8c1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92f81cb4-0da8-4cc2-adf5-b2013a0401fe" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65fac7b-e676-404b-aec3-97aa22ebf658" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40806946-8d90-4d2a-803e-7d49090daaf7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fbc7f10-f00f-427a-9ea7-c8b3661e4b81" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ed90f3b-b60c-4931-8107-46198c7c1f0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7c078c5-9488-4d9c-af70-3828f66d793c" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfc7abf-44b1-4b90-9c97-2a2b61dfaef1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37eec91b-4df2-4e20-ab0c-9531477d53d3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab2d3850-080a-4d6b-a1d0-2173b0f2ad8c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b24d5d1-3bc0-493c-a6fc-44c71d1d44c0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74484b5a-1791-49ce-94ec-34f15635c011" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7e2a650-dd3a-4689-bf3f-db5c07803bfa" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1568be3-1125-401d-8673-bc03d9bc5ff0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b0d8049-7e60-454d-a848-574ba2165cb2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bf0acfb-182b-4765-b682-8243c66cb0d5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908106c1-df82-43a1-b11b-2c0a8fcace0b" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e84acb7-4458-4ea5-9220-3b3c276f2688" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5851d678-af91-4a39-aeab-9638e4d88f2d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/791d4e11-2f67-4fe8-8d44-7a06d40ba809" TargetMode="External" Id="rId58" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed1f33b3-dd78-4e78-85c2-4f469befb169" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679ecbc0-1d62-43b4-99f5-45c2cf31f126" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33e57b51-fdee-419f-b62f-1294e820c54c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06b405a5-cfc4-41ff-941c-ae1ab281d8c1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92f81cb4-0da8-4cc2-adf5-b2013a0401fe" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65fac7b-e676-404b-aec3-97aa22ebf658" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40806946-8d90-4d2a-803e-7d49090daaf7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fbc7f10-f00f-427a-9ea7-c8b3661e4b81" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ed90f3b-b60c-4931-8107-46198c7c1f0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7c078c5-9488-4d9c-af70-3828f66d793c" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfc7abf-44b1-4b90-9c97-2a2b61dfaef1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37eec91b-4df2-4e20-ab0c-9531477d53d3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab2d3850-080a-4d6b-a1d0-2173b0f2ad8c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b24d5d1-3bc0-493c-a6fc-44c71d1d44c0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74484b5a-1791-49ce-94ec-34f15635c011" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7e2a650-dd3a-4689-bf3f-db5c07803bfa" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1568be3-1125-401d-8673-bc03d9bc5ff0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b0d8049-7e60-454d-a848-574ba2165cb2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bf0acfb-182b-4765-b682-8243c66cb0d5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/908106c1-df82-43a1-b11b-2c0a8fcace0b" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a408130e-9df2-44b5-a920-97aba346ecad" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ce00a-7c21-423a-9291-a0d6ce996ec7" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e84acb7-4458-4ea5-9220-3b3c276f2688" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5851d678-af91-4a39-aeab-9638e4d88f2d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed7cf330-a6da-44bb-a6d9-662b0d3b87ff" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efb127f2-fdc9-4868-901b-637902446246" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1575ba12-1dba-4d43-92b3-3398f819e537" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c357c437-5dad-4bf5-ab8e-4c00b4a9c5ca" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e9b3040-0278-49cf-bef2-1896a6b7df28" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/791d4e11-2f67-4fe8-8d44-7a06d40ba809" TargetMode="External" Id="rId63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U59"/>
+  <dimension ref="A1:U64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "СТК-Строй"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5501154434</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/103522e2-8a5c-40f1-9f8f-85f8a293a4fe</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А46-12107/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>23.06.2026</t>
@@ -1103,51 +1103,51 @@
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Чекурда Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/92f81cb4-0da8-4cc2-adf5-b2013a0401fe</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А70-2102/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>02.02.2026</t>
@@ -1192,51 +1192,51 @@
         <is>
           <t>ООО "Авантаж"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>5503249032</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/319400f3-fcfe-40fd-94a4-15f06754bb9d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А46-191/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>14.01.2026</t>
@@ -1291,51 +1291,51 @@
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Ларина Е. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>1036563</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f65fac7b-e676-404b-aec3-97aa22ebf658</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А46-190/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>14.01.2026</t>
@@ -1390,51 +1390,51 @@
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Бутина В. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>450271.09</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств на основании акта выездной проверки и расчета процентов</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>11.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/40806946-8d90-4d2a-803e-7d49090daaf7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А75-15501/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>22.07.2025</t>
@@ -1489,51 +1489,51 @@
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Горобчук Н. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
         <v>285297865.44</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения в виде неотработанного аванса по контракту</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7fbc7f10-f00f-427a-9ea7-c8b3661e4b81</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А70-14613/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>14.07.2025</t>
@@ -1608,51 +1608,51 @@
           <t>Взыскание убытков и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>13.08.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6ed90f3b-b60c-4931-8107-46198c7c1f0e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А70-14611/2025</t>
+          <t>А70-14614/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>14.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1668,90 +1668,90 @@
           <t>7204201389</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>258354.47</v>
+        <v>57512.29</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Взыскание денежных средств и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>10.09.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140</t>
+          <t>https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А70-14614/2025</t>
+          <t>А70-14611/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>14.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1767,80 +1767,80 @@
           <t>7204201389</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>57512.29</v>
+        <v>258354.47</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств и процентов за пользование чужими денежными средствами</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>10.09.2025</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f932961-5e77-46a4-88d0-438822f86308</t>
+          <t>https://kad.arbitr.ru/Card/64eef659-5849-4c39-88d6-81247ef22140</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>А70-10959/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>29.05.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1885,51 +1885,51 @@
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>3715312.84</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО за убытки из-за некачественных работ члена СРО по договору подряда</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d7c078c5-9488-4d9c-af70-3828f66d793c</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>А70-27897/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>25.12.2024</t>
@@ -2083,51 +2083,51 @@
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
           <t>Оспаривание решений общих собраний членов СРО из-за нарушений процедуры созыва и отсутствия кворума</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/37eec91b-4df2-4e20-ab0c-9531477d53d3</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>А46-11916/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01.07.2024</t>
@@ -2279,51 +2279,51 @@
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Бутина В. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>832932.1</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
           <t>Убытки из-за ненадлежащего исполнения ООО «Авантаж» договора капремонта № 237-18-СМР от 29.01.2019</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>26.04.2026</t>
+          <t>19.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8b24d5d1-3bc0-493c-a6fc-44c71d1d44c0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>А46-10951/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>18.06.2024</t>
@@ -2574,51 +2574,51 @@
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>8 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Еникеева Л. И.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
           <t>Признание незаконным и отмена решения об исключении из членов СРО (протокол № 636).</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e1568be3-1125-401d-8673-bc03d9bc5ff0</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>А70-4140/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>29.02.2024</t>
@@ -2996,227 +2996,227 @@
           <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта крыши членом СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
           <t>08.02.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f5a88aca-b4ff-4da3-bece-a2957eb3b979</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А46-12717/2023</t>
+          <t>А46-12718/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>14.07.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "АРХИТЕКТУРНО-СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>8601018335</t>
+          <t>5506146860</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>Коротков Андрей Васильевич</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr"/>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бацман Н. В.</t>
+          <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения общего собрания членов СРО от 22.05.2023</t>
+          <t>Признание недействительными решений общего собрания членов СРО от 22.05.2023.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>21.07.2023</t>
+          <t>29.10.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7</t>
+          <t>https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А46-12718/2023</t>
+          <t>А46-12717/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>14.07.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-3"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ "АРХИТЕКТУРНО-СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5506146860</t>
+          <t>8601018335</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>Коротков Андрей Васильевич</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Бацман Н. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений общего собрания членов СРО от 22.05.2023.</t>
+          <t>Признание недействительным решения общего собрания членов СРО от 22.05.2023</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>29.10.2024</t>
+          <t>21.07.2023</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4178c14-83bf-4ab4-8b05-417930f407f4</t>
+          <t>https://kad.arbitr.ru/Card/f6515594-be93-4f6b-a2d1-79a9d84a8fe7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>А70-13362/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>21.06.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -3571,2759 +3571,3204 @@
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>64909</v>
       </c>
       <c r="P32" s="2" t="n">
         <v>59389</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
           <t>Возмещение в порядке регресса убытков, возникших из-за залива квартиры при ремонте крыши МКД</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
           <t>27.07.2023</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5851d678-af91-4a39-aeab-9638e4d88f2d</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А46-18101/2022</t>
+          <t>А46-20836/2022</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>14.10.2022</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "СТРОЙ-ЛИГА"</t>
+          <t>ООО "ИМПЕРИЯ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5501090942</t>
+          <t>7203377340</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АВАНТАЖ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5503114765</t>
+          <t>5503249032</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бацман Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рашидов Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2</t>
+          <t>https://kad.arbitr.ru/Card/ed7cf330-a6da-44bb-a6d9-662b0d3b87ff</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А46-17154/2022</t>
+          <t>А46-18101/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>29.09.2022</t>
+          <t>14.10.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ ОМСКОЙ ОБЛАСТИ "ГОРЬКОВСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "КОМПАНИЯ "СТРОЙ-ЛИГА"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5512004857</t>
+          <t>5501090942</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Шмаков Г. В.</t>
+          <t>Бацман Н. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1367360</v>
+        <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>1367360</v>
+        <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в зачете взносов в КФ, уплаченных присоединенными правопредшественниками</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства по ч. 14 ст. 3.3 Закона № 191-ФЗ</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>08.11.2022</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315</t>
+          <t>https://kad.arbitr.ru/Card/61bbd764-797b-4d4f-a1f4-ce26b90a61c2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А46-10116/2022</t>
+          <t>А46-17154/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>14.06.2022</t>
+          <t>29.09.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИБОРЫ УЧЕТА ВОДЫ"</t>
+          <t>ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ ОМСКОЙ ОБЛАСТИ "ГОРЬКОВСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5507056970</t>
+          <t>5512004857</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Бацман Н. В.</t>
+          <t>Шмаков Г. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>1367360</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>1367360</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Признание незаконным отказа в зачете взносов в КФ, уплаченных присоединенными правопредшественниками</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>08.11.2022</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91</t>
+          <t>https://kad.arbitr.ru/Card/e0d6e5e4-3f0c-46ea-953c-ddaaa715f315</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А46-9955/2022</t>
+          <t>А46-10116/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>10.06.2022</t>
+          <t>14.06.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ОМСКТЕРМОСТРОЙ"</t>
+          <t>ООО "ПРИБОРЫ УЧЕТА ВОДЫ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5501220824</t>
+          <t>5507056970</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Пантелеева С. С.</t>
+          <t>Бацман Н. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд при добровольном прекращении членства по ч. 14 ст. 3.3 191-ФЗ</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>15.07.2022</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a</t>
+          <t>https://kad.arbitr.ru/Card/a7f0c26a-5251-4c07-93af-8c3f55bc2c91</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А46-7404/2022</t>
+          <t>А46-9955/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>10.06.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>АО Конкурсный управляющий "ФИРМА ДЕКО"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ОМСКТЕРМОСТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5501220824</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Ярковой С. В.</t>
+          <t>Пантелеева С. С.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>11500</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Возврат взноса в компенсационный фонд при добровольном прекращении членства по ч. 14 ст. 3.3 191-ФЗ</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022</t>
+          <t>15.07.2022</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725</t>
+          <t>https://kad.arbitr.ru/Card/0ce7c3ff-99c9-4115-a368-19e829ded46a</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А46-3845/2022</t>
+          <t>А46-7404/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.03.2022</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>АО Конкурсный управляющий "ФИРМА ДЕКО"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5507028845</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Бацман Н. В.</t>
+          <t>Ярковой С. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>115096.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>11500</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на капремонт</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>17.12.2022</t>
+          <t>02.08.2022</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110</t>
+          <t>https://kad.arbitr.ru/Card/d9ed8fb7-5b03-4c14-8b13-0ba7c6d4a725</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А46-14328/2021</t>
+          <t>А46-3845/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>10.08.2021</t>
+          <t>11.03.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ИП МИЛЬКО ВАСИЛИЙ ВЛАДИМИРОВИЧ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ОМСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>551400967760</t>
+          <t>5507028845</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Баландин В. А.</t>
+          <t>Бацман Н. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>309205.48</v>
+        <v>115096.81</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>309205.48</v>
+        <v>115096.81</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на капремонт</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>23.03.2022</t>
+          <t>17.12.2022</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f</t>
+          <t>https://kad.arbitr.ru/Card/aba4b647-2197-4248-a881-124e2543d110</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А46-22620/2019</t>
+          <t>А46-14328/2021</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>03.12.2019</t>
+          <t>10.08.2021</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>АО "ОМСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ПРИБОРОСТРОЕНИЯ"</t>
+          <t>ИП МИЛЬКО ВАСИЛИЙ ВЛАДИМИРОВИЧ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5506218498</t>
+          <t>551400967760</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Баландин В. А.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>3000000</v>
+        <v>309205.48</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>3000000</v>
+        <v>309205.48</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Признание правопреемства при реорганизации и обязание зачесть взносы в компфонды СРО.</t>
+          <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>08.05.2020</t>
+          <t>23.03.2022</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98</t>
+          <t>https://kad.arbitr.ru/Card/ef86b169-8c4c-4ba5-871d-e64ec2c6820f</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-140813/2019</t>
+          <t>А46-12387/2020</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>03.06.2019</t>
+          <t>14.07.2020</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬЯНС"</t>
+          <t>ООО "ГОРОДСКАЯ МЕХАНИКА"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5503235400</t>
+          <t>9704010851</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ПКФ СИБЛИФТ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>5506233369</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сумбаева А. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>22.09.2020</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641</t>
+          <t>https://kad.arbitr.ru/Card/efb127f2-fdc9-4868-901b-637902446246</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А46-23076/2018</t>
+          <t>А46-22620/2019</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>25.12.2018</t>
+          <t>03.12.2019</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Современные технологии строительства"</t>
+          <t>АО "ОМСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ПРИБОРОСТРОЕНИЯ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5501085903</t>
+          <t>5506218498</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Союз строителей Омской области"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>400000</v>
+        <v>3000000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>400000</v>
+        <v>3000000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения из-за двойного перечисления взноса в компенсационный фонд</t>
+          <t>Признание правопреемства при реорганизации и обязание зачесть взносы в компфонды СРО.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>21.03.2019</t>
+          <t>08.05.2020</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5</t>
+          <t>https://kad.arbitr.ru/Card/4281e28b-6cca-42c5-b395-33ffff3c6f98</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А56-63291/2018</t>
+          <t>А40-140813/2019</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>03.06.2019</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМОСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5506069366</t>
+          <t>5503235400</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>2000006</v>
+        <v>400000</v>
       </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из СРО и перевод средств компенсационного фонда</t>
+          <t>Обязание НОСТРОЙ перечислить 400 000 руб. средств компенсационного фонда в новую СРО истца</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>28.07.2019</t>
+          <t>22.09.2020</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae</t>
+          <t>https://kad.arbitr.ru/Card/c11c0b4e-bc9d-4cb9-ab0d-2b66b3adb641</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А46-5314/2018</t>
+          <t>А46-23076/2018</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>25.12.2018</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "РЕМСТРОЙ"</t>
+          <t>ООО "Современные технологии строительства"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5501078416</t>
+          <t>5501085903</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+          <t>НП СРО "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>5503114765</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>909916</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Возврат членских взносов и взносов в компфонд как неосновательного обогащения</t>
+          <t>Взыскание неосновательного обогащения из-за двойного перечисления взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>21.03.2019</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398</t>
+          <t>https://kad.arbitr.ru/Card/ef020c1d-4739-48d3-847b-d558135ae1f5</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А46-24281/2017</t>
+          <t>А56-63291/2018</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК НИКА-ГРУПП"</t>
+          <t>ООО "ДОМОСТРОЙ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5503249441</t>
+          <t>5506069366</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>5503114765</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000006</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Возврат ошибочно перечисленного взноса в компенсационный фонд при переходе из другой СРО</t>
+          <t>Признание недействительным решения об исключении из СРО и перевод средств компенсационного фонда</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>28.07.2019</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d</t>
+          <t>https://kad.arbitr.ru/Card/7c69efe1-3ed1-472c-8ab0-2b37e1d4f8ae</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-237998/2017</t>
+          <t>А46-5314/2018</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>03.04.2018</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО ОМСКЭЛЕКТРОМОНТАЖ</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5501078416</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5503114765</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>909916</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Возврат членских взносов и взносов в компфонд как неосновательного обогащения</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73</t>
+          <t>https://kad.arbitr.ru/Card/b4dfedab-8292-4fbc-a5b1-1cb9422b9398</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А46-23426/2017</t>
+          <t>А46-4611/2018</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+          <t>ООО "РЕГИОН"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>5503205807</t>
+          <t>5509009735</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>ООО "ВКХ-ГАРАНТ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5504220660</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
-      <c r="Q47" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2</t>
+          <t>https://kad.arbitr.ru/Card/1575ba12-1dba-4d43-92b3-3398f819e537</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А46-23425/2017</t>
+          <t>А46-24281/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
+          <t>ООО "СК НИКА-ГРУПП"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5503224180</t>
+          <t>5503249441</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5503173432</t>
+          <t>5503114765</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
         <v>100000</v>
       </c>
-      <c r="P48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взноса в компенсационный фонд) при выходе из ассоциации</t>
+          <t>Возврат ошибочно перечисленного взноса в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f</t>
+          <t>https://kad.arbitr.ru/Card/4e959e73-74e5-40b8-8d43-6fa429f0812d</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-74997/2017</t>
+          <t>А40-237998/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
+          <t>ООО ОМСКЭЛЕКТРОМОНТАЖ</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5503206550</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P49" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f</t>
+          <t>https://kad.arbitr.ru/Card/5ebdfa6a-37de-4f54-a82e-5474df7e8e73</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-74617/2017</t>
+          <t>А46-23426/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПКФ "КОНСТАНТА"</t>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5501240651</t>
+          <t>5503205807</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>516000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Взыскание неосновательного обогащения в виде взноса в компенсационный фонд при выходе из ассоциации</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7</t>
+          <t>https://kad.arbitr.ru/Card/45ddbdb1-8bfb-4615-a7f9-5ad58fe52cf2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А46-14048/2017</t>
+          <t>А46-23425/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАСТРОЙСЕРВИС"</t>
+          <t>ООО "НЕФТЕГАЗСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>2463219273</t>
+          <t>5503224180</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
+          <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ОМСКА"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>5503114765</t>
+          <t>5503173432</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
-[...2 lines deleted...]
-      <c r="O51" s="2" t="inlineStr"/>
+          <t>Голобородько Н. А.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Взыскание неосновательного обогащения (взноса в компенсационный фонд) при выходе из ассоциации</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c</t>
+          <t>https://kad.arbitr.ru/Card/1370ffe6-a6ce-44d1-96c6-66c6ccd88e0f</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-138783/2017</t>
+          <t>А56-74997/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР"</t>
+          <t>ООО "ТЕПЛОЭНЕРГЕТИК"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5504245954</t>
+          <t>5503206550</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>19.04.2018</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281</t>
+          <t>https://kad.arbitr.ru/Card/3496e7b2-a956-46a7-98d5-47b2be4adc8f</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-92919/2017</t>
+          <t>А56-74617/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕХНОСТРОЙ"</t>
+          <t>ООО "ПКФ "КОНСТАНТА"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>5507232505</t>
+          <t>5501240651</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>500000</v>
+        <v>516000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>500000</v>
+        <v>511000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>26.08.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9</t>
+          <t>https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А46-4925/2017</t>
+          <t>А46-14048/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
+          <t>ООО "АКВАСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5505023859</t>
+          <t>2463219273</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>5503114765</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 1 000 000 рублей взноса в компенсационный фонд другой СРО</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>08.04.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
+          <t>https://kad.arbitr.ru/Card/c71ffb17-d312-4243-a7b5-948e5794742c</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А46-3733/2017</t>
+          <t>А40-138783/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСП "НОВЫЙ БЫТ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5504205990</t>
+          <t>5504245954</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>НП Саморегулируемая организация "Союз строителей Омской области"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>5503114765</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P55" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ошибочно перечисленного взноса в компенсационный фонд при переходе из другой СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>29.04.2017</t>
+          <t>19.04.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278</t>
+          <t>https://kad.arbitr.ru/Card/c7a6a083-9a41-4ca5-8d4d-0def97573281</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А46-10789/2016</t>
+          <t>А40-92919/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>29.07.2016</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Петров Андрей Станиславович</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕХНОСТРОЙ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5507232505</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецмонтаж"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>5504213600</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Терехин А. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>194916898.29</v>
+        <v>500000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>19040503.66</v>
+        <v>500000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «Спецмонтаж» банкротом и взыскание задолженности перед кредиторами.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>30.03.2024</t>
+          <t>26.08.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23</t>
+          <t>https://kad.arbitr.ru/Card/520862f3-7749-455a-8824-ad9083ed8eb9</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А46-9005/2015</t>
+          <t>А46-4925/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>03.08.2015</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр инновационных исследований и разработок"</t>
+          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7723772650</t>
+          <t>5505023859</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Теплостройсервис"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5515011041</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>38249631</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом из-за неисполнения обязательств перед кредиторами.</t>
+          <t>Обязание ответчика перечислить 1 000 000 рублей взноса в компенсационный фонд другой СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>28.12.2024</t>
+          <t>08.04.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f</t>
+          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А46-8555/2015</t>
+          <t>А46-3733/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>22.07.2015</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Жилищно-коммунальное хозяйство "СЕРВИС"</t>
+          <t>ООО ПСП "НОВЫЙ БЫТ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>5501089305</t>
+          <t>5504205990</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАБЛЕМЕНТ"</t>
+          <t>НП Саморегулируемая организация "Союз строителей Омской области"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>5506003661</t>
+          <t>5503114765</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Горобец Н. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>625961.5600000001</v>
-[...1 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «Антаблемент» банкротом из-за долга перед ООО «ЖКХ «Сервис» и другими кредиторами.</t>
+          <t>Взыскание ошибочно перечисленного взноса в компенсационный фонд при переходе из другой СРО.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>23.07.2021</t>
+          <t>29.04.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270</t>
+          <t>https://kad.arbitr.ru/Card/d4a489cd-fed0-4036-b811-d0d0abe13278</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
+          <t>А46-10789/2016</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2016</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>Петров Андрей Станиславович</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецмонтаж"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>5504213600</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Терехин А. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="n">
+        <v>194916898.29</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>19040503.66</v>
+      </c>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Спецмонтаж» банкротом и взыскание задолженности перед кредиторами.</t>
+        </is>
+      </c>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2024</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8af4cf5c-5a01-4713-92d8-f65359273d23</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А46-4987/2016</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2016</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газводстрой"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>5506222470</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Кедр"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>5504201192</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2025</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c357c437-5dad-4bf5-ab8e-4c00b4a9c5ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А46-12213/2015</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2015</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>АО "Российский Сельскохозяйственный банк"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7725114488</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЕДР"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>5536004542</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Распутина В. Ю.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2020</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e9b3040-0278-49cf-bef2-1896a6b7df28</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А46-9005/2015</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2015</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр инновационных исследований и разработок"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7723772650</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теплостройсервис"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5515011041</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>38249631</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>14530910</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Признание должника банкротом из-за неисполнения обязательств перед кредиторами.</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2024</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f590beaa-63a0-4282-9597-de740151db4f</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А46-8555/2015</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2015</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Жилищно-коммунальное хозяйство "СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>5501089305</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АНТАБЛЕМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>5506003661</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Горобец Н. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>625961.5600000001</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Антаблемент» банкротом из-за долга перед ООО «ЖКХ «Сервис» и другими кредиторами.</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2021</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0cec4bc7-787a-486d-bd1d-3e08c45c2270</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
           <t>А46-229/2013</t>
         </is>
       </c>
-      <c r="C59" s="2" t="inlineStr">
+      <c r="C64" s="2" t="inlineStr">
         <is>
           <t>14.01.2013</t>
         </is>
       </c>
-      <c r="D59" s="2" t="inlineStr">
+      <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E59" s="2" t="inlineStr">
+      <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F59" s="2" t="inlineStr">
+      <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G59" s="2" t="inlineStr">
+      <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H59" s="2" t="inlineStr">
+      <c r="H64" s="2" t="inlineStr">
         <is>
           <t>ООО "Интеп"</t>
         </is>
       </c>
-      <c r="I59" s="2" t="inlineStr">
+      <c r="I64" s="2" t="inlineStr">
         <is>
           <t>8602024606</t>
         </is>
       </c>
-      <c r="J59" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K59" s="2" t="inlineStr">
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
         <is>
           <t>ОАО "Мостовое ремонтно-строительное управление"</t>
         </is>
       </c>
-      <c r="L59" s="2" t="inlineStr">
+      <c r="L64" s="2" t="inlineStr">
         <is>
           <t>5507082930</t>
         </is>
       </c>
-      <c r="M59" s="2" t="inlineStr">
+      <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
-      <c r="N59" s="2" t="inlineStr">
+      <c r="N64" s="2" t="inlineStr">
         <is>
           <t>Хвостунцев А. М.</t>
         </is>
       </c>
-      <c r="O59" s="2" t="n">
+      <c r="O64" s="2" t="n">
         <v>39839481.96</v>
       </c>
-      <c r="P59" s="2" t="inlineStr"/>
-      <c r="Q59" s="2" t="inlineStr">
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R59" s="2" t="inlineStr">
+      <c r="R64" s="2" t="inlineStr">
         <is>
           <t>Включение требований в реестр кредиторов (долги по договорам аренды, поставки, услуг и налогам).</t>
         </is>
       </c>
-      <c r="S59" s="2" t="inlineStr">
+      <c r="S64" s="2" t="inlineStr">
         <is>
           <t>03.08.2016</t>
         </is>
       </c>
-      <c r="T59" s="2" t="inlineStr">
+      <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U59" s="3" t="inlineStr">
+      <c r="U64" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/791d4e11-2f67-4fe8-8d44-7a06d40ba809</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6346,44 +6791,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>