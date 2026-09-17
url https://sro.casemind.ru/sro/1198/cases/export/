--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -856,51 +856,51 @@
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>10492944.45</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков из-за одностороннего отказа заказчика от госконтракта на строительство бассейна</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/835676bd-d1ce-46e7-bbaa-b5820fc99a13</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А45-5720/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>26.02.2024</t>