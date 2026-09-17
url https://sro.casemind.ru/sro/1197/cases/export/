--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "СТРОИТЕЛЬНО-ЭКСПЛУАТАЦИОННЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5406650538</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e85bd2c7-1c63-47b9-951b-8c33b58792d9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А45-45839/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17.12.2025</t>