--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c9579da-ebdc-4479-a5b4-3d75cb385c6e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d74b7cce-a224-4ca8-a025-03aa04eec7da" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e29e529-7e56-4ed8-996b-aa8fb8da8cb3" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cbb6522-3275-4445-8c3d-4817370de887" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caba19ec-529c-4f7e-8597-f8abc9dbc7d4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c21b2cc-f9c3-47f8-ae7c-e019406da6c5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f7bf892-8398-4d7b-9a7b-939a6ac46564" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b8d7cf3-4c14-4a52-947d-51db7db11f4d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f0b49e-b0f8-4fd7-82b3-474bdcb67b29" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afd269a1-d10f-4dea-98ad-c5ac359fefba" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8011ed2-43c7-46b5-a778-389a4b8d8314" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b5b0a9-9615-4c83-bc06-31e6598b6710" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9de5e8f2-9efa-4f14-ac22-3634d01bf66b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c51ff74-fca9-48a1-9f45-c38f4031f44f" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f8135c7-7276-495a-a15d-4a68244990fb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ce4bef-9ea9-48bb-be57-30f49323510a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce6fac9c-7dc2-4329-8b9e-4b5444aff608" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838f17a-1269-4973-a8ef-89d628aec0c6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa64a39c-8c4c-4784-a415-1ed6b19ff8b9" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a870d0-9141-47a2-9b75-9fd782dd5680" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b124b4b2-006f-42a8-a2a6-feb058b5266e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585d0393-32b8-4ae6-bdac-d2a085bcc29d" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1aa2f7f-9bff-4207-bff3-6ff3be9fca85" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0842dc-87bb-4121-ab82-81eda980eba5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78117db8-d927-4dbd-b370-825aeb186806" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28d58dc8-1d62-4e86-9aa4-a2ce0ed1bd72" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e66a5a0-caa3-4ac6-a00c-809bc6a1c0a9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90efe893-d4e5-4611-9a5a-e5e05312a19b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d3c74d8-91ff-4020-b8db-4792074df96d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5698593d-23f7-4642-ade0-c7f728edd1c4" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/476cd624-a9a2-47e7-890d-d39ddc4de4e9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5680d70-3345-4539-97bf-668181047565" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c03ff94-74cc-469e-a5ee-44231d26d222" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d76eeb3-7ec6-485c-95a5-baf67d62ffb4" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8712fc6-22db-4efb-803d-4b1dd2f9a4c2" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7d44ed5-0f42-4da1-9611-1c9c18ccc220" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/225c5c93-d974-4aca-9cc3-4496fc26d676" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b86a32fe-435d-45ec-acda-2be9062116e6" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96a4986-1f2b-4dc5-8507-a76745584f1b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d35ed27-23d0-4083-b0ee-64d64fb33594" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86cede5c-6f3e-4b00-9e6e-3cd396c678f6" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce511600-ca51-4e89-a402-c17ee56a2918" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5acb02a-a50e-4630-b559-d1bdfc576398" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556fdbe7-fa63-440a-a750-91729dbe4031" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/045ff02d-bbd2-47d1-b183-c0a68a4df57a" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab462b8c-6475-4387-bcae-d9a143455e0f" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0593b7b3-4acb-404e-91d1-f8308136b024" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c4c0d0-9764-449d-b298-0bc05158c9a3" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc8016c5-60c4-4692-b665-008c4ba966d0" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e8b3478-5673-41f3-9254-c29538f0daa0" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4659779-40ab-4ae6-9f52-63b79426996f" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bef1910a-c01c-422d-a3c9-df895f568d32" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dda056d-2379-4fc5-9cb6-1eb96844fcd6" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e5f7023-16d6-4bbe-b28f-ad8385cf8442" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49a122ce-4c3c-4ec3-a0bf-63d844719a27" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0033e71-52eb-404f-a498-fc9016926191" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/157204e9-9674-459d-b623-d88c23aee1ef" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be651fe9-7d58-4de6-a75f-c0540b70234a" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f06808f3-cd64-4b99-a971-dcc1cc798792" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae67500-b23e-4686-80ab-9db36fa1c299" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47fb8f23-2cdd-4133-84e4-887c89d931fe" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d0c52da-80d8-4b02-a3d0-21f86bc52e4f" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e3e8e67-9c03-4355-993f-f413a56f4166" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0655242-1d1e-4a0b-9499-00d636205b02" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8ee207c-9be2-4a12-a599-3ac7f0126e54" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/432002db-b6e0-4aef-a2e1-873a5d3e62a3" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28503ea7-29fe-4b0f-a76b-0054f390f94b" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/039b73ea-380f-4f81-8878-8b4dea4bf47f" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7fad377-e5b6-47d5-8da0-486345e2c596" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b0241d8-26f7-4719-ac18-3df0a336f142" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d35f7aad-5feb-430d-b189-7a786e57e8e2" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec54977-27fc-43db-92b5-140e85095457" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6802711e-716e-43a3-b64d-a290023e4334" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ecdf9fd-6c6f-47b7-89ff-57033cb71920" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2eb6cef-45c7-478d-83cd-cf94cf9b91a3" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a5e30b2-fbc6-4826-9954-671976615404" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05da349-dbaf-4913-b692-5bae2eae819d" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aead6339-ff82-41f1-9883-ad803a7a971e" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0500e6-89fb-4376-8235-dd93d5a0ecc9" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c189799-90ac-42ec-b9d8-8dae372de150" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61236eb8-74ba-40dc-b2af-3f6a2f132829" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66724884-d4c6-4c24-a9d0-3f8d95ba576e" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e628095d-9e5d-4ecf-9bba-d3f35ff71c00" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/005eb2b1-57a2-4b8d-80ae-71d795f45074" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/071ace8c-6528-417b-84cf-4dd2c0908fb2" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c619f06e-913f-4419-98fa-4b84635ef40c" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/075de60d-9262-4938-83e4-4fd6bea7bd24" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d5a13ef-a36b-4001-87a8-bf5276dfc47b" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f00e392d-217e-4457-8c04-b5482d5cf4a3" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5286ce79-c672-44b0-9f5a-d02a5b026c71" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebcfb639-4229-4973-8dd5-7f80e72c7be1" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06c08980-07fa-459f-b154-8f6be95383b2" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caca23c6-6d32-495d-a17e-ba72c7acc3b5" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a024775a-9a17-4f73-87a8-25332c69b346" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff21d3c-ced1-4fa3-b2ca-1116ddbcbf48" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be1ac6b7-4460-428a-957d-b7d6c31b6cd7" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64ae7be-5f38-4343-a430-f6da7e6e87af" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/146d2fac-3def-4821-bb79-8dafada22b83" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbdf92c7-7cdb-4558-89c6-f18360a6b504" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44209921-7b8b-42e4-a9ed-f627edcdcc59" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba0369a2-67b8-449b-8134-780a140a7623" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ba9a515-0996-417f-91b4-8875fd0d3043" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ef21187-b230-424a-a14f-c16e1e3ce0db" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4360f7fd-dc72-4d57-ba12-44ffff42b652" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36fb9aa3-474c-4e4f-b293-070941c90ddf" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650a79ac-bc68-4eb9-a8e0-e5fa40ae3972" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b323b25-97b0-40ba-8d34-a1fe5013d46f" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2b0a52-42b3-47c5-85a4-fd7800b20a9d" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17cebbd5-f43d-47ea-b68f-7c8991210304" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fc0ecb4-bd1c-44f0-8cd1-a85c1746cdd2" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f69128e-969b-4a5a-8123-a7d56052f864" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c14f679c-fe4f-4c66-b9b2-2740f0ea0457" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb1e8934-d3a3-4a5b-9320-83fa29f506f8" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21897fc6-ccec-4d1b-9d41-838477f8203a" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca5b761-6368-4685-8ba1-3d28406e912d" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec3ac9d7-0aee-4587-a3f4-92bcfab0ad05" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d29ee354-2096-495b-bc7e-f3f8863fdfb8" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c39dc5fa-5bfa-4260-b080-d4e6c5f45e44" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d342706a-6dec-44b6-a54d-1552bb452195" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d74f83-3586-4d7a-b3d0-c76dab501a8b" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8458b444-d18d-4df0-8df4-3ae80692a54d" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa436120-550b-402b-a96d-2806e724524d" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33a15458-993b-49af-8744-afb2c11698dd" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5825f499-df66-437f-87d1-3dcd48f1e631" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cdd19fe-9e3d-4abd-bf6b-58e9b3852523" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/416a33f0-1ae6-4452-b48e-92da161dcad3" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200a0cad-c9fe-4e5e-b561-0510af20cc2b" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc13c4cc-bee2-48f2-bfae-401330c75ff8" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ec753ed-ba65-4d79-bad6-74a737f74f05" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c5734c-ac78-4dec-97bf-e4a572db9673" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9ccc15f-e7fa-4e04-a7de-f5dc391c94bb" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae0e041-6f76-4c6e-bea2-91cd0f8228f7" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7af5d07c-5be4-4ffc-aa78-9763b1414f8d" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c473e7-085c-425c-b8f1-249a2bd71834" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d445e06a-d35a-4606-a6d7-0b394d208be6" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a3e43fb-e95f-44ba-ae8d-16f9bebb943c" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b15440ff-ca35-4543-9e0c-983b466724c0" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d749c68a-1ddf-4574-a9c6-a2ecf74f8f12" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d81b1ca0-379a-43a2-88f5-24bd6f0cb6b7" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/228debfb-ff5e-4f92-ac85-c49264467482" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11707611-2bc3-493a-9f40-c833e104a89f" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f345301f-de7e-4a5c-b327-333caba8f02c" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/203d6412-21e9-4c11-9a22-109283feaa7d" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7b2992b-4453-4399-a1e8-4fbffbb2f47a" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c281056-5ec0-4221-a0d6-c2b694686fdd" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9ddf4ed-1d1d-4633-8933-8e77c0710053" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09f52a97-f801-498c-bac5-36f2eef56dd4" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fbd5001-3751-477a-b7f1-ebdbc0de05c1" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a81c655b-eed0-4115-80d0-e8ac1ff578fe" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c87c925-8bd9-44f7-b453-bcf51061394f" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/884f2ce2-e52f-4a4b-86ed-3f6fa62aa378" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ec2f9a-aec5-4940-a40c-576dbd3e6e49" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1793ad4e-1cff-498b-84c1-35057e62d432" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/059840fd-356c-47c7-af3b-30970eab50ac" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ed6bf37-0094-41c7-a718-03790fad81e9" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fb59e5b-f86a-4f90-a0f7-05f43a223d3a" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31da40b0-41b4-42de-a8c6-f8958f7a30dc" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e0651b-a2d5-4f2b-b7ab-a85a73626f58" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f47f23d6-9876-4ded-837f-c6219a4d8504" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc6d7a87-6c70-447c-bd47-05593757d40c" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac996d8e-a622-4100-a996-8b0b9e39b9c6" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02ef861-65f4-4102-b063-84d7cdc4b402" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a6b75c-23a8-4752-a82c-6a5beb7bd173" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5873435-7eab-42c0-b655-70c2c7b6c1d1" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ef32678-e3f3-4dd4-997b-8a79bec6af12" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80dfd134-e7ec-4b5d-b828-520ea8c0314d" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aa02488-36fe-47c4-85cf-5ee42b4bf49c" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9512f66-e2f0-4760-adff-58eb3d6b9854" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42460122-2b07-43c9-9b28-fdcd069cc491" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0914c8a5-ea79-4c0a-b640-90cdc4a98339" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/453f3757-e4f7-438d-8a08-a636837546fc" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/977411ca-3eaa-418d-8eb7-76d2d6affbd4" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f2f42c8-518b-40ab-937f-7b8237f17a47" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e943c825-0d5d-4274-ba3d-d4cc1c370c1b" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f52899-23e6-4469-a976-7facf901b5a9" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8b16dd0-4f54-491e-ba93-0013a1977946" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2eb67503-2d78-4171-b991-0c2d6497c3cf" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee6a8ea0-94b3-4968-bdb6-8e764be2f545" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6385d57-ac9f-4d5e-be1d-64db38bbbaed" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d449e69-2dc4-4065-a7cd-ae282a5cd2e9" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4fd4a9b-cfee-4608-92b6-430ae5e592ae" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae65cf4-2e02-4a90-8585-0492bf042759" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2a54603-79c0-4a2e-9364-ab525a39352f" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c02785-3f44-470d-9702-695a248a261d" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91db0af1-7692-464f-8d56-eaea2a0fa264" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9df43dda-627b-4a28-936a-a159d7ee31a3" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/272dfef8-1be0-4306-9cf3-191d2aff6b85" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19a45652-6d59-465e-bd30-5390bc6ee409" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82651935-10ed-4d9c-bd20-8fde07f5af9c" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac0d744-c886-493c-b14a-37920a31a3e6" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6083d788-fd56-4f6a-ad79-e189b16a0663" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c859e8f2-cb88-42c8-9df9-8a4fc0fe6ab8" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a959df5-af08-4a8f-9c24-981dd9fd10f2" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/613861f1-6f76-479f-a706-3575832b108c" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42e9dcb9-5ef5-43fe-a205-f5daa7921bb8" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84ed0b2a-8747-4617-a42c-b45a79240870" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f37772ff-fd71-44af-8783-0edd09c7fc73" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e522e3f-2ba8-49b3-a64a-bb240dddd388" TargetMode="External" Id="rId207" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6175a8a2-ece5-4250-b572-04b751c932e1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba973ba7-2277-4cd4-9e18-d2ae942cf5c5" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c9579da-ebdc-4479-a5b4-3d75cb385c6e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d74b7cce-a224-4ca8-a025-03aa04eec7da" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e29e529-7e56-4ed8-996b-aa8fb8da8cb3" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cbb6522-3275-4445-8c3d-4817370de887" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caba19ec-529c-4f7e-8597-f8abc9dbc7d4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27ffbe97-46fa-49f1-97c7-4e8378f881f2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c21b2cc-f9c3-47f8-ae7c-e019406da6c5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f7bf892-8398-4d7b-9a7b-939a6ac46564" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b8d7cf3-4c14-4a52-947d-51db7db11f4d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afd269a1-d10f-4dea-98ad-c5ac359fefba" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f0b49e-b0f8-4fd7-82b3-474bdcb67b29" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8011ed2-43c7-46b5-a778-389a4b8d8314" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b5b0a9-9615-4c83-bc06-31e6598b6710" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d941541-0f5a-4cad-b8e5-4b17d9ac0a25" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9de5e8f2-9efa-4f14-ac22-3634d01bf66b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/327040dd-ae0b-49bd-a959-8d9947c4b318" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c51ff74-fca9-48a1-9f45-c38f4031f44f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f8135c7-7276-495a-a15d-4a68244990fb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ce4bef-9ea9-48bb-be57-30f49323510a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce6fac9c-7dc2-4329-8b9e-4b5444aff608" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb959905-3116-44ea-b40f-11898f2f2910" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838f17a-1269-4973-a8ef-89d628aec0c6" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa64a39c-8c4c-4784-a415-1ed6b19ff8b9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c47d0d8-614f-4aeb-a315-cce6c3478a49" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a870d0-9141-47a2-9b75-9fd782dd5680" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b124b4b2-006f-42a8-a2a6-feb058b5266e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed40531d-ef1e-4afa-b901-5ca0673bc0ca" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f7e7735-a33d-44ea-b9e9-2824af4fcda8" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585d0393-32b8-4ae6-bdac-d2a085bcc29d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29cb7ac8-cd84-4b2e-a681-bafbeddae5f6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1aa2f7f-9bff-4207-bff3-6ff3be9fca85" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0842dc-87bb-4121-ab82-81eda980eba5" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78117db8-d927-4dbd-b370-825aeb186806" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e66a5a0-caa3-4ac6-a00c-809bc6a1c0a9" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28d58dc8-1d62-4e86-9aa4-a2ce0ed1bd72" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5751983-1dd5-4cf4-8f12-f87c5d89ed46" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90efe893-d4e5-4611-9a5a-e5e05312a19b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99e5efc9-2563-489e-9461-16c4c4fda1f8" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d3c74d8-91ff-4020-b8db-4792074df96d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5698593d-23f7-4642-ade0-c7f728edd1c4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/476cd624-a9a2-47e7-890d-d39ddc4de4e9" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5680d70-3345-4539-97bf-668181047565" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c03ff94-74cc-469e-a5ee-44231d26d222" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d76eeb3-7ec6-485c-95a5-baf67d62ffb4" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8712fc6-22db-4efb-803d-4b1dd2f9a4c2" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7d44ed5-0f42-4da1-9611-1c9c18ccc220" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/225c5c93-d974-4aca-9cc3-4496fc26d676" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/213af43b-e00e-4e7e-9a38-e6c1b2739d4e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b86a32fe-435d-45ec-acda-2be9062116e6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d35ed27-23d0-4083-b0ee-64d64fb33594" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96a4986-1f2b-4dc5-8507-a76745584f1b" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86cede5c-6f3e-4b00-9e6e-3cd396c678f6" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce511600-ca51-4e89-a402-c17ee56a2918" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5acb02a-a50e-4630-b559-d1bdfc576398" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556fdbe7-fa63-440a-a750-91729dbe4031" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab462b8c-6475-4387-bcae-d9a143455e0f" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/045ff02d-bbd2-47d1-b183-c0a68a4df57a" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0593b7b3-4acb-404e-91d1-f8308136b024" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc8016c5-60c4-4692-b665-008c4ba966d0" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c4c0d0-9764-449d-b298-0bc05158c9a3" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e8b3478-5673-41f3-9254-c29538f0daa0" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4659779-40ab-4ae6-9f52-63b79426996f" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dda056d-2379-4fc5-9cb6-1eb96844fcd6" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bef1910a-c01c-422d-a3c9-df895f568d32" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e5f7023-16d6-4bbe-b28f-ad8385cf8442" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49a122ce-4c3c-4ec3-a0bf-63d844719a27" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0033e71-52eb-404f-a498-fc9016926191" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/157204e9-9674-459d-b623-d88c23aee1ef" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be651fe9-7d58-4de6-a75f-c0540b70234a" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f06808f3-cd64-4b99-a971-dcc1cc798792" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae67500-b23e-4686-80ab-9db36fa1c299" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47fb8f23-2cdd-4133-84e4-887c89d931fe" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d0c52da-80d8-4b02-a3d0-21f86bc52e4f" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01d23015-5989-4904-8197-96db6e28f6cb" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e88059fd-d639-4b87-b81a-d8269c3261ce" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3712adb8-0cbb-4be5-94d9-a47bed99342d" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e3e8e67-9c03-4355-993f-f413a56f4166" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0655242-1d1e-4a0b-9499-00d636205b02" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8ee207c-9be2-4a12-a599-3ac7f0126e54" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/432002db-b6e0-4aef-a2e1-873a5d3e62a3" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28503ea7-29fe-4b0f-a76b-0054f390f94b" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/039b73ea-380f-4f81-8878-8b4dea4bf47f" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b0241d8-26f7-4719-ac18-3df0a336f142" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7fad377-e5b6-47d5-8da0-486345e2c596" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d35f7aad-5feb-430d-b189-7a786e57e8e2" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aec54977-27fc-43db-92b5-140e85095457" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6802711e-716e-43a3-b64d-a290023e4334" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ecdf9fd-6c6f-47b7-89ff-57033cb71920" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2eb6cef-45c7-478d-83cd-cf94cf9b91a3" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a5e30b2-fbc6-4826-9954-671976615404" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aead6339-ff82-41f1-9883-ad803a7a971e" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05da349-dbaf-4913-b692-5bae2eae819d" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f0500e6-89fb-4376-8235-dd93d5a0ecc9" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbcf5697-171a-4ebf-913b-a3d5445dbd90" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c189799-90ac-42ec-b9d8-8dae372de150" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61236eb8-74ba-40dc-b2af-3f6a2f132829" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66724884-d4c6-4c24-a9d0-3f8d95ba576e" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e628095d-9e5d-4ecf-9bba-d3f35ff71c00" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/005eb2b1-57a2-4b8d-80ae-71d795f45074" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/071ace8c-6528-417b-84cf-4dd2c0908fb2" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c619f06e-913f-4419-98fa-4b84635ef40c" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/075de60d-9262-4938-83e4-4fd6bea7bd24" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d5a13ef-a36b-4001-87a8-bf5276dfc47b" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f00e392d-217e-4457-8c04-b5482d5cf4a3" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5286ce79-c672-44b0-9f5a-d02a5b026c71" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebcfb639-4229-4973-8dd5-7f80e72c7be1" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06c08980-07fa-459f-b154-8f6be95383b2" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caca23c6-6d32-495d-a17e-ba72c7acc3b5" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff21d3c-ced1-4fa3-b2ca-1116ddbcbf48" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a024775a-9a17-4f73-87a8-25332c69b346" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be1ac6b7-4460-428a-957d-b7d6c31b6cd7" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c64ae7be-5f38-4343-a430-f6da7e6e87af" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/146d2fac-3def-4821-bb79-8dafada22b83" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbdf92c7-7cdb-4558-89c6-f18360a6b504" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44209921-7b8b-42e4-a9ed-f627edcdcc59" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24450884-ec83-4d0f-9559-298c52cd1d07" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba0369a2-67b8-449b-8134-780a140a7623" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ba9a515-0996-417f-91b4-8875fd0d3043" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b9ba8df-b42d-4cdd-a072-fa1eafd56390" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7153eb14-1ca8-4a01-b2dd-129a03e5640c" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ef21187-b230-424a-a14f-c16e1e3ce0db" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4360f7fd-dc72-4d57-ba12-44ffff42b652" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36fb9aa3-474c-4e4f-b293-070941c90ddf" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ccc22c7-c3b9-4f13-90ca-d87ee5fb0554" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/650a79ac-bc68-4eb9-a8e0-e5fa40ae3972" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b323b25-97b0-40ba-8d34-a1fe5013d46f" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2b0a52-42b3-47c5-85a4-fd7800b20a9d" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17cebbd5-f43d-47ea-b68f-7c8991210304" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fc0ecb4-bd1c-44f0-8cd1-a85c1746cdd2" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f69128e-969b-4a5a-8123-a7d56052f864" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c14f679c-fe4f-4c66-b9b2-2740f0ea0457" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb1e8934-d3a3-4a5b-9320-83fa29f506f8" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21897fc6-ccec-4d1b-9d41-838477f8203a" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca5b761-6368-4685-8ba1-3d28406e912d" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec3ac9d7-0aee-4587-a3f4-92bcfab0ad05" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d29ee354-2096-495b-bc7e-f3f8863fdfb8" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c39dc5fa-5bfa-4260-b080-d4e6c5f45e44" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d342706a-6dec-44b6-a54d-1552bb452195" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8458b444-d18d-4df0-8df4-3ae80692a54d" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d74f83-3586-4d7a-b3d0-c76dab501a8b" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa436120-550b-402b-a96d-2806e724524d" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33a15458-993b-49af-8744-afb2c11698dd" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5825f499-df66-437f-87d1-3dcd48f1e631" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7760f989-0813-495c-9c61-d7129dc8f80d" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07f9bb3d-662a-4d41-adb1-c9365d2576f3" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa7770d2-217a-4e43-b42b-928089a36f05" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cdd19fe-9e3d-4abd-bf6b-58e9b3852523" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/416a33f0-1ae6-4452-b48e-92da161dcad3" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200a0cad-c9fe-4e5e-b561-0510af20cc2b" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc13c4cc-bee2-48f2-bfae-401330c75ff8" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ec753ed-ba65-4d79-bad6-74a737f74f05" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c5734c-ac78-4dec-97bf-e4a572db9673" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/508c5d46-08b3-4a31-9c85-ad854c2b8069" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9ccc15f-e7fa-4e04-a7de-f5dc391c94bb" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7af5d07c-5be4-4ffc-aa78-9763b1414f8d" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae0e041-6f76-4c6e-bea2-91cd0f8228f7" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a9803b2-9214-4680-9971-4bdf335f5f4b" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71c473e7-085c-425c-b8f1-249a2bd71834" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d445e06a-d35a-4606-a6d7-0b394d208be6" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a3e43fb-e95f-44ba-ae8d-16f9bebb943c" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b15440ff-ca35-4543-9e0c-983b466724c0" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d749c68a-1ddf-4574-a9c6-a2ecf74f8f12" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d81b1ca0-379a-43a2-88f5-24bd6f0cb6b7" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11707611-2bc3-493a-9f40-c833e104a89f" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/228debfb-ff5e-4f92-ac85-c49264467482" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8a97cd7-6679-4c67-b4ea-4ff6e7856aca" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f345301f-de7e-4a5c-b327-333caba8f02c" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/203d6412-21e9-4c11-9a22-109283feaa7d" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7b2992b-4453-4399-a1e8-4fbffbb2f47a" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c2c711e-dab9-4962-afdb-17a71c1ef841" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c281056-5ec0-4221-a0d6-c2b694686fdd" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9ddf4ed-1d1d-4633-8933-8e77c0710053" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09f52a97-f801-498c-bac5-36f2eef56dd4" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e004db9-9c40-42d0-b03f-f3e5869502d3" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fbd5001-3751-477a-b7f1-ebdbc0de05c1" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c87c925-8bd9-44f7-b453-bcf51061394f" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a81c655b-eed0-4115-80d0-e8ac1ff578fe" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5bf15a-dfc7-43c0-986b-6d377436ad6a" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b0fd74a-88f5-45f1-bc0a-25c5eeda765e" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/884f2ce2-e52f-4a4b-86ed-3f6fa62aa378" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e36dde75-a760-4808-8331-c3381f2cc893" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ec2f9a-aec5-4940-a40c-576dbd3e6e49" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1793ad4e-1cff-498b-84c1-35057e62d432" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a80cc56f-3bb9-413a-884f-cfaad9969d6c" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/059840fd-356c-47c7-af3b-30970eab50ac" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b29d7e3f-0719-4fba-8cac-c35fa9db09d8" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ed6bf37-0094-41c7-a718-03790fad81e9" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fb59e5b-f86a-4f90-a0f7-05f43a223d3a" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31da40b0-41b4-42de-a8c6-f8958f7a30dc" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e0651b-a2d5-4f2b-b7ab-a85a73626f58" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdab06e7-e7b7-43a8-9b3a-1d239994b01b" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41d95f40-0a92-4a74-890f-133792bd1274" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f47f23d6-9876-4ded-837f-c6219a4d8504" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc6d7a87-6c70-447c-bd47-05593757d40c" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54d97e47-f9bc-4181-9d0b-0c3913067339" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac996d8e-a622-4100-a996-8b0b9e39b9c6" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02ef861-65f4-4102-b063-84d7cdc4b402" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29a6b75c-23a8-4752-a82c-6a5beb7bd173" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8d34bdd-6ed5-4767-973e-59c7efe06a37" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5873435-7eab-42c0-b655-70c2c7b6c1d1" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ef32678-e3f3-4dd4-997b-8a79bec6af12" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80dfd134-e7ec-4b5d-b828-520ea8c0314d" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe185472-f6b1-4825-8f3c-5ced4bc72803" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abb3bdb7-cfda-4c8a-88df-9236095e552f" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aa02488-36fe-47c4-85cf-5ee42b4bf49c" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42460122-2b07-43c9-9b28-fdcd069cc491" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9512f66-e2f0-4760-adff-58eb3d6b9854" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0914c8a5-ea79-4c0a-b640-90cdc4a98339" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/453f3757-e4f7-438d-8a08-a636837546fc" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/977411ca-3eaa-418d-8eb7-76d2d6affbd4" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f2f42c8-518b-40ab-937f-7b8237f17a47" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e943c825-0d5d-4274-ba3d-d4cc1c370c1b" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f695bc-f6b4-4701-a389-b4a840784481" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c6c5597-740e-4e4e-b463-b2ce64cc065f" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f52899-23e6-4469-a976-7facf901b5a9" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8b16dd0-4f54-491e-ba93-0013a1977946" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2eb67503-2d78-4171-b991-0c2d6497c3cf" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee6a8ea0-94b3-4968-bdb6-8e764be2f545" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d183c3d-c2d0-4729-ba23-dfd3eff889a4" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9d6c881-d074-41f7-9554-6e7409e8bf69" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6385d57-ac9f-4d5e-be1d-64db38bbbaed" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77c6d095-1d00-44ef-8063-deb1f130b783" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2422de69-7116-4745-a8cf-e4067c02e0b7" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/921eb4d8-94a0-498c-b14a-05d482684f18" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49d07eee-29b9-4906-b294-5048ea78d741" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed4fefbc-1fd7-467e-8ce0-94c79fbcb3a0" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e65137-4ea6-4550-bc5f-f445190f0f36" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d449e69-2dc4-4065-a7cd-ae282a5cd2e9" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4fd4a9b-cfee-4608-92b6-430ae5e592ae" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae65cf4-2e02-4a90-8585-0492bf042759" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2a54603-79c0-4a2e-9364-ab525a39352f" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/799b471a-d2a8-462b-beed-435f0052ffa5" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c02785-3f44-470d-9702-695a248a261d" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95dcd3db-5f89-4bb2-ad87-07c4adfcd484" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91db0af1-7692-464f-8d56-eaea2a0fa264" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9df43dda-627b-4a28-936a-a159d7ee31a3" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/282bc9ad-4b1d-4247-b791-0810ff00d076" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/272dfef8-1be0-4306-9cf3-191d2aff6b85" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1082c773-f8b2-4581-9fcb-b1c4e0fb5178" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19a45652-6d59-465e-bd30-5390bc6ee409" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82651935-10ed-4d9c-bd20-8fde07f5af9c" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac0d744-c886-493c-b14a-37920a31a3e6" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6083d788-fd56-4f6a-ad79-e189b16a0663" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28a10de4-35cc-4d55-8b39-596e7e0da9fa" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b6c6e56-34fd-4d20-a681-4cb568e8b88b" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c859e8f2-cb88-42c8-9df9-8a4fc0fe6ab8" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a959df5-af08-4a8f-9c24-981dd9fd10f2" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/613861f1-6f76-479f-a706-3575832b108c" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42e9dcb9-5ef5-43fe-a205-f5daa7921bb8" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84ed0b2a-8747-4617-a42c-b45a79240870" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f37772ff-fd71-44af-8783-0edd09c7fc73" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e522e3f-2ba8-49b3-a64a-bb240dddd388" TargetMode="External" Id="rId263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U208"/>
+  <dimension ref="A1:U264"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А45-20300/2026</t>
+          <t>А45-28562/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Федеральная Служба Безопасности Российской Федерации</t>
@@ -658,10665 +658,10477 @@
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5406622509</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Дмитриева О. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c9579da-ebdc-4479-a5b4-3d75cb385c6e</t>
+          <t>https://kad.arbitr.ru/Card/6175a8a2-ece5-4250-b572-04b751c932e1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А45-20301/2026</t>
+          <t>А45-25575/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Федеральная Служба Безопасности Российской Федерации</t>
+          <t>ОАО "Российские железные дороги"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>7708503727</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>5406622509</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Дмитриева О. Н.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d74b7cce-a224-4ca8-a025-03aa04eec7da</t>
+          <t>https://kad.arbitr.ru/Card/ba973ba7-2277-4cd4-9e18-d2ae942cf5c5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А45-19803/2026</t>
+          <t>А45-20300/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
+          <t>Федеральная Служба Безопасности Российской Федерации</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>6317024749</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>5406622509</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Александрова Е. А.</t>
+          <t>Дмитриева О. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e29e529-7e56-4ed8-996b-aa8fb8da8cb3</t>
+          <t>https://kad.arbitr.ru/Card/4c9579da-ebdc-4479-a5b4-3d75cb385c6e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-18177/2026</t>
+          <t>А45-20301/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>Федеральная Служба Безопасности Российской Федерации</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>5406622509</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Александрова Е. А.</t>
+          <t>Дмитриева О. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cbb6522-3275-4445-8c3d-4817370de887</t>
+          <t>https://kad.arbitr.ru/Card/d74b7cce-a224-4ca8-a025-03aa04eec7da</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-104422/2026</t>
+          <t>А45-19803/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КОНТРАКТНОЙ СИСТЕМЫ"</t>
+          <t>АО "ТРАНСНЕФТЬ-ПРИВОЛГА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406722503</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ АНТИМОНОПОЛЬНАЯ СЛУЖБА</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7703516539</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Полякова А. Б.</t>
+          <t>Александрова Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caba19ec-529c-4f7e-8597-f8abc9dbc7d4</t>
+          <t>https://kad.arbitr.ru/Card/0e29e529-7e56-4ed8-996b-aa8fb8da8cb3</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А45-8799/2026</t>
+          <t>А45-18177/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>16.03.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ РАБОЧЕГО ПОСЕЛКА КРАСНОЗЕРСКОЕ КРАСНОЗЕРСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5427100574</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5403359923</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
+          <t>Александрова Е. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c21b2cc-f9c3-47f8-ae7c-e019406da6c5</t>
+          <t>https://kad.arbitr.ru/Card/9cbb6522-3275-4445-8c3d-4817370de887</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А45-6738/2026</t>
+          <t>А40-104422/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>02.03.2026</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КОНТРАКТНОЙ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406722503</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО Управляющая компания "Регион"</t>
+          <t>ФЕДЕРАЛЬНАЯ АНТИМОНОПОЛЬНАЯ СЛУЖБА</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5410047435</t>
+          <t>7703516539</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
+          <t>Полякова А. Б.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f7bf892-8398-4d7b-9a7b-939a6ac46564</t>
+          <t>https://kad.arbitr.ru/Card/caba19ec-529c-4f7e-8597-f8abc9dbc7d4</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А45-6354/2026</t>
+          <t>А03-6481/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>06.04.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>ООО "Спецтехмонтаж"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>2221119304</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-ЭКСПЛУАТАЦИОННЫЙ ЦЕНТР"</t>
+          <t>Администрация Залесовского муниципального округа Алтайского края</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5406650538</t>
+          <t>2242004939</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Алтайского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Сосин Е. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>13.08.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b8d7cf3-4c14-4a52-947d-51db7db11f4d</t>
+          <t>https://kad.arbitr.ru/Card/27ffbe97-46fa-49f1-97c7-4e8378f881f2</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А45-5126/2026</t>
+          <t>А45-8799/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>16.03.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЗАКАЗЧИКА ПО СТРОИТЕЛЬСТВУ И КАПИТАЛЬНОМУ РЕМОНТУ"</t>
+          <t>АДМИНИСТРАЦИЯ РАБОЧЕГО ПОСЕЛКА КРАСНОЗЕРСКОЕ КРАСНОЗЕРСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2721166581</t>
+          <t>5427100574</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ РЕСУРС"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5403359923</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04f0b49e-b0f8-4fd7-82b3-474bdcb67b29</t>
+          <t>https://kad.arbitr.ru/Card/5c21b2cc-f9c3-47f8-ae7c-e019406da6c5</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А45-5080/2026</t>
+          <t>А45-6738/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>02.03.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСПОЛ"</t>
+          <t>ООО Управляющая компания "Регион"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5427128097</t>
+          <t>5410047435</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>21.04.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afd269a1-d10f-4dea-98ad-c5ac359fefba</t>
+          <t>https://kad.arbitr.ru/Card/2f7bf892-8398-4d7b-9a7b-939a6ac46564</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А45-2754/2026</t>
+          <t>А45-6354/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСПОЛ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-ЭКСПЛУАТАЦИОННЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5427128097</t>
+          <t>5406650538</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>24.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8011ed2-43c7-46b5-a778-389a4b8d8314</t>
+          <t>https://kad.arbitr.ru/Card/8b8d7cf3-4c14-4a52-947d-51db7db11f4d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А45-2052/2026</t>
+          <t>А45-5080/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АО "ТЕХНОПАРК НОВОСИБИРСКОГО АКАДЕМГОРОДКА"</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5408252116</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОВНЫЙ ЭЛЕМЕНТ"</t>
+          <t>ООО "МАКСПОЛ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5405093588</t>
+          <t>5427128097</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2b5b0a9-9615-4c83-bc06-31e6598b6710</t>
+          <t>https://kad.arbitr.ru/Card/afd269a1-d10f-4dea-98ad-c5ac359fefba</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А45-47163/2025</t>
+          <t>А45-5126/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЗАКАЗЧИКА ПО СТРОИТЕЛЬСТВУ И КАПИТАЛЬНОМУ РЕМОНТУ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>2721166581</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "С-2"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5406713114</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>24.04.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9de5e8f2-9efa-4f14-ac22-3634d01bf66b</t>
+          <t>https://kad.arbitr.ru/Card/04f0b49e-b0f8-4fd7-82b3-474bdcb67b29</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А45-46669/2025</t>
+          <t>А45-2754/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "МАКСПОЛ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5427128097</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Александрова Е. А.</t>
+          <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>1236630.87</v>
+        <v>1335663</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки в порядке привлечения к субсидиарной ответственности</t>
+          <t>Взыскание неустойки</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c51ff74-fca9-48a1-9f45-c38f4031f44f</t>
+          <t>https://kad.arbitr.ru/Card/c8011ed2-43c7-46b5-a778-389a4b8d8314</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А45-44254/2025</t>
+          <t>А45-2052/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "ТЕХНОПАРК НОВОСИБИРСКОГО АКАДЕМГОРОДКА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5408252116</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО Управляющая компания "Регион"</t>
+          <t>ООО "РОВНЫЙ ЭЛЕМЕНТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5410047435</t>
+          <t>5405093588</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Красько А. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f8135c7-7276-495a-a15d-4a68244990fb</t>
+          <t>https://kad.arbitr.ru/Card/f2b5b0a9-9615-4c83-bc06-31e6598b6710</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А45-42416/2025</t>
+          <t>А45-1849/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>24.11.2025</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Новосибирской области</t>
+          <t>ООО "СТРОЙСФЕРА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5406010055</t>
+          <t>4217196645</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "КОНВЕЙЕРТРАНСГРУПП"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>5407959424</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кальяк А. М.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e</t>
+          <t>https://kad.arbitr.ru/Card/2d941541-0f5a-4cad-b8e5-4b17d9ac0a25</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А45-38432/2025</t>
+          <t>А45-47163/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО Управляющая компания "Регион"</t>
+          <t>ООО "С-2"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5410047435</t>
+          <t>5406713114</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>60000</v>
-[...3 lines deleted...]
-      </c>
+        <v>987153.8100000001</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа с ООО УК Регион в пользу Фонда модернизации ЖКХ.</t>
+          <t>Взыскание расходов на устранение недостатков выполненных работ</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45ce4bef-9ea9-48bb-be57-30f49323510a</t>
+          <t>https://kad.arbitr.ru/Card/9de5e8f2-9efa-4f14-ac22-3634d01bf66b</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А02-1941/2025</t>
+          <t>А45-47014/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>22.09.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТД СЕРВИСГРУПП"</t>
+          <t>Федеральная налоговая служба России в лице Межрайонной инспекции федеральной налоговой службы России № 7 по Омской области</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5406286840</t>
+          <t>5433183811</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной антимонопольной службы по Республике Алтай</t>
+          <t>ООО "АЛ-ТЕХ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>0411073679</t>
+          <t>4221028940</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Алтай</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Голубева О. В.</t>
+          <t>Адаменко А. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce6fac9c-7dc2-4329-8b9e-4b5444aff608</t>
+          <t>https://kad.arbitr.ru/Card/327040dd-ae0b-49bd-a959-8d9947c4b318</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А02-1598/2025</t>
+          <t>А45-46669/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>04.08.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Казенное учреждение Республики Алтай "Управление капитального строительства Республики Алтай"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>0411175222</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТД СЕРВИСГРУПП"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5406286840</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Алтай</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кириченко Е. Ф.</t>
+          <t>Александрова Е. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>106939667.51</v>
+        <v>1236630.87</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и штрафа по госконтракту №2-ГК/2024 (ст. 60.1 ГрК РФ)</t>
+          <t>Взыскание неустойки в порядке привлечения к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d838f17a-1269-4973-a8ef-89d628aec0c6</t>
+          <t>https://kad.arbitr.ru/Card/7c51ff74-fca9-48a1-9f45-c38f4031f44f</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А67-5455/2025</t>
+          <t>А45-44254/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИБИРСКАЯ КРЕПОСТЬ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5404097879</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
+          <t>ООО Управляющая компания "Регион"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7017058675</t>
+          <t>5410047435</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa64a39c-8c4c-4784-a415-1ed6b19ff8b9</t>
+          <t>https://kad.arbitr.ru/Card/8f8135c7-7276-495a-a15d-4a68244990fb</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А67-4987/2025</t>
+          <t>А45-42416/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>24.11.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ ДОПОЛНИТЕЛЬНОГО ПРОФЕССИОНАЛЬНОГО ОБРАЗОВАНИЯ "ТОМСКИЙ ОБЛАСТНОЙ ИНСТИТУТ ПОВЫШЕНИЯ КВАЛИФИКАЦИИ И ПЕРЕПОДГОТОВКИ РАБОТНИКОВ ОБРАЗОВАНИЯ"</t>
+          <t>Прокуратура Новосибирской области</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7018017520</t>
+          <t>5406010055</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "РК АВАНГАРД"</t>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5410084780</t>
+          <t>5406606955</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>15433254.09</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капремонта фасада и отмостки, провести восстановительный ремонт стен</t>
+          <t>Взыскание убытков в связи с неисполнением контракта на строительство здания ФАП</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29a870d0-9141-47a2-9b75-9fd782dd5680</t>
+          <t>https://kad.arbitr.ru/Card/835dae0a-c05e-4f32-9e94-4338660d420e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А45-18274/2025</t>
+          <t>А45-38432/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО Управляющая компания "Регион"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>5410047435</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>1115644.1</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>60000</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>60000</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Просрочка исполнения обязательств по госконтракту №01512000060230000910001 от 10.04.2023</t>
+          <t>Взыскание штрафа с ООО УК Регион в пользу Фонда модернизации ЖКХ.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb</t>
+          <t>https://kad.arbitr.ru/Card/45ce4bef-9ea9-48bb-be57-30f49323510a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А45-18257/2025</t>
+          <t>А02-1941/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.05.2025</t>
+          <t>22.09.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ООО "ТД СЕРВИСГРУПП"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406286840</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>Управление Федеральной антимонопольной службы по Республике Алтай</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>0411073679</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Голубева О. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по госконтракту с подрядчика и СРО в порядке субсидиарной ответственности</t>
+          <t>Отмена решения УФАС о включении ООО ТД Сервисгрупп и его руководства в реестр недобросовестных поставщиков</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a</t>
+          <t>https://kad.arbitr.ru/Card/ce6fac9c-7dc2-4329-8b9e-4b5444aff608</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А45-18018/2025</t>
+          <t>А45-30257/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>25.08.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НАУКИ "ГОСУДАРСТВЕННЫЙ НАУЧНЫЙ ЦЕНТР ВИРУСОЛОГИИ И БИОТЕХНОЛОГИИ "ВЕКТОР" ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
+          <t>ФОнд Модернизации и Развития Жилищно-Коммунального Хозяйства Муниципальных Образовай Новосибирской Области</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5433161342</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ФАВОРИТ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5401329507</t>
+          <t>5401952609</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Дмитриева О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b124b4b2-006f-42a8-a2a6-feb058b5266e</t>
+          <t>https://kad.arbitr.ru/Card/cb959905-3116-44ea-b40f-11898f2f2910</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А45-16960/2025</t>
+          <t>А02-1598/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>04.08.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>Казенное учреждение Республики Алтай "Управление капитального строительства Республики Алтай"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>0411175222</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "ТД СЕРВИСГРУПП"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>5406286840</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Республики Алтай</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Захаренко С. Г.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Кириченко Е. Ф.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>106939667.51</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr"/>
-      <c r="R26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения и штрафа по госконтракту №2-ГК/2024 (ст. 60.1 ГрК РФ)</t>
+        </is>
+      </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b</t>
+          <t>https://kad.arbitr.ru/Card/d838f17a-1269-4973-a8ef-89d628aec0c6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А45-16958/2025</t>
+          <t>А67-5455/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ООО ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИБИРСКАЯ КРЕПОСТЬ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5404097879</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5406606955</t>
+          <t>7017058675</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>3867225.02</v>
+        <v>5200450.47</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по госконтракту в связи с ненадлежащим исполнением обязательств членом СРО</t>
+          <t>Взыскание долга по госконтракту №11.2023, оплаты допработ и неустойки</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a</t>
+          <t>https://kad.arbitr.ru/Card/fa64a39c-8c4c-4784-a415-1ed6b19ff8b9</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А45-12549/2025</t>
+          <t>А45-18405/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>14.04.2025</t>
+          <t>29.05.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НАУКИ "ГОСУДАРСТВЕННЫЙ НАУЧНЫЙ ЦЕНТР ВИРУСОЛОГИИ И БИОТЕХНОЛОГИИ "ВЕКТОР" ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
+          <t>ООО "МОНСОЛ РУС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5433161342</t>
+          <t>7734722468</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "Киплайн"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5401329507</t>
+          <t>5408014111</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Ульянова А. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/585d0393-32b8-4ae6-bdac-d2a085bcc29d</t>
+          <t>https://kad.arbitr.ru/Card/0c47d0d8-614f-4aeb-a315-cce6c3478a49</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А45-8383/2025</t>
+          <t>А67-4987/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>14.03.2025</t>
+          <t>29.05.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ТАТАРСКОГО МУНИЦИПАЛЬНОГО ОКРУГА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ОГБУ ДОПОЛНИТЕЛЬНОГО ПРОФЕССИОНАЛЬНОГО ОБРАЗОВАНИЯ "ТОМСКИЙ ОБЛАСТНОЙ ИНСТИТУТ ПОВЫШЕНИЯ КВАЛИФИКАЦИИ И ПЕРЕПОДГОТОВКИ РАБОТНИКОВ ОБРАЗОВАНИЯ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5403086200</t>
+          <t>7018017520</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "РК АВАНГАРД"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5401329507</t>
+          <t>5410084780</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соколов Д. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+          <t>Обязание устранить недостатки капремонта фасада и отмостки, провести восстановительный ремонт стен</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1aa2f7f-9bff-4207-bff3-6ff3be9fca85</t>
+          <t>https://kad.arbitr.ru/Card/29a870d0-9141-47a2-9b75-9fd782dd5680</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А45-1966/2025</t>
+          <t>А45-18257/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Аквастройрус"</t>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5402581080</t>
+          <t>5406606955</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>221421.01</v>
+        <v>1203001.72</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по госконтракту.</t>
+          <t>Взыскание средств по госконтракту с подрядчика и СРО в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa0842dc-87bb-4121-ab82-81eda980eba5</t>
+          <t>https://kad.arbitr.ru/Card/fca10bdd-ab82-4a91-9d8c-c88fea4c4e7a</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А45-928/2025</t>
+          <t>А45-18274/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>28.05.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "Энки"</t>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5405045376</t>
+          <t>5406606955</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>157894.51</v>
+        <v>1115644.1</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов за пользование чужими денежными средствами</t>
+          <t>Просрочка исполнения обязательств по госконтракту №01512000060230000910001 от 10.04.2023</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>11.04.2025</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78117db8-d927-4dbd-b370-825aeb186806</t>
+          <t>https://kad.arbitr.ru/Card/b625abb9-53de-4678-a84e-a6a709e554fb</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А45-41829/2024</t>
+          <t>А45-18018/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НАУКИ "ГОСУДАРСТВЕННЫЙ НАУЧНЫЙ ЦЕНТР ВИРУСОЛОГИИ И БИОТЕХНОЛОГИИ "ВЕКТОР" ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5433161342</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Смеречинская Я. А.</t>
+          <t>Дмитриева О. Н.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>15118419.29</v>
+        <v>671695001.64</v>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28d58dc8-1d62-4e86-9aa4-a2ce0ed1bd72</t>
+          <t>https://kad.arbitr.ru/Card/b124b4b2-006f-42a8-a2a6-feb058b5266e</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А45-41830/2024</t>
+          <t>А45-16958/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406606955</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Западно-Сибирского округа</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Ткаченко Э. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>21153083.53</v>
+        <v>3867225.02</v>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по контракту</t>
+          <t>Взыскание средств по госконтракту в связи с ненадлежащим исполнением обязательств членом СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e66a5a0-caa3-4ac6-a00c-809bc6a1c0a9</t>
+          <t>https://kad.arbitr.ru/Card/f44a5e60-ad20-492a-8410-e6967232938a</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А45-34817/2024</t>
+          <t>А45-16960/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ НОВОИЛЬИНСКОГО РАЙОНА ГОРОДА НОВОКУЗНЕЦКА</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>4216007863</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ИП ЛЮБЧИК ДЕНИС АЛЕКСАНДРОВИЧ</t>
-[...2 lines deleted...]
-      <c r="L34" s="2" t="inlineStr"/>
+          <t>ООО "СОВРЕМЕННЫЕ СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>5406606955</t>
+        </is>
+      </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Захаренко С. Г.</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90efe893-d4e5-4611-9a5a-e5e05312a19b</t>
+          <t>https://kad.arbitr.ru/Card/8b0416ee-bf5e-4edd-b1f8-4acf18e7a60b</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А45-27802/2024</t>
+          <t>А45-16681/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>14.08.2024</t>
+          <t>16.05.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЕ КЛИМАТИЧЕСКИЕ СИСТЕМЫ"</t>
+          <t>ООО "ЗАВОД МОСКАБЕЛЬ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5406512665</t>
+          <t>7722743350</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙПЛЮС"</t>
+          <t>ООО "ТАЛОС КОНСТРАКШН"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>5404360128</t>
+          <t>7743130122</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Красникова Т. Е.</t>
+          <t>Рышкевич И. Е.</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d3c74d8-91ff-4020-b8db-4792074df96d</t>
+          <t>https://kad.arbitr.ru/Card/ed40531d-ef1e-4afa-b901-5ca0673bc0ca</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А45-23099/2024</t>
+          <t>А45-12898/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>05.07.2024</t>
+          <t>15.04.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr"/>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>ООО "ВБ ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>7724591752</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СПС"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5404427622</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Агеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
-      <c r="Q36" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5698593d-23f7-4642-ade0-c7f728edd1c4</t>
+          <t>https://kad.arbitr.ru/Card/7f7e7735-a33d-44ea-b9e9-2824af4fcda8</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А45-19258/2024</t>
+          <t>А45-12549/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>05.06.2024</t>
+          <t>14.04.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ФЕДЕРАЛЬНОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НАУКИ "ГОСУДАРСТВЕННЫЙ НАУЧНЫЙ ЦЕНТР ВИРУСОЛОГИИ И БИОТЕХНОЛОГИИ "ВЕКТОР" ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО НАДЗОРУ В СФЕРЕ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ И БЛАГОПОЛУЧИЯ ЧЕЛОВЕКА</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5433161342</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТ"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>5410022790</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
       <c r="P37" s="2" t="inlineStr"/>
-      <c r="Q37" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>23.07.2024</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/476cd624-a9a2-47e7-890d-d39ddc4de4e9</t>
+          <t>https://kad.arbitr.ru/Card/585d0393-32b8-4ae6-bdac-d2a085bcc29d</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А45-19251/2024</t>
+          <t>А45-9333/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>05.06.2024</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 17 ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "РЕТРОЭНЕРГО"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5433973351</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОЛАЙН"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ДОРОГИ СИБИРИ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>5401375454</t>
+          <t>5406798319</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Агеева Ю. М.</t>
+          <t>Антошина А. Н.</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5680d70-3345-4539-97bf-668181047565</t>
+          <t>https://kad.arbitr.ru/Card/29cb7ac8-cd84-4b2e-a681-bafbeddae5f6</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А45-18094/2024</t>
+          <t>А45-8383/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.05.2024</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "НТК СИБИРЬ"</t>
+          <t>АДМИНИСТРАЦИЯ ТАТАРСКОГО МУНИЦИПАЛЬНОГО ОКРУГА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5404518132</t>
+          <t>5403086200</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕНЕЗИС ГРУПП"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>5410074460</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Нехорошев К. Б.</t>
-[...2 lines deleted...]
-      <c r="O39" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>199494207.87</v>
+      </c>
       <c r="P39" s="2" t="inlineStr"/>
-      <c r="Q39" s="2" t="inlineStr"/>
-      <c r="R39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+        </is>
+      </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c03ff94-74cc-469e-a5ee-44231d26d222</t>
+          <t>https://kad.arbitr.ru/Card/f1aa2f7f-9bff-4207-bff3-6ff3be9fca85</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А45-17526/2024</t>
+          <t>А45-1966/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>24.05.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>АО "ЛЕВОБЕРЕЖНЫЙ ПЕСЧАНЫЙ КАРЬЕР"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5433146658</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО " СК СЕВЕРАВТОМАШ"</t>
+          <t>ООО "Аквастройрус"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>5406758690</t>
+          <t>5402581080</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Мельникова А. О.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>221421.01</v>
+      </c>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr"/>
-      <c r="R40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по госконтракту.</t>
+        </is>
+      </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d76eeb3-7ec6-485c-95a5-baf67d62ffb4</t>
+          <t>https://kad.arbitr.ru/Card/fa0842dc-87bb-4121-ab82-81eda980eba5</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А45-15818/2024</t>
+          <t>А45-928/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>13.05.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ ПРЕДПРИЯТИЕ ГОРОДА НОВОСИБИРСКА "МОДЕРНИЗАЦИЯ И РАЗВИТИЕ ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5406010778</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО Строительная Компания "Энки"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>5401329507</t>
+          <t>5405045376</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>1565404794.77</v>
+        <v>157894.51</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга, пеней и аванса по контракту на строительство станции метро Спортивная.</t>
+          <t>Взыскание процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8712fc6-22db-4efb-803d-4b1dd2f9a4c2</t>
+          <t>https://kad.arbitr.ru/Card/78117db8-d927-4dbd-b370-825aeb186806</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А45-15303/2024</t>
+          <t>А45-41830/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>06.05.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА НОВОСИБИРСКА "ГОРМОСТ"</t>
+          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5406186468</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТС-ПЛЮС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>5405974032</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Ткаченко Э. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>79728661.01000001</v>
+        <v>21153083.53</v>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Расторжение муниципального контракта, взыскание неотработанного аванса, убытков, штрафа и неустойки</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по контракту</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7d44ed5-0f42-4da1-9611-1c9c18ccc220</t>
+          <t>https://kad.arbitr.ru/Card/6e66a5a0-caa3-4ac6-a00c-809bc6a1c0a9</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А32-9162/2024</t>
+          <t>А45-41829/2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>19.02.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ " ЧерАзтехмордирекция"</t>
+          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Зырянов Сергей Александрович</t>
-[...2 lines deleted...]
-      <c r="L43" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>5406622509</t>
+        </is>
+      </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Краснодарского края</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Любченко Ю. В.</t>
+          <t>Смеречинская Я. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>4284773.24</v>
-[...3 lines deleted...]
-      </c>
+        <v>15118419.29</v>
+      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>24.01.2026</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/225c5c93-d974-4aca-9cc3-4496fc26d676</t>
+          <t>https://kad.arbitr.ru/Card/28d58dc8-1d62-4e86-9aa4-a2ce0ed1bd72</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А45-38473/2023</t>
+          <t>А45-39035/2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>12.11.2024</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАНК КОРПОРАТИВНОГО ФИНАНСИРОВАНИЯ"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7704111969</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСПЕЦСТРОЙМОНТАЖ"</t>
+          <t>АДМИНИСТРАЦИЯ РАБОЧЕГО ПОСЕЛКА ОРДЫНСКОЕ ОРДЫНСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5410038769</t>
+          <t>5434100470</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Калюжная О. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b86a32fe-435d-45ec-acda-2be9062116e6</t>
+          <t>https://kad.arbitr.ru/Card/b5751983-1dd5-4cf4-8f12-f87c5d89ed46</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А45-38351/2023</t>
+          <t>А45-34817/2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>20.12.2023</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АДМИНИСТРАЦИЯ НОВОИЛЬИНСКОГО РАЙОНА ГОРОДА НОВОКУЗНЕЦКА</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>4216007863</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ИП ЛЮБЧИК ДЕНИС АЛЕКСАНДРОВИЧ</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr"/>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
-      <c r="Q45" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>14.08.2024</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d96a4986-1f2b-4dc5-8507-a76745584f1b</t>
+          <t>https://kad.arbitr.ru/Card/90efe893-d4e5-4611-9a5a-e5e05312a19b</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А45-38334/2023</t>
+          <t>А45-34306/2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>20.12.2023</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО КОММЕРЧЕСКИЙ БАНК "ЛАНТА-БАНК"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7705260427</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
+          <t>ООО "МАЭСТРО"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>5406713139</t>
+          <t>5401301974</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Адаменко А. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>26.07.2024</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d35ed27-23d0-4083-b0ee-64d64fb33594</t>
+          <t>https://kad.arbitr.ru/Card/99e5efc9-2563-489e-9461-16c4c4fda1f8</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А45-37987/2023</t>
+          <t>А45-27802/2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>18.12.2023</t>
+          <t>14.08.2024</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СИБИРСКИЕ КЛИМАТИЧЕСКИЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406512665</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
+          <t>ООО "СИБСТРОЙПЛЮС"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>5406713139</t>
+          <t>5404360128</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Красникова Т. Е.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86cede5c-6f3e-4b00-9e6e-3cd396c678f6</t>
+          <t>https://kad.arbitr.ru/Card/1d3c74d8-91ff-4020-b8db-4792074df96d</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А45-37465/2023</t>
+          <t>А45-23099/2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>13.12.2023</t>
+          <t>05.07.2024</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>125669.45</v>
-[...3 lines deleted...]
-      </c>
+        <v>31696870.26</v>
+      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по госконтрактам.</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.05.2024</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce511600-ca51-4e89-a402-c17ee56a2918</t>
+          <t>https://kad.arbitr.ru/Card/5698593d-23f7-4642-ade0-c7f728edd1c4</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А45-36270/2023</t>
+          <t>А45-19258/2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>04.12.2023</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5410022790</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>5495.72</v>
+        <v>35084</v>
       </c>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору.</t>
+          <t>Возмещение ущерба имуществу по договору подряда № РТС254А200552(Д) от 19.10.2020</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>16.07.2024</t>
+          <t>23.07.2024</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5acb02a-a50e-4630-b559-d1bdfc576398</t>
+          <t>https://kad.arbitr.ru/Card/476cd624-a9a2-47e7-890d-d39ddc4de4e9</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А45-36271/2023</t>
+          <t>А45-19251/2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>04.12.2023</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 17 ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО "ЭНЕРГОЛАЙН"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5401375454</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Агеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>25.07.2024</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/556fdbe7-fa63-440a-a750-91729dbe4031</t>
+          <t>https://kad.arbitr.ru/Card/b5680d70-3345-4539-97bf-668181047565</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А45-36113/2023</t>
+          <t>А45-18094/2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>28.05.2024</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "НТК СИБИРЬ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5404518132</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО "ГЕНЕЗИС ГРУПП"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5410074460</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нехорошев К. Б.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>16.02.2024</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/045ff02d-bbd2-47d1-b183-c0a68a4df57a</t>
+          <t>https://kad.arbitr.ru/Card/4c03ff94-74cc-469e-a5ee-44231d26d222</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А45-36096/2023</t>
+          <t>А45-17526/2024</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>24.05.2024</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "ЛЕВОБЕРЕЖНЫЙ ПЕСЧАНЫЙ КАРЬЕР"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5433146658</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО " СК СЕВЕРАВТОМАШ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5406758690</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мельникова А. О.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab462b8c-6475-4387-bcae-d9a143455e0f</t>
+          <t>https://kad.arbitr.ru/Card/3d76eeb3-7ec6-485c-95a5-baf67d62ffb4</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А45-35835/2023</t>
+          <t>А45-15818/2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>30.11.2023</t>
+          <t>13.05.2024</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ ПРЕДПРИЯТИЕ ГОРОДА НОВОСИБИРСКА "МОДЕРНИЗАЦИЯ И РАЗВИТИЕ ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406010778</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>5406713139</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>53626.29</v>
-[...3 lines deleted...]
-      </c>
+        <v>1565404794.77</v>
+      </c>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена по взысканию неустойки.</t>
+          <t>Взыскание долга, пеней и аванса по контракту на строительство станции метро Спортивная.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>08.02.2024</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0593b7b3-4acb-404e-91d1-f8308136b024</t>
+          <t>https://kad.arbitr.ru/Card/d8712fc6-22db-4efb-803d-4b1dd2f9a4c2</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А45-35819/2023</t>
+          <t>А45-15303/2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>06.05.2024</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА НОВОСИБИРСКА "ГОРМОСТ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406186468</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО "СТС-ПЛЮС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5405974032</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>167407.17</v>
+        <v>79728661.01000001</v>
       </c>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Расторжение муниципального контракта, взыскание неотработанного аванса, убытков, штрафа и неустойки</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>12.04.2024</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43c4c0d0-9764-449d-b298-0bc05158c9a3</t>
+          <t>https://kad.arbitr.ru/Card/c7d44ed5-0f42-4da1-9611-1c9c18ccc220</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А45-35800/2023</t>
+          <t>А32-9162/2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>19.02.2024</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ФГБУ " ЧерАзтехмордирекция"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Зырянов Сергей Александрович</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Любченко Ю. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>65596.75999999999</v>
+        <v>4284773.24</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>65596.75999999999</v>
+        <v>4284773.24</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>07.02.2024</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc8016c5-60c4-4692-b665-008c4ba966d0</t>
+          <t>https://kad.arbitr.ru/Card/225c5c93-d974-4aca-9cc3-4496fc26d676</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А45-35047/2023</t>
+          <t>А45-3156/2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>05.02.2024</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО СК "ВЕКТОР"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405056522</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙСНАБ"</t>
+          <t>ООО "С5групп"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>5406713139</t>
+          <t>5406994190</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нехорошев К. Б.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>02.02.2024</t>
+          <t>31.05.2025</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e8b3478-5673-41f3-9254-c29538f0daa0</t>
+          <t>https://kad.arbitr.ru/Card/213af43b-e00e-4e7e-9a38-e6c1b2739d4e</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А45-34512/2023</t>
+          <t>А45-38473/2023</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>21.11.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "БАНК КОРПОРАТИВНОГО ФИНАНСИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7704111969</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР ПЛЮС"</t>
+          <t>ООО "СИБСПЕЦСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5446014627</t>
+          <t>5410038769</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Калюжная О. И.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>26329.92</v>
+        <v>12321823.41</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>13164.96</v>
+        <v>10040065.46</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
+          <t>Включение требований в реестр кредиторов на основании выплат по банковским гарантиям</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>09.05.2024</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4659779-40ab-4ae6-9f52-63b79426996f</t>
+          <t>https://kad.arbitr.ru/Card/b86a32fe-435d-45ec-acda-2be9062116e6</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А45-34204/2023</t>
+          <t>А45-38334/2023</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>20.12.2023</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>Администрация Татарского муниципального округа Новосибирской области</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>5401329507</t>
+          <t>5406713139</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...5 lines deleted...]
-      <c r="R58" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>115381.15</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>55954.39</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору капремонта.</t>
+        </is>
+      </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>21.02.2026</t>
+          <t>26.07.2024</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bef1910a-c01c-422d-a3c9-df895f568d32</t>
+          <t>https://kad.arbitr.ru/Card/2d35ed27-23d0-4083-b0ee-64d64fb33594</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А45-34324/2023</t>
+          <t>А45-38351/2023</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>20.12.2023</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промэнергострой"</t>
-[...2 lines deleted...]
-      <c r="L59" s="2" t="inlineStr"/>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>5406713139</t>
+        </is>
+      </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>1096603.17</v>
-[...3 lines deleted...]
-      </c>
+        <v>48342.78</v>
+      </c>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение подрядчиком сроков работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>14.08.2024</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4dda056d-2379-4fc5-9cb6-1eb96844fcd6</t>
+          <t>https://kad.arbitr.ru/Card/d96a4986-1f2b-4dc5-8507-a76745584f1b</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А45-33295/2023</t>
+          <t>А45-37987/2023</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>10.11.2023</t>
+          <t>18.12.2023</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>2224120788</t>
+          <t>5406713139</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>107163.95</v>
-[...1 lines deleted...]
-      <c r="P60" s="2" t="inlineStr"/>
+        <v>91163.77</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>91163.77</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору № РТС254А221281(Д).</t>
+          <t>Взыскание неустойки по договору № РТС254А200107(Д) от 10.06.2020 в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>12.01.2024</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e5f7023-16d6-4bbe-b28f-ad8385cf8442</t>
+          <t>https://kad.arbitr.ru/Card/86cede5c-6f3e-4b00-9e6e-3cd396c678f6</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А45-32735/2023</t>
+          <t>А45-37465/2023</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>13.12.2023</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАВОРИТ"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>5401952609</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>100077</v>
-[...1 lines deleted...]
-      <c r="P61" s="2" t="inlineStr"/>
+        <v>125669.45</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>106527.74</v>
+      </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в солидарном порядке с члена СРО и АСОНО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>20.03.2024</t>
+          <t>24.05.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49a122ce-4c3c-4ec3-a0bf-63d844719a27</t>
+          <t>https://kad.arbitr.ru/Card/ce511600-ca51-4e89-a402-c17ee56a2918</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А45-32479/2023</t>
+          <t>А45-36270/2023</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>02.11.2023</t>
+          <t>04.12.2023</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>6870536.86</v>
+        <v>5495.72</v>
       </c>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 6,8 млн руб. в связи с недостатками работ (субсидиарная ответственность СРО)</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>10.01.2024</t>
+          <t>16.07.2024</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0033e71-52eb-404f-a498-fc9016926191</t>
+          <t>https://kad.arbitr.ru/Card/f5acb02a-a50e-4630-b559-d1bdfc576398</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А45-31185/2023</t>
+          <t>А45-36271/2023</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>25.10.2023</t>
+          <t>04.12.2023</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>5410029972</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>592163.59</v>
-[...3 lines deleted...]
-      </c>
+        <v>25680.06</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Взыскание неустойки по договору №РТС254А200810(Д) от 26.01.2021</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>18.01.2025</t>
+          <t>25.07.2024</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/157204e9-9674-459d-b623-d88c23aee1ef</t>
+          <t>https://kad.arbitr.ru/Card/556fdbe7-fa63-440a-a750-91729dbe4031</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А45-30372/2023</t>
+          <t>А45-36096/2023</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>18.10.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВАЯ КОМПАНИЯ "ЛИКОЛОР"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>5405396222</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКИЛЛСТРОЙ"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>5406995123</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Агеева Ю. М.</t>
-[...5 lines deleted...]
-      <c r="R64" s="2" t="inlineStr"/>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>89446.10000000001</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>89446.10000000001</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+        </is>
+      </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be651fe9-7d58-4de6-a75f-c0540b70234a</t>
+          <t>https://kad.arbitr.ru/Card/ab462b8c-6475-4387-bcae-d9a143455e0f</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А45-29821/2023</t>
+          <t>А45-36113/2023</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>13.10.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "Энки"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>5405045376</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>265689.94</v>
+        <v>81929.94</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>205673.14</v>
+        <v>81929.94</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте многоквартирного дома</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>07.08.2024</t>
+          <t>16.02.2024</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f06808f3-cd64-4b99-a971-dcc1cc798792</t>
+          <t>https://kad.arbitr.ru/Card/045ff02d-bbd2-47d1-b183-c0a68a4df57a</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А45-29608/2023</t>
+          <t>А45-35835/2023</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>11.10.2023</t>
+          <t>30.11.2023</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406713139</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...5 lines deleted...]
-      <c r="R66" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>53626.29</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>53626.29</v>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО по обязательствам члена по взысканию неустойки.</t>
+        </is>
+      </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>06.08.2024</t>
+          <t>08.02.2024</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ae67500-b23e-4686-80ab-9db36fa1c299</t>
+          <t>https://kad.arbitr.ru/Card/0593b7b3-4acb-404e-91d1-f8308136b024</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А45-29501/2023</t>
+          <t>А45-35800/2023</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>11.10.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОНИКОЛЬ "</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>3811066336</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "РСУ7"</t>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>5406767303</t>
+          <t>5406713139</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Антошина А. Н.</t>
-[...5 lines deleted...]
-      <c r="R67" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="n">
+        <v>65596.75999999999</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>65596.75999999999</v>
+      </c>
+      <c r="Q67" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R67" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства.</t>
+        </is>
+      </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>07.02.2024</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47fb8f23-2cdd-4133-84e4-887c89d931fe</t>
+          <t>https://kad.arbitr.ru/Card/fc8016c5-60c4-4692-b665-008c4ba966d0</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А45-26715/2023</t>
+          <t>А45-35819/2023</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>18.09.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОДРУЖЕСТВО"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>5401954620</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электрокомплекс"</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>5404275507</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Мельникова А. О.</t>
-[...2 lines deleted...]
-      <c r="O68" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>167407.17</v>
+      </c>
       <c r="P68" s="2" t="inlineStr"/>
-      <c r="Q68" s="2" t="inlineStr"/>
-      <c r="R68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>12.04.2024</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d0c52da-80d8-4b02-a3d0-21f86bc52e4f</t>
+          <t>https://kad.arbitr.ru/Card/43c4c0d0-9764-449d-b298-0bc05158c9a3</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А45-24656/2023</t>
+          <t>А45-35047/2023</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СИБСТРОЙСНАБ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406713139</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>571046.55</v>
+        <v>54005.01</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>571046.55</v>
+        <v>54005.01</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом гарантийных обязательств по контракту</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>19.03.2025</t>
+          <t>02.02.2024</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e3e8e67-9c03-4355-993f-f413a56f4166</t>
+          <t>https://kad.arbitr.ru/Card/6e8b3478-5673-41f3-9254-c29538f0daa0</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А45-24500/2023</t>
+          <t>А45-34512/2023</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>25.08.2023</t>
+          <t>21.11.2023</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ВЕКТОР ПЛЮС"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5446014627</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>69830</v>
-[...1 lines deleted...]
-      <c r="P70" s="2" t="inlineStr"/>
+        <v>26329.92</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>13164.96</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с члена СРО и Ассоциации в рамках обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>05.12.2023</t>
+          <t>09.05.2024</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0655242-1d1e-4a0b-9499-00d636205b02</t>
+          <t>https://kad.arbitr.ru/Card/d4659779-40ab-4ae6-9f52-63b79426996f</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А45-24449/2023</t>
+          <t>А45-34324/2023</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>24.08.2023</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛЭШ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Промэнергострой"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>20000</v>
+        <v>1096603.17</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>20000</v>
+        <v>1096603.17</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>13.01.2024</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8ee207c-9be2-4a12-a599-3ac7f0126e54</t>
+          <t>https://kad.arbitr.ru/Card/4dda056d-2379-4fc5-9cb6-1eb96844fcd6</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А45-22970/2023</t>
+          <t>А45-34204/2023</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>10.08.2023</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Администрация Татарского муниципального округа Новосибирской области</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "СПЕЦИАЛЬНОЕ И ТРАНСПОРТНОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5401329507</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>21.02.2026</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/432002db-b6e0-4aef-a2e1-873a5d3e62a3</t>
+          <t>https://kad.arbitr.ru/Card/bef1910a-c01c-422d-a3c9-df895f568d32</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А45-22969/2023</t>
+          <t>А45-33295/2023</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>10.08.2023</t>
+          <t>10.11.2023</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>5410029972</t>
+          <t>2224120788</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>40000</v>
-[...3 lines deleted...]
-      </c>
+        <v>107163.95</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом условий договора (неразмещение паспортов объектов)</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору № РТС254А221281(Д).</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>17.05.2024</t>
+          <t>12.01.2024</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28503ea7-29fe-4b0f-a76b-0054f390f94b</t>
+          <t>https://kad.arbitr.ru/Card/8e5f7023-16d6-4bbe-b28f-ad8385cf8442</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А45-22974/2023</t>
+          <t>А45-32735/2023</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>10.08.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ФАВОРИТ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5401952609</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>40000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100077</v>
+      </c>
+      <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа по договору № РТС254А210 424 (Д) от 16.08.2021 (субсидиарная ответственность СРО)</t>
+          <t>Взыскание убытков в солидарном порядке с члена СРО и АСОНО</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>10.10.2023</t>
+          <t>20.03.2024</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/039b73ea-380f-4f81-8878-8b4dea4bf47f</t>
+          <t>https://kad.arbitr.ru/Card/49a122ce-4c3c-4ec3-a0bf-63d844719a27</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А45-22671/2023</t>
+          <t>А45-32479/2023</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>08.08.2023</t>
+          <t>02.11.2023</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>5410029972</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>487408.25</v>
-[...3 lines deleted...]
-      </c>
+        <v>6870536.86</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
+          <t>Взыскание 6,8 млн руб. в связи с недостатками работ (субсидиарная ответственность СРО)</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>15.01.2024</t>
+          <t>10.01.2024</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7fad377-e5b6-47d5-8da0-486345e2c596</t>
+          <t>https://kad.arbitr.ru/Card/c0033e71-52eb-404f-a498-fc9016926191</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А45-22689/2023</t>
+          <t>А45-31185/2023</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>08.08.2023</t>
+          <t>25.10.2023</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5410029972</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>233948.42</v>
-[...1 lines deleted...]
-      <c r="P76" s="2" t="inlineStr"/>
+        <v>592163.59</v>
+      </c>
+      <c r="P76" s="2" t="n">
+        <v>208278.21</v>
+      </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков капитального ремонта многоквартирных домов</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>18.05.2024</t>
+          <t>18.01.2025</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b0241d8-26f7-4719-ac18-3df0a336f142</t>
+          <t>https://kad.arbitr.ru/Card/157204e9-9674-459d-b623-d88c23aee1ef</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А45-20845/2023</t>
+          <t>А45-30372/2023</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>20.07.2023</t>
+          <t>18.10.2023</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО ТОРГОВАЯ КОМПАНИЯ "ЛИКОЛОР"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405396222</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "СКИЛЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406995123</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Агеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
       <c r="P77" s="2" t="inlineStr"/>
-      <c r="Q77" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>19.03.2024</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d35f7aad-5feb-430d-b189-7a786e57e8e2</t>
+          <t>https://kad.arbitr.ru/Card/be651fe9-7d58-4de6-a75f-c0540b70234a</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А45-19523/2023</t>
+          <t>А45-29821/2023</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>10.07.2023</t>
+          <t>13.10.2023</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО Строительная Компания "Энки"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5405045376</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>266057.1</v>
+        <v>265689.94</v>
       </c>
       <c r="P78" s="2" t="n">
-        <v>68418.14</v>
+        <v>205673.14</v>
       </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте многоквартирного дома</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>07.04.2024</t>
+          <t>07.08.2024</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aec54977-27fc-43db-92b5-140e85095457</t>
+          <t>https://kad.arbitr.ru/Card/f06808f3-cd64-4b99-a971-dcc1cc798792</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А45-19247/2023</t>
+          <t>А45-29608/2023</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>06.07.2023</t>
+          <t>11.10.2023</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕММАШСИБИРЬ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>5433189852</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБТЕПЛОКОМПЛЕКС"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>5433187189</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Нехорошев К. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
       <c r="P79" s="2" t="inlineStr"/>
-      <c r="Q79" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>06.08.2024</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6802711e-716e-43a3-b64d-a290023e4334</t>
+          <t>https://kad.arbitr.ru/Card/2ae67500-b23e-4686-80ab-9db36fa1c299</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А45-18516/2023</t>
+          <t>А45-29501/2023</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>11.10.2023</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ТЕХНОНИКОЛЬ "</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>3811066336</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "РСУ7"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406767303</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Антошина А. Н.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>25.06.2024</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ecdf9fd-6c6f-47b7-89ff-57033cb71920</t>
+          <t>https://kad.arbitr.ru/Card/47fb8f23-2cdd-4133-84e4-887c89d931fe</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А45-18571/2023</t>
+          <t>А45-26715/2023</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>18.09.2023</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "МЕТАКОМ"</t>
+          <t>ООО "СОДРУЖЕСТВО"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>5404491561</t>
+          <t>5401954620</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>ООО "КИВИ ПРОПЕРТИЗ"</t>
+          <t>ООО "Электрокомплекс"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>5410067061</t>
+          <t>5404275507</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС Западно-Сибирского округа</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Казарин И. М.</t>
+          <t>Мельникова А. О.</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr"/>
       <c r="P81" s="2" t="inlineStr"/>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr"/>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2eb6cef-45c7-478d-83cd-cf94cf9b91a3</t>
+          <t>https://kad.arbitr.ru/Card/7d0c52da-80d8-4b02-a3d0-21f86bc52e4f</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А45-17741/2023</t>
+          <t>А45-26820/2023</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>23.06.2023</t>
+          <t>18.09.2023</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СДС Плюс"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "КМС-СТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406632063</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Коткова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>10.08.2024</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a5e30b2-fbc6-4826-9954-671976615404</t>
+          <t>https://kad.arbitr.ru/Card/01d23015-5989-4904-8197-96db6e28f6cb</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А45-17599/2023</t>
+          <t>А45-25929/2023</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>22.06.2023</t>
+          <t>11.09.2023</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr"/>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ИП Соловьев Павел Викторович</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "Западно-Сибирский Центр Антикоррозионной Защиты"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406381853</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рышкевич И. Е.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>20.01.2024</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c05da349-dbaf-4913-b692-5bae2eae819d</t>
+          <t>https://kad.arbitr.ru/Card/e88059fd-d639-4b87-b81a-d8269c3261ce</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А45-17607/2023</t>
+          <t>А45-24694/2023</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>22.06.2023</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ИП Гудков Андрей Михайлович</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr"/>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Белкина Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
       <c r="P84" s="2" t="inlineStr"/>
-      <c r="Q84" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aead6339-ff82-41f1-9883-ad803a7a971e</t>
+          <t>https://kad.arbitr.ru/Card/3712adb8-0cbb-4be5-94d9-a47bed99342d</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А45-17594/2023</t>
+          <t>А45-24656/2023</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>22.06.2023</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>669009.35</v>
-[...1 lines deleted...]
-      <c r="P85" s="2" t="inlineStr"/>
+        <v>571046.55</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>571046.55</v>
+      </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом гарантийных обязательств по контракту</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>02.02.2024</t>
+          <t>19.03.2025</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f0500e6-89fb-4376-8235-dd93d5a0ecc9</t>
+          <t>https://kad.arbitr.ru/Card/0e3e8e67-9c03-4355-993f-f413a56f4166</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А45-16067/2023</t>
+          <t>А45-24500/2023</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>07.06.2023</t>
+          <t>25.08.2023</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "Энки"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>5405045376</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>156581.98</v>
+        <v>69830</v>
       </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору</t>
+          <t>Взыскание убытков с члена СРО и Ассоциации в рамках обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>08.05.2025</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c189799-90ac-42ec-b9d8-8dae372de150</t>
+          <t>https://kad.arbitr.ru/Card/b0655242-1d1e-4a0b-9499-00d636205b02</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А45-15474/2023</t>
+          <t>А45-24449/2023</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>01.06.2023</t>
+          <t>24.08.2023</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СЛЭШ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5403148425</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>178255.2</v>
+        <v>20000</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>178255.2</v>
+        <v>20000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>20.09.2023</t>
+          <t>13.01.2024</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61236eb8-74ba-40dc-b2af-3f6a2f132829</t>
+          <t>https://kad.arbitr.ru/Card/b8ee207c-9be2-4a12-a599-3ac7f0126e54</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А45-14184/2023</t>
+          <t>А45-22970/2023</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "Энки"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>5405045376</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>690468.6800000001</v>
+        <v>93139</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>500460.39</v>
+        <v>93139</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (аванс)</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>21.06.2025</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66724884-d4c6-4c24-a9d0-3f8d95ba576e</t>
+          <t>https://kad.arbitr.ru/Card/432002db-b6e0-4aef-a2e1-873a5d3e62a3</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А45-11995/2023</t>
+          <t>А45-22969/2023</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>02.05.2023</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>2224120788</t>
+          <t>5410029972</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>123694.44</v>
+        <v>40000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>22906.38</v>
+        <v>40000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом условий договора (неразмещение паспортов объектов)</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>26.09.2023</t>
+          <t>17.05.2024</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e628095d-9e5d-4ecf-9bba-d3f35ff71c00</t>
+          <t>https://kad.arbitr.ru/Card/28503ea7-29fe-4b0f-a76b-0054f390f94b</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А45-11996/2023</t>
+          <t>А45-22974/2023</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>02.05.2023</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРШИНА"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>5404005483</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...3 lines deleted...]
-      <c r="P90" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>40000</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>40000</v>
+      </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R90" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание штрафа по договору № РТС254А210 424 (Д) от 16.08.2021 (субсидиарная ответственность СРО)</t>
+        </is>
+      </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>27.06.2023</t>
+          <t>10.10.2023</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9</t>
+          <t>https://kad.arbitr.ru/Card/039b73ea-380f-4f81-8878-8b4dea4bf47f</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А45-10896/2023</t>
+          <t>А45-22689/2023</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>08.08.2023</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>5406745973</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>86944.67999999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>233948.42</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капремонта</t>
+          <t>Взыскание неустойки за нарушение сроков капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>15.09.2023</t>
+          <t>18.05.2024</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/005eb2b1-57a2-4b8d-80ae-71d795f45074</t>
+          <t>https://kad.arbitr.ru/Card/1b0241d8-26f7-4719-ac18-3df0a336f142</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А45-10577/2023</t>
+          <t>А45-22671/2023</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>08.08.2023</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОГНИ СИБИРИ"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>5404055420</t>
+          <t>5410029972</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>80676.53</v>
+        <v>487408.25</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>8304.940000000001</v>
+        <v>399487</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>15.01.2024</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/071ace8c-6528-417b-84cf-4dd2c0908fb2</t>
+          <t>https://kad.arbitr.ru/Card/d7fad377-e5b6-47d5-8da0-486345e2c596</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А45-10576/2023</t>
+          <t>А45-20845/2023</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>230652.92</v>
-[...3 lines deleted...]
-      </c>
+        <v>40000</v>
+      </c>
+      <c r="P93" s="2" t="inlineStr"/>
       <c r="Q93" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору (штраф за мусор).</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>18.11.2023</t>
+          <t>19.03.2024</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c619f06e-913f-4419-98fa-4b84635ef40c</t>
+          <t>https://kad.arbitr.ru/Card/d35f7aad-5feb-430d-b189-7a786e57e8e2</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А45-10403/2023</t>
+          <t>А45-19523/2023</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>17.04.2023</t>
+          <t>10.07.2023</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОГНИ СИБИРИ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>5404055420</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>169712.26</v>
-[...1 lines deleted...]
-      <c r="P94" s="2" t="inlineStr"/>
+        <v>266057.1</v>
+      </c>
+      <c r="P94" s="2" t="n">
+        <v>68418.14</v>
+      </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>12.07.2023</t>
+          <t>07.04.2024</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/075de60d-9262-4938-83e4-4fd6bea7bd24</t>
+          <t>https://kad.arbitr.ru/Card/aec54977-27fc-43db-92b5-140e85095457</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А45-10404/2023</t>
+          <t>А45-19247/2023</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>17.04.2023</t>
+          <t>06.07.2023</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "РЕММАШСИБИРЬ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5433189852</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "СИБТЕПЛОКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5433187189</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Нехорошев К. Б.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>710689</v>
-[...3 lines deleted...]
-      </c>
+        <v>280665262.49</v>
+      </c>
+      <c r="P95" s="2" t="inlineStr"/>
       <c r="Q95" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
+          <t>Привлечение контролирующих лиц к субсидиарной ответственности в деле о банкротстве</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>19.12.2023</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d5a13ef-a36b-4001-87a8-bf5276dfc47b</t>
+          <t>https://kad.arbitr.ru/Card/6802711e-716e-43a3-b64d-a290023e4334</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А45-10210/2023</t>
+          <t>А45-18516/2023</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>14.04.2023</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОГНИ СИБИРИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>5404055420</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>338371.17</v>
+        <v>1510246.59</v>
       </c>
       <c r="P96" s="2" t="n">
-        <v>265030.53</v>
+        <v>1510246.59</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта МКД</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>15.11.2023</t>
+          <t>25.06.2024</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f00e392d-217e-4457-8c04-b5482d5cf4a3</t>
+          <t>https://kad.arbitr.ru/Card/0ecdf9fd-6c6f-47b7-89ff-57033cb71920</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А45-9837/2023</t>
+          <t>А45-18571/2023</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>12.04.2023</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "МЕТАКОМ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5404491561</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "КИВИ ПРОПЕРТИЗ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>5410067061</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Казарин И. М.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>06.06.2023</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5286ce79-c672-44b0-9f5a-d02a5b026c71</t>
+          <t>https://kad.arbitr.ru/Card/d2eb6cef-45c7-478d-83cd-cf94cf9b91a3</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А45-4883/2023</t>
+          <t>А45-17741/2023</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>27.02.2023</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУКОМ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>5503218958</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОРЕМСЕРВИС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>5405485923</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Винникова О. Н.</t>
-[...5 lines deleted...]
-      <c r="R98" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>1053673.44</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>574291.8</v>
+      </c>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом по договору подряда.</t>
+        </is>
+      </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>15.05.2024</t>
+          <t>10.08.2024</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebcfb639-4229-4973-8dd5-7f80e72c7be1</t>
+          <t>https://kad.arbitr.ru/Card/4a5e30b2-fbc6-4826-9954-671976615404</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А45-4199/2023</t>
+          <t>А45-17607/2023</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>22.06.2023</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>ООО "С-2"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>5406713114</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>64826</v>
-[...3 lines deleted...]
-      </c>
+        <v>26611.04</v>
+      </c>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО имуществу третьего лица.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>03.06.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9</t>
+          <t>https://kad.arbitr.ru/Card/aead6339-ff82-41f1-9883-ad803a7a971e</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А45-3903/2023</t>
+          <t>А45-17599/2023</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>15.02.2023</t>
+          <t>22.06.2023</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>5406745973</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>555513.4300000001</v>
+        <v>202266.54</v>
       </c>
       <c r="P100" s="2" t="n">
-        <v>555513.4300000001</v>
+        <v>202266.54</v>
       </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>20.01.2024</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06c08980-07fa-459f-b154-8f6be95383b2</t>
+          <t>https://kad.arbitr.ru/Card/c05da349-dbaf-4913-b692-5bae2eae819d</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А45-3417/2023</t>
+          <t>А45-17594/2023</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>10.02.2023</t>
+          <t>22.06.2023</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>631785.85</v>
-[...3 lines deleted...]
-      </c>
+        <v>669009.35</v>
+      </c>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков выполнения работ по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>02.02.2024</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caca23c6-6d32-495d-a17e-ba72c7acc3b5</t>
+          <t>https://kad.arbitr.ru/Card/4f0500e6-89fb-4376-8235-dd93d5a0ecc9</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А45-2755/2023</t>
+          <t>А45-17513/2023</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>06.02.2023</t>
+          <t>21.06.2023</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr"/>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>2721145503</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>АО "НАЦИОНАЛЬНАЯ ТЕЛЕКОММУНИКАЦИОННАЯ СЕРВИСНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>5401350241</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нехорошев К. Б.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>01.11.2023</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a024775a-9a17-4f73-87a8-25332c69b346</t>
+          <t>https://kad.arbitr.ru/Card/bbcf5697-171a-4ebf-913b-a3d5445dbd90</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А45-2722/2023</t>
+          <t>А45-16067/2023</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>06.02.2023</t>
+          <t>07.06.2023</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>ООО Строительная Компания "Энки"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>5405045376</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>223588.68</v>
-[...3 lines deleted...]
-      </c>
+        <v>156581.98</v>
+      </c>
+      <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта МКД.</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>28.07.2023</t>
+          <t>08.05.2025</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ff21d3c-ced1-4fa3-b2ca-1116ddbcbf48</t>
+          <t>https://kad.arbitr.ru/Card/1c189799-90ac-42ec-b9d8-8dae372de150</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А45-2727/2023</t>
+          <t>А45-15474/2023</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>06.02.2023</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Республики Крым "Инвестиционно-строительное управление Республики Крым"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>5402033485</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>297276.45</v>
+        <v>178255.2</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>297276.45</v>
+        <v>178255.2</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>20.09.2023</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be1ac6b7-4460-428a-957d-b7d6c31b6cd7</t>
+          <t>https://kad.arbitr.ru/Card/61236eb8-74ba-40dc-b2af-3f6a2f132829</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А45-2587/2023</t>
+          <t>А45-14184/2023</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОГНИ СИБИРИ"</t>
+          <t>ООО Строительная Компания "Энки"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>5404055420</t>
+          <t>5405045376</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
-      <c r="O105" s="2" t="inlineStr"/>
-      <c r="P105" s="2" t="inlineStr"/>
+      <c r="O105" s="2" t="n">
+        <v>690468.6800000001</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>500460.39</v>
+      </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R105" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда (аванс)</t>
+        </is>
+      </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>19.04.2023</t>
+          <t>21.06.2025</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c64ae7be-5f38-4343-a430-f6da7e6e87af</t>
+          <t>https://kad.arbitr.ru/Card/66724884-d4c6-4c24-a9d0-3f8d95ba576e</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А45-2402/2023</t>
+          <t>А45-11996/2023</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>02.02.2023</t>
+          <t>02.05.2023</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5404005483</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Зюзин С. Г.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R106" s="2" t="inlineStr"/>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>15.04.2023</t>
+          <t>27.06.2023</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/146d2fac-3def-4821-bb79-8dafada22b83</t>
+          <t>https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А45-2404/2023</t>
+          <t>А45-11995/2023</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>02.02.2023</t>
+          <t>02.05.2023</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>2224120788</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>40000</v>
+        <v>123694.44</v>
       </c>
       <c r="P107" s="2" t="n">
-        <v>30000</v>
+        <v>22906.38</v>
       </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Штраф за ненадлежащее исполнение договора подряда (строительный мусор, консервация объекта)</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>24.03.2023</t>
+          <t>26.09.2023</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbdf92c7-7cdb-4558-89c6-f18360a6b504</t>
+          <t>https://kad.arbitr.ru/Card/e628095d-9e5d-4ecf-9bba-d3f35ff71c00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А45-1399/2023</t>
+          <t>А45-10896/2023</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>24.01.2023</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406745973</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P108" s="2" t="inlineStr"/>
+        <v>86944.67999999999</v>
+      </c>
+      <c r="P108" s="2" t="n">
+        <v>40921.85</v>
+      </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение ООО Росстрой сроков работ по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>13.07.2023</t>
+          <t>15.09.2023</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44209921-7b8b-42e4-a9ed-f627edcdcc59</t>
+          <t>https://kad.arbitr.ru/Card/005eb2b1-57a2-4b8d-80ae-71d795f45074</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А45-120/2023</t>
+          <t>А45-10577/2023</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>09.01.2023</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
+          <t>ООО "ОГНИ СИБИРИ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>5406745973</t>
+          <t>5404055420</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>437898.94</v>
+        <v>80676.53</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>330349.43</v>
+        <v>8304.940000000001</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт фасада МКД членом ассоциации.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>13.12.2023</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba0369a2-67b8-449b-8134-780a140a7623</t>
+          <t>https://kad.arbitr.ru/Card/071ace8c-6528-417b-84cf-4dd2c0908fb2</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А45-37543/2022</t>
+          <t>А45-10576/2023</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>26.12.2022</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альфа-Транс"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>4253037584</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВИД"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>5410085303</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Калюжная О. И.</t>
-[...5 lines deleted...]
-      <c r="R110" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="n">
+        <v>230652.92</v>
+      </c>
+      <c r="P110" s="2" t="n">
+        <v>149489.87</v>
+      </c>
+      <c r="Q110" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R110" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору подряда.</t>
+        </is>
+      </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>18.11.2023</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ba9a515-0996-417f-91b4-8875fd0d3043</t>
+          <t>https://kad.arbitr.ru/Card/c619f06e-913f-4419-98fa-4b84635ef40c</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А45-35691/2022</t>
+          <t>А45-10403/2023</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>12.12.2022</t>
+          <t>17.04.2023</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ОГНИ СИБИРИ"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5404055420</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>85874.58</v>
+        <v>169712.26</v>
       </c>
       <c r="P111" s="2" t="inlineStr"/>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за ненадлежащего исполнения обязательств по договору подряда членом СРО</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>04.08.2023</t>
+          <t>12.07.2023</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ef21187-b230-424a-a14f-c16e1e3ce0db</t>
+          <t>https://kad.arbitr.ru/Card/075de60d-9262-4938-83e4-4fd6bea7bd24</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А45-35599/2022</t>
+          <t>А45-10404/2023</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>09.12.2022</t>
+          <t>17.04.2023</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
@@ -11327,9276 +11139,14396 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>2222828430</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>80229.11</v>
-[...1 lines deleted...]
-      <c r="P112" s="2" t="inlineStr"/>
+        <v>710689</v>
+      </c>
+      <c r="P112" s="2" t="n">
+        <v>215271</v>
+      </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в связи с ненадлежащим исполнением обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>02.08.2023</t>
+          <t>19.12.2023</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4360f7fd-dc72-4d57-ba12-44ffff42b652</t>
+          <t>https://kad.arbitr.ru/Card/9d5a13ef-a36b-4001-87a8-bf5276dfc47b</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А45-35392/2022</t>
+          <t>А45-10210/2023</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>14.04.2023</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ОГНИ СИБИРИ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5404055420</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>278635</v>
+        <v>338371.17</v>
       </c>
       <c r="P113" s="2" t="n">
-        <v>242335</v>
+        <v>265030.53</v>
       </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капремонте крыши.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>26.04.2023</t>
+          <t>15.11.2023</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36fb9aa3-474c-4e4f-b293-070941c90ddf</t>
+          <t>https://kad.arbitr.ru/Card/f00e392d-217e-4457-8c04-b5482d5cf4a3</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А45-33368/2022</t>
+          <t>А45-9837/2023</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>21.11.2022</t>
+          <t>12.04.2023</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТ 01"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>5433188785</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>685035.72</v>
-[...1 lines deleted...]
-      <c r="P114" s="2" t="inlineStr"/>
+        <v>20000</v>
+      </c>
+      <c r="P114" s="2" t="n">
+        <v>20000</v>
+      </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом по договору подряда</t>
+          <t>Взыскание штрафа по договору на выполнение работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>06.04.2023</t>
+          <t>06.06.2023</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/650a79ac-bc68-4eb9-a8e0-e5fa40ae3972</t>
+          <t>https://kad.arbitr.ru/Card/5286ce79-c672-44b0-9f5a-d02a5b026c71</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А45-33299/2022</t>
+          <t>А45-4883/2023</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>21.11.2022</t>
+          <t>27.02.2023</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>ООО "РУКОМ"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>5406979227</t>
+          <t>5503218958</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ЭНЕРГОРЕМСЕРВИС"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5405485923</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Винникова О. Н.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
       <c r="P115" s="2" t="inlineStr"/>
-      <c r="Q115" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>28.02.2023</t>
+          <t>15.05.2024</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b323b25-97b0-40ba-8d34-a1fe5013d46f</t>
+          <t>https://kad.arbitr.ru/Card/ebcfb639-4229-4973-8dd5-7f80e72c7be1</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А45-33042/2022</t>
+          <t>А45-4199/2023</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>18.11.2022</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "С-2"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406713114</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Зюзин С. Г.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>58595.63</v>
-[...1 lines deleted...]
-      <c r="P116" s="2" t="inlineStr"/>
+        <v>64826</v>
+      </c>
+      <c r="P116" s="2" t="n">
+        <v>62860</v>
+      </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости устранения недостатков выполненных работ</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО имуществу третьего лица.</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>03.06.2023</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d2b0a52-42b3-47c5-85a4-fd7800b20a9d</t>
+          <t>https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А45-31805/2022</t>
+          <t>А45-3903/2023</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>09.11.2022</t>
+          <t>15.02.2023</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5406745973</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>52825.2</v>
-[...1 lines deleted...]
-      <c r="P117" s="2" t="inlineStr"/>
+        <v>555513.4300000001</v>
+      </c>
+      <c r="P117" s="2" t="n">
+        <v>555513.4300000001</v>
+      </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с ООО Промэнергострой и АСОНО (солидарная/субсидиарная ответственность)</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>24.12.2022</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17cebbd5-f43d-47ea-b68f-7c8991210304</t>
+          <t>https://kad.arbitr.ru/Card/06c08980-07fa-459f-b154-8f6be95383b2</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А45-29547/2022</t>
+          <t>А45-3417/2023</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>20.10.2022</t>
+          <t>10.02.2023</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙПРОЕКТ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>5404482447</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
-        <v>503995.58</v>
+        <v>631785.85</v>
       </c>
       <c r="P118" s="2" t="n">
-        <v>503995.58</v>
+        <v>392565.89</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>10.06.2023</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fc0ecb4-bd1c-44f0-8cd1-a85c1746cdd2</t>
+          <t>https://kad.arbitr.ru/Card/caca23c6-6d32-495d-a17e-ba72c7acc3b5</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А45-29045/2022</t>
+          <t>А45-2722/2023</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>17.10.2022</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВАЯ ЛИЗИНГОВАЯ КОМПАНИЯ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>5404522682</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРПРОМ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>5404417279</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Кыдырбаев Ф. А.</t>
+          <t>Зюзин С. Г.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
-        <v>429071900</v>
-[...1 lines deleted...]
-      <c r="P119" s="2" t="inlineStr"/>
+        <v>223588.68</v>
+      </c>
+      <c r="P119" s="2" t="n">
+        <v>223588.68</v>
+      </c>
       <c r="Q119" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Несостоятельность ООО «Интерпром» вследствие неисполнения обязательств перед кредиторами.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта МКД.</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026</t>
+          <t>28.07.2023</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f69128e-969b-4a5a-8123-a7d56052f864</t>
+          <t>https://kad.arbitr.ru/Card/9ff21d3c-ced1-4fa3-b2ca-1116ddbcbf48</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А45-28547/2022</t>
+          <t>А45-2755/2023</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>12.10.2022</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Зюзин С. Г.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>44187.54</v>
-[...1 lines deleted...]
-      <c r="P120" s="2" t="inlineStr"/>
+        <v>140000</v>
+      </c>
+      <c r="P120" s="2" t="n">
+        <v>47802.8</v>
+      </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Возмещение стоимости устранения недостатков работ по капитальному ремонту многоквартирных домов.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом условий договора на капитальный ремонт (штрафы)</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>20.01.2024</t>
+          <t>01.11.2023</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c14f679c-fe4f-4c66-b9b2-2740f0ea0457</t>
+          <t>https://kad.arbitr.ru/Card/a024775a-9a17-4f73-87a8-25332c69b346</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А45-25299/2022</t>
+          <t>А45-2727/2023</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>12.09.2022</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>2222828430</t>
+          <t>5402033485</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Зюзин С. Г.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>370886.33</v>
+        <v>297276.45</v>
       </c>
       <c r="P121" s="2" t="n">
-        <v>330186.33</v>
+        <v>297276.45</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, возникших из-за причинения ущерба при капремонте крыши МКД.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>18.03.2023</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb1e8934-d3a3-4a5b-9320-83fa29f506f8</t>
+          <t>https://kad.arbitr.ru/Card/be1ac6b7-4460-428a-957d-b7d6c31b6cd7</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А45-24925/2022</t>
+          <t>А45-2587/2023</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>08.09.2022</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "ОГНИ СИБИРИ"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5404055420</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R122" s="2" t="inlineStr"/>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>19.04.2023</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21897fc6-ccec-4d1b-9d41-838477f8203a</t>
+          <t>https://kad.arbitr.ru/Card/c64ae7be-5f38-4343-a430-f6da7e6e87af</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А47-13541/2022</t>
+          <t>А45-2402/2023</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>07.09.2022</t>
+          <t>02.02.2023</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проект Девелопмент"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>5405035096</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>ООО "БСБ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>5612060083</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС Оренбургской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Лебедянцева А. А.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>55032827</v>
-[...1 lines deleted...]
-      <c r="P123" s="2" t="inlineStr"/>
+        <v>40000</v>
+      </c>
+      <c r="P123" s="2" t="n">
+        <v>30000</v>
+      </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Взыскание солидарно убытков, связанных с обрушением кровли здания по договору генподряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>15.04.2023</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ca5b761-6368-4685-8ba1-3d28406e912d</t>
+          <t>https://kad.arbitr.ru/Card/146d2fac-3def-4821-bb79-8dafada22b83</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А45-24655/2022</t>
+          <t>А45-2404/2023</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>06.09.2022</t>
+          <t>02.02.2023</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>7736035485</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Богер А. А.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>47454203.78</v>
-[...1 lines deleted...]
-      <c r="P124" s="2" t="inlineStr"/>
+        <v>40000</v>
+      </c>
+      <c r="P124" s="2" t="n">
+        <v>30000</v>
+      </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке суброгации за неисполнение членом СРО обязательств по договору подряда</t>
+          <t>Штраф за ненадлежащее исполнение договора подряда (строительный мусор, консервация объекта)</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>08.03.2024</t>
+          <t>24.03.2023</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec3ac9d7-0aee-4587-a3f4-92bcfab0ad05</t>
+          <t>https://kad.arbitr.ru/Card/fbdf92c7-7cdb-4558-89c6-f18360a6b504</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А45-23121/2022</t>
+          <t>А45-1399/2023</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>22.08.2022</t>
+          <t>24.01.2023</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>ООО "МТ-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>5405506161</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>981180.5699999999</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение ООО Росстрой сроков работ по госконтракту</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>27.05.2023</t>
+          <t>13.07.2023</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d29ee354-2096-495b-bc7e-f3f8863fdfb8</t>
+          <t>https://kad.arbitr.ru/Card/44209921-7b8b-42e4-a9ed-f627edcdcc59</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А83-13347/2022</t>
+          <t>А45-559/2023</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022</t>
+          <t>13.01.2023</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
+          <t>ООО "СтройТехМонтаж"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>2463086320</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТУРСИМ"</t>
+          <t>ООО "ЭКОСТРОЙ"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>5406435883</t>
+          <t>5401994140</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Дергачев Е. А.</t>
+          <t>Лихачев М. В.</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr"/>
       <c r="P126" s="2" t="inlineStr"/>
-      <c r="Q126" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q126" s="2" t="inlineStr"/>
+      <c r="R126" s="2" t="inlineStr"/>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>12.07.2023</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c39dc5fa-5bfa-4260-b080-d4e6c5f45e44</t>
+          <t>https://kad.arbitr.ru/Card/24450884-ec83-4d0f-9559-298c52cd1d07</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А45-13489/2022</t>
+          <t>А45-120/2023</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>20.05.2022</t>
+          <t>09.01.2023</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКТ СИБИРЬ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>5405971063</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКТ СИБИРЬ"</t>
+          <t>ООО "ОДИН-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>5405971063</t>
+          <t>5406745973</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Кальяк А. М.</t>
-[...5 lines deleted...]
-      <c r="R127" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="n">
+        <v>437898.94</v>
+      </c>
+      <c r="P127" s="2" t="n">
+        <v>330349.43</v>
+      </c>
+      <c r="Q127" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R127" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт фасада МКД членом ассоциации.</t>
+        </is>
+      </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>13.12.2023</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d342706a-6dec-44b6-a54d-1552bb452195</t>
+          <t>https://kad.arbitr.ru/Card/ba0369a2-67b8-449b-8134-780a140a7623</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А45-12917/2022</t>
+          <t>А45-37543/2022</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>16.05.2022</t>
+          <t>26.12.2022</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>АО "МКС-НОВОСИБИРСК"</t>
+          <t>ООО "Альфа-Транс"</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>5401343371</t>
+          <t>4253037584</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВИД"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5410085303</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Калюжная О. И.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>28.07.2023</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80d74f83-3586-4d7a-b3d0-c76dab501a8b</t>
+          <t>https://kad.arbitr.ru/Card/4ba9a515-0996-417f-91b4-8875fd0d3043</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А45-12905/2022</t>
+          <t>А45-36646/2022</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>16.05.2022</t>
+          <t>19.12.2022</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "БЕРЁЗКА"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>5405100316</t>
+          <t>7212004899</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ЭНЕРГОСЕРВИСНАЯ КОМПАНИЯ ЗАПАДНОЙ СИБИРИ"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406980737</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Красникова Т. Е.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="inlineStr"/>
       <c r="P129" s="2" t="inlineStr"/>
-      <c r="Q129" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q129" s="2" t="inlineStr"/>
+      <c r="R129" s="2" t="inlineStr"/>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8458b444-d18d-4df0-8df4-3ae80692a54d</t>
+          <t>https://kad.arbitr.ru/Card/6b9ba8df-b42d-4cdd-a072-fa1eafd56390</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А45-9617/2022</t>
+          <t>А45-35806/2022</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>11.04.2022</t>
+          <t>12.12.2022</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО ТРАНСПОРТНАЯ КОМПАНИЯ "АВТО ГРАНД"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>4205293490</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>ООО "МТ-СТРОЙ"</t>
+          <t>ООО "БСП"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>5405506161</t>
+          <t>5405969522</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Винникова О. Н.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>28.09.2023</t>
+          <t>13.11.2024</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa436120-550b-402b-a96d-2806e724524d</t>
+          <t>https://kad.arbitr.ru/Card/7153eb14-1ca8-4a01-b2dd-129a03e5640c</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А67-2537/2022</t>
+          <t>А45-35691/2022</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>30.03.2022</t>
+          <t>12.12.2022</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>ООО "МТ-СТРОЙ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>5405506161</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Бирюкова А. А.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
-        <v>50000</v>
+        <v>85874.58</v>
       </c>
       <c r="P131" s="2" t="inlineStr"/>
       <c r="Q131" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, возникшего в результате работ по капитальному ремонту</t>
+          <t>Взыскание убытков из-за ненадлежащего исполнения обязательств по договору подряда членом СРО</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>08.04.2022</t>
+          <t>04.08.2023</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33a15458-993b-49af-8744-afb2c11698dd</t>
+          <t>https://kad.arbitr.ru/Card/1ef21187-b230-424a-a14f-c16e1e3ce0db</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А45-7710/2022</t>
+          <t>А45-35599/2022</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>25.03.2022</t>
+          <t>09.12.2022</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное бюджетное учреждение дополнительного образования "Центр развития творчества детей и юношества"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>ООО "Регион"</t>
-[...2 lines deleted...]
-      <c r="L132" s="2" t="inlineStr"/>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>2222828430</t>
+        </is>
+      </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
-        <v>13683538.13</v>
-[...3 lines deleted...]
-      </c>
+        <v>80229.11</v>
+      </c>
+      <c r="P132" s="2" t="inlineStr"/>
       <c r="Q132" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, возникших вследствие некачественного выполнения работ по ремонту фасада здания</t>
+          <t>Взыскание убытков в связи с ненадлежащим исполнением обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>02.08.2023</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5825f499-df66-437f-87d1-3dcd48f1e631</t>
+          <t>https://kad.arbitr.ru/Card/4360f7fd-dc72-4d57-ba12-44ffff42b652</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А45-32631/2021</t>
+          <t>А45-35392/2022</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>29.11.2021</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 17 ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>5405066288</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК СИБСТРОЙ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>5404454560</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Калюжная О. И.</t>
-[...5 lines deleted...]
-      <c r="R133" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="n">
+        <v>278635</v>
+      </c>
+      <c r="P133" s="2" t="n">
+        <v>242335</v>
+      </c>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R133" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный членом СРО при капремонте крыши.</t>
+        </is>
+      </c>
       <c r="S133" s="2" t="inlineStr">
         <is>
-          <t>07.12.2025</t>
+          <t>26.04.2023</t>
         </is>
       </c>
       <c r="T133" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U133" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4cdd19fe-9e3d-4abd-bf6b-58e9b3852523</t>
+          <t>https://kad.arbitr.ru/Card/36fb9aa3-474c-4e4f-b293-070941c90ddf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>А45-30984/2021</t>
+          <t>А45-35103/2022</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>15.11.2021</t>
+          <t>06.12.2022</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ СОЮЗТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7713792993</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "Сибирская Компания Союзлифтмонтаж"</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5404332554</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr"/>
       <c r="P134" s="2" t="inlineStr"/>
-      <c r="Q134" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="R134" s="2" t="inlineStr"/>
       <c r="S134" s="2" t="inlineStr">
         <is>
-          <t>09.03.2022</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U134" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/416a33f0-1ae6-4452-b48e-92da161dcad3</t>
+          <t>https://kad.arbitr.ru/Card/9ccc22c7-c3b9-4f13-90ca-d87ee5fb0554</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>А45-30488/2021</t>
+          <t>А45-33368/2022</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>08.11.2021</t>
+          <t>21.11.2022</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙСИБИРЬ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>5404251231</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР"</t>
+          <t>ООО "ЭКСПЕРТ 01"</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>5401333334</t>
+          <t>5433188785</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>Антошина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O135" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="n">
+        <v>685035.72</v>
+      </c>
       <c r="P135" s="2" t="inlineStr"/>
-      <c r="Q135" s="2" t="inlineStr"/>
-      <c r="R135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R135" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом по договору подряда</t>
+        </is>
+      </c>
       <c r="S135" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>06.04.2023</t>
         </is>
       </c>
       <c r="T135" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/200a0cad-c9fe-4e5e-b561-0510af20cc2b</t>
+          <t>https://kad.arbitr.ru/Card/650a79ac-bc68-4eb9-a8e0-e5fa40ae3972</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>А45-22779/2021</t>
+          <t>А45-33299/2022</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>18.08.2021</t>
+          <t>21.11.2022</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406979227</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>Цыбина А. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O136" s="2" t="n">
-        <v>761866.8</v>
+        <v>1690334.92</v>
       </c>
       <c r="P136" s="2" t="inlineStr"/>
       <c r="Q136" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>Уменьшение стоимости работ</t>
+          <t>Взыскание задолженности в порядке субсидиарной ответственности за члена СРО ООО Росстрой</t>
         </is>
       </c>
       <c r="S136" s="2" t="inlineStr">
         <is>
-          <t>21.08.2021</t>
+          <t>28.02.2023</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U136" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc13c4cc-bee2-48f2-bfae-401330c75ff8</t>
+          <t>https://kad.arbitr.ru/Card/8b323b25-97b0-40ba-8d34-a1fe5013d46f</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>А45-22064/2021</t>
+          <t>А45-33042/2022</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>12.08.2021</t>
+          <t>18.11.2022</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O137" s="2" t="n">
-        <v>940320</v>
-[...3 lines deleted...]
-      </c>
+        <v>58595.63</v>
+      </c>
+      <c r="P137" s="2" t="inlineStr"/>
       <c r="Q137" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом гарантийных обязательств</t>
+          <t>Взыскание стоимости устранения недостатков выполненных работ</t>
         </is>
       </c>
       <c r="S137" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="T137" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U137" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ec753ed-ba65-4d79-bad6-74a737f74f05</t>
+          <t>https://kad.arbitr.ru/Card/4d2b0a52-42b3-47c5-85a4-fd7800b20a9d</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>А45-22111/2021</t>
+          <t>А45-31805/2022</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>12.08.2021</t>
+          <t>09.11.2022</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
-        <v>552009.6</v>
+        <v>52825.2</v>
       </c>
       <c r="P138" s="2" t="inlineStr"/>
       <c r="Q138" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее качество работ члена СРО по договору капремонта</t>
+          <t>Взыскание убытков с ООО Промэнергострой и АСОНО (солидарная/субсидиарная ответственность)</t>
         </is>
       </c>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>01.09.2022</t>
+          <t>24.12.2022</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U138" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62c5734c-ac78-4dec-97bf-e4a572db9673</t>
+          <t>https://kad.arbitr.ru/Card/17cebbd5-f43d-47ea-b68f-7c8991210304</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>А45-19667/2021</t>
+          <t>А45-29547/2022</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>21.07.2021</t>
+          <t>20.10.2022</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>ООО "САНТЕХСТРОЙ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>6673249384</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТРЭЙС-РЕГИОН"</t>
+          <t>ООО "СИБСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>5501083060</t>
+          <t>5404482447</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>Кальяк А. М.</t>
-[...5 lines deleted...]
-      <c r="R139" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="n">
+        <v>503995.58</v>
+      </c>
+      <c r="P139" s="2" t="n">
+        <v>503995.58</v>
+      </c>
+      <c r="Q139" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R139" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S139" s="2" t="inlineStr">
         <is>
-          <t>15.05.2024</t>
+          <t>10.06.2023</t>
         </is>
       </c>
       <c r="T139" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U139" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9ccc15f-e7fa-4e04-a7de-f5dc391c94bb</t>
+          <t>https://kad.arbitr.ru/Card/8fc0ecb4-bd1c-44f0-8cd1-a85c1746cdd2</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>А45-18980/2021</t>
+          <t>А45-29045/2022</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>15.07.2021</t>
+          <t>17.10.2022</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "НОВАЯ ЛИЗИНГОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5404522682</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "ИНТЕРПРОМ"</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5404417279</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Кыдырбаев Ф. А.</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
-        <v>170227.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>429071900</v>
+      </c>
+      <c r="P140" s="2" t="inlineStr"/>
       <c r="Q140" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом гарантийных обязательств по договору подряда</t>
+          <t>Несостоятельность ООО «Интерпром» вследствие неисполнения обязательств перед кредиторами.</t>
         </is>
       </c>
       <c r="S140" s="2" t="inlineStr">
         <is>
-          <t>13.12.2022</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U140" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cae0e041-6f76-4c6e-bea2-91cd0f8228f7</t>
+          <t>https://kad.arbitr.ru/Card/3f69128e-969b-4a5a-8123-a7d56052f864</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>А45-18979/2021</t>
+          <t>А45-28547/2022</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>15.07.2021</t>
+          <t>12.10.2022</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
           <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
           <t>2225132553</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
-        <v>41084.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>44187.54</v>
+      </c>
+      <c r="P141" s="2" t="inlineStr"/>
       <c r="Q141" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Возмещение стоимости устранения недостатков работ по капитальному ремонту многоквартирных домов.</t>
         </is>
       </c>
       <c r="S141" s="2" t="inlineStr">
         <is>
-          <t>15.09.2022</t>
+          <t>20.01.2024</t>
         </is>
       </c>
       <c r="T141" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U141" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7af5d07c-5be4-4ffc-aa78-9763b1414f8d</t>
+          <t>https://kad.arbitr.ru/Card/c14f679c-fe4f-4c66-b9b2-2740f0ea0457</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>А45-17154/2021</t>
+          <t>А45-25299/2022</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>28.06.2021</t>
+          <t>12.09.2022</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>2222828430</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O142" s="2" t="n">
-        <v>242910</v>
+        <v>370886.33</v>
       </c>
       <c r="P142" s="2" t="n">
-        <v>242910</v>
+        <v>330186.33</v>
       </c>
       <c r="Q142" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт фасада членом ассоциации.</t>
+          <t>Взыскание в порядке регресса убытков, возникших из-за причинения ущерба при капремонте крыши МКД.</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
-          <t>01.09.2022</t>
+          <t>18.03.2023</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U142" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71c473e7-085c-425c-b8f1-249a2bd71834</t>
+          <t>https://kad.arbitr.ru/Card/eb1e8934-d3a3-4a5b-9320-83fa29f506f8</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>А45-17063/2021</t>
+          <t>А45-24925/2022</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>25.06.2021</t>
+          <t>08.09.2022</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
           <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
           <t>2225132553</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
-        <v>100536</v>
+        <v>58330.58</v>
       </c>
       <c r="P143" s="2" t="n">
-        <v>100536</v>
+        <v>58330.58</v>
       </c>
       <c r="Q143" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее качество работ члена СРО по договору подряда.</t>
         </is>
       </c>
       <c r="S143" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="T143" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U143" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d445e06a-d35a-4606-a6d7-0b394d208be6</t>
+          <t>https://kad.arbitr.ru/Card/21897fc6-ccec-4d1b-9d41-838477f8203a</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>А45-16786/2021</t>
+          <t>А47-13541/2022</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>23.06.2021</t>
+          <t>07.09.2022</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Проект Девелопмент"</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405035096</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "БСБ"</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5612060083</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Лебедянцева А. А.</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
-        <v>42016.8</v>
+        <v>55032827</v>
       </c>
       <c r="P144" s="2" t="inlineStr"/>
       <c r="Q144" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Взыскание солидарно убытков, связанных с обрушением кровли здания по договору генподряда.</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
-          <t>24.12.2021</t>
+          <t>20.03.2026</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U144" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a3e43fb-e95f-44ba-ae8d-16f9bebb943c</t>
+          <t>https://kad.arbitr.ru/Card/0ca5b761-6368-4685-8ba1-3d28406e912d</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>А45-16784/2021</t>
+          <t>А45-24655/2022</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>23.06.2021</t>
+          <t>06.09.2022</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7736035485</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>Цыбина А. В.</t>
+          <t>Богер А. А.</t>
         </is>
       </c>
       <c r="O145" s="2" t="n">
-        <v>1152829.87</v>
+        <v>47454203.78</v>
       </c>
       <c r="P145" s="2" t="inlineStr"/>
       <c r="Q145" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>Уменьшение стоимости работ по договору №РСТ254А170604 (Д) и взыскание денежных средств</t>
+          <t>Взыскание в порядке суброгации за неисполнение членом СРО обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S145" s="2" t="inlineStr">
         <is>
-          <t>26.06.2021</t>
+          <t>08.03.2024</t>
         </is>
       </c>
       <c r="T145" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U145" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b15440ff-ca35-4543-9e0c-983b466724c0</t>
+          <t>https://kad.arbitr.ru/Card/ec3ac9d7-0aee-4587-a3f4-92bcfab0ad05</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>А45-16723/2021</t>
+          <t>А45-23121/2022</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>22.06.2021</t>
+          <t>22.08.2022</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>ООО "МТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5405506161</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
-        <v>1601367.6</v>
+        <v>981180.5699999999</v>
       </c>
       <c r="P146" s="2" t="n">
-        <v>1601367.6</v>
+        <v>887359.5600000001</v>
       </c>
       <c r="Q146" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
-          <t>07.04.2023</t>
+          <t>27.05.2023</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U146" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d749c68a-1ddf-4574-a9c6-a2ecf74f8f12</t>
+          <t>https://kad.arbitr.ru/Card/d29ee354-2096-495b-bc7e-f3f8863fdfb8</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>А45-15567/2021</t>
+          <t>А83-13347/2022</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>07.07.2022</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ТУРСИМ"</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5406435883</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дергачев Е. А.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="inlineStr"/>
+      <c r="P147" s="2" t="inlineStr"/>
       <c r="Q147" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом гарантийных обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S147" s="2" t="inlineStr">
         <is>
-          <t>16.01.2023</t>
+          <t>12.07.2023</t>
         </is>
       </c>
       <c r="T147" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U147" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d81b1ca0-379a-43a2-88f5-24bd6f0cb6b7</t>
+          <t>https://kad.arbitr.ru/Card/c39dc5fa-5bfa-4260-b080-d4e6c5f45e44</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>А45-15568/2021</t>
+          <t>А45-13489/2022</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>20.05.2022</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙКОМПЛЕКТ СИБИРЬ"</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405971063</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙКОМПЛЕКТ СИБИРЬ"</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5405971063</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кальяк А. М.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr"/>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="R148" s="2" t="inlineStr"/>
       <c r="S148" s="2" t="inlineStr">
         <is>
-          <t>24.09.2022</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U148" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/228debfb-ff5e-4f92-ac85-c49264467482</t>
+          <t>https://kad.arbitr.ru/Card/d342706a-6dec-44b6-a54d-1552bb452195</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>А45-15566/2021</t>
+          <t>А45-12905/2022</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>16.05.2022</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405100316</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА ТАЙМ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>2223587756</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O149" s="2" t="n">
-        <v>33176.4</v>
+        <v>199511.19</v>
       </c>
       <c r="P149" s="2" t="inlineStr"/>
       <c r="Q149" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капитальный ремонт, выполненный ее членом.</t>
+          <t>Субсидиарная ответственность СРО за дефекты дорожного покрытия, допущенные членом СРО ООО Сибавтобан</t>
         </is>
       </c>
       <c r="S149" s="2" t="inlineStr">
         <is>
-          <t>27.04.2022</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="T149" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U149" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11707611-2bc3-493a-9f40-c833e104a89f</t>
+          <t>https://kad.arbitr.ru/Card/8458b444-d18d-4df0-8df4-3ae80692a54d</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>А45-15530/2021</t>
+          <t>А45-12917/2022</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>08.06.2021</t>
+          <t>16.05.2022</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "МКС-НОВОСИБИРСК"</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5401343371</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЯРУС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>2225132553</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O150" s="2" t="n">
-        <v>410104.8</v>
+        <v>60038.53</v>
       </c>
       <c r="P150" s="2" t="n">
-        <v>61438.8</v>
+        <v>60038.53</v>
       </c>
       <c r="Q150" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта фасада членом СРО</t>
+          <t>Субсидиарная ответственность СРО за вред от некачественного ремонта кровли членом СРО</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
-          <t>29.11.2022</t>
+          <t>28.07.2023</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U150" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f345301f-de7e-4a5c-b327-333caba8f02c</t>
+          <t>https://kad.arbitr.ru/Card/80d74f83-3586-4d7a-b3d0-c76dab501a8b</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>А45-10805/2021</t>
+          <t>А45-9617/2022</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>22.04.2021</t>
+          <t>11.04.2022</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ЭКСПРЕСС" представитель Салчак Е.В.</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>1709006244</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>ООО "НСК-Град"</t>
+          <t>ООО "МТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>5401353404</t>
+          <t>5405506161</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>Мельникова А. О.</t>
-[...5 lines deleted...]
-      <c r="R151" s="2" t="inlineStr"/>
+          <t>Зюзин С. Г.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="n">
+        <v>4268531.49</v>
+      </c>
+      <c r="P151" s="2" t="n">
+        <v>4017896.39</v>
+      </c>
+      <c r="Q151" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R151" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте многоквартирного дома.</t>
+        </is>
+      </c>
       <c r="S151" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>28.09.2023</t>
         </is>
       </c>
       <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U151" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/203d6412-21e9-4c11-9a22-109283feaa7d</t>
+          <t>https://kad.arbitr.ru/Card/aa436120-550b-402b-a96d-2806e724524d</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>А45-10167/2021</t>
+          <t>А67-2537/2022</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>16.04.2021</t>
+          <t>30.03.2022</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>АО "БЕРДСКИЙ СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>5445005958</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК-АЛЬЯНС"</t>
+          <t>ООО "МТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>5405497799</t>
+          <t>5405506161</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>Стрункин А. Д.</t>
-[...2 lines deleted...]
-      <c r="O152" s="2" t="inlineStr"/>
+          <t>Бирюкова А. А.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="P152" s="2" t="inlineStr"/>
-      <c r="Q152" s="2" t="inlineStr"/>
-      <c r="R152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R152" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение ущерба, возникшего в результате работ по капитальному ремонту</t>
+        </is>
+      </c>
       <c r="S152" s="2" t="inlineStr">
         <is>
-          <t>26.11.2024</t>
+          <t>08.04.2022</t>
         </is>
       </c>
       <c r="T152" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U152" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7b2992b-4453-4399-a1e8-4fbffbb2f47a</t>
+          <t>https://kad.arbitr.ru/Card/33a15458-993b-49af-8744-afb2c11698dd</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>А83-7803/2021</t>
+          <t>А45-7710/2022</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>25.03.2021</t>
+          <t>25.03.2022</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
+          <t>Муниципальное бюджетное учреждение дополнительного образования "Центр развития творчества детей и юношества"</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
           <t>...</t>
         </is>
       </c>
-      <c r="I153" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЙ ПРОДУКТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Регион"</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr"/>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>Можарова М. Е.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O153" s="2" t="n">
-        <v>2247260.56</v>
+        <v>13683538.13</v>
       </c>
       <c r="P153" s="2" t="n">
-        <v>738663.15</v>
+        <v>4583887</v>
       </c>
       <c r="Q153" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки и штрафа за нарушение сроков и условий договора подряда на капитальный ремонт.</t>
+          <t>Взыскание убытков, возникших вследствие некачественного выполнения работ по ремонту фасада здания</t>
         </is>
       </c>
       <c r="S153" s="2" t="inlineStr">
         <is>
-          <t>07.12.2022</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T153" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U153" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c281056-5ec0-4221-a0d6-c2b694686fdd</t>
+          <t>https://kad.arbitr.ru/Card/5825f499-df66-437f-87d1-3dcd48f1e631</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>А45-5969/2021</t>
+          <t>А45-4679/2022</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>10.03.2021</t>
+          <t>25.02.2022</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G154" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G154" s="2" t="inlineStr"/>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>ООО "Термооптима"</t>
+          <t>АО БАНК "РЕСО КРЕДИТ"</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>5405172920</t>
+          <t>7750004305</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБТЕПЛОКОМПЛЕКС"</t>
+          <t>ООО "ТУРСИМ"</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>5433187189</t>
+          <t>5406435883</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>Надежкина О. Б.</t>
+          <t>Белкина Т. Ю.</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr"/>
       <c r="P154" s="2" t="inlineStr"/>
       <c r="Q154" s="2" t="inlineStr"/>
       <c r="R154" s="2" t="inlineStr"/>
       <c r="S154" s="2" t="inlineStr">
         <is>
-          <t>14.11.2021</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="T154" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U154" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9ddf4ed-1d1d-4633-8933-8e77c0710053</t>
+          <t>https://kad.arbitr.ru/Card/7760f989-0813-495c-9c61-d7129dc8f80d</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>А45-3329/2021</t>
+          <t>А45-34085/2021</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>09.02.2021</t>
+          <t>09.12.2021</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 17 ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
-          <t>5406979227</t>
+          <t>5405066288</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССТРОЙ"</t>
+          <t>ООО "Строительная Компания "Бдт"</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>5406274516</t>
+          <t>5404082350</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Коткова Т. Ю.</t>
         </is>
       </c>
       <c r="O155" s="2" t="inlineStr"/>
       <c r="P155" s="2" t="inlineStr"/>
       <c r="Q155" s="2" t="inlineStr"/>
       <c r="R155" s="2" t="inlineStr"/>
       <c r="S155" s="2" t="inlineStr">
         <is>
-          <t>20.07.2021</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T155" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U155" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09f52a97-f801-498c-bac5-36f2eef56dd4</t>
+          <t>https://kad.arbitr.ru/Card/07f9bb3d-662a-4d41-adb1-c9365d2576f3</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>А45-1515/2021</t>
+          <t>А45-32949/2021</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>22.01.2021</t>
+          <t>30.11.2021</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОТА-ИНТЕХ"</t>
+          <t>ООО "Амур-групп"</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>5404031941</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙТЕХ"</t>
+          <t>ООО Строительная Компания "Денус"</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>5405431558</t>
+          <t>5409009139</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>Винникова О. Н.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr"/>
       <c r="P156" s="2" t="inlineStr"/>
       <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr"/>
       <c r="S156" s="2" t="inlineStr">
         <is>
-          <t>31.10.2023</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="T156" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U156" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fbd5001-3751-477a-b7f1-ebdbc0de05c1</t>
+          <t>https://kad.arbitr.ru/Card/aa7770d2-217a-4e43-b42b-928089a36f05</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>А45-1386/2021</t>
+          <t>А45-32631/2021</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>21.01.2021</t>
+          <t>29.11.2021</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 17 ПО НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5405066288</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ПСК СИБСТРОЙ"</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>5406761911</t>
+          <t>5404454560</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>Цыбина А. В.</t>
+          <t>Калюжная О. И.</t>
         </is>
       </c>
       <c r="O157" s="2" t="inlineStr"/>
       <c r="P157" s="2" t="inlineStr"/>
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr"/>
       <c r="S157" s="2" t="inlineStr">
         <is>
-          <t>23.04.2021</t>
+          <t>07.12.2025</t>
         </is>
       </c>
       <c r="T157" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U157" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a81c655b-eed0-4115-80d0-e8ac1ff578fe</t>
+          <t>https://kad.arbitr.ru/Card/4cdd19fe-9e3d-4abd-bf6b-58e9b3852523</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>А45-1383/2021</t>
+          <t>А45-30984/2021</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>21.01.2021</t>
+          <t>15.11.2021</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>5406761911</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...2 lines deleted...]
-      <c r="O158" s="2" t="inlineStr"/>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="n">
+        <v>19351.2</v>
+      </c>
       <c r="P158" s="2" t="inlineStr"/>
-      <c r="Q158" s="2" t="inlineStr"/>
-      <c r="R158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R158" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S158" s="2" t="inlineStr">
         <is>
-          <t>19.03.2021</t>
+          <t>09.03.2022</t>
         </is>
       </c>
       <c r="T158" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U158" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c87c925-8bd9-44f7-b453-bcf51061394f</t>
+          <t>https://kad.arbitr.ru/Card/416a33f0-1ae6-4452-b48e-92da161dcad3</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>А45-28812/2020</t>
+          <t>А45-30488/2021</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>26.10.2020</t>
+          <t>08.11.2021</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ПРОМСТРОЙСИБИРЬ"</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
-          <t>5446004474</t>
+          <t>5404251231</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>ООО СУ "СИБСТРОЙ"</t>
+          <t>ООО "ВЕКТОР"</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>5410016525</t>
+          <t>5401333334</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Антошина А. Н.</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr"/>
       <c r="P159" s="2" t="inlineStr"/>
       <c r="Q159" s="2" t="inlineStr"/>
       <c r="R159" s="2" t="inlineStr"/>
       <c r="S159" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T159" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U159" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/884f2ce2-e52f-4a4b-86ed-3f6fa62aa378</t>
+          <t>https://kad.arbitr.ru/Card/200a0cad-c9fe-4e5e-b561-0510af20cc2b</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>А83-16369/2020</t>
+          <t>А45-22779/2021</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>05.10.2020</t>
+          <t>18.08.2021</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-Н"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>5408287172</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>Гаврилюк М. П.</t>
-[...2 lines deleted...]
-      <c r="O160" s="2" t="inlineStr"/>
+          <t>Цыбина А. В.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="n">
+        <v>761866.8</v>
+      </c>
       <c r="P160" s="2" t="inlineStr"/>
       <c r="Q160" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>Расторжение госконтракта в связи с непредоставлением обеспечения и нарушением сроков работ</t>
+          <t>Уменьшение стоимости работ</t>
         </is>
       </c>
       <c r="S160" s="2" t="inlineStr">
         <is>
-          <t>24.06.2021</t>
+          <t>21.08.2021</t>
         </is>
       </c>
       <c r="T160" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U160" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79ec2f9a-aec5-4940-a40c-576dbd3e6e49</t>
+          <t>https://kad.arbitr.ru/Card/cc13c4cc-bee2-48f2-bfae-401330c75ff8</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>А45-25909/2020</t>
+          <t>А45-22064/2021</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>12.08.2021</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙПРОЕКТ"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>5404482447</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O161" s="2" t="n">
-        <v>513634.52</v>
+        <v>940320</v>
       </c>
       <c r="P161" s="2" t="n">
-        <v>513634.52</v>
+        <v>940320</v>
       </c>
       <c r="Q161" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту фасада здания</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом гарантийных обязательств</t>
         </is>
       </c>
       <c r="S161" s="2" t="inlineStr">
         <is>
-          <t>20.07.2021</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="T161" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U161" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1793ad4e-1cff-498b-84c1-35057e62d432</t>
+          <t>https://kad.arbitr.ru/Card/3ec753ed-ba65-4d79-bad6-74a737f74f05</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>А83-15989/2020</t>
+          <t>А45-22111/2021</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>28.09.2020</t>
+          <t>12.08.2021</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-Н"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>5408287172</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>Радвановская Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O162" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="n">
+        <v>552009.6</v>
+      </c>
       <c r="P162" s="2" t="inlineStr"/>
-      <c r="Q162" s="2" t="inlineStr"/>
-      <c r="R162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R162" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее качество работ члена СРО по договору капремонта</t>
+        </is>
+      </c>
       <c r="S162" s="2" t="inlineStr">
         <is>
-          <t>20.05.2021</t>
+          <t>01.09.2022</t>
         </is>
       </c>
       <c r="T162" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U162" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/059840fd-356c-47c7-af3b-30970eab50ac</t>
+          <t>https://kad.arbitr.ru/Card/62c5734c-ac78-4dec-97bf-e4a572db9673</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>А45-19044/2020</t>
+          <t>А45-20970/2021</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>07.08.2020</t>
+          <t>03.08.2021</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Есмаг Сибирь"</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5401967411</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
+          <t>ООО "ТРАНСАВТО"</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>2224120788</t>
+          <t>3818030145</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Стрункин А. Д.</t>
         </is>
       </c>
       <c r="O163" s="2" t="inlineStr"/>
       <c r="P163" s="2" t="inlineStr"/>
       <c r="Q163" s="2" t="inlineStr"/>
       <c r="R163" s="2" t="inlineStr"/>
       <c r="S163" s="2" t="inlineStr">
         <is>
-          <t>13.01.2021</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T163" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U163" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ed6bf37-0094-41c7-a718-03790fad81e9</t>
+          <t>https://kad.arbitr.ru/Card/508c5d46-08b3-4a31-9c85-ad854c2b8069</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>А45-19107/2020</t>
+          <t>А45-19667/2021</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>07.08.2020</t>
+          <t>21.07.2021</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "САНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>5405100316</t>
+          <t>6673249384</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибирские Магистрали"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТРЭЙС-РЕГИОН"</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>5406651972</t>
+          <t>5501083060</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Кальяк А. М.</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr"/>
       <c r="P164" s="2" t="inlineStr"/>
       <c r="Q164" s="2" t="inlineStr"/>
       <c r="R164" s="2" t="inlineStr"/>
       <c r="S164" s="2" t="inlineStr">
         <is>
-          <t>24.09.2020</t>
+          <t>15.05.2024</t>
         </is>
       </c>
       <c r="T164" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U164" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fb59e5b-f86a-4f90-a0f7-05f43a223d3a</t>
+          <t>https://kad.arbitr.ru/Card/f9ccc15f-e7fa-4e04-a7de-f5dc391c94bb</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>А83-13281/2020</t>
+          <t>А45-18979/2021</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>30.07.2020</t>
+          <t>15.07.2021</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАФА-СПД"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
-          <t>9108008040</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>АО "ФЕОДОСИЙСКИЙ ОПТИЧЕСКИЙ ЗАВОД"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>9108122233</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>Гризодубова А. Н.</t>
-[...2 lines deleted...]
-      <c r="O165" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O165" s="2" t="n">
+        <v>41084.4</v>
+      </c>
       <c r="P165" s="2" t="n">
-        <v>70000</v>
+        <v>41084.4</v>
       </c>
       <c r="Q165" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов за пользование чужими денежными средствами (ст. 395 ГК РФ)</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S165" s="2" t="inlineStr">
         <is>
-          <t>26.03.2021</t>
+          <t>15.09.2022</t>
         </is>
       </c>
       <c r="T165" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U165" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31da40b0-41b4-42de-a8c6-f8958f7a30dc</t>
+          <t>https://kad.arbitr.ru/Card/7af5d07c-5be4-4ffc-aa78-9763b1414f8d</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>А45-18144/2020</t>
+          <t>А45-18980/2021</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>29.07.2020</t>
+          <t>15.07.2021</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>2224120788</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
-      <c r="O166" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R166" s="2" t="inlineStr"/>
+      <c r="O166" s="2" t="n">
+        <v>170227.2</v>
+      </c>
+      <c r="P166" s="2" t="n">
+        <v>170227.2</v>
+      </c>
+      <c r="Q166" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R166" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом гарантийных обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S166" s="2" t="inlineStr">
         <is>
-          <t>25.11.2020</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="T166" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U166" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83e0651b-a2d5-4f2b-b7ab-a85a73626f58</t>
+          <t>https://kad.arbitr.ru/Card/cae0e041-6f76-4c6e-bea2-91cd0f8228f7</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>А83-9422/2020</t>
+          <t>А45-18568/2021</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>13.05.2020</t>
+          <t>12.07.2021</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G167" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G167" s="2" t="inlineStr"/>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>ИП Болотников Алексей Алексеевич</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-Н"</t>
+          <t>ООО "ДОРОЖНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ №1"</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>5408287172</t>
+          <t>5406626670</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>Радвановская Ю. А.</t>
+          <t>Перминова О. К.</t>
         </is>
       </c>
       <c r="O167" s="2" t="inlineStr"/>
       <c r="P167" s="2" t="inlineStr"/>
       <c r="Q167" s="2" t="inlineStr"/>
       <c r="R167" s="2" t="inlineStr"/>
       <c r="S167" s="2" t="inlineStr">
         <is>
-          <t>25.11.2022</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="T167" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U167" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f47f23d6-9876-4ded-837f-c6219a4d8504</t>
+          <t>https://kad.arbitr.ru/Card/9a9803b2-9214-4680-9971-4bdf335f5f4b</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>А83-9463/2020</t>
+          <t>А45-17154/2021</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>13.05.2020</t>
+          <t>28.06.2021</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>9102187428</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-Н"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>5408287172</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t>Гризодубова А. Н.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O168" s="2" t="n">
-        <v>17608805.81</v>
-[...1 lines deleted...]
-      <c r="P168" s="2" t="inlineStr"/>
+        <v>242910</v>
+      </c>
+      <c r="P168" s="2" t="n">
+        <v>242910</v>
+      </c>
       <c r="Q168" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R168" s="2" t="inlineStr">
         <is>
-          <t>Расторжение госконтракта, взыскание аванса, пени и процентов за просрочку работ по строительству.</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт фасада членом ассоциации.</t>
         </is>
       </c>
       <c r="S168" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>01.09.2022</t>
         </is>
       </c>
       <c r="T168" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U168" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc6d7a87-6c70-447c-bd47-05593757d40c</t>
+          <t>https://kad.arbitr.ru/Card/71c473e7-085c-425c-b8f1-249a2bd71834</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>А45-7661/2020</t>
+          <t>А45-17063/2021</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>08.04.2020</t>
+          <t>25.06.2021</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
-          <t>5406979227</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССТРОЙ"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>5406274516</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...5 lines deleted...]
-      <c r="R169" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O169" s="2" t="n">
+        <v>100536</v>
+      </c>
+      <c r="P169" s="2" t="n">
+        <v>100536</v>
+      </c>
+      <c r="Q169" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R169" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
+        </is>
+      </c>
       <c r="S169" s="2" t="inlineStr">
         <is>
-          <t>16.11.2021</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="T169" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U169" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac996d8e-a622-4100-a996-8b0b9e39b9c6</t>
+          <t>https://kad.arbitr.ru/Card/d445e06a-d35a-4606-a6d7-0b394d208be6</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>А45-2939/2020</t>
+          <t>А45-16786/2021</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>11.02.2020</t>
+          <t>23.06.2021</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "ЗАПАДНО-СИБИРСКОЕ УПРАВЛЕНИЕ ПО ГИДРОМЕТЕОРОЛОГИИ И МОНИТОРИНГУ ОКРУЖАЮЩЕЙ СРЕДЫ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>5406738623</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>5406761911</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...2 lines deleted...]
-      <c r="O170" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="n">
+        <v>42016.8</v>
+      </c>
       <c r="P170" s="2" t="inlineStr"/>
-      <c r="Q170" s="2" t="inlineStr"/>
-      <c r="R170" s="2" t="inlineStr"/>
+      <c r="Q170" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R170" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S170" s="2" t="inlineStr">
         <is>
-          <t>22.07.2020</t>
+          <t>24.12.2021</t>
         </is>
       </c>
       <c r="T170" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U170" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d02ef861-65f4-4102-b063-84d7cdc4b402</t>
+          <t>https://kad.arbitr.ru/Card/7a3e43fb-e95f-44ba-ae8d-16f9bebb943c</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>А45-2230/2020</t>
+          <t>А45-16784/2021</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>04.02.2020</t>
+          <t>23.06.2021</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
-          <t>5406979227</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССТРОЙ"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>5406274516</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...2 lines deleted...]
-      <c r="O171" s="2" t="inlineStr"/>
+          <t>Цыбина А. В.</t>
+        </is>
+      </c>
+      <c r="O171" s="2" t="n">
+        <v>1152829.87</v>
+      </c>
       <c r="P171" s="2" t="inlineStr"/>
-      <c r="Q171" s="2" t="inlineStr"/>
-      <c r="R171" s="2" t="inlineStr"/>
+      <c r="Q171" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R171" s="2" t="inlineStr">
+        <is>
+          <t>Уменьшение стоимости работ по договору №РСТ254А170604 (Д) и взыскание денежных средств</t>
+        </is>
+      </c>
       <c r="S171" s="2" t="inlineStr">
         <is>
-          <t>29.05.2021</t>
+          <t>26.06.2021</t>
         </is>
       </c>
       <c r="T171" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U171" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29a6b75c-23a8-4752-a82c-6a5beb7bd173</t>
+          <t>https://kad.arbitr.ru/Card/b15440ff-ca35-4543-9e0c-983b466724c0</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>А45-653/2020</t>
+          <t>А45-16723/2021</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>20.01.2020</t>
+          <t>22.06.2021</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗАРТСТРОЙ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
-          <t>8904075460</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЗМК"</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>5405957862</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...5 lines deleted...]
-      <c r="R172" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="n">
+        <v>1601367.6</v>
+      </c>
+      <c r="P172" s="2" t="n">
+        <v>1601367.6</v>
+      </c>
+      <c r="Q172" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R172" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S172" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>07.04.2023</t>
         </is>
       </c>
       <c r="T172" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U172" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5873435-7eab-42c0-b655-70c2c7b6c1d1</t>
+          <t>https://kad.arbitr.ru/Card/d749c68a-1ddf-4574-a9c6-a2ecf74f8f12</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>А83-21513/2019</t>
+          <t>А45-15567/2021</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>17.12.2019</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-Н"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>5408287172</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ПРОТИВООПОЛЗНЕВОЕ УПРАВЛЕНИЕ»</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>9103063432</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>Радвановская Ю. А.</t>
-[...3 lines deleted...]
-      <c r="P173" s="2" t="inlineStr"/>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O173" s="2" t="n">
+        <v>106031.11</v>
+      </c>
+      <c r="P173" s="2" t="n">
+        <v>106031.11</v>
+      </c>
       <c r="Q173" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R173" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным одностороннего отказа от исполнения государственного контракта</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S173" s="2" t="inlineStr">
         <is>
-          <t>13.08.2020</t>
+          <t>16.01.2023</t>
         </is>
       </c>
       <c r="T173" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U173" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ef32678-e3f3-4dd4-997b-8a79bec6af12</t>
+          <t>https://kad.arbitr.ru/Card/d81b1ca0-379a-43a2-88f5-24bd6f0cb6b7</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>А83-21315/2019</t>
+          <t>А45-15566/2021</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>12.12.2019</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КРЫМ «СУДАКСКАЯ ГОРОДСКАЯ БОЛЬНИЦА»</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>9108116840</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКИЙ ПРОДУКТ"</t>
+          <t>ООО "АЛЬФА ТАЙМ"</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>5403342687</t>
+          <t>2223587756</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>Можарова М. Е.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O174" s="2" t="n">
-        <v>362789.82</v>
-[...3 lines deleted...]
-      </c>
+        <v>33176.4</v>
+      </c>
+      <c r="P174" s="2" t="inlineStr"/>
       <c r="Q174" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R174" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, причиненных затоплением помещений больницы при капитальном ремонте кровли.</t>
+          <t>Субсидиарная ответственность СРО за некачественный капитальный ремонт, выполненный ее членом.</t>
         </is>
       </c>
       <c r="S174" s="2" t="inlineStr">
         <is>
-          <t>27.10.2021</t>
+          <t>27.04.2022</t>
         </is>
       </c>
       <c r="T174" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U174" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80dfd134-e7ec-4b5d-b828-520ea8c0314d</t>
+          <t>https://kad.arbitr.ru/Card/11707611-2bc3-493a-9f40-c833e104a89f</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>А45-38180/2019</t>
+          <t>А45-15568/2021</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>24.10.2019</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ НОВОСИБИРСКОЙ ОБЛАСТИ "НОВОСИБИРСКАЯ КЛИНИЧЕСКАЯ РАЙОННАЯ БОЛЬНИЦА №1"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
-          <t>5433137780</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРТНЕРСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>5404435214</t>
+          <t>5406622509</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...5 lines deleted...]
-      <c r="R175" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O175" s="2" t="n">
+        <v>579194.4</v>
+      </c>
+      <c r="P175" s="2" t="n">
+        <v>579194.4</v>
+      </c>
+      <c r="Q175" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R175" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за некачественный капитальный ремонт МКД членом ассоциации</t>
+        </is>
+      </c>
       <c r="S175" s="2" t="inlineStr">
         <is>
-          <t>05.02.2021</t>
+          <t>24.09.2022</t>
         </is>
       </c>
       <c r="T175" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U175" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8aa02488-36fe-47c4-85cf-5ee42b4bf49c</t>
+          <t>https://kad.arbitr.ru/Card/228debfb-ff5e-4f92-ac85-c49264467482</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>А45-37870/2019</t>
+          <t>А45-15646/2021</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>22.10.2019</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБИРСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "Три Кита Нск"</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>5405270340</t>
+          <t>5410058130</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Гранит-Н"</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>5408287172</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>Храмышкина М. И.</t>
+          <t>Рышкевич И. Е.</t>
         </is>
       </c>
       <c r="O176" s="2" t="inlineStr"/>
       <c r="P176" s="2" t="inlineStr"/>
-      <c r="Q176" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q176" s="2" t="inlineStr"/>
+      <c r="R176" s="2" t="inlineStr"/>
       <c r="S176" s="2" t="inlineStr">
         <is>
-          <t>31.10.2019</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T176" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U176" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9512f66-e2f0-4760-adff-58eb3d6b9854</t>
+          <t>https://kad.arbitr.ru/Card/e8a97cd7-6679-4c67-b4ea-4ff6e7856aca</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>А45-37896/2019</t>
+          <t>А45-15530/2021</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>22.10.2019</t>
+          <t>08.06.2021</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОСИБИРСКАЯ ТЕПЛОСЕТЕВАЯ КОМПАНИЯ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
-          <t>5406993045</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ЯРУС"</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>5406622509</t>
+          <t>2225132553</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>Айдарова А. И.</t>
-[...3 lines deleted...]
-      <c r="P177" s="2" t="inlineStr"/>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O177" s="2" t="n">
+        <v>410104.8</v>
+      </c>
+      <c r="P177" s="2" t="n">
+        <v>61438.8</v>
+      </c>
       <c r="Q177" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R177" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО</t>
+          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта фасада членом СРО</t>
         </is>
       </c>
       <c r="S177" s="2" t="inlineStr">
         <is>
-          <t>30.10.2019</t>
+          <t>29.11.2022</t>
         </is>
       </c>
       <c r="T177" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U177" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42460122-2b07-43c9-9b28-fdcd069cc491</t>
+          <t>https://kad.arbitr.ru/Card/f345301f-de7e-4a5c-b327-333caba8f02c</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>А45-36037/2019</t>
+          <t>А45-10805/2021</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>08.10.2019</t>
+          <t>22.04.2021</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДА КАРГАТА КАРГАТСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙ-ЭКСПРЕСС" представитель Салчак Е.В.</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
-          <t>5423100453</t>
+          <t>1709006244</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК "ВЕКТОР"</t>
+          <t>ООО "НСК-Град"</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>5405492303</t>
+          <t>5401353404</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Мельникова А. О.</t>
         </is>
       </c>
       <c r="O178" s="2" t="inlineStr"/>
       <c r="P178" s="2" t="inlineStr"/>
       <c r="Q178" s="2" t="inlineStr"/>
       <c r="R178" s="2" t="inlineStr"/>
       <c r="S178" s="2" t="inlineStr">
         <is>
-          <t>03.11.2020</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="T178" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U178" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0914c8a5-ea79-4c0a-b640-90cdc4a98339</t>
+          <t>https://kad.arbitr.ru/Card/203d6412-21e9-4c11-9a22-109283feaa7d</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>А45-35253/2019</t>
+          <t>А45-10167/2021</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>30.09.2019</t>
+          <t>16.04.2021</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>АО "БЕРДСКИЙ СТРОИТЕЛЬНЫЙ ТРЕСТ"</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5445005958</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС СТРОЙ"</t>
+          <t>ООО "СТК-АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>5402004999</t>
+          <t>5405497799</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>Цыбина А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Стрункин А. Д.</t>
+        </is>
+      </c>
+      <c r="O179" s="2" t="inlineStr"/>
       <c r="P179" s="2" t="inlineStr"/>
-      <c r="Q179" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q179" s="2" t="inlineStr"/>
+      <c r="R179" s="2" t="inlineStr"/>
       <c r="S179" s="2" t="inlineStr">
         <is>
-          <t>05.10.2019</t>
+          <t>26.11.2024</t>
         </is>
       </c>
       <c r="T179" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U179" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/453f3757-e4f7-438d-8a08-a636837546fc</t>
+          <t>https://kad.arbitr.ru/Card/e7b2992b-4453-4399-a1e8-4fbffbb2f47a</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>А45-34187/2019</t>
+          <t>А45-8919/2021</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>19.09.2019</t>
+          <t>06.04.2021</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ НОВОСИБИРСКОЙ ОБЛАСТИ "ГОРОДСКАЯ ДЕТСКАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ"</t>
+          <t>ООО "НМК"</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
-          <t>5406108452</t>
+          <t>5404499627</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТУЛОН"</t>
+          <t>ООО "Нурстрой"</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>5401953610</t>
+          <t>5402040355</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Агеева Ю. М.</t>
         </is>
       </c>
       <c r="O180" s="2" t="inlineStr"/>
       <c r="P180" s="2" t="inlineStr"/>
       <c r="Q180" s="2" t="inlineStr"/>
       <c r="R180" s="2" t="inlineStr"/>
       <c r="S180" s="2" t="inlineStr">
         <is>
-          <t>09.09.2020</t>
+          <t>19.06.2024</t>
         </is>
       </c>
       <c r="T180" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U180" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/977411ca-3eaa-418d-8eb7-76d2d6affbd4</t>
+          <t>https://kad.arbitr.ru/Card/6c2c711e-dab9-4962-afdb-17a71c1ef841</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>А45-33708/2019</t>
+          <t>А83-7803/2021</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>13.09.2019</t>
+          <t>25.03.2021</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛБК"</t>
+          <t>ООО "СИБИРСКИЙ ПРОДУКТ"</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>9717039470</t>
+          <t>5403342687</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...5 lines deleted...]
-      <c r="R181" s="2" t="inlineStr"/>
+          <t>Можарова М. Е.</t>
+        </is>
+      </c>
+      <c r="O181" s="2" t="n">
+        <v>2247260.56</v>
+      </c>
+      <c r="P181" s="2" t="n">
+        <v>738663.15</v>
+      </c>
+      <c r="Q181" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R181" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки и штрафа за нарушение сроков и условий договора подряда на капитальный ремонт.</t>
+        </is>
+      </c>
       <c r="S181" s="2" t="inlineStr">
         <is>
-          <t>16.10.2020</t>
+          <t>07.12.2022</t>
         </is>
       </c>
       <c r="T181" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U181" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f2f42c8-518b-40ab-937f-7b8237f17a47</t>
+          <t>https://kad.arbitr.ru/Card/0c281056-5ec0-4221-a0d6-c2b694686fdd</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>А45-29423/2019</t>
+          <t>А45-5969/2021</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>01.08.2019</t>
+          <t>10.03.2021</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Термооптима"</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
-          <t>5446004474</t>
+          <t>5405172920</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТ СИНТЕЗ"</t>
+          <t>ООО "СИБТЕПЛОКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>5406276915</t>
+          <t>5433187189</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Надежкина О. Б.</t>
         </is>
       </c>
       <c r="O182" s="2" t="inlineStr"/>
       <c r="P182" s="2" t="inlineStr"/>
       <c r="Q182" s="2" t="inlineStr"/>
       <c r="R182" s="2" t="inlineStr"/>
       <c r="S182" s="2" t="inlineStr">
         <is>
-          <t>19.10.2019</t>
+          <t>14.11.2021</t>
         </is>
       </c>
       <c r="T182" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U182" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e943c825-0d5d-4274-ba3d-d4cc1c370c1b</t>
+          <t>https://kad.arbitr.ru/Card/e9ddf4ed-1d1d-4633-8933-8e77c0710053</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>А45-9248/2019</t>
+          <t>А45-3329/2021</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>15.03.2019</t>
+          <t>09.02.2021</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВАЯ КОМПАНИЯ "ЭТАЛОН"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
-          <t>5408015490</t>
+          <t>5406979227</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСИГНАЛИЗАЦИЯ"</t>
+          <t>ООО "РОССТРОЙ"</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>5407053848</t>
+          <t>5406274516</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>Красникова Т. Е.</t>
+          <t>Исакова С. А.</t>
         </is>
       </c>
       <c r="O183" s="2" t="inlineStr"/>
       <c r="P183" s="2" t="inlineStr"/>
       <c r="Q183" s="2" t="inlineStr"/>
       <c r="R183" s="2" t="inlineStr"/>
       <c r="S183" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>20.07.2021</t>
         </is>
       </c>
       <c r="T183" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U183" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22f52899-23e6-4469-a976-7facf901b5a9</t>
+          <t>https://kad.arbitr.ru/Card/09f52a97-f801-498c-bac5-36f2eef56dd4</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>А45-7268/2019</t>
+          <t>А45-2851/2021</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>01.03.2019</t>
+          <t>04.02.2021</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G184" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G184" s="2" t="inlineStr"/>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Западно Сибирский Центр Антикоррозионной Защиты"</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
-          <t>5446004474</t>
+          <t>5406381853</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ МАГИСТРАЛЬ"</t>
+          <t>ООО "СИБСТРОЙИНТЕРНЕШНЛ"</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
-          <t>5404030955</t>
+          <t>5406577302</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Сбитнев А. Ю.</t>
         </is>
       </c>
       <c r="O184" s="2" t="inlineStr"/>
       <c r="P184" s="2" t="inlineStr"/>
       <c r="Q184" s="2" t="inlineStr"/>
       <c r="R184" s="2" t="inlineStr"/>
       <c r="S184" s="2" t="inlineStr">
         <is>
-          <t>31.10.2020</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T184" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U184" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8b16dd0-4f54-491e-ba93-0013a1977946</t>
+          <t>https://kad.arbitr.ru/Card/3e004db9-9c40-42d0-b03f-f3e5869502d3</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>А45-6020/2019</t>
+          <t>А45-1515/2021</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>21.02.2019</t>
+          <t>22.01.2021</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+          <t>ООО "НОТА-ИНТЕХ"</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
-          <t>5406979227</t>
+          <t>5404031941</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССТРОЙ"</t>
+          <t>ООО "РЕМСТРОЙТЕХ"</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>5406274516</t>
+          <t>5405431558</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Винникова О. Н.</t>
         </is>
       </c>
       <c r="O185" s="2" t="inlineStr"/>
       <c r="P185" s="2" t="inlineStr"/>
       <c r="Q185" s="2" t="inlineStr"/>
       <c r="R185" s="2" t="inlineStr"/>
       <c r="S185" s="2" t="inlineStr">
         <is>
-          <t>14.04.2021</t>
+          <t>31.10.2023</t>
         </is>
       </c>
       <c r="T185" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U185" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2eb67503-2d78-4171-b991-0c2d6497c3cf</t>
+          <t>https://kad.arbitr.ru/Card/9fbd5001-3751-477a-b7f1-ebdbc0de05c1</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>А45-4660/2019</t>
+          <t>А45-1383/2021</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>13.02.2019</t>
+          <t>21.01.2021</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙИНТЕРНЕШНЛ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
-          <t>5406577302</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>ПАО "АВИАЦИОННАЯ ХОЛДИНГОВАЯ КОМПАНИЯ "СУХОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>7740000090</t>
+          <t>5406761911</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O186" s="2" t="inlineStr"/>
       <c r="P186" s="2" t="inlineStr"/>
       <c r="Q186" s="2" t="inlineStr"/>
       <c r="R186" s="2" t="inlineStr"/>
       <c r="S186" s="2" t="inlineStr">
         <is>
-          <t>13.09.2019</t>
+          <t>19.03.2021</t>
         </is>
       </c>
       <c r="T186" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U186" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee6a8ea0-94b3-4968-bdb6-8e764be2f545</t>
+          <t>https://kad.arbitr.ru/Card/1c87c925-8bd9-44f7-b453-bcf51061394f</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>А45-47313/2018</t>
+          <t>А45-1386/2021</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>25.12.2018</t>
+          <t>21.01.2021</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дорспецпроект"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>5406640032</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-ЭКСПЛУАТАЦИОННОЕ УЧРЕЖДЕНИЕ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t>5402150862</t>
+          <t>5406761911</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Цыбина А. В.</t>
         </is>
       </c>
       <c r="O187" s="2" t="inlineStr"/>
       <c r="P187" s="2" t="inlineStr"/>
       <c r="Q187" s="2" t="inlineStr"/>
       <c r="R187" s="2" t="inlineStr"/>
       <c r="S187" s="2" t="inlineStr">
         <is>
-          <t>06.03.2020</t>
+          <t>23.04.2021</t>
         </is>
       </c>
       <c r="T187" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U187" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6385d57-ac9f-4d5e-be1d-64db38bbbaed</t>
+          <t>https://kad.arbitr.ru/Card/a81c655b-eed0-4115-80d0-e8ac1ff578fe</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>А40-229356/2018</t>
+          <t>А45-31307/2020</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>17.11.2020</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОСЕРВИС"</t>
+          <t>ИП Степанов Станислав Юрьевич</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>5443003930</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5406761911</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Коткова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O188" s="2" t="inlineStr"/>
+      <c r="P188" s="2" t="inlineStr"/>
+      <c r="Q188" s="2" t="inlineStr"/>
+      <c r="R188" s="2" t="inlineStr"/>
       <c r="S188" s="2" t="inlineStr">
         <is>
-          <t>12.02.2019</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T188" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U188" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d449e69-2dc4-4065-a7cd-ae282a5cd2e9</t>
+          <t>https://kad.arbitr.ru/Card/8a5bf15a-dfc7-43c0-986b-6d377436ad6a</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>А67-9688/2018</t>
+          <t>А45-30255/2020</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>09.11.2020</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "Натстрой"</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>6686076001</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+          <t>ООО "Новая Энергия"</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
-          <t>5407052241</t>
+          <t>5404448372</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N189" s="2" t="inlineStr">
         <is>
-          <t>Аксиньин С. Г.</t>
+          <t>Перминова О. К.</t>
         </is>
       </c>
       <c r="O189" s="2" t="inlineStr"/>
       <c r="P189" s="2" t="inlineStr"/>
       <c r="Q189" s="2" t="inlineStr"/>
       <c r="R189" s="2" t="inlineStr"/>
       <c r="S189" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="T189" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U189" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4fd4a9b-cfee-4608-92b6-430ae5e592ae</t>
+          <t>https://kad.arbitr.ru/Card/0b0fd74a-88f5-45f1-bc0a-25c5eeda765e</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>А67-9687/2018</t>
+          <t>А45-28812/2020</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>26.10.2020</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>5446004474</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+          <t>ООО СУ "СИБСТРОЙ"</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>5407052241</t>
+          <t>5410016525</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr"/>
       <c r="P190" s="2" t="inlineStr"/>
       <c r="Q190" s="2" t="inlineStr"/>
       <c r="R190" s="2" t="inlineStr"/>
       <c r="S190" s="2" t="inlineStr">
         <is>
-          <t>15.02.2019</t>
+          <t>26.03.2026</t>
         </is>
       </c>
       <c r="T190" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U190" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eae65cf4-2e02-4a90-8585-0492bf042759</t>
+          <t>https://kad.arbitr.ru/Card/884f2ce2-e52f-4a4b-86ed-3f6fa62aa378</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>А67-9689/2018</t>
+          <t>А45-27839/2020</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>16.10.2020</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+          <t>ООО "ЖБИ-42"</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>5402028911</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+          <t>ООО "ЗАПАДНО-СИБИРСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
-          <t>5407052241</t>
+          <t>5408010886</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>Гребенников Д. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Белкина Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O191" s="2" t="inlineStr"/>
+      <c r="P191" s="2" t="inlineStr"/>
+      <c r="Q191" s="2" t="inlineStr"/>
+      <c r="R191" s="2" t="inlineStr"/>
       <c r="S191" s="2" t="inlineStr">
         <is>
-          <t>01.02.2019</t>
+          <t>08.03.2024</t>
         </is>
       </c>
       <c r="T191" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U191" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2a54603-79c0-4a2e-9364-ab525a39352f</t>
+          <t>https://kad.arbitr.ru/Card/e36dde75-a760-4808-8331-c3381f2cc893</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>А40-162920/2018</t>
+          <t>А83-16369/2020</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>16.07.2018</t>
+          <t>05.10.2020</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "СИГМА"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>5408297607</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "ГРАНИТ-Н"</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>5408287172</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гаврилюк М. П.</t>
+        </is>
+      </c>
+      <c r="O192" s="2" t="inlineStr"/>
+      <c r="P192" s="2" t="inlineStr"/>
       <c r="Q192" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R192" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Расторжение госконтракта в связи с непредоставлением обеспечения и нарушением сроков работ</t>
         </is>
       </c>
       <c r="S192" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>24.06.2021</t>
         </is>
       </c>
       <c r="T192" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U192" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8c02785-3f44-470d-9702-695a248a261d</t>
+          <t>https://kad.arbitr.ru/Card/79ec2f9a-aec5-4940-a40c-576dbd3e6e49</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>А40-118575/2018</t>
+          <t>А45-25909/2020</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>29.05.2018</t>
+          <t>30.09.2020</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>АО "КОТЭС"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
-          <t>5402494461</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СИБСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>5404482447</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O193" s="2" t="n">
-        <v>1053023.18</v>
+        <v>513634.52</v>
       </c>
       <c r="P193" s="2" t="n">
-        <v>976511.59</v>
+        <v>513634.52</v>
       </c>
       <c r="Q193" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R193" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту фасада здания</t>
         </is>
       </c>
       <c r="S193" s="2" t="inlineStr">
         <is>
-          <t>09.02.2020</t>
+          <t>20.07.2021</t>
         </is>
       </c>
       <c r="T193" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U193" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222</t>
+          <t>https://kad.arbitr.ru/Card/1793ad4e-1cff-498b-84c1-35057e62d432</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>А46-7436/2018</t>
+          <t>А45-25526/2020</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>28.09.2020</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "АДАПТИВНАЯ ШКОЛА-ИНТЕРНАТ № 17"</t>
+          <t>Паршина Ольга Федоровна</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>5507037261</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>ООО "КУРА"</t>
+          <t>ООО ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "БАЗИС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>5451202390</t>
+          <t>5404405001</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>Целько Т. В.</t>
+          <t>Антошина А. Н.</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr"/>
       <c r="P194" s="2" t="inlineStr"/>
       <c r="Q194" s="2" t="inlineStr"/>
       <c r="R194" s="2" t="inlineStr"/>
       <c r="S194" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T194" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U194" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91db0af1-7692-464f-8d56-eaea2a0fa264</t>
+          <t>https://kad.arbitr.ru/Card/a80cc56f-3bb9-413a-884f-cfaad9969d6c</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>А40-91664/2018</t>
+          <t>А83-15989/2020</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>28.09.2020</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>ООО Инсистем</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L195" s="2" t="inlineStr"/>
+          <t>ООО "ГРАНИТ-Н"</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>5408287172</t>
+        </is>
+      </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Радвановская Ю. А.</t>
+        </is>
+      </c>
+      <c r="O195" s="2" t="inlineStr"/>
+      <c r="P195" s="2" t="inlineStr"/>
+      <c r="Q195" s="2" t="inlineStr"/>
+      <c r="R195" s="2" t="inlineStr"/>
       <c r="S195" s="2" t="inlineStr">
         <is>
-          <t>13.09.2018</t>
+          <t>20.05.2021</t>
         </is>
       </c>
       <c r="T195" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U195" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9df43dda-627b-4a28-936a-a159d7ee31a3</t>
+          <t>https://kad.arbitr.ru/Card/059840fd-356c-47c7-af3b-30970eab50ac</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>А40-74408/2018</t>
+          <t>А45-22363/2020</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>02.09.2020</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>АО "ИНТОК"</t>
+          <t>ООО "Лот-Комфорт"</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>5407212456</t>
+          <t>5405503756</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей "Региональный строительный альянс"</t>
-[...2 lines deleted...]
-      <c r="L196" s="2" t="inlineStr"/>
+          <t>ООО "Лот-Комфорт"</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr">
+        <is>
+          <t>5405503756</t>
+        </is>
+      </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Свиридова Г. В.</t>
+        </is>
+      </c>
+      <c r="O196" s="2" t="inlineStr"/>
       <c r="P196" s="2" t="inlineStr"/>
-      <c r="Q196" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q196" s="2" t="inlineStr"/>
+      <c r="R196" s="2" t="inlineStr"/>
       <c r="S196" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>24.09.2021</t>
         </is>
       </c>
       <c r="T196" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U196" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/272dfef8-1be0-4306-9cf3-191d2aff6b85</t>
+          <t>https://kad.arbitr.ru/Card/b29d7e3f-0719-4fba-8cac-c35fa9db09d8</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>А40-25609/2018</t>
+          <t>А45-19044/2020</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>07.08.2020</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>АО "КОТЭС"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>5402494461</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>2224120788</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O197" s="2" t="inlineStr"/>
       <c r="P197" s="2" t="inlineStr"/>
-      <c r="Q197" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q197" s="2" t="inlineStr"/>
+      <c r="R197" s="2" t="inlineStr"/>
       <c r="S197" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>13.01.2021</t>
         </is>
       </c>
       <c r="T197" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U197" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa</t>
+          <t>https://kad.arbitr.ru/Card/4ed6bf37-0094-41c7-a718-03790fad81e9</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>А46-1387/2018</t>
+          <t>А45-19107/2020</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>07.08.2020</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ПОЛТАВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ОМСКОЙ ОБЛАСТИ "ВОЛЬНОВСКАЯ СРЕДНЯЯ ШКОЛА"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "ТЕРРИТОРИАЛЬНОЕ УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ НОВОСИБИРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>5530002299</t>
+          <t>5405100316</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
-          <t>ООО "КУРА"</t>
+          <t>ООО "Сибирские Магистрали"</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>5451202390</t>
+          <t>5406651972</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>Распутина Л. Н.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr"/>
       <c r="P198" s="2" t="inlineStr"/>
       <c r="Q198" s="2" t="inlineStr"/>
       <c r="R198" s="2" t="inlineStr"/>
       <c r="S198" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020</t>
+          <t>24.09.2020</t>
         </is>
       </c>
       <c r="T198" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U198" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19a45652-6d59-465e-bd30-5390bc6ee409</t>
+          <t>https://kad.arbitr.ru/Card/0fb59e5b-f86a-4f90-a0f7-05f43a223d3a</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>А56-115589/2017</t>
+          <t>А83-13281/2020</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>30.07.2020</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ НОВАЯ ЭНЕРГИЯ"</t>
+          <t>ООО "КАФА-СПД"</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>5404448372</t>
+          <t>9108008040</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АО "ФЕОДОСИЙСКИЙ ОПТИЧЕСКИЙ ЗАВОД"</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>9108122233</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гризодубова А. Н.</t>
+        </is>
+      </c>
+      <c r="O199" s="2" t="inlineStr"/>
       <c r="P199" s="2" t="n">
-        <v>500000</v>
+        <v>70000</v>
       </c>
       <c r="Q199" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R199" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 700 000 руб. компенсационного фонда</t>
+          <t>Взыскание процентов за пользование чужими денежными средствами (ст. 395 ГК РФ)</t>
         </is>
       </c>
       <c r="S199" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>26.03.2021</t>
         </is>
       </c>
       <c r="T199" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U199" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82651935-10ed-4d9c-bd20-8fde07f5af9c</t>
+          <t>https://kad.arbitr.ru/Card/31da40b0-41b4-42de-a8c6-f8958f7a30dc</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>А56-107938/2017</t>
+          <t>А45-18144/2020</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>29.07.2020</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВОСТОК"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>5405339714</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>ООО "МАСТЕР-ДОМ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>7839017689</t>
+          <t>2224120788</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O200" s="2" t="inlineStr"/>
+      <c r="P200" s="2" t="inlineStr"/>
+      <c r="Q200" s="2" t="inlineStr"/>
+      <c r="R200" s="2" t="inlineStr"/>
       <c r="S200" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>25.11.2020</t>
         </is>
       </c>
       <c r="T200" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U200" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aac0d744-c886-493c-b14a-37920a31a3e6</t>
+          <t>https://kad.arbitr.ru/Card/83e0651b-a2d5-4f2b-b7ab-a85a73626f58</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>А40-231115/2017</t>
+          <t>А45-18114/2020</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>29.07.2020</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВМЗ-СИБ"</t>
+          <t>ООО "СТРОЙКОМСЕРВИС"</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>5406588897</t>
+          <t>5902046644</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>ООО "СТРОЙСИБ"</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>5402529932</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Надежкина О. Б.</t>
+        </is>
+      </c>
+      <c r="O201" s="2" t="inlineStr"/>
+      <c r="P201" s="2" t="inlineStr"/>
+      <c r="Q201" s="2" t="inlineStr"/>
+      <c r="R201" s="2" t="inlineStr"/>
       <c r="S201" s="2" t="inlineStr">
         <is>
-          <t>19.07.2018</t>
+          <t>19.01.2023</t>
         </is>
       </c>
       <c r="T201" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U201" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6083d788-fd56-4f6a-ad79-e189b16a0663</t>
+          <t>https://kad.arbitr.ru/Card/cdab06e7-e7b7-43a8-9b3a-1d239994b01b</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>А40-202366/2017</t>
+          <t>А45-14360/2020</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>22.06.2020</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>ООО "РТ СТРОЙ"</t>
+          <t>ИП Долгова Светлана Сергеевна</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>5424402873</t>
+          <t>421407409995</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АО "НОВОСИБИРСКАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА-54"</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5401354486</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Висковская К. Г.</t>
+        </is>
+      </c>
+      <c r="O202" s="2" t="inlineStr"/>
+      <c r="P202" s="2" t="inlineStr"/>
+      <c r="Q202" s="2" t="inlineStr"/>
+      <c r="R202" s="2" t="inlineStr"/>
       <c r="S202" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>22.07.2022</t>
         </is>
       </c>
       <c r="T202" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U202" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c859e8f2-cb88-42c8-9df9-8a4fc0fe6ab8</t>
+          <t>https://kad.arbitr.ru/Card/41d95f40-0a92-4a74-890f-133792bd1274</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>А53-32653/2017</t>
+          <t>А83-9422/2020</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>13.05.2020</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБЭНЕРГОСТРОЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
-          <t>5401295745</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ГРАНИТ-Н"</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>5408287172</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Радвановская Ю. А.</t>
+        </is>
+      </c>
+      <c r="O203" s="2" t="inlineStr"/>
+      <c r="P203" s="2" t="inlineStr"/>
+      <c r="Q203" s="2" t="inlineStr"/>
+      <c r="R203" s="2" t="inlineStr"/>
       <c r="S203" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>25.11.2022</t>
         </is>
       </c>
       <c r="T203" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U203" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a959df5-af08-4a8f-9c24-981dd9fd10f2</t>
+          <t>https://kad.arbitr.ru/Card/f47f23d6-9876-4ded-837f-c6219a4d8504</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>А57-25035/2017</t>
+          <t>А83-9463/2020</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>13.05.2020</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рекламно-производственная компания"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ»</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
-          <t>2223056681</t>
+          <t>9102187428</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
+          <t>ООО "ГРАНИТ-Н"</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5408287172</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Гризодубова А. Н.</t>
         </is>
       </c>
       <c r="O204" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>17608805.81</v>
+      </c>
+      <c r="P204" s="2" t="inlineStr"/>
       <c r="Q204" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>Взыскание остатка взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Расторжение госконтракта, взыскание аванса, пени и процентов за просрочку работ по строительству.</t>
         </is>
       </c>
       <c r="S204" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="T204" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U204" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/613861f1-6f76-479f-a706-3575832b108c</t>
+          <t>https://kad.arbitr.ru/Card/fc6d7a87-6c70-447c-bd47-05593757d40c</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>А40-172039/2017</t>
+          <t>А45-9590/2020</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>28.04.2020</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВЯЗЬ-МОДУЛЬ"</t>
+          <t>Магомедов Махмуд Мухтарович</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
-          <t>5404510260</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "СТРОЙ-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7719416321</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Агеева Ю. М.</t>
         </is>
       </c>
       <c r="O205" s="2" t="inlineStr"/>
       <c r="P205" s="2" t="inlineStr"/>
-      <c r="Q205" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q205" s="2" t="inlineStr"/>
+      <c r="R205" s="2" t="inlineStr"/>
       <c r="S205" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>13.07.2023</t>
         </is>
       </c>
       <c r="T205" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U205" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42e9dcb9-5ef5-43fe-a205-f5daa7921bb8</t>
+          <t>https://kad.arbitr.ru/Card/54d97e47-f9bc-4181-9d0b-0c3913067339</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>А40-156944/2017</t>
+          <t>А45-7661/2020</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>08.04.2020</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТК"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>5405505425</t>
+          <t>5406979227</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "РОССТРОЙ"</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5406274516</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O206" s="2" t="inlineStr"/>
+      <c r="P206" s="2" t="inlineStr"/>
+      <c r="Q206" s="2" t="inlineStr"/>
+      <c r="R206" s="2" t="inlineStr"/>
       <c r="S206" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>16.11.2021</t>
         </is>
       </c>
       <c r="T206" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U206" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84ed0b2a-8747-4617-a42c-b45a79240870</t>
+          <t>https://kad.arbitr.ru/Card/ac996d8e-a622-4100-a996-8b0b9e39b9c6</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>А56-62842/2017</t>
+          <t>А45-2939/2020</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>11.02.2020</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОСПЕЦРЕМОНТ"</t>
+          <t>ФГБУ "ЗАПАДНО-СИБИРСКОЕ УПРАВЛЕНИЕ ПО ГИДРОМЕТЕОРОЛОГИИ И МОНИТОРИНГУ ОКРУЖАЮЩЕЙ СРЕДЫ"</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>4253000810</t>
+          <t>5406738623</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИННОВАЦИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>5406761911</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O207" s="2" t="inlineStr"/>
+      <c r="P207" s="2" t="inlineStr"/>
+      <c r="Q207" s="2" t="inlineStr"/>
+      <c r="R207" s="2" t="inlineStr"/>
       <c r="S207" s="2" t="inlineStr">
         <is>
-          <t>29.03.2018</t>
+          <t>22.07.2020</t>
         </is>
       </c>
       <c r="T207" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U207" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f37772ff-fd71-44af-8783-0edd09c7fc73</t>
+          <t>https://kad.arbitr.ru/Card/d02ef861-65f4-4102-b063-84d7cdc4b402</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
+          <t>А45-2230/2020</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2020</t>
+        </is>
+      </c>
+      <c r="D208" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>5406979227</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>5406274516</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O208" s="2" t="inlineStr"/>
+      <c r="P208" s="2" t="inlineStr"/>
+      <c r="Q208" s="2" t="inlineStr"/>
+      <c r="R208" s="2" t="inlineStr"/>
+      <c r="S208" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2021</t>
+        </is>
+      </c>
+      <c r="T208" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U208" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/29a6b75c-23a8-4752-a82c-6a5beb7bd173</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="n">
+        <v>208</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>А45-1945/2020</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2020</t>
+        </is>
+      </c>
+      <c r="D209" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G209" s="2" t="inlineStr"/>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной Налоговой Службы по Ленинскому Району Г.Новосибирска</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>5404239731</t>
+        </is>
+      </c>
+      <c r="J209" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K209" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙКОНТИНЕНТ"</t>
+        </is>
+      </c>
+      <c r="L209" s="2" t="inlineStr">
+        <is>
+          <t>5401211350</t>
+        </is>
+      </c>
+      <c r="M209" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N209" s="2" t="inlineStr">
+        <is>
+          <t>Антошина А. Н.</t>
+        </is>
+      </c>
+      <c r="O209" s="2" t="inlineStr"/>
+      <c r="P209" s="2" t="inlineStr"/>
+      <c r="Q209" s="2" t="inlineStr"/>
+      <c r="R209" s="2" t="inlineStr"/>
+      <c r="S209" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2026</t>
+        </is>
+      </c>
+      <c r="T209" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U209" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e8d34bdd-6ed5-4767-973e-59c7efe06a37</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="n">
+        <v>209</v>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>А45-653/2020</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2020</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗАРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>8904075460</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОЗМК"</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>5405957862</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O210" s="2" t="inlineStr"/>
+      <c r="P210" s="2" t="inlineStr"/>
+      <c r="Q210" s="2" t="inlineStr"/>
+      <c r="R210" s="2" t="inlineStr"/>
+      <c r="S210" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
+      <c r="T210" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U210" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5873435-7eab-42c0-b655-70c2c7b6c1d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="n">
+        <v>210</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>А83-21513/2019</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2019</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАНИТ-Н"</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>5408287172</t>
+        </is>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ «ПРОТИВООПОЛЗНЕВОЕ УПРАВЛЕНИЕ»</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>9103063432</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Крым</t>
+        </is>
+      </c>
+      <c r="N211" s="2" t="inlineStr">
+        <is>
+          <t>Радвановская Ю. А.</t>
+        </is>
+      </c>
+      <c r="O211" s="2" t="inlineStr"/>
+      <c r="P211" s="2" t="inlineStr"/>
+      <c r="Q211" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R211" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным одностороннего отказа от исполнения государственного контракта</t>
+        </is>
+      </c>
+      <c r="S211" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2020</t>
+        </is>
+      </c>
+      <c r="T211" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U211" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ef32678-e3f3-4dd4-997b-8a79bec6af12</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="n">
+        <v>211</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>А83-21315/2019</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2019</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КРЫМ «СУДАКСКАЯ ГОРОДСКАЯ БОЛЬНИЦА»</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>9108116840</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРСКИЙ ПРОДУКТ"</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>5403342687</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Крым</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>Можарова М. Е.</t>
+        </is>
+      </c>
+      <c r="O212" s="2" t="n">
+        <v>362789.82</v>
+      </c>
+      <c r="P212" s="2" t="n">
+        <v>362789.82</v>
+      </c>
+      <c r="Q212" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R212" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков, причиненных затоплением помещений больницы при капитальном ремонте кровли.</t>
+        </is>
+      </c>
+      <c r="S212" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2021</t>
+        </is>
+      </c>
+      <c r="T212" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U212" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80dfd134-e7ec-4b5d-b828-520ea8c0314d</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>А45-42420/2019</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2019</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr"/>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКС-ПРОМ С"</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>4202049743</t>
+        </is>
+      </c>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛОВСКАЯ ДОРОЖНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>5406687337</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N213" s="2" t="inlineStr">
+        <is>
+          <t>Стрункин А. Д.</t>
+        </is>
+      </c>
+      <c r="O213" s="2" t="inlineStr"/>
+      <c r="P213" s="2" t="inlineStr"/>
+      <c r="Q213" s="2" t="inlineStr"/>
+      <c r="R213" s="2" t="inlineStr"/>
+      <c r="S213" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2024</t>
+        </is>
+      </c>
+      <c r="T213" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U213" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe185472-f6b1-4825-8f3c-5ced4bc72803</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>А45-40633/2019</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2019</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>АО "СИБИРСКИЙ АНТРАЦИТ"</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>5406192366</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Транскомплектэнерго"</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>5406210671</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>Перминова О. К.</t>
+        </is>
+      </c>
+      <c r="O214" s="2" t="inlineStr"/>
+      <c r="P214" s="2" t="inlineStr"/>
+      <c r="Q214" s="2" t="inlineStr"/>
+      <c r="R214" s="2" t="inlineStr"/>
+      <c r="S214" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2025</t>
+        </is>
+      </c>
+      <c r="T214" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U214" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/abb3bdb7-cfda-4c8a-88df-9236095e552f</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" s="2" t="inlineStr">
+        <is>
+          <t>А45-38180/2019</t>
+        </is>
+      </c>
+      <c r="C215" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2019</t>
+        </is>
+      </c>
+      <c r="D215" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G215" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ НОВОСИБИРСКОЙ ОБЛАСТИ "НОВОСИБИРСКАЯ КЛИНИЧЕСКАЯ РАЙОННАЯ БОЛЬНИЦА №1"</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>5433137780</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРТНЕРСТВО"</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr">
+        <is>
+          <t>5404435214</t>
+        </is>
+      </c>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N215" s="2" t="inlineStr">
+        <is>
+          <t>Зюзин С. Г.</t>
+        </is>
+      </c>
+      <c r="O215" s="2" t="inlineStr"/>
+      <c r="P215" s="2" t="inlineStr"/>
+      <c r="Q215" s="2" t="inlineStr"/>
+      <c r="R215" s="2" t="inlineStr"/>
+      <c r="S215" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2021</t>
+        </is>
+      </c>
+      <c r="T215" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U215" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8aa02488-36fe-47c4-85cf-5ee42b4bf49c</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>А45-37896/2019</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2019</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВОСИБИРСКАЯ ТЕПЛОСЕТЕВАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>5406993045</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr">
+        <is>
+          <t>5406622509</t>
+        </is>
+      </c>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O216" s="2" t="inlineStr"/>
+      <c r="P216" s="2" t="inlineStr"/>
+      <c r="Q216" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R216" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения дисциплинарной комиссии СРО</t>
+        </is>
+      </c>
+      <c r="S216" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2019</t>
+        </is>
+      </c>
+      <c r="T216" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U216" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42460122-2b07-43c9-9b28-fdcd069cc491</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>А45-37870/2019</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2019</t>
+        </is>
+      </c>
+      <c r="D217" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>АО "СИБИРСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I217" s="2" t="inlineStr">
+        <is>
+          <t>5405270340</t>
+        </is>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K217" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L217" s="2" t="inlineStr">
+        <is>
+          <t>5406622509</t>
+        </is>
+      </c>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N217" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O217" s="2" t="inlineStr"/>
+      <c r="P217" s="2" t="inlineStr"/>
+      <c r="Q217" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R217" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным решения дисциплинарной комиссии СРО о приостановлении права на строительство</t>
+        </is>
+      </c>
+      <c r="S217" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2019</t>
+        </is>
+      </c>
+      <c r="T217" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U217" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9512f66-e2f0-4760-adff-58eb3d6b9854</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>А45-36037/2019</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2019</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ГОРОДА КАРГАТА КАРГАТСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>5423100453</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСК "ВЕКТОР"</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>5405492303</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O218" s="2" t="inlineStr"/>
+      <c r="P218" s="2" t="inlineStr"/>
+      <c r="Q218" s="2" t="inlineStr"/>
+      <c r="R218" s="2" t="inlineStr"/>
+      <c r="S218" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2020</t>
+        </is>
+      </c>
+      <c r="T218" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U218" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0914c8a5-ea79-4c0a-b640-90cdc4a98339</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>А45-35253/2019</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2019</t>
+        </is>
+      </c>
+      <c r="D219" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G219" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J219" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K219" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬЯНС СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L219" s="2" t="inlineStr">
+        <is>
+          <t>5402004999</t>
+        </is>
+      </c>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr">
+        <is>
+          <t>Цыбина А. В.</t>
+        </is>
+      </c>
+      <c r="O219" s="2" t="n">
+        <v>111299.4</v>
+      </c>
+      <c r="P219" s="2" t="inlineStr"/>
+      <c r="Q219" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R219" s="2" t="inlineStr">
+        <is>
+          <t>Солидарное взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S219" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2019</t>
+        </is>
+      </c>
+      <c r="T219" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U219" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/453f3757-e4f7-438d-8a08-a636837546fc</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>А45-34187/2019</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2019</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ НОВОСИБИРСКОЙ ОБЛАСТИ "ГОРОДСКАЯ ДЕТСКАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ"</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>5406108452</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>ООО РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТУЛОН"</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>5401953610</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O220" s="2" t="inlineStr"/>
+      <c r="P220" s="2" t="inlineStr"/>
+      <c r="Q220" s="2" t="inlineStr"/>
+      <c r="R220" s="2" t="inlineStr"/>
+      <c r="S220" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2020</t>
+        </is>
+      </c>
+      <c r="T220" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U220" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/977411ca-3eaa-418d-8eb7-76d2d6affbd4</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>А45-33708/2019</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2019</t>
+        </is>
+      </c>
+      <c r="D221" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G221" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I221" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J221" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K221" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЛБК"</t>
+        </is>
+      </c>
+      <c r="L221" s="2" t="inlineStr">
+        <is>
+          <t>9717039470</t>
+        </is>
+      </c>
+      <c r="M221" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N221" s="2" t="inlineStr">
+        <is>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O221" s="2" t="inlineStr"/>
+      <c r="P221" s="2" t="inlineStr"/>
+      <c r="Q221" s="2" t="inlineStr"/>
+      <c r="R221" s="2" t="inlineStr"/>
+      <c r="S221" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2020</t>
+        </is>
+      </c>
+      <c r="T221" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U221" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9f2f42c8-518b-40ab-937f-7b8237f17a47</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>А45-29423/2019</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2019</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>5446004474</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИТ СИНТЕЗ"</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>5406276915</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O222" s="2" t="inlineStr"/>
+      <c r="P222" s="2" t="inlineStr"/>
+      <c r="Q222" s="2" t="inlineStr"/>
+      <c r="R222" s="2" t="inlineStr"/>
+      <c r="S222" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2019</t>
+        </is>
+      </c>
+      <c r="T222" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U222" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e943c825-0d5d-4274-ba3d-d4cc1c370c1b</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>А45-24703/2019</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2019</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr"/>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЮЖКУЗБАССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>4217159611</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ МЕХАНИЗАЦИИ-7"</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>5406585141</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>Красникова Т. Е.</t>
+        </is>
+      </c>
+      <c r="O223" s="2" t="inlineStr"/>
+      <c r="P223" s="2" t="inlineStr"/>
+      <c r="Q223" s="2" t="inlineStr"/>
+      <c r="R223" s="2" t="inlineStr"/>
+      <c r="S223" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="T223" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U223" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e1f695bc-f6b4-4701-a389-b4a840784481</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>А45-24290/2019</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2019</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>Свитич Дмитрий Георгиевич</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройинвестпроект"</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>5403157437</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>Кыдырбаев Ф. А.</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="inlineStr"/>
+      <c r="P224" s="2" t="inlineStr"/>
+      <c r="Q224" s="2" t="inlineStr"/>
+      <c r="R224" s="2" t="inlineStr"/>
+      <c r="S224" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="T224" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U224" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0c6c5597-740e-4e4e-b463-b2ce64cc065f</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>А45-9248/2019</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>15.03.2019</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>ООО ТОРГОВАЯ КОМПАНИЯ "ЭТАЛОН"</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>5408015490</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСИГНАЛИЗАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>5407053848</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>Красникова Т. Е.</t>
+        </is>
+      </c>
+      <c r="O225" s="2" t="inlineStr"/>
+      <c r="P225" s="2" t="inlineStr"/>
+      <c r="Q225" s="2" t="inlineStr"/>
+      <c r="R225" s="2" t="inlineStr"/>
+      <c r="S225" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2026</t>
+        </is>
+      </c>
+      <c r="T225" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U225" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22f52899-23e6-4469-a976-7facf901b5a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>А45-7268/2019</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2019</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ИСКИТИМСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>5446004474</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ МАГИСТРАЛЬ"</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>5404030955</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O226" s="2" t="inlineStr"/>
+      <c r="P226" s="2" t="inlineStr"/>
+      <c r="Q226" s="2" t="inlineStr"/>
+      <c r="R226" s="2" t="inlineStr"/>
+      <c r="S226" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2020</t>
+        </is>
+      </c>
+      <c r="T226" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U226" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8b16dd0-4f54-491e-ba93-0013a1977946</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>А45-6020/2019</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2019</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F227" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "МОСТ"</t>
+        </is>
+      </c>
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>5406979227</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L227" s="2" t="inlineStr">
+        <is>
+          <t>5406274516</t>
+        </is>
+      </c>
+      <c r="M227" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N227" s="2" t="inlineStr">
+        <is>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O227" s="2" t="inlineStr"/>
+      <c r="P227" s="2" t="inlineStr"/>
+      <c r="Q227" s="2" t="inlineStr"/>
+      <c r="R227" s="2" t="inlineStr"/>
+      <c r="S227" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2021</t>
+        </is>
+      </c>
+      <c r="T227" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U227" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2eb67503-2d78-4171-b991-0c2d6497c3cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="2" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>А45-4660/2019</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2019</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБСТРОЙИНТЕРНЕШНЛ"</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>5406577302</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "АВИАЦИОННАЯ ХОЛДИНГОВАЯ КОМПАНИЯ "СУХОЙ"</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>7740000090</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O228" s="2" t="inlineStr"/>
+      <c r="P228" s="2" t="inlineStr"/>
+      <c r="Q228" s="2" t="inlineStr"/>
+      <c r="R228" s="2" t="inlineStr"/>
+      <c r="S228" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2019</t>
+        </is>
+      </c>
+      <c r="T228" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U228" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee6a8ea0-94b3-4968-bdb6-8e764be2f545</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>А45-4612/2019</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2019</t>
+        </is>
+      </c>
+      <c r="D229" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕНПОДРЯД"</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>5406226223</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>5402016793</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>Бродская М. В.</t>
+        </is>
+      </c>
+      <c r="O229" s="2" t="inlineStr"/>
+      <c r="P229" s="2" t="inlineStr"/>
+      <c r="Q229" s="2" t="inlineStr"/>
+      <c r="R229" s="2" t="inlineStr"/>
+      <c r="S229" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2020</t>
+        </is>
+      </c>
+      <c r="T229" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U229" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d183c3d-c2d0-4729-ba23-dfd3eff889a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>А45-418/2019</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2019</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК "РегионСпецМонтаж"</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>5405974586</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБМОНТАЖСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>5404506289</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>Степаненко Р. А.</t>
+        </is>
+      </c>
+      <c r="O230" s="2" t="inlineStr"/>
+      <c r="P230" s="2" t="inlineStr"/>
+      <c r="Q230" s="2" t="inlineStr"/>
+      <c r="R230" s="2" t="inlineStr"/>
+      <c r="S230" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="T230" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U230" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9d6c881-d074-41f7-9554-6e7409e8bf69</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
+          <t>А45-47313/2018</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2018</t>
+        </is>
+      </c>
+      <c r="D231" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E231" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F231" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорспецпроект"</t>
+        </is>
+      </c>
+      <c r="I231" s="2" t="inlineStr">
+        <is>
+          <t>5406640032</t>
+        </is>
+      </c>
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОЙ ОБЛАСТИ "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-ЭКСПЛУАТАЦИОННОЕ УЧРЕЖДЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L231" s="2" t="inlineStr">
+        <is>
+          <t>5402150862</t>
+        </is>
+      </c>
+      <c r="M231" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N231" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O231" s="2" t="inlineStr"/>
+      <c r="P231" s="2" t="inlineStr"/>
+      <c r="Q231" s="2" t="inlineStr"/>
+      <c r="R231" s="2" t="inlineStr"/>
+      <c r="S231" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2020</t>
+        </is>
+      </c>
+      <c r="T231" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U231" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d6385d57-ac9f-4d5e-be1d-64db38bbbaed</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>А45-45401/2018</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2018</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРГОВАЯ КОМПАНИЯ ТРАНЗИТ"</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>2443044650</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сибирские Магистрали"</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>5406651972</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>Гофман Н. В.</t>
+        </is>
+      </c>
+      <c r="O232" s="2" t="inlineStr"/>
+      <c r="P232" s="2" t="inlineStr"/>
+      <c r="Q232" s="2" t="inlineStr"/>
+      <c r="R232" s="2" t="inlineStr"/>
+      <c r="S232" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2026</t>
+        </is>
+      </c>
+      <c r="T232" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U232" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/77c6d095-1d00-44ef-8063-deb1f130b783</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>А45-44864/2018</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2018</t>
+        </is>
+      </c>
+      <c r="D233" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>5404476309</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КонтинентСтрой"</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr">
+        <is>
+          <t>5406503420</t>
+        </is>
+      </c>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>Ничегоряева О. Н.</t>
+        </is>
+      </c>
+      <c r="O233" s="2" t="inlineStr"/>
+      <c r="P233" s="2" t="inlineStr"/>
+      <c r="Q233" s="2" t="inlineStr"/>
+      <c r="R233" s="2" t="inlineStr"/>
+      <c r="S233" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2022</t>
+        </is>
+      </c>
+      <c r="T233" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U233" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2422de69-7116-4745-a8cf-e4067c02e0b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>А45-43022/2018</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2018</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>Бобков Вениамин Владимирович</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГРУППА КОМПАНИЙ "ЭКВИЛИБРИУМ"</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>5406779267</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>Агеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O234" s="2" t="inlineStr"/>
+      <c r="P234" s="2" t="inlineStr"/>
+      <c r="Q234" s="2" t="inlineStr"/>
+      <c r="R234" s="2" t="inlineStr"/>
+      <c r="S234" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2025</t>
+        </is>
+      </c>
+      <c r="T234" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U234" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/921eb4d8-94a0-498c-b14a-05d482684f18</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>А45-39051/2018</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2018</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НСК-СИБДОРСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>5405507133</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Монолит-Строй"</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>5404337182</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>Адаменко А. В.</t>
+        </is>
+      </c>
+      <c r="O235" s="2" t="inlineStr"/>
+      <c r="P235" s="2" t="inlineStr"/>
+      <c r="Q235" s="2" t="inlineStr"/>
+      <c r="R235" s="2" t="inlineStr"/>
+      <c r="S235" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="T235" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U235" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49d07eee-29b9-4906-b294-5048ea78d741</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>А45-38624/2018</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2018</t>
+        </is>
+      </c>
+      <c r="D236" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>Пожидаев Алексей Сергеевич</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СОВРЕМЕННЫЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>5402556622</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>Сорокина Е. А.</t>
+        </is>
+      </c>
+      <c r="O236" s="2" t="inlineStr"/>
+      <c r="P236" s="2" t="inlineStr"/>
+      <c r="Q236" s="2" t="inlineStr"/>
+      <c r="R236" s="2" t="inlineStr"/>
+      <c r="S236" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2022</t>
+        </is>
+      </c>
+      <c r="T236" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U236" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ed4fefbc-1fd7-467e-8ce0-94c79fbcb3a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" s="2" t="inlineStr">
+        <is>
+          <t>А45-38605/2018</t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2018</t>
+        </is>
+      </c>
+      <c r="D237" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr">
+        <is>
+          <t>ИП Погорельский Иван Александрович</t>
+        </is>
+      </c>
+      <c r="I237" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K237" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L237" s="2" t="inlineStr">
+        <is>
+          <t>5405330415</t>
+        </is>
+      </c>
+      <c r="M237" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N237" s="2" t="inlineStr">
+        <is>
+          <t>Штальман М. В.</t>
+        </is>
+      </c>
+      <c r="O237" s="2" t="inlineStr"/>
+      <c r="P237" s="2" t="inlineStr"/>
+      <c r="Q237" s="2" t="inlineStr"/>
+      <c r="R237" s="2" t="inlineStr"/>
+      <c r="S237" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2025</t>
+        </is>
+      </c>
+      <c r="T237" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U237" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/27e65137-4ea6-4550-bc5f-f445190f0f36</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>А40-229356/2018</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2018</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>5443003930</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O238" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P238" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="Q238" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R238" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S238" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2019</t>
+        </is>
+      </c>
+      <c r="T238" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U238" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4d449e69-2dc4-4065-a7cd-ae282a5cd2e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>А67-9688/2018</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2018</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>7017996657</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>5407052241</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>Аксиньин С. Г.</t>
+        </is>
+      </c>
+      <c r="O239" s="2" t="inlineStr"/>
+      <c r="P239" s="2" t="inlineStr"/>
+      <c r="Q239" s="2" t="inlineStr"/>
+      <c r="R239" s="2" t="inlineStr"/>
+      <c r="S239" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2019</t>
+        </is>
+      </c>
+      <c r="T239" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U239" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4fd4a9b-cfee-4608-92b6-430ae5e592ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>А67-9687/2018</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2018</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>7017996657</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>5407052241</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>Гребенников Д. А.</t>
+        </is>
+      </c>
+      <c r="O240" s="2" t="inlineStr"/>
+      <c r="P240" s="2" t="inlineStr"/>
+      <c r="Q240" s="2" t="inlineStr"/>
+      <c r="R240" s="2" t="inlineStr"/>
+      <c r="S240" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2019</t>
+        </is>
+      </c>
+      <c r="T240" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U240" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eae65cf4-2e02-4a90-8585-0492bf042759</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>А67-9689/2018</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2018</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>Фонд "Региональный фонд капитального ремонта многоквартирных домов Томской области"</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>7017996657</t>
+        </is>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-дизайнерская группа Креатив-Сибирь"</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>5407052241</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>Гребенников Д. А.</t>
+        </is>
+      </c>
+      <c r="O241" s="2" t="n">
+        <v>173534.33</v>
+      </c>
+      <c r="P241" s="2" t="n">
+        <v>127876.03</v>
+      </c>
+      <c r="Q241" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R241" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту крыши МКД</t>
+        </is>
+      </c>
+      <c r="S241" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2019</t>
+        </is>
+      </c>
+      <c r="T241" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U241" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2a54603-79c0-4a2e-9364-ab525a39352f</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>А45-28751/2018</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2018</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы России по Центральному району г. Новосибирска</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦТЕХНИКА"</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>7014058927</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>Зюков В. А.</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr"/>
+      <c r="P242" s="2" t="inlineStr"/>
+      <c r="Q242" s="2" t="inlineStr"/>
+      <c r="R242" s="2" t="inlineStr"/>
+      <c r="S242" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2020</t>
+        </is>
+      </c>
+      <c r="T242" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U242" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/799b471a-d2a8-462b-beed-435f0052ffa5</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>А40-162920/2018</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2018</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "СИГМА"</t>
+        </is>
+      </c>
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>5408297607</t>
+        </is>
+      </c>
+      <c r="J243" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O243" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P243" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q243" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R243" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S243" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2018</t>
+        </is>
+      </c>
+      <c r="T243" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U243" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8c02785-3f44-470d-9702-695a248a261d</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>А45-21891/2018</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2018</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕОКОНТРОЛЬ-ВОСТОК"</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>3849011054</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>ООО БУ "Вилюй"</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr"/>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>Шахова А. А.</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="inlineStr"/>
+      <c r="P244" s="2" t="inlineStr"/>
+      <c r="Q244" s="2" t="inlineStr"/>
+      <c r="R244" s="2" t="inlineStr"/>
+      <c r="S244" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2025</t>
+        </is>
+      </c>
+      <c r="T244" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U244" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/95dcd3db-5f89-4bb2-ad87-07c4adfcd484</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>А40-118575/2018</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2018</t>
+        </is>
+      </c>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>АО "КОТЭС"</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>5402494461</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>7702370478</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="n">
+        <v>1053023.18</v>
+      </c>
+      <c r="P245" s="2" t="n">
+        <v>976511.59</v>
+      </c>
+      <c r="Q245" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R245" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S245" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2020</t>
+        </is>
+      </c>
+      <c r="T245" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U245" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a38d145-bb6d-4b65-bc2d-01f4968d1222</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>А46-7436/2018</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2018</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>КАЗЕННОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ОМСКОЙ ОБЛАСТИ "АДАПТИВНАЯ ШКОЛА-ИНТЕРНАТ № 17"</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>5507037261</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КУРА"</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>5451202390</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>Целько Т. В.</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr"/>
+      <c r="P246" s="2" t="inlineStr"/>
+      <c r="Q246" s="2" t="inlineStr"/>
+      <c r="R246" s="2" t="inlineStr"/>
+      <c r="S246" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2018</t>
+        </is>
+      </c>
+      <c r="T246" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U246" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/91db0af1-7692-464f-8d56-eaea2a0fa264</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>А40-91664/2018</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2018</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>ООО Инсистем</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr"/>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O247" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P247" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q247" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R247" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд СРО.</t>
+        </is>
+      </c>
+      <c r="S247" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2018</t>
+        </is>
+      </c>
+      <c r="T247" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U247" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9df43dda-627b-4a28-936a-a159d7ee31a3</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>А45-12276/2018</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2018</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСК "ДОРОЖНИК"</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>5404479476</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>ООО " СК СЕВЕРАВТОМАШ"</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>5406758690</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>Поносов А. В.</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="inlineStr"/>
+      <c r="P248" s="2" t="inlineStr"/>
+      <c r="Q248" s="2" t="inlineStr"/>
+      <c r="R248" s="2" t="inlineStr"/>
+      <c r="S248" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2023</t>
+        </is>
+      </c>
+      <c r="T248" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U248" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/282bc9ad-4b1d-4247-b791-0810ff00d076</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>А40-74408/2018</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2018</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>АО "ИНТОК"</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>5407212456</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация строителей "Региональный строительный альянс"</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr"/>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O249" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P249" s="2" t="inlineStr"/>
+      <c r="Q249" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R249" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 300 000 руб. компенсационного фонда в СРО Новосибирской области</t>
+        </is>
+      </c>
+      <c r="S249" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2018</t>
+        </is>
+      </c>
+      <c r="T249" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U249" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/272dfef8-1be0-4306-9cf3-191d2aff6b85</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>А45-7994/2018</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2018</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы России по Центральному району города Новосибирска</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ №9-Д"</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>5406796833</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>Пащенко Е. В.</t>
+        </is>
+      </c>
+      <c r="O250" s="2" t="inlineStr"/>
+      <c r="P250" s="2" t="inlineStr"/>
+      <c r="Q250" s="2" t="inlineStr"/>
+      <c r="R250" s="2" t="inlineStr"/>
+      <c r="S250" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2023</t>
+        </is>
+      </c>
+      <c r="T250" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U250" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1082c773-f8b2-4581-9fcb-b1c4e0fb5178</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>А40-25609/2018</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2018</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>АО "КОТЭС"</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>5402494461</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>7702370478</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O251" s="2" t="n">
+        <v>1053023.18</v>
+      </c>
+      <c r="P251" s="2" t="inlineStr"/>
+      <c r="Q251" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R251" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении средств компенсационного фонда СРО и взыскании убытков</t>
+        </is>
+      </c>
+      <c r="S251" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2018</t>
+        </is>
+      </c>
+      <c r="T251" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U251" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d788a1d4-903e-491b-b2f1-ce348e3fcdfa</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>А46-1387/2018</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2018</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ПОЛТАВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ОМСКОЙ ОБЛАСТИ "ВОЛЬНОВСКАЯ СРЕДНЯЯ ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>5530002299</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КУРА"</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>5451202390</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>Распутина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="inlineStr"/>
+      <c r="P252" s="2" t="inlineStr"/>
+      <c r="Q252" s="2" t="inlineStr"/>
+      <c r="R252" s="2" t="inlineStr"/>
+      <c r="S252" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2020</t>
+        </is>
+      </c>
+      <c r="T252" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U252" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/19a45652-6d59-465e-bd30-5390bc6ee409</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>А56-115589/2017</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2017</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ НОВАЯ ЭНЕРГИЯ"</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>5404448372</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O253" s="2" t="n">
+        <v>700000</v>
+      </c>
+      <c r="P253" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q253" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R253" s="2" t="inlineStr">
+        <is>
+          <t>Обязание прекратить членство в СРО и перечислить 700 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S253" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2018</t>
+        </is>
+      </c>
+      <c r="T253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U253" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82651935-10ed-4d9c-bd20-8fde07f5af9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>А56-107938/2017</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВОСТОК"</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>5405339714</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>7839017689</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="n">
+        <v>208430.73</v>
+      </c>
+      <c r="P254" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q254" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R254" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S254" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2018</t>
+        </is>
+      </c>
+      <c r="T254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U254" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aac0d744-c886-493c-b14a-37920a31a3e6</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>А40-231115/2017</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2017</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВМЗ-СИБ"</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>5406588897</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>7717163636</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P255" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q255" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R255" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 500 000 руб. компенсационного фонда при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S255" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2018</t>
+        </is>
+      </c>
+      <c r="T255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U255" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6083d788-fd56-4f6a-ad79-e189b16a0663</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>А45-37148/2017</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2017</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr"/>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЗАРИНСКТЕРМОИЗОЛЯЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>2205010564</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ПРОМЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>4217124760</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>Свиридова Г. В.</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr"/>
+      <c r="P256" s="2" t="inlineStr"/>
+      <c r="Q256" s="2" t="inlineStr"/>
+      <c r="R256" s="2" t="inlineStr"/>
+      <c r="S256" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2021</t>
+        </is>
+      </c>
+      <c r="T256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U256" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28a10de4-35cc-4d55-8b39-596e7e0da9fa</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>А45-33962/2017</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2017</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Бердский строительный трест"</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>5445005958</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТВК-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>5401952447</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>Васютина О. М.</t>
+        </is>
+      </c>
+      <c r="O257" s="2" t="inlineStr"/>
+      <c r="P257" s="2" t="inlineStr"/>
+      <c r="Q257" s="2" t="inlineStr"/>
+      <c r="R257" s="2" t="inlineStr"/>
+      <c r="S257" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2022</t>
+        </is>
+      </c>
+      <c r="T257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U257" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b6c6e56-34fd-4d20-a681-4cb568e8b88b</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>А40-202366/2017</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2017</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РТ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>5424402873</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O258" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P258" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q258" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R258" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S258" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2018</t>
+        </is>
+      </c>
+      <c r="T258" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U258" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c859e8f2-cb88-42c8-9df9-8a4fc0fe6ab8</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>А53-32653/2017</t>
+        </is>
+      </c>
+      <c r="C259" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="D259" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F259" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G259" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I259" s="2" t="inlineStr">
+        <is>
+          <t>5401295745</t>
+        </is>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K259" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L259" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M259" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N259" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O259" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P259" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q259" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R259" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
+        </is>
+      </c>
+      <c r="S259" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2017</t>
+        </is>
+      </c>
+      <c r="T259" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U259" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a959df5-af08-4a8f-9c24-981dd9fd10f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>А57-25035/2017</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Рекламно-производственная компания"</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>2223056681</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение Саратвоских строителей" (СРО)"</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>Михайлова А. И.</t>
+        </is>
+      </c>
+      <c r="O260" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P260" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q260" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R260" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание остатка взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S260" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="T260" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U260" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/613861f1-6f76-479f-a706-3575832b108c</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>А40-172039/2017</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2017</t>
+        </is>
+      </c>
+      <c r="D261" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F261" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G261" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЯЗЬ-МОДУЛЬ"</t>
+        </is>
+      </c>
+      <c r="I261" s="2" t="inlineStr">
+        <is>
+          <t>5404510260</t>
+        </is>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K261" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L261" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M261" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N261" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O261" s="2" t="inlineStr"/>
+      <c r="P261" s="2" t="inlineStr"/>
+      <c r="Q261" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R261" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S261" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2017</t>
+        </is>
+      </c>
+      <c r="T261" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U261" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42e9dcb9-5ef5-43fe-a205-f5daa7921bb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>А40-156944/2017</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2017</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИТК"</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>5405505425</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O262" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P262" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q262" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R262" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО в связи с переходом истца</t>
+        </is>
+      </c>
+      <c r="S262" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2018</t>
+        </is>
+      </c>
+      <c r="T262" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U262" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/84ed0b2a-8747-4617-a42c-b45a79240870</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>А56-62842/2017</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="D263" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F263" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕВРОСПЕЦРЕМОНТ"</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>4253000810</t>
+        </is>
+      </c>
+      <c r="J263" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K263" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L263" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M263" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N263" s="2" t="inlineStr">
+        <is>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O263" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P263" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q263" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R263" s="2" t="inlineStr">
+        <is>
+          <t>Признание членства в СРО прекращенным и перевод 500 000 руб. взноса в фонд другой организации.</t>
+        </is>
+      </c>
+      <c r="S263" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2018</t>
+        </is>
+      </c>
+      <c r="T263" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U263" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f37772ff-fd71-44af-8783-0edd09c7fc73</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
           <t>А56-62140/2017</t>
         </is>
       </c>
-      <c r="C208" s="2" t="inlineStr">
+      <c r="C264" s="2" t="inlineStr">
         <is>
           <t>16.08.2017</t>
         </is>
       </c>
-      <c r="D208" s="2" t="inlineStr">
+      <c r="D264" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E208" s="2" t="inlineStr">
+      <c r="E264" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F208" s="2" t="inlineStr">
+      <c r="F264" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G208" s="2" t="inlineStr">
+      <c r="G264" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H208" s="2" t="inlineStr">
+      <c r="H264" s="2" t="inlineStr">
         <is>
           <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
         </is>
       </c>
-      <c r="I208" s="2" t="inlineStr">
+      <c r="I264" s="2" t="inlineStr">
         <is>
           <t>5405340572</t>
         </is>
       </c>
-      <c r="J208" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K208" s="2" t="inlineStr">
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
-      <c r="L208" s="2" t="inlineStr">
+      <c r="L264" s="2" t="inlineStr">
         <is>
           <t>4703470720</t>
         </is>
       </c>
-      <c r="M208" s="2" t="inlineStr">
+      <c r="M264" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N208" s="2" t="inlineStr">
+      <c r="N264" s="2" t="inlineStr">
         <is>
           <t>Жбанов В. Б.</t>
         </is>
       </c>
-      <c r="O208" s="2" t="n">
+      <c r="O264" s="2" t="n">
         <v>200000</v>
       </c>
-      <c r="P208" s="2" t="n">
+      <c r="P264" s="2" t="n">
         <v>200000</v>
       </c>
-      <c r="Q208" s="2" t="inlineStr">
+      <c r="Q264" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R208" s="2" t="inlineStr">
+      <c r="R264" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
-      <c r="S208" s="2" t="inlineStr">
+      <c r="S264" s="2" t="inlineStr">
         <is>
           <t>13.02.2018</t>
         </is>
       </c>
-      <c r="T208" s="2" t="inlineStr">
+      <c r="T264" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U208" s="3" t="inlineStr">
+      <c r="U264" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2e522e3f-2ba8-49b3-a64a-bb240dddd388</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -20768,44 +25700,100 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U184" r:id="rId183"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U185" r:id="rId184"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U186" r:id="rId185"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U187" r:id="rId186"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U188" r:id="rId187"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U189" r:id="rId188"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U190" r:id="rId189"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U191" r:id="rId190"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U192" r:id="rId191"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U193" r:id="rId192"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U194" r:id="rId193"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U195" r:id="rId194"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U196" r:id="rId195"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U197" r:id="rId196"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U198" r:id="rId197"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U199" r:id="rId198"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U200" r:id="rId199"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U201" r:id="rId200"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U202" r:id="rId201"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U203" r:id="rId202"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U204" r:id="rId203"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U205" r:id="rId204"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U206" r:id="rId205"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U207" r:id="rId206"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U208" r:id="rId207"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U209" r:id="rId208"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U210" r:id="rId209"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U211" r:id="rId210"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U212" r:id="rId211"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U213" r:id="rId212"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U214" r:id="rId213"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U215" r:id="rId214"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U216" r:id="rId215"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U217" r:id="rId216"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U218" r:id="rId217"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U219" r:id="rId218"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U220" r:id="rId219"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U221" r:id="rId220"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U222" r:id="rId221"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U223" r:id="rId222"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U224" r:id="rId223"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U225" r:id="rId224"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U226" r:id="rId225"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U227" r:id="rId226"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U228" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U229" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U230" r:id="rId229"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U231" r:id="rId230"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U232" r:id="rId231"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U233" r:id="rId232"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U234" r:id="rId233"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U235" r:id="rId234"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U236" r:id="rId235"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U237" r:id="rId236"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U238" r:id="rId237"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U239" r:id="rId238"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U240" r:id="rId239"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U241" r:id="rId240"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U242" r:id="rId241"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U243" r:id="rId242"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U244" r:id="rId243"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U245" r:id="rId244"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U246" r:id="rId245"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U247" r:id="rId246"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U248" r:id="rId247"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U249" r:id="rId248"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U250" r:id="rId249"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U251" r:id="rId250"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U252" r:id="rId251"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U253" r:id="rId252"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U254" r:id="rId253"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U255" r:id="rId254"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U256" r:id="rId255"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U257" r:id="rId256"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U258" r:id="rId257"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U259" r:id="rId258"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U260" r:id="rId259"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U261" r:id="rId260"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U262" r:id="rId261"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U263" r:id="rId262"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U264" r:id="rId263"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>