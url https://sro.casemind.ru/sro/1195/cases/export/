--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/704146dd-efa7-45d5-a365-ebc7ad61e167" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9000ecd9-a465-4070-8b6e-381ebe9be4e5" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed38838a-3909-47bc-aa94-df7bc5a26bcc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5f13dc-a701-4ea5-b0bb-ce8127ec7f4d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f8595a-85af-4b93-ac6e-31f3f00c2029" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2b336d-a302-4cbd-a967-56f8828cb20f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a6036fd-4471-40dd-a929-68b74860a66c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dad7ad46-def8-4398-aa2a-76f958b76ca4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b3ebb0d-7367-4917-80fc-0ab94f82844b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21ae9df6-4934-48ba-abfc-f2a6e3254c64" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7de332d-a2b5-4564-a0f2-b2b55f31959a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2511da21-be14-4008-82ba-dd4fb68855bf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c19f4a2-0883-43d3-ac0f-cb5ca58c6f01" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f521491-eb44-4ed3-8069-482f78b9ee96" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b62747-6a25-4544-bff9-5ca97799a2b6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce5c3fd9-28dd-4dc3-9518-8ea94c3c5b4b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c165cf89-cbd7-4dd6-b7a5-4b6c8e684f65" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f685864-7c76-4240-a79a-803538e3b618" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/410004ca-d3af-4209-b2c2-309573a34ea0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d1e946b-0316-4d75-b3db-d7a9e1c7e57d" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f52fe973-cc80-4719-a7ea-6506a31025f7" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c322a91-60d3-4a42-95ac-9d51bdabd0f1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1efa13d-5464-460f-8d1d-03df50359a91" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9135f4-99bf-4292-a9e2-47bc9da13661" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed725a81-44af-483a-888d-ec0cfbf1e791" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bd994c8-275e-4e83-aec9-fc7d6e952d59" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3de73cda-59e4-4f70-beff-e608f5a5c12e" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea0e4401-f98b-4ab2-a72a-3ccdb5189d5c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2547b880-698c-42eb-8da3-7c147a0975b0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686a4f5f-1d9b-42df-b7e3-bd421ef4f1d8" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcfd59eb-30ae-4432-9d4d-b48a02cc7547" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c65554-f9c4-473d-8cf9-ed902b10916b" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e9613f2-d283-4eb5-96eb-b38820d8b636" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcc09e86-b402-4934-8f2a-b9221a2fd674" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f404bbc5-e340-4ec7-90d8-da2fb237e5d0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/442784a9-ae7c-488f-b1bb-68145b2ab849" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa79542-e11f-447d-aeba-ecedeec9263b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e2442de-e321-433b-997e-d519f06893ca" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a746eb97-9479-4166-bd51-02580031b134" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0415f169-1a74-4856-bf02-c37f20344886" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcd76663-b7c4-4a1f-b83b-497c7090a7e8" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947026ed-44e9-4cfa-ae2b-b37baf7a319c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ac419a-806b-4b0b-ba20-a23f9dcd9f33" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b9dfa4b-c5ec-4268-80de-b4f791c74766" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04959655-ad5e-450f-933b-5221cccaca6f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02be1a08-c1c5-4172-b791-daa707485a82" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dffec601-1be7-4d72-98d8-e573f8185772" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/741625de-7322-43f8-8bd3-85077ae475f5" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82b48b51-880f-478f-8970-280f35cfcbc2" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e26f7b8-1bb2-4b25-a594-b0e88ba982e9" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3880c7f2-be65-474a-9ebe-a77de24524df" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f457cd1-c3f8-494b-8487-9a3f2e063d04" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384cf6f4-62bb-4f0b-8d4a-4cd61d0e8415" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5434da-58be-44b2-a730-cfed406c9afd" TargetMode="External" Id="rId59" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/696cfeca-9273-4b2a-8b45-4fe89163f425" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19e0b7f8-c778-40bd-a00c-cdce77241f75" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/704146dd-efa7-45d5-a365-ebc7ad61e167" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9000ecd9-a465-4070-8b6e-381ebe9be4e5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed38838a-3909-47bc-aa94-df7bc5a26bcc" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5f13dc-a701-4ea5-b0bb-ce8127ec7f4d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f8595a-85af-4b93-ac6e-31f3f00c2029" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2b336d-a302-4cbd-a967-56f8828cb20f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ad7619c-afed-488b-bda0-8cbaa6b884a4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/612a316c-a7bf-49b9-9105-58a15c386980" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a6036fd-4471-40dd-a929-68b74860a66c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dad7ad46-def8-4398-aa2a-76f958b76ca4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b3ebb0d-7367-4917-80fc-0ab94f82844b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21ae9df6-4934-48ba-abfc-f2a6e3254c64" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09b0eeae-96fc-45c9-8cbb-5a0ec7024e6c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0cb6246-6845-431f-b510-97fcc795f169" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7de332d-a2b5-4564-a0f2-b2b55f31959a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2511da21-be14-4008-82ba-dd4fb68855bf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19032e2a-1847-4783-9e8a-87f08ffb40d1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e636358-54a1-4eba-9c3e-608183229e05" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c19f4a2-0883-43d3-ac0f-cb5ca58c6f01" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f521491-eb44-4ed3-8069-482f78b9ee96" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b62747-6a25-4544-bff9-5ca97799a2b6" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce5c3fd9-28dd-4dc3-9518-8ea94c3c5b4b" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c165cf89-cbd7-4dd6-b7a5-4b6c8e684f65" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f685864-7c76-4240-a79a-803538e3b618" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/410004ca-d3af-4209-b2c2-309573a34ea0" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d1e946b-0316-4d75-b3db-d7a9e1c7e57d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f52fe973-cc80-4719-a7ea-6506a31025f7" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db7e484a-9889-4374-8436-5a69042db15a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c322a91-60d3-4a42-95ac-9d51bdabd0f1" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1efa13d-5464-460f-8d1d-03df50359a91" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9135f4-99bf-4292-a9e2-47bc9da13661" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed725a81-44af-483a-888d-ec0cfbf1e791" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bd994c8-275e-4e83-aec9-fc7d6e952d59" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3de73cda-59e4-4f70-beff-e608f5a5c12e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea0e4401-f98b-4ab2-a72a-3ccdb5189d5c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2547b880-698c-42eb-8da3-7c147a0975b0" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bfcf25d-fb9e-410f-bbf7-25313a83e201" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcfd59eb-30ae-4432-9d4d-b48a02cc7547" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686a4f5f-1d9b-42df-b7e3-bd421ef4f1d8" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c65554-f9c4-473d-8cf9-ed902b10916b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9970602-8c79-4a79-a25d-f4ab5d68640d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcc09e86-b402-4934-8f2a-b9221a2fd674" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e9613f2-d283-4eb5-96eb-b38820d8b636" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6be4479-b4e4-49a5-afa6-6e20a99363f7" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f404bbc5-e340-4ec7-90d8-da2fb237e5d0" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa79542-e11f-447d-aeba-ecedeec9263b" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/442784a9-ae7c-488f-b1bb-68145b2ab849" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e2442de-e321-433b-997e-d519f06893ca" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a746eb97-9479-4166-bd51-02580031b134" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0415f169-1a74-4856-bf02-c37f20344886" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcd76663-b7c4-4a1f-b83b-497c7090a7e8" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/947026ed-44e9-4cfa-ae2b-b37baf7a319c" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79ac419a-806b-4b0b-ba20-a23f9dcd9f33" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b9dfa4b-c5ec-4268-80de-b4f791c74766" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04959655-ad5e-450f-933b-5221cccaca6f" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02be1a08-c1c5-4172-b791-daa707485a82" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dffec601-1be7-4d72-98d8-e573f8185772" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b845e653-b410-451b-b2a4-bb36748ce249" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/741625de-7322-43f8-8bd3-85077ae475f5" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3b6e701-1d3c-4edd-afd1-f5f895915c13" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82b48b51-880f-478f-8970-280f35cfcbc2" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e26f7b8-1bb2-4b25-a594-b0e88ba982e9" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3880c7f2-be65-474a-9ebe-a77de24524df" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b99b88-d295-4a56-b58f-acc3c46cdcbe" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f457cd1-c3f8-494b-8487-9a3f2e063d04" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384cf6f4-62bb-4f0b-8d4a-4cd61d0e8415" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5434da-58be-44b2-a730-cfed406c9afd" TargetMode="External" Id="rId75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U60"/>
+  <dimension ref="A1:U76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,5710 +589,7114 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А45-14308/2026</t>
+          <t>А45-32509/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5406984474</t>
+          <t>5406617114</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Власова Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc</t>
+          <t>https://kad.arbitr.ru/Card/696cfeca-9273-4b2a-8b45-4fe89163f425</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А45-12989/2026</t>
+          <t>А45-17866/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Федеральная налоговая служба России в лице Межрайонной инспекции федеральной налоговой службы России № 7 по Омской области</t>
+          <t>ПАО Страховая Компания "Росгосстрах"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7707329152</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБМТК"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5404479211</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Прибыткова М. С.</t>
+          <t>Богер А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/704146dd-efa7-45d5-a365-ebc7ad61e167</t>
+          <t>https://kad.arbitr.ru/Card/19e0b7f8-c778-40bd-a00c-cdce77241f75</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А45-11051/2026</t>
+          <t>А45-14308/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.03.2026</t>
+          <t>20.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ ПРОЕКТИРОВЩИКОВ СИБИРИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5406582398</t>
+          <t>5406984474</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9000ecd9-a465-4070-8b6e-381ebe9be4e5</t>
+          <t>https://kad.arbitr.ru/Card/cda36809-d6da-4bef-a31e-85c9b4ad17fc</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-5267/2026</t>
+          <t>А45-12989/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>Федеральная налоговая служба России в лице Межрайонной инспекции федеральной налоговой службы России № 7 по Омской области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "СИБМТК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5404479211</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Сухотина В. М.</t>
+          <t>Прибыткова М. С.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>17.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed38838a-3909-47bc-aa94-df7bc5a26bcc</t>
+          <t>https://kad.arbitr.ru/Card/704146dd-efa7-45d5-a365-ebc7ad61e167</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А45-44262/2025</t>
+          <t>А45-11051/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>30.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАДУГА"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5422114654</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Красько А. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc5f13dc-a701-4ea5-b0bb-ce8127ec7f4d</t>
+          <t>https://kad.arbitr.ru/Card/9000ecd9-a465-4070-8b6e-381ebe9be4e5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А45-43652/2025</t>
+          <t>А45-5267/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "АСК"</t>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5404006543</t>
+          <t>5406617114</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сухотина В. М.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08f8595a-85af-4b93-ac6e-31f3f00c2029</t>
+          <t>https://kad.arbitr.ru/Card/ed38838a-3909-47bc-aa94-df7bc5a26bcc</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А67-10793/2025</t>
+          <t>А45-44262/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВОСТРОИТЕЛЬНАЯ КОМПАНИЯ "АДАМАНТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5406991305</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
+          <t>ООО "РАДУГА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7017058675</t>
+          <t>5422114654</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>15833886.88</v>
+        <v>270151.31</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа от госконтракта и взыскание неотработанного аванса с неустойкой</t>
+          <t>Взыскание убытков с ООО Радуга в пользу Фонда модернизации и развития ЖКХ Новосибирской области</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b2b336d-a302-4cbd-a967-56f8828cb20f</t>
+          <t>https://kad.arbitr.ru/Card/dc5f13dc-a701-4ea5-b0bb-ce8127ec7f4d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А45-35903/2025</t>
+          <t>А45-43652/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>06.10.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ГКУ НСО "УКС"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙ"</t>
+          <t>ООО СК "АСК"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5425003350</t>
+          <t>5404006543</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Красько А. А.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>49289360.6</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки выполненных строительных работ в рамках гарантийных обязательств</t>
+          <t>Взыскание долга, неустойки и процентов по госконтракту № ЕИС/5/2023 от 26.07.2023.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a6036fd-4471-40dd-a929-68b74860a66c</t>
+          <t>https://kad.arbitr.ru/Card/08f8595a-85af-4b93-ac6e-31f3f00c2029</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А45-26280/2025</t>
+          <t>А67-10793/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ООО ТОРГОВОСТРОИТЕЛЬНАЯ КОМПАНИЯ "АДАМАНТ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406991305</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙ"</t>
+          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5425003350</t>
+          <t>7017058675</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>534967.96</v>
+        <v>15833886.88</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки из-за недостатков выполненных работ</t>
+          <t>Оспаривание отказа от госконтракта и взыскание неотработанного аванса с неустойкой</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dad7ad46-def8-4398-aa2a-76f958b76ca4</t>
+          <t>https://kad.arbitr.ru/Card/4b2b336d-a302-4cbd-a967-56f8828cb20f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А27-14337/2025</t>
+          <t>А45-37850/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Администрация Таштагольского муниципального района</t>
+          <t>ООО "Управляющая Компания "Октябрьская"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>4228004722</t>
+          <t>5405307984</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мегастройкомплекс"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПЛЮС"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>4217122643</t>
+          <t>5405017139</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Кемеровской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Душинский А. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b3ebb0d-7367-4917-80fc-0ab94f82844b</t>
+          <t>https://kad.arbitr.ru/Card/3ad7619c-afed-488b-bda0-8cbaa6b884a4</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А45-16511/2025</t>
+          <t>А45-36529/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>15.05.2025</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ООО "АРЕС ГРУПП"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5410084959</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>5406582398</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Прибыткова М. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21ae9df6-4934-48ba-abfc-f2a6e3254c64</t>
+          <t>https://kad.arbitr.ru/Card/612a316c-a7bf-49b9-9105-58a15c386980</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А45-43681/2024</t>
+          <t>А45-35903/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>17.12.2024</t>
+          <t>06.10.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ГКУ НСО "УКС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>5406509800</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "СИБСТРОЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5425003350</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Ваганова Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Красько А. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
+          <t>Обязание устранить недостатки выполненных строительных работ в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7de332d-a2b5-4564-a0f2-b2b55f31959a</t>
+          <t>https://kad.arbitr.ru/Card/5a6036fd-4471-40dd-a929-68b74860a66c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А45-40397/2024</t>
+          <t>А45-30736/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>25.11.2024</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ИП КОРНИЕНКО НАТАЛИЯ ГЕННАДЬЕВНА</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО СК "АСК"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5404006543</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кыдырбаев Ф. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>06.02.2025</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2511da21-be14-4008-82ba-dd4fb68855bf</t>
+          <t>https://kad.arbitr.ru/Card/fcb03e7f-9d4c-42e1-9223-e884b0a8ce26</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А45-37049/2024</t>
+          <t>А45-26280/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.10.2024</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМЦЕНТР"</t>
+          <t>ООО "СИБСТРОЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5405048987</t>
+          <t>5425003350</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>534967.96</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
-      <c r="R15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки из-за недостатков выполненных работ</t>
+        </is>
+      </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c19f4a2-0883-43d3-ac0f-cb5ca58c6f01</t>
+          <t>https://kad.arbitr.ru/Card/dad7ad46-def8-4398-aa2a-76f958b76ca4</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А45-36540/2024</t>
+          <t>А27-14337/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>21.10.2024</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Администрация Таштагольского муниципального района</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>4228004722</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "НКН СТРОЙ"</t>
+          <t>ООО "Мегастройкомплекс"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5445017311</t>
+          <t>4217122643</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Душинский А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f521491-eb44-4ed3-8069-482f78b9ee96</t>
+          <t>https://kad.arbitr.ru/Card/7b3ebb0d-7367-4917-80fc-0ab94f82844b</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А45-35366/2024</t>
+          <t>А45-16511/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>15.05.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМЦЕНТР"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5405048987</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2b62747-6a25-4544-bff9-5ca97799a2b6</t>
+          <t>https://kad.arbitr.ru/Card/21ae9df6-4934-48ba-abfc-f2a6e3254c64</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А45-32492/2024</t>
+          <t>А45-11051/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>11.09.2024</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Главное управление Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий по Новосибирской области</t>
+          <t>ООО "БК"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5406297094</t>
+          <t>5404434370</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>ООО "Система"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5406582398</t>
+          <t>5405006521</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Фролова А. Ю.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce5c3fd9-28dd-4dc3-9518-8ea94c3c5b4b</t>
+          <t>https://kad.arbitr.ru/Card/09b0eeae-96fc-45c9-8cbb-5a0ec7024e6c</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А45-27091/2024</t>
+          <t>А45-1732/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.08.2024</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G19" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G19" s="2" t="inlineStr"/>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>ООО "НКН СТРОЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5406582398</t>
+          <t>5445017311</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a</t>
+          <t>https://kad.arbitr.ru/Card/a0cb6246-6845-431f-b510-97fcc795f169</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А45-25539/2024</t>
+          <t>А45-43681/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>17.12.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5405273975</t>
+          <t>5406617114</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Ваганова Р. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>820079.53</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr"/>
-      <c r="R20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по госконтракту</t>
+        </is>
+      </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>28.03.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c165cf89-cbd7-4dd6-b7a5-4b6c8e684f65</t>
+          <t>https://kad.arbitr.ru/Card/d7de332d-a2b5-4564-a0f2-b2b55f31959a</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А45-21916/2024</t>
+          <t>А45-40397/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>25.11.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Администрация Коченевского района</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5425000045</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5406582398</t>
+          <t>5406617114</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...5 lines deleted...]
-      <c r="R21" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>271589.99</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>233546.26</v>
+      </c>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору строительного подряда</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>06.02.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f685864-7c76-4240-a79a-803538e3b618</t>
+          <t>https://kad.arbitr.ru/Card/2511da21-be14-4008-82ba-dd4fb68855bf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А45-21805/2024</t>
+          <t>А27-21716/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>26.06.2024</t>
+          <t>05.11.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ СУЗУНСКОГО РАЙОНА "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>Администрация Таштагольского муниципального района</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5436109855</t>
+          <t>4228004722</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИКСТРОЙ"</t>
+          <t>ООО "Мегастройкомплекс"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5406582398</t>
+          <t>4217122643</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>7 арбитражный апелляционный суд</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Захаренко С. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Перевалова О. И.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/410004ca-d3af-4209-b2c2-309573a34ea0</t>
+          <t>https://kad.arbitr.ru/Card/19032e2a-1847-4783-9e8a-87f08ffb40d1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А45-21008/2024</t>
+          <t>А45-37469/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>20.06.2024</t>
+          <t>28.10.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙ"</t>
+          <t>ООО "РЕМЦЕНТР"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5425003350</t>
+          <t>5405048987</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Западно-Сибирского округа</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Бадрызлова М. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>15.04.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d1e946b-0316-4d75-b3db-d7a9e1c7e57d</t>
+          <t>https://kad.arbitr.ru/Card/2e636358-54a1-4eba-9c3e-608183229e05</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А45-1175/2024</t>
+          <t>А45-37049/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>18.01.2024</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "РЕМЦЕНТР"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>5405048987</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>21.09.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f52fe973-cc80-4719-a7ea-6506a31025f7</t>
+          <t>https://kad.arbitr.ru/Card/2c19f4a2-0883-43d3-ac0f-cb5ca58c6f01</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А45-36514/2023</t>
+          <t>А45-36540/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>05.12.2023</t>
+          <t>21.10.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ООО "НКН СТРОЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>5445017311</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>575689.8</v>
+        <v>1396730.44</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>418452.69</v>
+        <v>1186602.24</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту МКД</t>
+          <t>Взыскание неустойки за нарушение сроков работ по капитальному ремонту многоквартирного дома</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c322a91-60d3-4a42-95ac-9d51bdabd0f1</t>
+          <t>https://kad.arbitr.ru/Card/7f521491-eb44-4ed3-8069-482f78b9ee96</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А45-34716/2023</t>
+          <t>А45-35366/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>22.11.2023</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "РЕМЦЕНТР"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5405273975</t>
+          <t>5405048987</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1efa13d-5464-460f-8d1d-03df50359a91</t>
+          <t>https://kad.arbitr.ru/Card/d2b62747-6a25-4544-bff9-5ca97799a2b6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А45-34397/2023</t>
+          <t>А45-32492/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>11.09.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Главное управление Министерства Российской Федерации по делам гражданской обороны, чрезвычайным ситуациям и ликвидации последствий стихийных бедствий по Новосибирской области</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406297094</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТСТРОЙ"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5406503815</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.11.2024</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b9135f4-99bf-4292-a9e2-47bc9da13661</t>
+          <t>https://kad.arbitr.ru/Card/ce5c3fd9-28dd-4dc3-9518-8ea94c3c5b4b</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А45-33939/2023</t>
+          <t>А45-27091/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>07.08.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "НКН СТРОЙ"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5445017311</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
-      <c r="O28" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>21.11.2023</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed725a81-44af-483a-888d-ec0cfbf1e791</t>
+          <t>https://kad.arbitr.ru/Card/99c64738-da39-4507-9c5f-ec563ad4663a</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А45-33890/2023</t>
+          <t>А45-25539/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>15.11.2023</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5405273975</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Дорофеева Д. Н.</t>
         </is>
       </c>
-      <c r="O29" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>25.09.2024</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3bd994c8-275e-4e83-aec9-fc7d6e952d59</t>
+          <t>https://kad.arbitr.ru/Card/c165cf89-cbd7-4dd6-b7a5-4b6c8e684f65</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А45-33044/2023</t>
+          <t>А45-21916/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>08.11.2023</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Администрация Коченевского района</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5425000045</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭКСПЕРТСЕРВИС"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5402030533</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>25.06.2024</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3de73cda-59e4-4f70-beff-e608f5a5c12e</t>
+          <t>https://kad.arbitr.ru/Card/4f685864-7c76-4240-a79a-803538e3b618</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А45-32000/2023</t>
+          <t>А45-21805/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>31.10.2023</t>
+          <t>26.06.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ СУЗУНСКОГО РАЙОНА "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5436109855</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭКСПЕРТСЕРВИС"</t>
+          <t>ООО "ЛИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5402030533</t>
+          <t>5406582398</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>7 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Захаренко С. Г.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>595601.5600000001</v>
+        <v>255979982.68</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>595601.5600000001</v>
+        <v>255979982.68</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту МКД</t>
+          <t>Расторжение контракта на строительство школы и взыскание неосновательного обогащения (аванса)</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>26.09.2024</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea0e4401-f98b-4ab2-a72a-3ccdb5189d5c</t>
+          <t>https://kad.arbitr.ru/Card/410004ca-d3af-4209-b2c2-309573a34ea0</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А45-28319/2023</t>
+          <t>А45-21008/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>02.10.2023</t>
+          <t>20.06.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИАСТ"</t>
+          <t>ООО "СИБСТРОЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5405347056</t>
+          <t>5425003350</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Бадрызлова М. М.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>70020.39999999999</v>
+        <v>1187668.53</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>70020.39999999999</v>
+        <v>1187668.53</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК).</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>07.09.2024</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2547b880-698c-42eb-8da3-7c147a0975b0</t>
+          <t>https://kad.arbitr.ru/Card/6d1e946b-0316-4d75-b3db-d7a9e1c7e57d</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А45-14383/2023</t>
+          <t>А45-1175/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>23.05.2023</t>
+          <t>18.01.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКОЕ ЭКСПЕРТНОЕ БЮРО"</t>
+          <t>ООО "РЕМЦЕНТР"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5405981248</t>
+          <t>5405048987</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>27.05.2023</t>
+          <t>21.09.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/686a4f5f-1d9b-42df-b7e3-bd421ef4f1d8</t>
+          <t>https://kad.arbitr.ru/Card/f52fe973-cc80-4719-a7ea-6506a31025f7</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А70-10908/2023</t>
+          <t>А45-37431/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>23.05.2023</t>
+          <t>13.12.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Ресурс"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>5404087077</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Успех"</t>
+          <t>ООО "СИБУГЛЕТРАНС"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5446015388</t>
+          <t>4217158819</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Антошина А. Н.</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>15.05.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcfd59eb-30ae-4432-9d4d-b48a02cc7547</t>
+          <t>https://kad.arbitr.ru/Card/db7e484a-9889-4374-8436-5a69042db15a</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А45-12308/2023</t>
+          <t>А45-36514/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>03.05.2023</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРШИНА"</t>
+          <t>ООО "НКН СТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>5404005483</t>
+          <t>5445017311</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>201645.6</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>575689.8</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>418452.69</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту МКД</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>27.06.2023</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7c65554-f9c4-473d-8cf9-ed902b10916b</t>
+          <t>https://kad.arbitr.ru/Card/4c322a91-60d3-4a42-95ac-9d51bdabd0f1</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А45-11996/2023</t>
+          <t>А45-34716/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>02.05.2023</t>
+          <t>22.11.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРШИНА"</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5404005483</t>
+          <t>5405273975</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...5 lines deleted...]
-      <c r="R36" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>464121.9</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>389269.9</v>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта МКД.</t>
+        </is>
+      </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>27.06.2023</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9</t>
+          <t>https://kad.arbitr.ru/Card/e1efa13d-5464-460f-8d1d-03df50359a91</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А45-128/2023</t>
+          <t>А45-34397/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>09.01.2023</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРШИНА"</t>
+          <t>ООО "ИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>5404005483</t>
+          <t>5406503815</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>493581.35</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>629986.01</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>629986.01</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО Вершина и Ассоциации ПСС.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>03.03.2023</t>
+          <t>01.11.2024</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e9613f2-d283-4eb5-96eb-b38820d8b636</t>
+          <t>https://kad.arbitr.ru/Card/8b9135f4-99bf-4292-a9e2-47bc9da13661</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А45-125/2023</t>
+          <t>А45-33939/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>09.01.2023</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРШИНА"</t>
+          <t>ООО "НКН СТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>5404005483</t>
+          <t>5445017311</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>387181.88</v>
+        <v>34966.05</v>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение обязательств по договору</t>
+          <t>Взыскание неустойки</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>07.03.2023</t>
+          <t>21.11.2023</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcc09e86-b402-4934-8f2a-b9221a2fd674</t>
+          <t>https://kad.arbitr.ru/Card/ed725a81-44af-483a-888d-ec0cfbf1e791</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А45-20046/2022</t>
+          <t>А45-33890/2023</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>15.11.2023</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСК ПАРУС"</t>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>5405984200</t>
+          <t>5406617114</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
-[...5 lines deleted...]
-      <c r="R39" s="2" t="inlineStr"/>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>194238.17</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>82177.67999999999</v>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
+        </is>
+      </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>03.12.2022</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f404bbc5-e340-4ec7-90d8-da2fb237e5d0</t>
+          <t>https://kad.arbitr.ru/Card/3bd994c8-275e-4e83-aec9-fc7d6e952d59</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А45-19876/2022</t>
+          <t>А45-33044/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.07.2022</t>
+          <t>08.11.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСК ПАРУС"</t>
+          <t>ООО "СТРОЙЭКСПЕРТСЕРВИС"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>5405984200</t>
+          <t>5402030533</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>196521.6</v>
+        <v>64448.69</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>196521.6</v>
+        <v>64448.69</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>02.04.2023</t>
+          <t>25.06.2024</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/442784a9-ae7c-488f-b1bb-68145b2ab849</t>
+          <t>https://kad.arbitr.ru/Card/3de73cda-59e4-4f70-beff-e608f5a5c12e</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А45-19926/2022</t>
+          <t>А45-32000/2023</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>20.07.2022</t>
+          <t>31.10.2023</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСК ПАРУС"</t>
+          <t>ООО "СТРОЙЭКСПЕРТСЕРВИС"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>5405984200</t>
+          <t>5402030533</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
-      <c r="O41" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R41" s="2" t="inlineStr"/>
+      <c r="O41" s="2" t="n">
+        <v>595601.5600000001</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>595601.5600000001</v>
+      </c>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту МКД</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>19.10.2022</t>
+          <t>26.09.2024</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efa79542-e11f-447d-aeba-ecedeec9263b</t>
+          <t>https://kad.arbitr.ru/Card/ea0e4401-f98b-4ab2-a72a-3ccdb5189d5c</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А45-19681/2022</t>
+          <t>А45-28319/2023</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19.07.2022</t>
+          <t>02.10.2023</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСК ПАРУС"</t>
+          <t>ООО "МИАСТ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>5405984200</t>
+          <t>5405347056</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...5 lines deleted...]
-      <c r="R42" s="2" t="inlineStr"/>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>70020.39999999999</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>70020.39999999999</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>19.12.2022</t>
+          <t>07.09.2024</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e2442de-e321-433b-997e-d519f06893ca</t>
+          <t>https://kad.arbitr.ru/Card/2547b880-698c-42eb-8da3-7c147a0975b0</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А45-18650/2022</t>
+          <t>А45-18030/2023</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022</t>
+          <t>26.06.2023</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Францев Егор Николаевич</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Элстрой"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>5405273975</t>
+          <t>5405017202</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
+          <t>Кыдырбаев Ф. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr"/>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>07.12.2022</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a746eb97-9479-4166-bd51-02580031b134</t>
+          <t>https://kad.arbitr.ru/Card/4bfcf25d-fb9e-410f-bbf7-25313a83e201</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А45-10105/2022</t>
+          <t>А70-10908/2023</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>14.04.2022</t>
+          <t>23.05.2023</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБСОЛЮТ"</t>
+          <t>ООО "Успех"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5401338477</t>
+          <t>5446015388</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
+          <t>Обязание подрядчика восстановить конструкции потолков и перекрытий после затопления квартиры</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>22.04.2025</t>
+          <t>15.05.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0415f169-1a74-4856-bf02-c37f20344886</t>
+          <t>https://kad.arbitr.ru/Card/dcfd59eb-30ae-4432-9d4d-b48a02cc7547</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А45-7516/2022</t>
+          <t>А45-14383/2023</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>24.03.2022</t>
+          <t>23.05.2023</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТ 01"</t>
+          <t>ООО "СИБИРСКОЕ ЭКСПЕРТНОЕ БЮРО"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>5433188785</t>
+          <t>5405981248</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши МКД, выполненный членом СРО</t>
+          <t>Требование об обязании устранить недостатки выполненных работ</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>09.04.2023</t>
+          <t>27.05.2023</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcd76663-b7c4-4a1f-b83b-497c7090a7e8</t>
+          <t>https://kad.arbitr.ru/Card/686a4f5f-1d9b-42df-b7e3-bd421ef4f1d8</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А45-7032/2022</t>
+          <t>А45-12308/2023</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>21.03.2022</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБСОЛЮТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5401338477</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ООО "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5404005483</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Исакова С. А.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Зюзин С. Г.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>201645.6</v>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
-      <c r="Q46" s="2" t="inlineStr"/>
-      <c r="R46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
+        </is>
+      </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>25.12.2022</t>
+          <t>27.06.2023</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/947026ed-44e9-4cfa-ae2b-b37baf7a319c</t>
+          <t>https://kad.arbitr.ru/Card/b7c65554-f9c4-473d-8cf9-ed902b10916b</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А45-5547/2022</t>
+          <t>А45-11996/2023</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>05.03.2022</t>
+          <t>02.05.2023</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5404005483</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Зюзин С. Г.</t>
         </is>
       </c>
-      <c r="O47" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>27.06.2023</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79ac419a-806b-4b0b-ba20-a23f9dcd9f33</t>
+          <t>https://kad.arbitr.ru/Card/280c040d-83df-4a0f-b163-0a395fb467b9</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А45-2563/2022</t>
+          <t>А45-5017/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>07.02.2022</t>
+          <t>28.02.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СК "КОНТУР"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>7811628060</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИАСТ"</t>
+          <t>ООО «ФАСАДЫ И КРОВЛЯ»</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5405347056</t>
+          <t>5406803449</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Красникова Т. Е.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>02.06.2022</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b9dfa4b-c5ec-4268-80de-b4f791c74766</t>
+          <t>https://kad.arbitr.ru/Card/f9970602-8c79-4a79-a25d-f4ab5d68640d</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А45-19310/2021</t>
+          <t>А45-125/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>19.07.2021</t>
+          <t>09.01.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ОКТЯБРЬСКОМУ РАЙОНУ Г. НОВОСИБИРСКА</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5405285434</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАРЦ"</t>
+          <t>ООО "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>5406601121</t>
+          <t>5404005483</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Калюжная О. И.</t>
-[...2 lines deleted...]
-      <c r="O49" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>387181.88</v>
+      </c>
       <c r="P49" s="2" t="inlineStr"/>
-      <c r="Q49" s="2" t="inlineStr"/>
-      <c r="R49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за нарушение обязательств по договору</t>
+        </is>
+      </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>07.03.2023</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04959655-ad5e-450f-933b-5221cccaca6f</t>
+          <t>https://kad.arbitr.ru/Card/fcc09e86-b402-4934-8f2a-b9221a2fd674</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А45-12168/2021</t>
+          <t>А45-128/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>05.05.2021</t>
+          <t>09.01.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>Гилевич Григорий Николаевич</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "АЛЬФА-ИНЖИНИРИНГ"</t>
+          <t>ООО "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>5406592981</t>
+          <t>5404005483</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Стрункин А. Д.</t>
-[...2 lines deleted...]
-      <c r="O50" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>493581.35</v>
+      </c>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr"/>
-      <c r="R50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с ООО Вершина и Ассоциации ПСС.</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>03.03.2023</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02be1a08-c1c5-4172-b791-daa707485a82</t>
+          <t>https://kad.arbitr.ru/Card/3e9613f2-d283-4eb5-96eb-b38820d8b636</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А45-11109/2021</t>
+          <t>А45-35605/2022</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>26.04.2021</t>
+          <t>09.12.2022</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr"/>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ПРОМКОМПЛЕКТ-Н"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5404059739</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "АБСОЛЮТ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5401338477</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Цыбина А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Рышкевич И. Е.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
-      <c r="Q51" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>25.12.2021</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dffec601-1be7-4d72-98d8-e573f8185772</t>
+          <t>https://kad.arbitr.ru/Card/e6be4479-b4e4-49a5-afa6-6e20a99363f7</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А45-2376/2021</t>
+          <t>А45-20046/2022</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>01.02.2021</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТ 01"</t>
+          <t>ООО "ИСК ПАРУС"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>5433188785</t>
+          <t>5405984200</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
-      <c r="O52" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>07.05.2022</t>
+          <t>03.12.2022</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/741625de-7322-43f8-8bd3-85077ae475f5</t>
+          <t>https://kad.arbitr.ru/Card/f404bbc5-e340-4ec7-90d8-da2fb237e5d0</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А45-13203/2020</t>
+          <t>А45-19926/2022</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>09.06.2020</t>
+          <t>20.07.2022</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ЛИДЕР"</t>
+          <t>ООО "ИСК ПАРУС"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>5404500093</t>
+          <t>5405984200</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Голубева Ю. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>27.07.2021</t>
+          <t>19.10.2022</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82b48b51-880f-478f-8970-280f35cfcbc2</t>
+          <t>https://kad.arbitr.ru/Card/efa79542-e11f-447d-aeba-ecedeec9263b</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А45-41944/2019</t>
+          <t>А45-19876/2022</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>29.11.2019</t>
+          <t>20.07.2022</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5404349928</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "ИСК ПАРУС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5405984200</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Остроумов Б. Б.</t>
+          <t>Исакова С. А.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>200000</v>
+        <v>196521.6</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>200000</v>
+        <v>196521.6</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Излишне уплаченные взносы в компенсационный фонд из-за двойного перечисления средств</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>06.01.2020</t>
+          <t>02.04.2023</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e26f7b8-1bb2-4b25-a594-b0e88ba982e9</t>
+          <t>https://kad.arbitr.ru/Card/442784a9-ae7c-488f-b1bb-68145b2ab849</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А45-34789/2019</t>
+          <t>А45-19681/2022</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>25.09.2019</t>
+          <t>19.07.2022</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕМАЛЬ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5404460450</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "ИСК ПАРУС"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5405984200</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Храмышкина М. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>15.11.2019</t>
+          <t>19.12.2022</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3880c7f2-be65-474a-9ebe-a77de24524df</t>
+          <t>https://kad.arbitr.ru/Card/1e2442de-e321-433b-997e-d519f06893ca</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А45-34506/2018</t>
+          <t>А45-18650/2022</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>17.09.2018</t>
+          <t>07.07.2022</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАКОМ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5404407577</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>5406617114</t>
+          <t>5405273975</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Айдарова А. И.</t>
+          <t>Исакова С. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>13.02.2019</t>
+          <t>07.12.2022</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f457cd1-c3f8-494b-8487-9a3f2e063d04</t>
+          <t>https://kad.arbitr.ru/Card/a746eb97-9479-4166-bd51-02580031b134</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-90888/2018</t>
+          <t>А45-10105/2022</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>14.04.2022</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5404349928</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>ООО "АБСОЛЮТ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>5401338477</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
+        <v>48759259.73</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>300000</v>
+        <v>45309324.97</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>11.10.2019</t>
+          <t>22.04.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682</t>
+          <t>https://kad.arbitr.ru/Card/0415f169-1a74-4856-bf02-c37f20344886</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А08-6941/2018</t>
+          <t>А45-7516/2022</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>24.03.2022</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОВК-ГАРАНТ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>5408000888</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ЭКСПЕРТ 01"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>5433188785</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
+          <t>Исакова С. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
+        <v>539317.78</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>300000</v>
+        <v>539317.78</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши МКД, выполненный членом СРО</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>29.09.2018</t>
+          <t>09.04.2023</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/384cf6f4-62bb-4f0b-8d4a-4cd61d0e8415</t>
+          <t>https://kad.arbitr.ru/Card/bcd76663-b7c4-4a1f-b83b-497c7090a7e8</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-19008/2018</t>
+          <t>А45-7032/2022</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>21.03.2022</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕМАЛЬ"</t>
+          <t>ООО "АБСОЛЮТ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>5404460450</t>
+          <t>5401338477</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Исакова С. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>19.09.2019</t>
+          <t>25.12.2022</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d</t>
+          <t>https://kad.arbitr.ru/Card/947026ed-44e9-4cfa-ae2b-b37baf7a319c</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
+          <t>А45-5547/2022</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2022</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>5406617114</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Зюзин С. Г.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>924185.8100000001</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>924185.8100000001</v>
+      </c>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки из-за затопления при ремонте крыши членом СРО ООО Миаст</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2022</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79ac419a-806b-4b0b-ba20-a23f9dcd9f33</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А45-2563/2022</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2022</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МИАСТ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>5405347056</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Гребенюк Д. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>86839.2</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>86839.2</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2022</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4b9dfa4b-c5ec-4268-80de-b4f791c74766</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А45-19310/2021</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2021</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО ОКТЯБРЬСКОМУ РАЙОНУ Г. НОВОСИБИРСКА</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>5405285434</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВАРЦ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5406601121</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Калюжная О. И.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2025</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04959655-ad5e-450f-933b-5221cccaca6f</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А45-12168/2021</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2021</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>Гилевич Григорий Николаевич</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "АЛЬФА-ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>5406592981</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Стрункин А. Д.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2025</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02be1a08-c1c5-4172-b791-daa707485a82</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А45-11109/2021</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2021</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>5406617114</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Цыбина А. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>924185.8100000001</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте МКД.</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2021</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dffec601-1be7-4d72-98d8-e573f8185772</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А45-7252/2021</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2021</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>Мэрия города Новосибирска</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>5406285846</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ "САДКО"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>5402023720</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Субботина И. Н.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2026</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b845e653-b410-451b-b2a4-bb36748ce249</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А45-2376/2021</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2021</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКСПЕРТ 01"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>5433188785</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>46123.2</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>46123.2</v>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2022</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/741625de-7322-43f8-8bd3-85077ae475f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А45-21694/2020</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2020</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЕХНИКА"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>5501088862</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>5504208021</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Гофман Н. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3b6e701-1d3c-4edd-afd1-f5f895915c13</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А45-13203/2020</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2020</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>5406562465</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>5404500093</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Голубева Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>1807383.81</v>
+      </c>
+      <c r="P68" s="2" t="n">
+        <v>1807383.81</v>
+      </c>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные ее членом при капитальном ремонте кровли МКД</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82b48b51-880f-478f-8970-280f35cfcbc2</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А45-41944/2019</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2019</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>5404349928</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>5406617114</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Остроумов Б. Б.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q69" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Излишне уплаченные взносы в компенсационный фонд из-за двойного перечисления средств</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>06.01.2020</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e26f7b8-1bb2-4b25-a594-b0e88ba982e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А45-34789/2019</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2019</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕМАЛЬ"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>5404460450</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>5406617114</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Храмышкина М. И.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перераспределить взнос в КФ между фондами для возврата излишне уплаченных средств</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2019</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3880c7f2-be65-474a-9ebe-a77de24524df</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А45-24341/2019</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2019</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРЕЙД"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>5404354220</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЕВИ СК"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>5446018269</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Гофман Н. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2021</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/51b99b88-d295-4a56-b58f-acc3c46cdcbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А45-34506/2018</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2018</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛАКОМ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>5404407577</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ СИБИРИ</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>5406617114</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО из-за невнесения взноса в компенсационный фонд.</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2019</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3f457cd1-c3f8-494b-8487-9a3f2e063d04</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А56-90888/2018</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2018</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>5404349928</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q73" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R73" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2019</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А08-6941/2018</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОВК-ГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>5408000888</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q74" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R74" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2018</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/384cf6f4-62bb-4f0b-8d4a-4cd61d0e8415</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А56-19008/2018</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2018</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕМАЛЬ"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>5404460450</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P75" s="2" t="n">
+        <v>309000</v>
+      </c>
+      <c r="Q75" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R75" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2019</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
           <t>А40-231445/2017</t>
         </is>
       </c>
-      <c r="C60" s="2" t="inlineStr">
+      <c r="C76" s="2" t="inlineStr">
         <is>
           <t>04.12.2017</t>
         </is>
       </c>
-      <c r="D60" s="2" t="inlineStr">
+      <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E60" s="2" t="inlineStr">
+      <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F60" s="2" t="inlineStr">
+      <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G60" s="2" t="inlineStr">
+      <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H60" s="2" t="inlineStr">
+      <c r="H76" s="2" t="inlineStr">
         <is>
           <t>ООО ГАРТ</t>
         </is>
       </c>
-      <c r="I60" s="2" t="inlineStr">
+      <c r="I76" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J60" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K60" s="2" t="inlineStr">
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
-      <c r="L60" s="2" t="inlineStr">
+      <c r="L76" s="2" t="inlineStr">
         <is>
           <t>7710480080</t>
         </is>
       </c>
-      <c r="M60" s="2" t="inlineStr">
+      <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N60" s="2" t="inlineStr">
+      <c r="N76" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
-      <c r="O60" s="2" t="n">
+      <c r="O76" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P60" s="2" t="n">
+      <c r="P76" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="Q60" s="2" t="inlineStr">
+      <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R60" s="2" t="inlineStr">
+      <c r="R76" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
-      <c r="S60" s="2" t="inlineStr">
+      <c r="S76" s="2" t="inlineStr">
         <is>
           <t>14.02.2018</t>
         </is>
       </c>
-      <c r="T60" s="2" t="inlineStr">
+      <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U60" s="3" t="inlineStr">
+      <c r="U76" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8a5434da-58be-44b2-a730-cfed406c9afd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6316,44 +7720,60 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>