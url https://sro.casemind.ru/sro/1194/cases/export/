--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c216e4-28ba-4eeb-a0eb-e52d5f8c6fe0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da27d91b-12b2-46c9-a8b1-70e9d8e023ca" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29d92f58-ed1a-4b55-9437-d237628a5f4a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de504d2b-8967-40ed-b9aa-3bc3dbe8e6c8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/091c8b49-86c7-44f0-b270-e29600911745" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d87d99-869e-465e-bc33-06d34636be08" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce83f735-fdbc-494d-beae-0a9c01a02d3e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/813b9c86-7e1f-4ff0-84d4-0a6495e9501c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47a4e403-47fc-4e7f-8040-a7e1858de9c7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37de7c7e-2c4b-4cff-be9c-5ac2b67cc217" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bcd6d5c-f420-427b-aa84-1e353c93ebb3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/420a3582-3169-478c-98ad-442a5fa45830" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20195964-6d9c-4ac8-a835-317dd5258239" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cfa121d-ac3b-4515-8c7f-afb9035b241e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707f7c50-fefa-4e8b-81f5-cf86f9270622" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3afc70b6-2944-4088-9533-25011ff5ea2f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32bd62fe-542a-4e84-8be5-09339701dd9e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4dde413-851b-4ccb-8679-cea3689b7858" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7678c3ba-c23f-46dd-95cd-cab858654855" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1867e90-7d8f-4d6c-bbe2-b888aeb799bc" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8b43e14-bf85-41c8-a068-fef9623bbc30" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee8e496d-6fad-4ac7-87b5-792aca61d2ab" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/701dac5b-ff2d-47b2-b099-54b623f2ec2e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3b68f49-3411-493c-bce9-32fafd7cbe8a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acfdbb28-b404-44e0-8f49-41da21bc66c7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f325abd1-3713-4ca0-9cb9-32eedc76d261" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2797ba65-9dd2-4610-a5cb-86ef1d885a3e" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1934e8c4-3531-4aa8-b2eb-986328ecd2d6" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f46f017-bd7f-4b5e-b9ad-b1af472817ac" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17284feb-06d0-436e-8dd0-dc5a391c01ef" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5325733-2b5e-431a-85e7-66bde997c7ca" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5c6092-3cb0-4812-bfab-c7ab92b9ba5c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1357c137-65ce-491d-b5c7-1dec7e2f2a4d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/041fc1e4-c6dc-466c-81a9-8fe0adec4cab" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7d47b76-0899-42d1-9b4b-da0b3cb6b023" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c7f3d6-19d1-434c-8457-1f490d04db66" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47e2b745-d50d-46ad-8add-0a147cba108d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661b5387-8d16-4a71-b095-d439c83b4bdc" TargetMode="External" Id="rId41" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/410a1fea-eee2-4e72-9494-6f85cc5ac9f6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c216e4-28ba-4eeb-a0eb-e52d5f8c6fe0" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da27d91b-12b2-46c9-a8b1-70e9d8e023ca" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29d92f58-ed1a-4b55-9437-d237628a5f4a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de504d2b-8967-40ed-b9aa-3bc3dbe8e6c8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/091c8b49-86c7-44f0-b270-e29600911745" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d87d99-869e-465e-bc33-06d34636be08" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce83f735-fdbc-494d-beae-0a9c01a02d3e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/813b9c86-7e1f-4ff0-84d4-0a6495e9501c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47a4e403-47fc-4e7f-8040-a7e1858de9c7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37de7c7e-2c4b-4cff-be9c-5ac2b67cc217" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bcd6d5c-f420-427b-aa84-1e353c93ebb3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20195964-6d9c-4ac8-a835-317dd5258239" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/420a3582-3169-478c-98ad-442a5fa45830" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cfa121d-ac3b-4515-8c7f-afb9035b241e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/707f7c50-fefa-4e8b-81f5-cf86f9270622" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3afc70b6-2944-4088-9533-25011ff5ea2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32bd62fe-542a-4e84-8be5-09339701dd9e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4dde413-851b-4ccb-8679-cea3689b7858" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7678c3ba-c23f-46dd-95cd-cab858654855" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/701dac5b-ff2d-47b2-b099-54b623f2ec2e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8b43e14-bf85-41c8-a068-fef9623bbc30" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee8e496d-6fad-4ac7-87b5-792aca61d2ab" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1867e90-7d8f-4d6c-bbe2-b888aeb799bc" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3b68f49-3411-493c-bce9-32fafd7cbe8a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acfdbb28-b404-44e0-8f49-41da21bc66c7" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f325abd1-3713-4ca0-9cb9-32eedc76d261" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2797ba65-9dd2-4610-a5cb-86ef1d885a3e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1934e8c4-3531-4aa8-b2eb-986328ecd2d6" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f46f017-bd7f-4b5e-b9ad-b1af472817ac" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17284feb-06d0-436e-8dd0-dc5a391c01ef" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5325733-2b5e-431a-85e7-66bde997c7ca" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5c6092-3cb0-4812-bfab-c7ab92b9ba5c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1357c137-65ce-491d-b5c7-1dec7e2f2a4d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/041fc1e4-c6dc-466c-81a9-8fe0adec4cab" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7d47b76-0899-42d1-9b4b-da0b3cb6b023" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c7f3d6-19d1-434c-8457-1f490d04db66" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47e2b745-d50d-46ad-8add-0a147cba108d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/661b5387-8d16-4a71-b095-d439c83b4bdc" TargetMode="External" Id="rId42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1227 +589,1215 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А45-6359/2026</t>
+          <t>А45-29306/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>12.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СИБИРСКОГО РЕГИОНА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5406522247</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78c216e4-28ba-4eeb-a0eb-e52d5f8c6fe0</t>
+          <t>https://kad.arbitr.ru/Card/410a1fea-eee2-4e72-9494-6f85cc5ac9f6</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А45-3404/2026</t>
+          <t>А45-6359/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТР"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5406747307</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Осипов В. Г.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>26.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da27d91b-12b2-46c9-a8b1-70e9d8e023ca</t>
+          <t>https://kad.arbitr.ru/Card/78c216e4-28ba-4eeb-a0eb-e52d5f8c6fe0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А45-1561/2026</t>
+          <t>А45-3404/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА НОВОСИБИРСКА "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5406297979</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАССТРОЙЭЛИТ"</t>
+          <t>ООО "СПЕКТР"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5406420870</t>
+          <t>5406747307</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>19894206.89</v>
+        <v>312780.32</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена по муниципальным контрактам №7 и №24</t>
+          <t>Взыскание убытков в рамках обязательств по договору строительного подряда (капитальный ремонт ЖКХ), вероятно, в связи с ненадлежащим исполнением обязательств членом СРО (ООО 'Спектр').</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>17.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29d92f58-ed1a-4b55-9437-d237628a5f4a</t>
+          <t>https://kad.arbitr.ru/Card/da27d91b-12b2-46c9-a8b1-70e9d8e023ca</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А45-23577/2025</t>
+          <t>А45-1561/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>22.01.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА НОВОСИБИРСКА "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406297979</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>ООО "МАССТРОЙЭЛИТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5406420870</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>337273.5</v>
+        <v>19894206.89</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена по муниципальным контрактам №7 и №24</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de504d2b-8967-40ed-b9aa-3bc3dbe8e6c8</t>
+          <t>https://kad.arbitr.ru/Card/29d92f58-ed1a-4b55-9437-d237628a5f4a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А45-23521/2025</t>
+          <t>А45-23577/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>08.07.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-ФИНАНСОВАЯ КОМПАНИЯ "КАСОР"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5405030323</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>66104375.99</v>
+        <v>337273.5</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и неустойки по госконтракту в связи с его расторжением</t>
+          <t>Солидарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>21.02.2026</t>
+          <t>14.11.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/091c8b49-86c7-44f0-b270-e29600911745</t>
+          <t>https://kad.arbitr.ru/Card/de504d2b-8967-40ed-b9aa-3bc3dbe8e6c8</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А45-19090/2025</t>
+          <t>А45-23521/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>03.06.2025</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>ООО ПРОИЗВОДСТВЕННО-ФИНАНСОВАЯ КОМПАНИЯ "КАСОР"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5405030323</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>355787.58</v>
-[...3 lines deleted...]
-      </c>
+        <v>66104375.99</v>
+      </c>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности с члена СРО</t>
+          <t>Взыскание неосновательного обогащения и неустойки по госконтракту в связи с его расторжением</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>02.09.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7d87d99-869e-465e-bc33-06d34636be08</t>
+          <t>https://kad.arbitr.ru/Card/091c8b49-86c7-44f0-b270-e29600911745</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А45-18846/2025</t>
+          <t>А45-19090/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>02.06.2025</t>
+          <t>03.06.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АО "ГОРОДСКИЕ ГАЗОВЫЕ СЕТИ"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5406526153</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>214973.78</v>
-[...1 lines deleted...]
-      <c r="P8" s="2" t="inlineStr"/>
+        <v>355787.58</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>355787.58</v>
+      </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта.</t>
+          <t>Взыскание убытков в порядке солидарной ответственности с члена СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>02.09.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce83f735-fdbc-494d-beae-0a9c01a02d3e</t>
+          <t>https://kad.arbitr.ru/Card/e7d87d99-869e-465e-bc33-06d34636be08</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А45-40322/2024</t>
+          <t>А45-18846/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>02.06.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АРООР "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СИБИРСКОГО РЕГИОНА"</t>
+          <t>АО "ГОРОДСКИЕ ГАЗОВЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5406522247</t>
+          <t>5406526153</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>553353</v>
-[...3 lines deleted...]
-      </c>
+        <v>214973.78</v>
+      </c>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков после затопления квартиры при капремонте кровли.</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>13.02.2026</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/813b9c86-7e1f-4ff0-84d4-0a6495e9501c</t>
+          <t>https://kad.arbitr.ru/Card/ce83f735-fdbc-494d-beae-0a9c01a02d3e</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А45-32882/2024</t>
+          <t>А45-40322/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>13.09.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд модернизации и развития жилищно-коммунального хозяйства муниципальных образований Новосибирской области</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нова-Строй"</t>
+          <t>АРООР "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СИБИРСКОГО РЕГИОНА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5409230588</t>
+          <t>5406522247</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1247942.61</v>
-[...1 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+        <v>553353</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>503032.8</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстроительства</t>
+          <t>Регрессное требование о взыскании убытков после затопления квартиры при капремонте кровли.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>15.03.2025</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47a4e403-47fc-4e7f-8040-a7e1858de9c7</t>
+          <t>https://kad.arbitr.ru/Card/813b9c86-7e1f-4ff0-84d4-0a6495e9501c</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А45-30025/2024</t>
+          <t>А45-32882/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.08.2024</t>
+          <t>13.09.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АО "Новосибирскэнергосбыт"</t>
+          <t>ООО "Нова-Строй"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5407025576</t>
+          <t>5409230588</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>120246.89</v>
+        <v>1247942.61</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту фасада МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстроительства</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>15.03.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37de7c7e-2c4b-4cff-be9c-5ac2b67cc217</t>
+          <t>https://kad.arbitr.ru/Card/47a4e403-47fc-4e7f-8040-a7e1858de9c7</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А45-29256/2024</t>
+          <t>А45-30025/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>26.08.2024</t>
+          <t>29.08.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО ФСК "Сантехсервис Плюс"</t>
+          <t>АО "Новосибирскэнергосбыт"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5403133796</t>
+          <t>5407025576</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>161866.56</v>
-[...3 lines deleted...]
-      </c>
+        <v>120246.89</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту фасада МКД</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>27.02.2025</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8bcd6d5c-f420-427b-aa84-1e353c93ebb3</t>
+          <t>https://kad.arbitr.ru/Card/37de7c7e-2c4b-4cff-be9c-5ac2b67cc217</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А45-26863/2024</t>
+          <t>А45-29256/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>05.08.2024</t>
+          <t>26.08.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Городские газовые сети"</t>
+          <t>ООО ФСК "Сантехсервис Плюс"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5406526153</t>
+          <t>5403133796</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Осипов В. Г.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>895828.01</v>
+        <v>161866.56</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>343371.88</v>
+        <v>161866.56</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
+          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>28.09.2024</t>
+          <t>27.02.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/420a3582-3169-478c-98ad-442a5fa45830</t>
+          <t>https://kad.arbitr.ru/Card/8bcd6d5c-f420-427b-aa84-1e353c93ebb3</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>А45-26874/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>05.08.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1876,451 +1864,451 @@
           <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
           <t>17.10.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/20195964-6d9c-4ac8-a835-317dd5258239</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А45-24761/2024</t>
+          <t>А45-26863/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.07.2024</t>
+          <t>05.08.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙКАПИТАЛ"</t>
+          <t>ОАО "Городские газовые сети"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5402488404</t>
+          <t>5406526153</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Осипов В. Г.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>3454.31</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>895828.01</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>343371.88</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за неисполнение обязательств членом СРО по договору</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>24.07.2024</t>
+          <t>28.09.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cfa121d-ac3b-4515-8c7f-afb9035b241e</t>
+          <t>https://kad.arbitr.ru/Card/420a3582-3169-478c-98ad-442a5fa45830</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А45-10430/2024</t>
+          <t>А45-24761/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.03.2024</t>
+          <t>17.07.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нова-Строй"</t>
+          <t>ООО "СИБСТРОЙКАПИТАЛ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5409230588</t>
+          <t>5402488404</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>312583.14</v>
+        <v>3454.31</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капремонта</t>
+          <t>Взыскание неустойки за неисполнение обязательств членом СРО по договору</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>19.11.2024</t>
+          <t>24.07.2024</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/707f7c50-fefa-4e8b-81f5-cf86f9270622</t>
+          <t>https://kad.arbitr.ru/Card/9cfa121d-ac3b-4515-8c7f-afb9035b241e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А45-8458/2024</t>
+          <t>А45-10430/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>18.03.2024</t>
+          <t>29.03.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Городские газовые сети"</t>
+          <t>ООО "Нова-Строй"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5406526153</t>
+          <t>5409230588</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500721.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>312583.14</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>29.05.2024</t>
+          <t>19.11.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3afc70b6-2944-4088-9533-25011ff5ea2f</t>
+          <t>https://kad.arbitr.ru/Card/707f7c50-fefa-4e8b-81f5-cf86f9270622</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А45-7126/2024</t>
+          <t>А45-8458/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>06.03.2024</t>
+          <t>18.03.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация Регионального отраслевого объединения работодателей "Саморегулируемая организация Строителей Сибирского региона"</t>
+          <t>ОАО "Городские газовые сети"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5406522247</t>
+          <t>5406526153</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>427535.73</v>
+        <v>500721.6</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>70622.82000000001</v>
+        <v>172205.91</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>29.05.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32bd62fe-542a-4e84-8be5-09339701dd9e</t>
+          <t>https://kad.arbitr.ru/Card/3afc70b6-2944-4088-9533-25011ff5ea2f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А45-7125/2024</t>
+          <t>А45-7126/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>06.03.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -2336,496 +2324,494 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Ассоциация Регионального отраслевого объединения работодателей "Саморегулируемая организация Строителей Сибирского региона"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>5406522247</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>204600.23</v>
+        <v>427535.73</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>43664.68</v>
+        <v>70622.82000000001</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки в порядке субсидиарной ответственности СРО за нарушение обязательств членом СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>07.05.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c4dde413-851b-4ccb-8679-cea3689b7858</t>
+          <t>https://kad.arbitr.ru/Card/32bd62fe-542a-4e84-8be5-09339701dd9e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А45-39157/2023</t>
+          <t>А45-7125/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>27.12.2023</t>
+          <t>06.03.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нова-Строй"</t>
+          <t>Саморегулируемая организация Ассоциация Регионального отраслевого объединения работодателей "Саморегулируемая организация Строителей Сибирского региона"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5409230588</t>
+          <t>5406522247</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>67689.37</v>
+        <v>204600.23</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>67689.37</v>
+        <v>43664.68</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
+          <t>Взыскание неустойки в порядке субсидиарной ответственности СРО за нарушение обязательств членом СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>07.05.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7678c3ba-c23f-46dd-95cd-cab858654855</t>
+          <t>https://kad.arbitr.ru/Card/c4dde413-851b-4ccb-8679-cea3689b7858</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А45-35818/2023</t>
+          <t>А45-39157/2023</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>27.12.2023</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>ООО "Нова-Строй"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5409230588</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>334097</v>
+        <v>67689.37</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>152036</v>
+        <v>67689.37</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке солидарной ответственности за неисполнение обязательств членом СРО</t>
+          <t>Взыскание неустойки за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>13.04.2024</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1867e90-7d8f-4d6c-bbe2-b888aeb799bc</t>
+          <t>https://kad.arbitr.ru/Card/7678c3ba-c23f-46dd-95cd-cab858654855</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А45-35789/2023</t>
+          <t>А45-35705/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>29.11.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО ФСК "Сантехсервис Плюс"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5403133796</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>86960</v>
-[...3 lines deleted...]
-      </c>
+        <v>334097</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>08.03.2024</t>
+          <t>07.12.2023</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8b43e14-bf85-41c8-a068-fef9623bbc30</t>
+          <t>https://kad.arbitr.ru/Card/701dac5b-ff2d-47b2-b099-54b623f2ec2e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А45-35817/2023</t>
+          <t>А45-35789/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>29.11.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>ООО ФСК "Сантехсервис Плюс"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5403133796</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>308241.16</v>
+        <v>86960</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>308241.16</v>
+        <v>86960</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за нарушение членом СРО сроков выполнения работ по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.05.2024</t>
+          <t>08.03.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee8e496d-6fad-4ac7-87b5-792aca61d2ab</t>
+          <t>https://kad.arbitr.ru/Card/e8b43e14-bf85-41c8-a068-fef9623bbc30</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А45-35705/2023</t>
+          <t>А45-35817/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>29.11.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -2841,1921 +2827,2025 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>5405305465</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>334097</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>308241.16</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>308241.16</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Субсидиарная ответственность за нарушение членом СРО сроков выполнения работ по договору подряда</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>07.12.2023</t>
+          <t>08.05.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/701dac5b-ff2d-47b2-b099-54b623f2ec2e</t>
+          <t>https://kad.arbitr.ru/Card/ee8e496d-6fad-4ac7-87b5-792aca61d2ab</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А45-29285/2023</t>
+          <t>А45-35818/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>10.10.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТР"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5406747307</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>959831.38</v>
+        <v>334097</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>959831.38</v>
+        <v>152036</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Взыскание убытков в порядке солидарной ответственности за неисполнение обязательств членом СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>24.05.2025</t>
+          <t>13.04.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3b68f49-3411-493c-bce9-32fafd7cbe8a</t>
+          <t>https://kad.arbitr.ru/Card/d1867e90-7d8f-4d6c-bbe2-b888aeb799bc</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А45-17754/2023</t>
+          <t>А45-29285/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>23.06.2023</t>
+          <t>10.10.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстрой Плюс"</t>
+          <t>ООО "СПЕКТР"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5405305465</t>
+          <t>5406747307</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1252444.4</v>
+        <v>959831.38</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>1242444.4</v>
+        <v>959831.38</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ по капремонту</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>26.09.2023</t>
+          <t>24.05.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acfdbb28-b404-44e0-8f49-41da21bc66c7</t>
+          <t>https://kad.arbitr.ru/Card/e3b68f49-3411-493c-bce9-32fafd7cbe8a</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А45-17652/2023</t>
+          <t>А45-17754/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>22.06.2023</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГГС-ТЕРМО"</t>
+          <t>ООО "Ремстрой Плюс"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5406684537</t>
+          <t>5405305465</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>36805</v>
+        <v>1252444.4</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>30412</v>
+        <v>1242444.4</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков работ по капремонту</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>19.08.2023</t>
+          <t>26.09.2023</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f325abd1-3713-4ca0-9cb9-32eedc76d261</t>
+          <t>https://kad.arbitr.ru/Card/acfdbb28-b404-44e0-8f49-41da21bc66c7</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А45-8978/2023</t>
+          <t>А45-17652/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.04.2023</t>
+          <t>22.06.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРЕСТИЖ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5402052880</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СИБИРСКОГО РЕГИОНА"</t>
+          <t>ООО "ГГС-ТЕРМО"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5406522247</t>
+          <t>5406684537</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Айдарова А. И.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Серёдкина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>36805</v>
+      </c>
       <c r="P28" s="2" t="n">
-        <v>1800</v>
+        <v>30412</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО и восстановление в членстве</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>08.06.2023</t>
+          <t>19.08.2023</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2797ba65-9dd2-4610-a5cb-86ef1d885a3e</t>
+          <t>https://kad.arbitr.ru/Card/f325abd1-3713-4ca0-9cb9-32eedc76d261</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А45-4199/2023</t>
+          <t>А45-8978/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>05.04.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СТРОЙПРЕСТИЖ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5402052880</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "С-2"</t>
+          <t>АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СИБИРСКОГО РЕГИОНА"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5406713114</t>
+          <t>5406522247</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Зюзин С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="n">
-        <v>62860</v>
+        <v>1800</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных за повреждение авто при капремонте крыши</t>
+          <t>Признание недействительным решения об исключении из членов СРО и восстановление в членстве</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>03.06.2023</t>
+          <t>08.06.2023</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9</t>
+          <t>https://kad.arbitr.ru/Card/2797ba65-9dd2-4610-a5cb-86ef1d885a3e</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А45-30085/2022</t>
+          <t>А45-4199/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>25.10.2022</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7017996657</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ МАСТЕР"</t>
+          <t>ООО "С-2"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5406749960</t>
+          <t>5406713114</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Зюзин С. Г.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>459650</v>
+        <v>64826</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>445000</v>
+        <v>62860</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в связи с ненадлежащим исполнением обязательств по капитальному ремонту</t>
+          <t>Взыскание в порядке регресса убытков, выплаченных за повреждение авто при капремонте крыши</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>20.12.2022</t>
+          <t>03.06.2023</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1934e8c4-3531-4aa8-b2eb-986328ecd2d6</t>
+          <t>https://kad.arbitr.ru/Card/e403ee40-cc1f-4af4-abd4-f72e10bf9df9</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А45-25922/2022</t>
+          <t>А45-30085/2022</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>16.09.2022</t>
+          <t>25.10.2022</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕРУДЗАПСИБ"</t>
+          <t>ФОНД "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5407480832</t>
+          <t>7017996657</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей «Саморегулируемая организация строителей Сибирского региона» "</t>
+          <t>ООО "ГРУППА КОМПАНИЙ МАСТЕР"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5406522247</t>
+          <t>5406749960</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Айдарова А. И.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Суворова О. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>459650</v>
+      </c>
       <c r="P31" s="2" t="n">
-        <v>1800</v>
+        <v>445000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
+          <t>Взыскание убытков в связи с ненадлежащим исполнением обязательств по капитальному ремонту</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>11.11.2022</t>
+          <t>20.12.2022</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f46f017-bd7f-4b5e-b9ad-b1af472817ac</t>
+          <t>https://kad.arbitr.ru/Card/1934e8c4-3531-4aa8-b2eb-986328ecd2d6</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А45-25222/2022</t>
+          <t>А45-25922/2022</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>12.09.2022</t>
+          <t>16.09.2022</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>ООО "НЕРУДЗАПСИБ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>5407480832</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЭТАЛОН"</t>
+          <t>Ассоциация Региональное отраслевое объединение работодателей «Саморегулируемая организация строителей Сибирского региона» "</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5402556252</t>
+          <t>5406522247</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Серёдкина Е. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="n">
-        <v>207386.4</v>
+        <v>1800</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>12.11.2022</t>
+          <t>11.11.2022</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17284feb-06d0-436e-8dd0-dc5a391c01ef</t>
+          <t>https://kad.arbitr.ru/Card/7f46f017-bd7f-4b5e-b9ad-b1af472817ac</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А46-4276/2018</t>
+          <t>А45-25222/2022</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>21.03.2018</t>
+          <t>12.09.2022</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7202204320</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЭТАЛОН"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>5402556252</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Серёдкина Е. Л.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>207386.4</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>207386.4</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 рублей взноса в компенсационный фонд в пользу другого СРО.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>11.01.2019</t>
+          <t>12.11.2022</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5325733-2b5e-431a-85e7-66bde997c7ca</t>
+          <t>https://kad.arbitr.ru/Card/17284feb-06d0-436e-8dd0-dc5a391c01ef</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-8529/2018</t>
+          <t>А46-4276/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>21.03.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНТЕЗ"</t>
+          <t>ООО "МИР"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5403175556</t>
+          <t>7202204320</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в другую СРО при переходе истца</t>
+          <t>Обязание перечислить 1 000 000 рублей взноса в компенсационный фонд в пользу другого СРО.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>18.12.2018</t>
+          <t>11.01.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c</t>
+          <t>https://kad.arbitr.ru/Card/f5325733-2b5e-431a-85e7-66bde997c7ca</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-213025/2017</t>
+          <t>А56-8529/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "НИКО"</t>
+          <t>ООО "СИНТЕЗ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5405473452</t>
+          <t>5403175556</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в другую СРО при переходе истца</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>18.12.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f5c6092-3cb0-4812-bfab-c7ab92b9ba5c</t>
+          <t>https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-153294/2017</t>
+          <t>А40-213025/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "МТ-СТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "НИКО"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5405480114</t>
+          <t>5405473452</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>324908.39</v>
+        <v>1000000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание неосновательного обогащения</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1357c137-65ce-491d-b5c7-1dec7e2f2a4d</t>
+          <t>https://kad.arbitr.ru/Card/7f5c6092-3cb0-4812-bfab-c7ab92b9ba5c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А70-10910/2017</t>
+          <t>А40-153294/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ МАСТЕР"</t>
+          <t>ООО "МТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5406749960</t>
+          <t>5405480114</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L37" s="2" t="inlineStr"/>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>6678996252</t>
+        </is>
+      </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
+        <v>324908.39</v>
       </c>
       <c r="P37" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. в связи с переходом в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/041fc1e4-c6dc-466c-81a9-8fe0adec4cab</t>
+          <t>https://kad.arbitr.ru/Card/1357c137-65ce-491d-b5c7-1dec7e2f2a4d</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-54863/2017</t>
+          <t>А70-10910/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛОККАРД"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ МАСТЕР"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5406728336</t>
+          <t>5406749960</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P38" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14</t>
+          <t>https://kad.arbitr.ru/Card/041fc1e4-c6dc-466c-81a9-8fe0adec4cab</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А08-6926/2017</t>
+          <t>А56-54863/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙ"</t>
+          <t>ООО "ЛОККАРД"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5404464470</t>
+          <t>5406728336</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос компенсационного фонда при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7d47b76-0899-42d1-9b4b-da0b3cb6b023</t>
+          <t>https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-40552/2017</t>
+          <t>А08-6926/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБПРОДМОНТАЖ"</t>
+          <t>ООО "МЕГАСТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5403007978</t>
+          <t>5404464470</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Петряев А. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 1 000 000 руб. взноса в компенсационный фонд и внесение сведений в реестр СРО</t>
+          <t>Обязание перечислить взнос компенсационного фонда при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8c7f3d6-19d1-434c-8457-1f490d04db66</t>
+          <t>https://kad.arbitr.ru/Card/f7d47b76-0899-42d1-9b4b-da0b3cb6b023</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А45-10114/2015</t>
+          <t>А40-40552/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>22.05.2015</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ПЦ УПС"</t>
+          <t>ООО "СИБПРОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5403007978</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЦ УПС"</t>
-[...2 lines deleted...]
-      <c r="L41" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Нефедченко И. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>306500</v>
+        <v>1000000</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>306500</v>
+        <v>1000000</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения за платежи в пользу третьих лиц, совершенные за ответчика</t>
+          <t>Перечисление 1 000 000 руб. взноса в компенсационный фонд и внесение сведений в реестр СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>24.07.2015</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47e2b745-d50d-46ad-8add-0a147cba108d</t>
+          <t>https://kad.arbitr.ru/Card/b8c7f3d6-19d1-434c-8457-1f490d04db66</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А45-10123/2015</t>
+          <t>А45-10114/2015</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>22.05.2015</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>ЗАО "ПЦ УПС"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дирекция заказчика"</t>
+          <t>ООО "ПЦ УПС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr"/>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Нефедченко И. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
+        <v>306500</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>306500</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения за платежи в пользу третьих лиц, совершенные за ответчика</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2015</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47e2b745-d50d-46ad-8add-0a147cba108d</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А45-10123/2015</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2015</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ПЦ УПС"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дирекция заказчика"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr"/>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Нефедченко И. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
         <v>356106</v>
       </c>
-      <c r="P42" s="2" t="n">
+      <c r="P43" s="2" t="n">
         <v>356106</v>
       </c>
-      <c r="Q42" s="2" t="inlineStr">
+      <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R42" s="2" t="inlineStr">
+      <c r="R43" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения за оплату истцом счетов ответчика перед третьими лицами</t>
         </is>
       </c>
-      <c r="S42" s="2" t="inlineStr">
+      <c r="S43" s="2" t="inlineStr">
         <is>
           <t>28.07.2015</t>
         </is>
       </c>
-      <c r="T42" s="2" t="inlineStr">
+      <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U42" s="3" t="inlineStr">
+      <c r="U43" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/661b5387-8d16-4a71-b095-d439c83b4bdc</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>