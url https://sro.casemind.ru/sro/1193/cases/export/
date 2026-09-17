--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3c99e05-288c-467e-ade8-366c692327b6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ab41f2f-1dd2-4467-9702-5fd39f7bffc3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b42d4d8-1f9f-423e-b210-2dcb4081ecb0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0d5d0e6-ae27-480d-a633-1a8bbe377f08" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f5ec819-cdc0-4be7-b44c-3217a42dcf56" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9301824-374d-4b69-8dd6-dcd4328c866f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0468b390-f267-4639-a311-d65131b7a2c7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55ae9d93-718c-42e4-9916-c3c4fd1e163a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a82b975b-479f-4256-82a3-32d49524d2fd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d02e35a-d60a-42f6-bf2b-da711ef6b4b3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fccf2014-2cbb-4be1-80b1-80b8a81c6128" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a290a3b7-1fd0-40b5-a5a5-758d0754a142" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d0b9b6b-fd37-49bd-8b82-526541e291b0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbeba688-c89c-4d72-b4a8-427e56f03994" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/586590ff-a6be-4b12-a60a-fd9dcd2890a1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc64d057-48b5-43ef-814e-1c7897cb4d0a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9badd63e-78e1-4049-a566-7fc054dabfaf" TargetMode="External" Id="rId17" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d44128d-6285-4848-9363-77690d7ab751" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3c99e05-288c-467e-ade8-366c692327b6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ab41f2f-1dd2-4467-9702-5fd39f7bffc3" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b42d4d8-1f9f-423e-b210-2dcb4081ecb0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0d5d0e6-ae27-480d-a633-1a8bbe377f08" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9301824-374d-4b69-8dd6-dcd4328c866f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0468b390-f267-4639-a311-d65131b7a2c7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55ae9d93-718c-42e4-9916-c3c4fd1e163a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a82b975b-479f-4256-82a3-32d49524d2fd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d02e35a-d60a-42f6-bf2b-da711ef6b4b3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f5ec819-cdc0-4be7-b44c-3217a42dcf56" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fccf2014-2cbb-4be1-80b1-80b8a81c6128" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a290a3b7-1fd0-40b5-a5a5-758d0754a142" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d0b9b6b-fd37-49bd-8b82-526541e291b0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbeba688-c89c-4d72-b4a8-427e56f03994" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/586590ff-a6be-4b12-a60a-fd9dcd2890a1" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc64d057-48b5-43ef-814e-1c7897cb4d0a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9badd63e-78e1-4049-a566-7fc054dabfaf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12a8e792-85e1-4d90-b203-7de6f47a3a05" TargetMode="External" Id="rId19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U18"/>
+  <dimension ref="A1:U20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,508 +589,498 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А58-5444/2026</t>
+          <t>А51-13204/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>01.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Силим"</t>
+          <t>ИП Доржиев Дугар Доржиевич</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>1435025933</t>
+          <t>031465715034</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Васильева А. Б.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3c99e05-288c-467e-ade8-366c692327b6</t>
+          <t>https://kad.arbitr.ru/Card/6d44128d-6285-4848-9363-77690d7ab751</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-359413/2025</t>
+          <t>А58-5444/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЙЕМ СТРОЙ"</t>
+          <t>ООО Строительная компания "Силим"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>1400002100</t>
+          <t>1435025933</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Васильева А. Б.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>13.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ab41f2f-1dd2-4467-9702-5fd39f7bffc3</t>
+          <t>https://kad.arbitr.ru/Card/a3c99e05-288c-467e-ade8-366c692327b6</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А58-10660/2025</t>
+          <t>А40-359413/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1435972500</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дальнорд"</t>
+          <t>ООО "БАЙЕМ СТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>1400010012</t>
+          <t>1400002100</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Артамонова Л. И.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b42d4d8-1f9f-423e-b210-2dcb4081ecb0</t>
+          <t>https://kad.arbitr.ru/Card/7ab41f2f-1dd2-4467-9702-5fd39f7bffc3</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А04-6268/2025</t>
+          <t>А58-10660/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>28.07.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>1435972500</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ингвар"</t>
+          <t>ООО "Дальнорд"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>1400014200</t>
+          <t>1400010012</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Стовбун А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Артамонова Л. И.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0d5d0e6-ae27-480d-a633-1a8bbe377f08</t>
+          <t>https://kad.arbitr.ru/Card/2b42d4d8-1f9f-423e-b210-2dcb4081ecb0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А58-3934/2025</t>
+          <t>А04-6268/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>25.04.2025</t>
+          <t>28.07.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1435138461</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная Компания СтройПрогресс"</t>
+          <t>ООО "Ингвар"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>1435293604</t>
+          <t>1400014200</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Гуляева А. В.</t>
+          <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>3347.19</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>1290949.36</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>816903.83</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность (астрент) за неисполнение обязательств по устранению дефектов работ</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f5ec819-cdc0-4be7-b44c-3217a42dcf56</t>
+          <t>https://kad.arbitr.ru/Card/a0d5d0e6-ae27-480d-a633-1a8bbe377f08</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А58-3933/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>25.04.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1541,761 +1531,951 @@
           <t>Солидарная ответственность за неустранение дефектов работ (взыскание астрента)</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>07.08.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3d02e35a-d60a-42f6-bf2b-da711ef6b4b3</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А58-11030/2024</t>
+          <t>А58-3934/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>25.04.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
+          <t>Государственное казенное учреждение "Служба государственного заказчика Республики Саха (Якутия)"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>1435972500</t>
+          <t>1435138461</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Восточной Сибири"</t>
+          <t>ООО "Строительная Компания СтройПрогресс"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5405394151</t>
+          <t>1435293604</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Гоголева М. Н.</t>
+          <t>Гуляева А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>532548.62</v>
-[...3 lines deleted...]
-      </c>
+        <v>3347.19</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба в порядке регресса из-за ненадлежащего капремонта кровли ликвидированным членом СРО</t>
+          <t>Солидарная ответственность (астрент) за неисполнение обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fccf2014-2cbb-4be1-80b1-80b8a81c6128</t>
+          <t>https://kad.arbitr.ru/Card/5f5ec819-cdc0-4be7-b44c-3217a42dcf56</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А04-746/2023</t>
+          <t>А58-11030/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>02.02.2023</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Республики Саха Якутия"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>1435972500</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дальстрой"</t>
+          <t>Ассоциация "Объединение строительных организаций Восточной Сибири"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>1434048737</t>
+          <t>5405394151</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Осадчий А. Г.</t>
+          <t>Гоголева М. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>65119.94</v>
+        <v>532548.62</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>65119.94</v>
+        <v>474848</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков, выплаченных собственнику из-за залива квартиры.</t>
+          <t>Возмещение ущерба в порядке регресса из-за ненадлежащего капремонта кровли ликвидированным членом СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>15.07.2023</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a290a3b7-1fd0-40b5-a5a5-758d0754a142</t>
+          <t>https://kad.arbitr.ru/Card/fccf2014-2cbb-4be1-80b1-80b8a81c6128</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А58-673/2018</t>
+          <t>А04-746/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>02.02.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Термогазстрой"</t>
+          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2465134113</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций Восточной Сибири"</t>
+          <t>ООО "Дальстрой"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5405394151</t>
+          <t>1434048737</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Саха</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Федорова М. И.</t>
+          <t>Осадчий А. Г.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>334000</v>
+        <v>65119.94</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>334000</v>
+        <v>65119.94</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по региональному принципу</t>
+          <t>Регрессное требование о возмещении убытков, выплаченных собственнику из-за залива квартиры.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>25.10.2019</t>
+          <t>15.07.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d0b9b6b-fd37-49bd-8b82-526541e291b0</t>
+          <t>https://kad.arbitr.ru/Card/a290a3b7-1fd0-40b5-a5a5-758d0754a142</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-108279/2017</t>
+          <t>А58-673/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОТЕХМОНТАЖ"</t>
+          <t>ООО "Термогазстрой"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>1435176890</t>
+          <t>2465134113</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МОНОЛИТ"</t>
+          <t>Ассоциация "Объединение строительных организаций Восточной Сибири"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7702371922</t>
+          <t>5405394151</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Саха</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Федорова М. И.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>536000</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>334000</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>334000</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о перечислении 500 000 руб. компенсационного фонда.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>25.10.2019</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbeba688-c89c-4d72-b4a8-427e56f03994</t>
+          <t>https://kad.arbitr.ru/Card/0d0b9b6b-fd37-49bd-8b82-526541e291b0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-58560/2017</t>
+          <t>А41-108279/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-В"</t>
+          <t>ООО "ЭЛЕКТРОТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1435246770</t>
+          <t>1435176890</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7702371922</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>536000</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе в другую организацию</t>
+          <t>Оспаривание исключения из СРО и требование о перечислении 500 000 руб. компенсационного фонда.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>17.02.2018</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/586590ff-a6be-4b12-a60a-fd9dcd2890a1</t>
+          <t>https://kad.arbitr.ru/Card/dbeba688-c89c-4d72-b4a8-427e56f03994</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-92232/2017</t>
+          <t>А56-58560/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИКО"</t>
+          <t>ООО "СТРОЙ-В"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>1435217402</t>
+          <t>1435246770</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>17.02.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc64d057-48b5-43ef-814e-1c7897cb4d0a</t>
+          <t>https://kad.arbitr.ru/Card/586590ff-a6be-4b12-a60a-fd9dcd2890a1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
+          <t>А40-92232/2017</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НИКО"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>1435217402</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2018</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dc64d057-48b5-43ef-814e-1c7897cb4d0a</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
           <t>А46-17348/2016</t>
         </is>
       </c>
-      <c r="C18" s="2" t="inlineStr">
+      <c r="C19" s="2" t="inlineStr">
         <is>
           <t>06.12.2016</t>
         </is>
       </c>
-      <c r="D18" s="2" t="inlineStr">
+      <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E18" s="2" t="inlineStr">
+      <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F18" s="2" t="inlineStr">
+      <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G18" s="2" t="inlineStr">
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H18" s="2" t="inlineStr">
+      <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ООО "МИР"</t>
         </is>
       </c>
-      <c r="I18" s="2" t="inlineStr">
+      <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7202204320</t>
         </is>
       </c>
-      <c r="J18" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K18" s="2" t="inlineStr">
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
-      <c r="L18" s="2" t="inlineStr">
+      <c r="L19" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
-      <c r="M18" s="2" t="inlineStr">
+      <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
-      <c r="N18" s="2" t="inlineStr">
+      <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Захарцева С. Г.</t>
         </is>
       </c>
-      <c r="O18" s="2" t="n">
+      <c r="O19" s="2" t="n">
         <v>1060000</v>
       </c>
-      <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R18" s="2" t="inlineStr">
+      <c r="R19" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
-      <c r="S18" s="2" t="inlineStr">
+      <c r="S19" s="2" t="inlineStr">
         <is>
           <t>09.09.2017</t>
         </is>
       </c>
-      <c r="T18" s="2" t="inlineStr">
+      <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U18" s="3" t="inlineStr">
+      <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9badd63e-78e1-4049-a566-7fc054dabfaf</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А67-2683/2012</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2012</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сибирские строительные материалы"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7014049231</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Энергоспецстрой"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7017206764</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Томской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Цыбульский Ю. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2016</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12a8e792-85e1-4d90-b203-7de6f47a3a05</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>