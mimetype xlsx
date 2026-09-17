--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0f70e3-0c05-493c-879e-7fcff965d0ab" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c577b3a9-ab64-43c0-bbcb-755efbd10c1f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3ae2d5-edf7-4870-b8ee-ef097f10d75c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/062ec2d3-d1d5-4b93-a97f-3bf82cc755f6" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a82cdf04-8a16-4b86-b7be-86d9a1a1ab5b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28f3be52-0cc8-42e3-939c-44cf5c0affad" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69e3a3b0-bd25-4745-935c-aa8077a1fd61" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e4b8eef-515d-4d13-ac47-c2b84924692a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee29f514-e074-43ee-872e-42e0735afabb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e595403-243a-4071-b82f-dbaa176d2229" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73889845-6280-4148-85f1-2972fa5fa93c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebff87c2-a2a1-4d2d-a95a-eaf2ef3e29ae" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca6c248-0671-4f0e-8cf9-f4b2117a64a9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7f28c8-d669-4824-8b9a-4c7b6be021e6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa2acbb4-63a7-4b73-9645-2d7712c96932" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cae11dd-c97a-4c8b-8e1c-50ea3c24a84a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a38c6111-acd4-4109-a006-29c819aab591" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ef7533-94cc-4f10-a4fa-66fafea54622" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2213008a-ba27-4932-a8f1-e85e02f11c3d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1384cdd-569c-41fe-b582-c57e54f3be7d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/385bea67-b90c-48ee-b2ec-754118cb40af" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65cd439-8d82-41b2-ada0-205474b06c52" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd60ef23-8887-417b-9b63-2bc930547b07" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5e24d88-e678-4c44-ae88-33c335ba8b2e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0df46454-a867-41b4-9e99-6a5598d1e5f4" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd2d31c-aae4-4dbb-a8e8-4699c22d51aa" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f32685b-50d9-441a-bcca-0221070e921c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b49fc71e-78ab-4034-a835-22022e4b1f72" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4c161d7-ba7f-43b1-93d4-46d8292afd98" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf166d98-6c41-46dc-bdcb-a3bb6e9e2344" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0ea0eb1-7a54-495b-9070-dd3fab777c06" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdd7664-3445-449f-8c85-2881ddc0b30e" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21417e9a-dfbc-4177-ad94-4958856085a7" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afed56d1-e5f9-47bb-8f96-8bf2b55b528a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94a28deb-e68f-4e13-bc2a-08ada7bc981d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/523a2c50-8c75-4323-bc8e-ce53873dc0f7" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28659656-224d-47c3-ac28-be9e7f0bab1b" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7426f636-abb1-4bc9-a27e-1eba19c93a84" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cde6a067-6798-4e43-977d-d578d3b0426a" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e14dcfe-c47a-4b91-a2c7-7db89bc976e4" TargetMode="External" Id="rId41" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0f70e3-0c05-493c-879e-7fcff965d0ab" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c577b3a9-ab64-43c0-bbcb-755efbd10c1f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d76503de-b551-48fd-9a0f-bbbb9c7a4728" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e1df19c-2726-4dc5-9ca5-48332d334849" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3ae2d5-edf7-4870-b8ee-ef097f10d75c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/062ec2d3-d1d5-4b93-a97f-3bf82cc755f6" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a82cdf04-8a16-4b86-b7be-86d9a1a1ab5b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28f3be52-0cc8-42e3-939c-44cf5c0affad" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e4b8eef-515d-4d13-ac47-c2b84924692a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69e3a3b0-bd25-4745-935c-aa8077a1fd61" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee29f514-e074-43ee-872e-42e0735afabb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e595403-243a-4071-b82f-dbaa176d2229" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73889845-6280-4148-85f1-2972fa5fa93c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebff87c2-a2a1-4d2d-a95a-eaf2ef3e29ae" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ca6c248-0671-4f0e-8cf9-f4b2117a64a9" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3039f692-7720-4729-9ce2-290655cd76cb" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7386972-156d-4bb0-9ae6-644fa4bdcfca" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa2acbb4-63a7-4b73-9645-2d7712c96932" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cae11dd-c97a-4c8b-8e1c-50ea3c24a84a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7f28c8-d669-4824-8b9a-4c7b6be021e6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2213008a-ba27-4932-a8f1-e85e02f11c3d" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1384cdd-569c-41fe-b582-c57e54f3be7d" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a38c6111-acd4-4109-a006-29c819aab591" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ef7533-94cc-4f10-a4fa-66fafea54622" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/385bea67-b90c-48ee-b2ec-754118cb40af" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65cd439-8d82-41b2-ada0-205474b06c52" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1582068a-22e0-4d8d-ac0a-99f188aea4bf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd60ef23-8887-417b-9b63-2bc930547b07" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5e24d88-e678-4c44-ae88-33c335ba8b2e" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0df46454-a867-41b4-9e99-6a5598d1e5f4" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd2d31c-aae4-4dbb-a8e8-4699c22d51aa" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f32685b-50d9-441a-bcca-0221070e921c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b49fc71e-78ab-4034-a835-22022e4b1f72" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4c161d7-ba7f-43b1-93d4-46d8292afd98" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf166d98-6c41-46dc-bdcb-a3bb6e9e2344" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0ea0eb1-7a54-495b-9070-dd3fab777c06" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdd7664-3445-449f-8c85-2881ddc0b30e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9608fab-241f-4299-97a9-ae0d92d748ef" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c782dfdc-1c75-41bf-bc1f-85d80e37dcbf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68e2630e-2458-4ac1-8d5c-94767d265bb5" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21417e9a-dfbc-4177-ad94-4958856085a7" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afed56d1-e5f9-47bb-8f96-8bf2b55b528a" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94a28deb-e68f-4e13-bc2a-08ada7bc981d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/523a2c50-8c75-4323-bc8e-ce53873dc0f7" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28659656-224d-47c3-ac28-be9e7f0bab1b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7426f636-abb1-4bc9-a27e-1eba19c93a84" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cde6a067-6798-4e43-977d-d578d3b0426a" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e14dcfe-c47a-4b91-a2c7-7db89bc976e4" TargetMode="External" Id="rId49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:U50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>Инспекция государственного жилищного надзора и лицензионного контроля Новгородской области</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5321091224</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Ильюшина Ю. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6d0f70e3-0c05-493c-879e-7fcff965d0ab</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А44-7023/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>22.12.2025</t>
@@ -755,1564 +755,1518 @@
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Давыдова С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки за нарушение обязательств по договору строительного подряда членом СРО</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c577b3a9-ab64-43c0-bbcb-755efbd10c1f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А44-5581/2024</t>
+          <t>А44-6140/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.09.2024</t>
+          <t>25.09.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "СК Престиж"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321204830</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "21 ВЕК"</t>
+          <t>ООО "СК Престиж"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5321097402</t>
+          <t>5321204830</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бокова Е. С.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b3ae2d5-edf7-4870-b8ee-ef097f10d75c</t>
+          <t>https://kad.arbitr.ru/Card/d76503de-b551-48fd-9a0f-bbbb9c7a4728</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А44-5338/2024</t>
+          <t>А44-5626/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>26.08.2024</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "Стальинвест - Новгород"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321172427</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строитель"</t>
+          <t>ООО "Крона-А"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5321109305</t>
+          <t>5321084763</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лысак А. Е.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.06.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/062ec2d3-d1d5-4b93-a97f-3bf82cc755f6</t>
+          <t>https://kad.arbitr.ru/Card/7e1df19c-2726-4dc5-9ca5-48332d334849</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А44-5019/2024</t>
+          <t>А44-5581/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.08.2024</t>
+          <t>02.09.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный фонд"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "Мэгастрой"</t>
+          <t>ООО "21 ВЕК"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5321179239</t>
+          <t>5321097402</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Федорова А. Е.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>22503.61</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>22503.61</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение обязательств по гарантийному ремонту крыши МКД</t>
+          <t>Субсидиарная ответственность за выполнение гарантийного ремонта крыши многоквартирного дома</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>05.09.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a82cdf04-8a16-4b86-b7be-86d9a1a1ab5b</t>
+          <t>https://kad.arbitr.ru/Card/1b3ae2d5-edf7-4870-b8ee-ef097f10d75c</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А44-4978/2024</t>
+          <t>А44-5338/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>08.08.2024</t>
+          <t>26.08.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВМ"</t>
+          <t>ООО "Строитель"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5321189318</t>
+          <t>5321109305</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>52504.39</v>
+        <v>36993.55</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>52504.39</v>
+        <v>36993.55</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши МКД членом ассоциации ООО ВМ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капремонта</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>04.06.2025</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28f3be52-0cc8-42e3-939c-44cf5c0affad</t>
+          <t>https://kad.arbitr.ru/Card/062ec2d3-d1d5-4b93-a97f-3bf82cc755f6</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А44-4703/2024</t>
+          <t>А44-5019/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>29.07.2024</t>
+          <t>12.08.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>СНКО "Региональный фонд"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строитель"</t>
+          <t>ООО "СК "Мэгастрой"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5321109305</t>
+          <t>5321179239</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
+          <t>Федорова А. Е.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>8494.91</v>
+        <v>50000</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши подрядчиком</t>
+          <t>Субсидиарная ответственность за неисполнение обязательств по гарантийному ремонту крыши МКД</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>21.12.2024</t>
+          <t>05.09.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69e3a3b0-bd25-4745-935c-aa8077a1fd61</t>
+          <t>https://kad.arbitr.ru/Card/a82cdf04-8a16-4b86-b7be-86d9a1a1ab5b</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А44-4716/2024</t>
+          <t>А44-4978/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>29.07.2024</t>
+          <t>08.08.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Новгородстрой"</t>
+          <t>ООО "ВМ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5321035879</t>
+          <t>5321189318</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>31300.04</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+        <v>52504.39</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>52504.39</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за выполнение гарантийного ремонта фасада МКД</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши МКД членом ассоциации ООО ВМ</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>04.06.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e4b8eef-515d-4d13-ac47-c2b84924692a</t>
+          <t>https://kad.arbitr.ru/Card/28f3be52-0cc8-42e3-939c-44cf5c0affad</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А44-4249/2024</t>
+          <t>А44-4716/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>09.07.2024</t>
+          <t>29.07.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
+          <t>ЗАО "Новгородстрой"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5321132897</t>
+          <t>5321035879</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Федорова А. Е.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>50000</v>
+        <v>31300.04</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за дефекты работ члена ассоциации по капитальному ремонту крыши</t>
+          <t>Субсидиарная ответственность за выполнение гарантийного ремонта фасада МКД</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.04.2025</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee29f514-e074-43ee-872e-42e0735afabb</t>
+          <t>https://kad.arbitr.ru/Card/4e4b8eef-515d-4d13-ac47-c2b84924692a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А71-11322/2024</t>
+          <t>А44-4703/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>04.07.2024</t>
+          <t>29.07.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АО "Газпром газораспределение Ижевск"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>1826000260</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "НоваГазМонтаж"</t>
+          <t>ООО "Строитель"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5321171110</t>
+          <t>5321109305</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Трубицына Н. А.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Нестерова И. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>8494.91</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Выполнение гарантийных обязательств по договору подряда (устранение недостатков) и взыскание неустойки</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши подрядчиком</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>21.12.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e595403-243a-4071-b82f-dbaa176d2229</t>
+          <t>https://kad.arbitr.ru/Card/69e3a3b0-bd25-4745-935c-aa8077a1fd61</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А44-4054/2024</t>
+          <t>А44-4249/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>09.07.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>СНКО «Региональный фонд»</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Новгородская торговая строительная компания"</t>
+          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5321157620</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
+          <t>Федорова А. Е.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>6766.45</v>
+        <v>50000</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за ненадлежащий гарантийный ремонт фасадов МКД подрядчиком (членом СРО)</t>
+          <t>Субсидиарная ответственность СРО за дефекты работ члена ассоциации по капитальному ремонту крыши</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>09.04.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73889845-6280-4148-85f1-2972fa5fa93c</t>
+          <t>https://kad.arbitr.ru/Card/ee29f514-e074-43ee-872e-42e0735afabb</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А44-3975/2024</t>
+          <t>А71-11322/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>04.07.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гарант Премиум"</t>
+          <t>АО "Газпром газораспределение Ижевск"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5321160608</t>
+          <t>1826000260</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СНКО «Региональный фонд»</t>
+          <t>ООО "НоваГазМонтаж"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321171110</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
+          <t>Трубицына Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
-      <c r="P13" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта крыши МКД и взыскание судебной неустойки</t>
+          <t>Выполнение гарантийных обязательств по договору подряда (устранение недостатков) и взыскание неустойки</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebff87c2-a2a1-4d2d-a95a-eaf2ef3e29ae</t>
+          <t>https://kad.arbitr.ru/Card/7e595403-243a-4071-b82f-dbaa176d2229</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А44-3128/2024</t>
+          <t>А44-4054/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>23.05.2024</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>СНКО «Региональный фонд»</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремстройпрогресс"</t>
+          <t>ООО "Новгородская торговая строительная компания"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5321200508</t>
+          <t>5321157620</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
+          <t>Нестерова И. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>282812.65</v>
-[...3 lines deleted...]
-      </c>
+        <v>6766.45</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащий гарантийный ремонт кровли МКД членом ассоциации.</t>
+          <t>Субсидиарная ответственность за ненадлежащий гарантийный ремонт фасадов МКД подрядчиком (членом СРО)</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>25.03.2025</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ca6c248-0671-4f0e-8cf9-f4b2117a64a9</t>
+          <t>https://kad.arbitr.ru/Card/73889845-6280-4148-85f1-2972fa5fa93c</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А44-7797/2023</t>
+          <t>А44-3975/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "Гарант Премиум"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
+          <t>5321160608</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>СНКО «Региональный фонд»</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
           <t>5321801523</t>
         </is>
       </c>
-      <c r="J15" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...5 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+          <t>Нестерова И. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="n">
+        <v>171000</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за дефекты капремонта крыши (отрыв снегозадержателей) членом СРО.</t>
+          <t>Обязание устранить недостатки капитального ремонта крыши МКД и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.04.2024</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a7f28c8-d669-4824-8b9a-4c7b6be021e6</t>
+          <t>https://kad.arbitr.ru/Card/ebff87c2-a2a1-4d2d-a95a-eaf2ef3e29ae</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А44-7802/2023</t>
+          <t>А44-3128/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>23.05.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>ООО "Ремстройпрогресс"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5321132897</t>
+          <t>5321200508</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>3826.28</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>282812.65</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>52718.28</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за дефекты работ (отсутствие гильз), допущенные членом СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащий гарантийный ремонт кровли МКД членом ассоциации.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>16.04.2024</t>
+          <t>25.03.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa2acbb4-63a7-4b73-9645-2d7712c96932</t>
+          <t>https://kad.arbitr.ru/Card/0ca6c248-0671-4f0e-8cf9-f4b2117a64a9</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А44-7796/2023</t>
+          <t>А44-3105/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>21.05.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>УФНС России по Новгородской области</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321100630</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>ООО "Северо-Западное предприятие "Амека"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5321132897</t>
+          <t>5318007889</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лысак А. Е.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>20.11.2024</t>
+          <t>07.03.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5cae11dd-c97a-4c8b-8e1c-50ea3c24a84a</t>
+          <t>https://kad.arbitr.ru/Card/3039f692-7720-4729-9ce2-290655cd76cb</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А44-7800/2023</t>
+          <t>А44-281/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>25.01.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "НеваСтрой СТ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5300002865</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>ООО "НеваСтрой СТ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5321132897</t>
+          <t>5300002865</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Огородников С. С.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>27.04.2024</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a38c6111-acd4-4109-a006-29c819aab591</t>
+          <t>https://kad.arbitr.ru/Card/e7386972-156d-4bb0-9ae6-644fa4bdcfca</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А44-7801/2023</t>
+          <t>А44-7802/2023</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>21.12.2023</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -2332,86 +2286,86 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>50274</v>
+        <v>3826.28</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
+          <t>Субсидиарная ответственность СРО за дефекты работ (отсутствие гильз), допущенные членом СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>30.05.2024</t>
+          <t>16.04.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4ef7533-94cc-4f10-a4fa-66fafea54622</t>
+          <t>https://kad.arbitr.ru/Card/fa2acbb4-63a7-4b73-9645-2d7712c96932</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А44-7798/2023</t>
+          <t>А44-7796/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>21.12.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -2431,88 +2385,88 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>23627.88</v>
+        <v>243617.1</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>997</v>
+        <v>43538.65</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по капремонту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение подрядчиком обязательств по капремонту крыши МКД</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>14.09.2024</t>
+          <t>20.11.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2213008a-ba27-4932-a8f1-e85e02f11c3d</t>
+          <t>https://kad.arbitr.ru/Card/5cae11dd-c97a-4c8b-8e1c-50ea3c24a84a</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А44-7799/2023</t>
+          <t>А44-7797/2023</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>21.12.2023</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -2532,2218 +2486,2980 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>40276.37</v>
+        <v>14886.6</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт фундамента и цоколя МКД членом СРО</t>
+          <t>Субсидиарная ответственность СРО за дефекты капремонта крыши (отрыв снегозадержателей) членом СРО.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>18.09.2024</t>
+          <t>28.04.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1384cdd-569c-41fe-b582-c57e54f3be7d</t>
+          <t>https://kad.arbitr.ru/Card/4a7f28c8-d669-4824-8b9a-4c7b6be021e6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А44-7266/2023</t>
+          <t>А44-7798/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ТСН "Мира 40"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5321183203</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>22500.38</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>23627.88</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>997</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Устранение дефектов капитального ремонта крыши и взыскание нецелевых денежных средств</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по капремонту</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>15.07.2025</t>
+          <t>14.09.2024</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/385bea67-b90c-48ee-b2ec-754118cb40af</t>
+          <t>https://kad.arbitr.ru/Card/2213008a-ba27-4932-a8f1-e85e02f11c3d</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А44-6031/2023</t>
+          <t>А44-7799/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>06.10.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Соколова Е. А.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>50899.83</v>
+        <v>40276.37</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт фундамента и цоколя МКД членом СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>10.02.2024</t>
+          <t>18.09.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f65cd439-8d82-41b2-ada0-205474b06c52</t>
+          <t>https://kad.arbitr.ru/Card/f1384cdd-569c-41fe-b582-c57e54f3be7d</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А44-5340/2023</t>
+          <t>А44-7800/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный фонд"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>16008.44</v>
+        <v>43022.73</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт системы электроснабжения</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши членом ассоциации</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.04.2024</t>
+          <t>27.04.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd60ef23-8887-417b-9b63-2bc930547b07</t>
+          <t>https://kad.arbitr.ru/Card/a38c6111-acd4-4109-a006-29c819aab591</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А44-4688/2023</t>
+          <t>А44-7801/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>07.08.2023</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный фонд"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Флагман плюс"</t>
+          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5321076201</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Федорова А. Е.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>5184829.25</v>
+        <v>50274</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по гарантийному ремонту МКД.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>31.01.2024</t>
+          <t>30.05.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5e24d88-e678-4c44-ae88-33c335ba8b2e</t>
+          <t>https://kad.arbitr.ru/Card/e4ef7533-94cc-4f10-a4fa-66fafea54622</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А44-3240/2023</t>
+          <t>А44-7266/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>01.06.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
+          <t>ТСН "Мира 40"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>5321183203</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
-      <c r="I26" s="2" t="inlineStr">
+      <c r="L26" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
-      <c r="J26" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Соколова Е. А.</t>
+          <t>Нестерова И. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>166650</v>
+        <v>22500.38</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, связанных с капитальным ремонтом многоквартирных домов</t>
+          <t>Устранение дефектов капитального ремонта крыши и взыскание нецелевых денежных средств</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>12.07.2023</t>
+          <t>15.07.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0df46454-a867-41b4-9e99-6a5598d1e5f4</t>
+          <t>https://kad.arbitr.ru/Card/385bea67-b90c-48ee-b2ec-754118cb40af</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А44-2090/2023</t>
+          <t>А44-6031/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>17.04.2023</t>
+          <t>06.10.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
+          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Федорова А. Е.</t>
+          <t>Соколова Е. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>34836.83</v>
+        <v>50899.83</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт фасадов МКД подрядчиком</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капремонта</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>28.11.2023</t>
+          <t>10.02.2024</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cd2d31c-aae4-4dbb-a8e8-4699c22d51aa</t>
+          <t>https://kad.arbitr.ru/Card/f65cd439-8d82-41b2-ada0-205474b06c52</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А44-1663/2023</t>
+          <t>А44-5424/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>27.03.2023</t>
+          <t>07.09.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "Новгородсвязьстрой"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321187991</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
+          <t>ООО "Новгородсвязьстрой"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5321132897</t>
+          <t>5321187991</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Иванова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>22.08.2023</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f32685b-50d9-441a-bcca-0221070e921c</t>
+          <t>https://kad.arbitr.ru/Card/1582068a-22e0-4d8d-ac0a-99f188aea4bf</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А44-7013/2022</t>
+          <t>А44-5340/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>01.12.2022</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>СНКО "Региональный фонд"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области"</t>
+          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>775302.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>16008.44</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт системы электроснабжения</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>03.11.2023</t>
+          <t>18.04.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b49fc71e-78ab-4034-a835-22022e4b1f72</t>
+          <t>https://kad.arbitr.ru/Card/bd60ef23-8887-417b-9b63-2bc930547b07</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А44-6529/2022</t>
+          <t>А44-4688/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10.11.2022</t>
+          <t>07.08.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гарант Премиум"</t>
+          <t>СНКО "Региональный фонд"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5321160608</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "Флагман плюс"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>5321076201</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Федорова А. Е.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>5184829.25</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков капитального ремонта крыши многоквартирного дома.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по гарантийному ремонту МКД.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>31.01.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4c161d7-ba7f-43b1-93d4-46d8292afd98</t>
+          <t>https://kad.arbitr.ru/Card/f5e24d88-e678-4c44-ae88-33c335ba8b2e</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А44-5861/2022</t>
+          <t>А44-3240/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>14.10.2022</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВМ"</t>
+          <t>ООО "Проектно-Строительное Предприятие Мегаполис"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5321189318</t>
+          <t>5310020302</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
+          <t>Соколова Е. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>118952.13</v>
-[...3 lines deleted...]
-      </c>
+        <v>166650</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков (залив квартиры) из-за некачественного капремонта члена СРО</t>
+          <t>Взыскание убытков, связанных с капитальным ремонтом многоквартирных домов</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>06.06.2023</t>
+          <t>12.07.2023</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf166d98-6c41-46dc-bdcb-a3bb6e9e2344</t>
+          <t>https://kad.arbitr.ru/Card/0df46454-a867-41b4-9e99-6a5598d1e5f4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А44-3578/2022</t>
+          <t>А44-2090/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>27.06.2022</t>
+          <t>17.04.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕРСТРОЙ"</t>
+          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5321126420</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
+          <t>Федорова А. Е.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>329122.03</v>
+        <v>34836.83</v>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт фасадов МКД подрядчиком</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>05.07.2023</t>
+          <t>28.11.2023</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0ea0eb1-7a54-495b-9070-dd3fab777c06</t>
+          <t>https://kad.arbitr.ru/Card/8cd2d31c-aae4-4dbb-a8e8-4699c22d51aa</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А44-2109/2022</t>
+          <t>А44-1663/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>21.04.2022</t>
+          <t>27.03.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>5321801523</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "РегионРемСтройТорг"</t>
+          <t>Ассоциация "Саморегулируемая организация Строителей Новгородской области "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5321183108</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Давыдова С. В.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>7582.29</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>104246.98</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>104246.98</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с СРО в связи с неисполнением обязательств членом СРО.</t>
+          <t>Возмещение убытков в порядке регресса из-за некачественного капремонта крыши членом СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022</t>
+          <t>22.08.2023</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fdd7664-3445-449f-8c85-2881ddc0b30e</t>
+          <t>https://kad.arbitr.ru/Card/5f32685b-50d9-441a-bcca-0221070e921c</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А44-10037/2019</t>
+          <t>А44-7013/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>25.11.2019</t>
+          <t>01.12.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рубикон"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5310016803</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
+          <t>Ассоциация "Саморегулируемая организация строителей Новгородской области"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>5321132897</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Самарин А. Д.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
+        <v>775302.5</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>300000</v>
+        <v>741473.5</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Двойное перечисление взноса в компенсационный фонд СРО (истцом и его предыдущей СРО).</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>26.12.2019</t>
+          <t>03.11.2023</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21417e9a-dfbc-4177-ad94-4958856085a7</t>
+          <t>https://kad.arbitr.ru/Card/b49fc71e-78ab-4034-a835-22022e4b1f72</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-108904/2017</t>
+          <t>А44-6529/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>10.11.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИВЕР"</t>
+          <t>ООО "Гарант Премиум"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5321173808</t>
+          <t>5321160608</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нестерова И. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>166000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в организации.</t>
+          <t>Устранение недостатков капитального ремонта крыши многоквартирного дома.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afed56d1-e5f9-47bb-8f96-8bf2b55b528a</t>
+          <t>https://kad.arbitr.ru/Card/a4c161d7-ba7f-43b1-93d4-46d8292afd98</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А53-15738/2017</t>
+          <t>А44-5861/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>14.10.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУБИКОН"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5310016803</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ВМ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>5321189318</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>300000</v>
+        <v>118952.13</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>300000</v>
+        <v>109722.13</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО в связи с переходом истца</t>
+          <t>Регрессное требование о возмещении убытков (залив квартиры) из-за некачественного капремонта члена СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>06.06.2023</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94a28deb-e68f-4e13-bc2a-08ada7bc981d</t>
+          <t>https://kad.arbitr.ru/Card/cf166d98-6c41-46dc-bdcb-a3bb6e9e2344</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А57-10353/2017</t>
+          <t>А44-3578/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>27.06.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Парнер-Н"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5321117514</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>ООО "МАСТЕРСТРОЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5321126420</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Козикова В. Е.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>329122.03</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>05.07.2023</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/523a2c50-8c75-4323-bc8e-ce53873dc0f7</t>
+          <t>https://kad.arbitr.ru/Card/f0ea0eb1-7a54-495b-9070-dd3fab777c06</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А57-9613/2017</t>
+          <t>А44-2109/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>21.04.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО фирма Энергомонтаж "</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5320012822</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>ООО "РегионРемСтройТорг"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5321183108</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Козикова В. Е.</t>
+          <t>Давыдова С. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>7582.29</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание убытков с СРО в связи с неисполнением обязательств членом СРО.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>02.08.2022</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28659656-224d-47c3-ac28-be9e7f0bab1b</t>
+          <t>https://kad.arbitr.ru/Card/0fdd7664-3445-449f-8c85-2881ddc0b30e</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А57-7066/2017</t>
+          <t>А44-6179/2021</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>28.10.2021</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инжстрой-Валдай"</t>
+          <t>ООО "А Индастриал"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5302010413</t>
+          <t>7814743632</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП "МОС (СРО)"</t>
+          <t>ООО "ПрофСтройКом"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5321194999</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Белкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7426f636-abb1-4bc9-a27e-1eba19c93a84</t>
+          <t>https://kad.arbitr.ru/Card/b9608fab-241f-4299-97a9-ae0d92d748ef</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-21923/2017</t>
+          <t>А44-6645/2020</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>30.11.2020</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "Новгородская ПМК-1"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5321077195</t>
+          <t>5310008560</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "Альянс"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>5310021240</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Огородников С. С.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb</t>
+          <t>https://kad.arbitr.ru/Card/c782dfdc-1c75-41bf-bc1f-85d80e37dcbf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-57269/2017</t>
+          <t>А44-676/2020</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>12.02.2020</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЬБОР"</t>
+          <t>ООО "Техстрой Регион"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5320025412</t>
+          <t>7801653212</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "Мостопоезд 816"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5321179380</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пестунов О. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>23.11.2024</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cde6a067-6798-4e43-977d-d578d3b0426a</t>
+          <t>https://kad.arbitr.ru/Card/68e2630e-2458-4ac1-8d5c-94767d265bb5</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-45693/2017</t>
+          <t>А44-10037/2019</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>25.11.2019</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 53"</t>
+          <t>ООО "Рубикон"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5320023246</t>
+          <t>5310016803</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация СРО СНО "Стройбизнесинвест"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5321132897</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Самарин А. Д.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
+          <t>Двойное перечисление взноса в компенсационный фонд СРО (истцом и его предыдущей СРО).</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2019</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/21417e9a-dfbc-4177-ad94-4958856085a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А40-108904/2017</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2017</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИВЕР"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>5321173808</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене членства в организации.</t>
+        </is>
+      </c>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/afed56d1-e5f9-47bb-8f96-8bf2b55b528a</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А53-15738/2017</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУБИКОН"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>5310016803</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Корецкий О. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в новую СРО в связи с переходом истца</t>
+        </is>
+      </c>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2017</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94a28deb-e68f-4e13-bc2a-08ada7bc981d</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А57-10353/2017</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2017</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Парнер-Н"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>5321117514</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Козикова В. Е.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/523a2c50-8c75-4323-bc8e-ce53873dc0f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А57-9613/2017</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО фирма Энергомонтаж "</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>5320012822</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Козикова В. Е.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28659656-224d-47c3-ac28-be9e7f0bab1b</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А57-7066/2017</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Инжстрой-Валдай"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>5302010413</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>НП "МОС (СРО)"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Степура С. М.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание остатка взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7426f636-abb1-4bc9-a27e-1eba19c93a84</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А56-21923/2017</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2017</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>5321077195</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R48" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2017</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А40-57269/2017</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2017</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЬБОР"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>5320025412</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2017</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cde6a067-6798-4e43-977d-d578d3b0426a</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А40-45693/2017</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>15.03.2017</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ № 53"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>5320023246</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
-      <c r="S42" s="2" t="inlineStr">
+      <c r="S50" s="2" t="inlineStr">
         <is>
           <t>17.11.2017</t>
         </is>
       </c>
-      <c r="T42" s="2" t="inlineStr">
+      <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U42" s="3" t="inlineStr">
+      <c r="U50" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0e14dcfe-c47a-4b91-a2c7-7db89bc976e4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>