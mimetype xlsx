--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23697440-0ada-4f0e-9d98-2aeb4812d6bf" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fde12b7-c860-408c-a64c-35b2f76bf590" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c78aeae0-832e-4285-b13d-f2612716a2fd" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd9ff9b-9dda-4e0a-a7be-84fc8d8ac897" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a62795f-1f14-4539-9ffe-093abfd17272" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb7952e-f017-4193-b7f3-954a8dcb3ca6" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3804f1ec-3b3c-45df-a42b-14751db024d2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e197ba58-a1db-48c5-9293-fe67f6dc2c5f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb169c21-5b72-4163-b6f4-6dc4098f14b3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22c21693-f4e2-4af5-9c7b-89c0923b9a1d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da2eca4e-e5b5-4da8-b3ed-dac58331294c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/862595f8-b8f2-4773-a6ea-bf3f51e83f37" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f98b39f-8a28-439e-8c30-86f95e1c2368" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3b79381-c1d1-494b-9464-d74098ba84b7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3a675a9-2799-4316-90e4-12511e893e73" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e686eb5a-0ebd-4b04-8efc-9241ed199163" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/feb75179-8fe5-4884-9e0e-63cf7d571def" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67fede2e-677d-4af8-a81d-3c34e1db2fbe" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1967b9b8-cf46-4ea9-876d-81860366ac6b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e49c8e05-cd86-4d15-ba9d-5cdf7590e241" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aa3b22a-daaf-490a-841f-bc578a067340" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83cf90be-e91c-4190-ac8f-c14b83f7c9c5" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191279c4-5dba-41c7-8475-3130ee248598" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcb39b95-9e36-438b-a3be-ff23a8ae0529" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0cde01e-52ee-43ec-a630-d5d5d4d3aae3" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84329fe3-7420-48f7-b065-83ce36230ed0" TargetMode="External" Id="rId28" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0736e9f9-cbad-4c51-8e03-173d48721a30" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23697440-0ada-4f0e-9d98-2aeb4812d6bf" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fde12b7-c860-408c-a64c-35b2f76bf590" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c78aeae0-832e-4285-b13d-f2612716a2fd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd9ff9b-9dda-4e0a-a7be-84fc8d8ac897" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a62795f-1f14-4539-9ffe-093abfd17272" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb7952e-f017-4193-b7f3-954a8dcb3ca6" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3804f1ec-3b3c-45df-a42b-14751db024d2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e197ba58-a1db-48c5-9293-fe67f6dc2c5f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb169c21-5b72-4163-b6f4-6dc4098f14b3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22c21693-f4e2-4af5-9c7b-89c0923b9a1d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da2eca4e-e5b5-4da8-b3ed-dac58331294c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/862595f8-b8f2-4773-a6ea-bf3f51e83f37" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f98b39f-8a28-439e-8c30-86f95e1c2368" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3b79381-c1d1-494b-9464-d74098ba84b7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3a675a9-2799-4316-90e4-12511e893e73" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e686eb5a-0ebd-4b04-8efc-9241ed199163" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/feb75179-8fe5-4884-9e0e-63cf7d571def" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67fede2e-677d-4af8-a81d-3c34e1db2fbe" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1967b9b8-cf46-4ea9-876d-81860366ac6b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e49c8e05-cd86-4d15-ba9d-5cdf7590e241" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aa3b22a-daaf-490a-841f-bc578a067340" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83cf90be-e91c-4190-ac8f-c14b83f7c9c5" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191279c4-5dba-41c7-8475-3130ee248598" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcb39b95-9e36-438b-a3be-ff23a8ae0529" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0cde01e-52ee-43ec-a630-d5d5d4d3aae3" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84329fe3-7420-48f7-b065-83ce36230ed0" TargetMode="External" Id="rId29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2849 +589,2939 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-238320/2024</t>
+          <t>А43-25120/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АО СТРАХОВОЕ "ВСК"</t>
+          <t>ООО "СМП "ТРАНСПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7710026574</t>
+          <t>5259018981</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Давыдова Ю. О.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23697440-0ada-4f0e-9d98-2aeb4812d6bf</t>
+          <t>https://kad.arbitr.ru/Card/0736e9f9-cbad-4c51-8e03-173d48721a30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А43-1301/2024</t>
+          <t>А40-238320/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>23.01.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Монолит"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5261070065</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй Форум"</t>
+          <t>АО СТРАХОВОЕ "ВСК"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5260251453</t>
+          <t>7710026574</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Логинова И. А.</t>
-[...3 lines deleted...]
-      <c r="P3" s="2" t="inlineStr"/>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>581134.66</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>456469.96</v>
+      </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Регресс о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.07.2024</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fde12b7-c860-408c-a64c-35b2f76bf590</t>
+          <t>https://kad.arbitr.ru/Card/23697440-0ada-4f0e-9d98-2aeb4812d6bf</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-211989/2017</t>
+          <t>А43-1301/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>23.01.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНЫЙ СТРОИТЕЛЬНЫЙ ЦЕНТР"</t>
+          <t>ООО "Монолит"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5262256425</t>
+          <t>5261070065</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>ООО "Строй Форум"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>5260251453</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Логинова И. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО СОЮЗДОРСТРОЙ и обязание совершить действия</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>30.07.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6</t>
+          <t>https://kad.arbitr.ru/Card/7fde12b7-c860-408c-a64c-35b2f76bf590</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-81774/2017</t>
+          <t>А40-211989/2017</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК"РЕГИОНСТРОЙ"</t>
+          <t>ООО "ИНЖЕНЕРНЫЙ СТРОИТЕЛЬНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7704742749</t>
+          <t>5262256425</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Признание незаконным бездействия СРО СОЮЗДОРСТРОЙ и обязание совершить действия</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c78aeae0-832e-4285-b13d-f2612716a2fd</t>
+          <t>https://kad.arbitr.ru/Card/2a6a3249-9f79-4c13-a974-81c8d4edc9c6</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-193212/2017</t>
+          <t>А56-81774/2017</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-СЕРВИС"</t>
+          <t>ООО "СК"РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5262228442</t>
+          <t>7704742749</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>500000</v>
+        <v>262710</v>
       </c>
       <c r="P6" s="2" t="n">
-        <v>500000</v>
+        <v>262710</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>05.05.2018</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2cd9ff9b-9dda-4e0a-a7be-84fc8d8ac897</t>
+          <t>https://kad.arbitr.ru/Card/c78aeae0-832e-4285-b13d-f2612716a2fd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-185698/2017</t>
+          <t>А40-193212/2017</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАПОЛИС"</t>
+          <t>ООО "АЛЬФА-СЕРВИС"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5263080140</t>
+          <t>5262228442</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P7" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>05.05.2018</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a62795f-1f14-4539-9ffe-093abfd17272</t>
+          <t>https://kad.arbitr.ru/Card/2cd9ff9b-9dda-4e0a-a7be-84fc8d8ac897</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-168802/2017</t>
+          <t>А40-185698/2017</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ ПО СТРОИТЕЛЬСТВУ И МЕТАЛЛООБЕСПЕЧЕНИЮ"</t>
+          <t>ООО "МЕГАПОЛИС"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5258059921</t>
+          <t>5263080140</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СРО МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ АССОЦИАЦИЯ ОБОРОНСТРОЙ</t>
-[...2 lines deleted...]
-      <c r="L8" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>2000000</v>
+        <v>1000000</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>14.01.2018</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1eb7952e-f017-4193-b7f3-954a8dcb3ca6</t>
+          <t>https://kad.arbitr.ru/Card/7a62795f-1f14-4539-9ffe-093abfd17272</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-144114/2017</t>
+          <t>А40-168802/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-СЕРВИС"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ ПО СТРОИТЕЛЬСТВУ И МЕТАЛЛООБЕСПЕЧЕНИЮ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5262228442</t>
+          <t>5258059921</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ АССОЦИАЦИЯ ОБОРОНСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>14.01.2018</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3804f1ec-3b3c-45df-a42b-14751db024d2</t>
+          <t>https://kad.arbitr.ru/Card/1eb7952e-f017-4193-b7f3-954a8dcb3ca6</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А43-24823/2017</t>
+          <t>А40-144114/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альфа-сервис"</t>
+          <t>ООО "АЛЬФА-СЕРВИС"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262228442</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строительных организаций ПромСтройЦентр"</t>
-[...2 lines deleted...]
-      <c r="L10" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7743089700</t>
+        </is>
+      </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Полозова Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Обязание ответчика перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e197ba58-a1db-48c5-9293-fe67f6dc2c5f</t>
+          <t>https://kad.arbitr.ru/Card/3804f1ec-3b3c-45df-a42b-14751db024d2</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-136586/2017</t>
+          <t>А43-24823/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИИМФ"</t>
+          <t>ООО "Альфа-сервис"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5262283965</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация "Объединение строительных организаций ПромСтройЦентр"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Полозова Д. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 2 000 000 руб. в новую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb169c21-5b72-4163-b6f4-6dc4098f14b3</t>
+          <t>https://kad.arbitr.ru/Card/e197ba58-a1db-48c5-9293-fe67f6dc2c5f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А43-19152/2017</t>
+          <t>А40-136586/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>25.07.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГлавСтрой-Истейт"</t>
+          <t>ООО "МИИМФ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262283965</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7736243693</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Белова К. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 2 000 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>17.01.2019</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22c21693-f4e2-4af5-9c7b-89c0923b9a1d</t>
+          <t>https://kad.arbitr.ru/Card/eb169c21-5b72-4163-b6f4-6dc4098f14b3</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-96708/2017</t>
+          <t>А43-19152/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИОС"</t>
+          <t>ООО "ГлавСтрой-Истейт"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5260399509</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Белова К. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P13" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО в связи с изменением членства.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>17.01.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da2eca4e-e5b5-4da8-b3ed-dac58331294c</t>
+          <t>https://kad.arbitr.ru/Card/22c21693-f4e2-4af5-9c7b-89c0923b9a1d</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А43-9937/2017</t>
+          <t>А40-96708/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО СК " Строй Групп"</t>
+          <t>ООО "БИОС"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5260399509</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Со " Спецстройнадзор"</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Полозова Д. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО в связи с изменением членства.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/862595f8-b8f2-4773-a6ea-bf3f51e83f37</t>
+          <t>https://kad.arbitr.ru/Card/da2eca4e-e5b5-4da8-b3ed-dac58331294c</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-59367/2017</t>
+          <t>А43-9937/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ИНЖИНИРИНГ"</t>
+          <t>ООО СК " Строй Групп"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5260387380</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Со " Спецстройнадзор"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Полозова Д. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f98b39f-8a28-439e-8c30-86f95e1c2368</t>
+          <t>https://kad.arbitr.ru/Card/862595f8-b8f2-4773-a6ea-bf3f51e83f37</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-19054/2017</t>
+          <t>А40-59367/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КСК"</t>
+          <t>ООО "СТРОЙ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5250057802</t>
+          <t>5260387380</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО, признание добровольного выхода и перевод 300 000 руб. компфонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3b79381-c1d1-494b-9464-d74098ba84b7</t>
+          <t>https://kad.arbitr.ru/Card/7f98b39f-8a28-439e-8c30-86f95e1c2368</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-53478/2017</t>
+          <t>А56-19054/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>24.03.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "КСК"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5257135680</t>
+          <t>5250057802</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Оспаривание исключения из СРО, признание добровольного выхода и перевод 300 000 руб. компфонда</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402</t>
+          <t>https://kad.arbitr.ru/Card/e3b79381-c1d1-494b-9464-d74098ba84b7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-51530/2017</t>
+          <t>А40-53478/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНД-СТРОЙМОНОЛИТ"</t>
+          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5256129161</t>
+          <t>5257135680</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3a675a9-2799-4316-90e4-12511e893e73</t>
+          <t>https://kad.arbitr.ru/Card/aa5e0ad1-9c48-4f03-a450-a2e9762ae402</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-32039/2017</t>
+          <t>А40-51530/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИГА"</t>
+          <t>ООО "ГРАНД-СТРОЙМОНОЛИТ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5262121210</t>
+          <t>5256129161</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>14.05.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e686eb5a-0ebd-4b04-8efc-9241ed199163</t>
+          <t>https://kad.arbitr.ru/Card/e3a675a9-2799-4316-90e4-12511e893e73</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-31031/2017</t>
+          <t>А40-32039/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТРЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ЛИГА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5257157732</t>
+          <t>5262121210</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>14.05.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/feb75179-8fe5-4884-9e0e-63cf7d571def</t>
+          <t>https://kad.arbitr.ru/Card/e686eb5a-0ebd-4b04-8efc-9241ed199163</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-26564/2017</t>
+          <t>А40-31031/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОТИВОПОЖАРНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "ЦЕНТРЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5263108081</t>
+          <t>5257157732</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Аксенова Е. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>312000</v>
+        <v>500000</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>15000</v>
+        <v>500000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и перечисление 300 000 руб. взноса при переходе в другое СРО</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67fede2e-677d-4af8-a81d-3c34e1db2fbe</t>
+          <t>https://kad.arbitr.ru/Card/feb75179-8fe5-4884-9e0e-63cf7d571def</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-24639/2017</t>
+          <t>А40-26564/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ЭКОЛАЙТ"</t>
+          <t>ООО "ПРОТИВОПОЖАРНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5202008690</t>
+          <t>5263108081</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП "ЕДИНОЕ МЕЖРЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7729440852</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Аксенова Е. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>300000</v>
+        <v>312000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>300000</v>
+        <v>15000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в компенсационный фонд 300000 руб.</t>
+          <t>Признание незаконным бездействия СРО и перечисление 300 000 руб. взноса при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.06.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1967b9b8-cf46-4ea9-876d-81860366ac6b</t>
+          <t>https://kad.arbitr.ru/Card/67fede2e-677d-4af8-a81d-3c34e1db2fbe</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-6743/2017</t>
+          <t>А40-24639/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>08.02.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРСЭНЕРГОСТРОЙ"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ЭКОЛАЙТ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5262291010</t>
+          <t>5202008690</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>НП "ЕДИНОЕ МЕЖРЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7729440852</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в фонд другой организации</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в компенсационный фонд 300000 руб.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>17.06.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e49c8e05-cd86-4d15-ba9d-5cdf7590e241</t>
+          <t>https://kad.arbitr.ru/Card/1967b9b8-cf46-4ea9-876d-81860366ac6b</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-21936/2017</t>
+          <t>А56-6743/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>06.02.2017</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ПРОМСТРОЙ НН"</t>
+          <t>ООО "РЕСУРСЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5261082663</t>
+          <t>5262291010</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взносы в компенсационный фонд СРО в связи с переходом истца.</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить взнос в фонд другой организации</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2aa3b22a-daaf-490a-841f-bc578a067340</t>
+          <t>https://kad.arbitr.ru/Card/e49c8e05-cd86-4d15-ba9d-5cdf7590e241</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-17835/2017</t>
+          <t>А40-21936/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>30.01.2017</t>
+          <t>06.02.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ИНЖИНИРИНГ"</t>
+          <t>ООО СК "ПРОМСТРОЙ НН"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5260387380</t>
+          <t>5261082663</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Обязание ответчика перечислить взносы в компенсационный фонд СРО в связи с переходом истца.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83cf90be-e91c-4190-ac8f-c14b83f7c9c5</t>
+          <t>https://kad.arbitr.ru/Card/2aa3b22a-daaf-490a-841f-bc578a067340</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-12478/2017</t>
+          <t>А40-17835/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.01.2017</t>
+          <t>30.01.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНТРОЛЬИНЖИНИРИНГ"</t>
+          <t>ООО "СТРОЙ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5262310665</t>
+          <t>5260387380</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7705521693</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства.</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>10.06.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/191279c4-5dba-41c7-8475-3130ee248598</t>
+          <t>https://kad.arbitr.ru/Card/83cf90be-e91c-4190-ac8f-c14b83f7c9c5</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-255645/2016</t>
+          <t>А40-12478/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>22.12.2016</t>
+          <t>20.01.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИЖЕГОРОДСКИЙ ЭНЕРГОСОЮЗ"</t>
+          <t>ООО "СТРОЙКОНТРОЛЬИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5262016279</t>
+          <t>5262310665</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Объединение профессиональных строителей Русстрой</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом истца</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>27.01.2017</t>
+          <t>10.06.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcb39b95-9e36-438b-a3be-ff23a8ae0529</t>
+          <t>https://kad.arbitr.ru/Card/191279c4-5dba-41c7-8475-3130ee248598</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-242519/2016</t>
+          <t>А40-255645/2016</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.12.2016</t>
+          <t>22.12.2016</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "НИЖЕГОРОДСКИЙ ЭНЕРГОСОЮЗ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5257135680</t>
+          <t>5262016279</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>НП "ЕДИНОЕ МЕЖРЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация Объединение профессиональных строителей Русстрой</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО, убытков и процентов при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>05.03.2017</t>
+          <t>27.01.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0cde01e-52ee-43ec-a630-d5d5d4d3aae3</t>
+          <t>https://kad.arbitr.ru/Card/fcb39b95-9e36-438b-a3be-ff23a8ae0529</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
+          <t>А40-242519/2016</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2016</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОЛОГИИ БЕЗОПАСНОСТИ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5257135680</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>НП "ЕДИНОЕ МЕЖРЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7729440852</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>1110109</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание взноса в компенсационный фонд СРО, убытков и процентов при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2017</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0cde01e-52ee-43ec-a630-d5d5d4d3aae3</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
           <t>А43-13642/2012</t>
         </is>
       </c>
-      <c r="C29" s="2" t="inlineStr">
+      <c r="C30" s="2" t="inlineStr">
         <is>
           <t>27.04.2012</t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
+      <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E29" s="2" t="inlineStr">
+      <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F29" s="2" t="inlineStr">
+      <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H29" s="2" t="inlineStr">
+      <c r="H30" s="2" t="inlineStr">
         <is>
           <t>ГУ-УПФ России по Нижегородскому району, г. Н. Новгород</t>
         </is>
       </c>
-      <c r="I29" s="2" t="inlineStr">
+      <c r="I30" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J29" s="2" t="inlineStr">
+      <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K29" s="2" t="inlineStr">
+      <c r="K30" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация основанная на членстве лиц, осуществляющих строительство Некоммерческое партнерство Строй Форум г. Н. Новгород</t>
         </is>
       </c>
-      <c r="L29" s="2" t="inlineStr">
+      <c r="L30" s="2" t="inlineStr">
         <is>
           <t>5260251453</t>
         </is>
       </c>
-      <c r="M29" s="2" t="inlineStr">
+      <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
-      <c r="N29" s="2" t="inlineStr">
+      <c r="N30" s="2" t="inlineStr">
         <is>
           <t>Моисеева И. И.</t>
         </is>
       </c>
-      <c r="O29" s="2" t="n">
+      <c r="O30" s="2" t="n">
         <v>26918.7</v>
       </c>
-      <c r="P29" s="2" t="n">
+      <c r="P30" s="2" t="n">
         <v>1000</v>
       </c>
-      <c r="Q29" s="2" t="inlineStr">
+      <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R29" s="2" t="inlineStr">
+      <c r="R30" s="2" t="inlineStr">
         <is>
           <t>Штраф за несвоевременное представление сведений персонифицированного учета в ПФР за 9 месяцев 2011г.</t>
         </is>
       </c>
-      <c r="S29" s="2" t="inlineStr">
+      <c r="S30" s="2" t="inlineStr">
         <is>
           <t>25.05.2012</t>
         </is>
       </c>
-      <c r="T29" s="2" t="inlineStr">
+      <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U29" s="3" t="inlineStr">
+      <c r="U30" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/84329fe3-7420-48f7-b065-83ce36230ed0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>