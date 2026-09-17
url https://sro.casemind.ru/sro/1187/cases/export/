--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b51b1259-78bf-4600-b724-8e8d01e47763" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8025268a-2e4f-451a-967e-35bafc330515" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8024a2ec-e3e8-4c8c-b424-b20d097fa93b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf5592e-1fff-4c40-a060-cf812feb6760" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb6d2e4e-ad62-4af0-bd04-4fd120a0b93b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5dc219b-5138-44b6-84f3-989dcacc43ef" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/196ca5bb-a090-457c-89c8-4a8fab23432b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e354899c-7a88-43d0-aac7-8396656b431b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4903aa5c-9f94-4fb4-8df0-154e70b20aee" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db4a41a7-20ff-43f7-9f39-02c0c54b11a9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5056bac6-c3f6-4f07-9f02-b34d941cbafb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f402a20-1c4c-43ba-8a2b-104d432440ba" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953a885f-c026-4b44-b1aa-0866c3023dd1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23937a0d-25ea-4e9b-8661-f4fab48f65de" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a219a391-9b71-4243-a717-dc4c9904fd86" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419d1d8d-5783-4261-81a1-a36e641b7cd2" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ca5e18-978d-499d-a25c-bf3acc2558d9" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b20ff9-c51b-41c9-9e41-6479f921658b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa09b97a-5b9c-4a31-ac4b-dbf0ae5aeafd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/477fea98-5b93-45ff-8c4e-961c21bc6d64" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f3cec2a-5b0d-4f1e-a382-a321c3b05277" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05ea1ad7-ca1e-40b1-8ccd-d287719eb881" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c443f6-1084-4bb1-81d3-0247e6482ef2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ab575cc-c875-46a3-b3c8-5cb89db214eb" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a8bdee-76e2-4252-8108-b722ddb808f2" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade8c75e-7087-42fe-97c5-d455badc7d26" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/656d5e1a-73a6-48fa-a338-323b78b73515" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28a21bad-d4e1-49a8-b574-cf9166661527" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9bd7e29-cbc8-46bf-a388-ad4cff0cdb3f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d5235a-7ab5-42dd-ab24-96ca139160ef" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4904ce3-e575-4e40-be6d-d7ea3b10c421" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9adbf658-4128-4238-a93e-5d47d5f31ebe" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6db77925-d6e9-42f5-bfe6-d8fb53686e50" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e35a08-3a5a-4d02-8fb3-9db7a60874f2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae29716-2516-4586-9c59-1addd14db60c" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f990f459-a60b-489a-8ea9-fa0d022e939b" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/088d509f-5da1-49a8-b0fa-92240f0eead6" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085679e2-e195-4496-bda9-5336584c9bf0" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57478b87-23b6-41fa-ad0c-e571765350ce" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa62c9b-2d0d-41eb-a4bf-dc6204de7531" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7af896b-e3ed-464a-aa6f-f7024a1e241c" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04e5089a-4cd4-4735-8cb7-fde67fc4c5c3" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88c62a2e-a8ca-442a-9f74-66b5e5105dad" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32d62dca-c08d-4355-a367-6508d3d1cd62" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71e35cb8-bdd8-441a-bf99-b374c14d331e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91170e29-9f1c-44e2-abde-1a12635897d3" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55c1cba2-a0bc-42b2-89af-5c9b2e4ecec1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7944391-32a3-4394-a00b-fb008d182701" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556c5777-ad48-4bf7-bac8-ef6b5724b461" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23616038-7de6-4f71-bd87-bafb0d68e2da" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/befc6ea7-b477-4b58-b71e-d01de56c99be" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5703bfd5-ff66-4b88-acb1-f1b0f2b3c884" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88c3124e-734f-48bf-9dbc-bea3792bced3" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b95fcfc-fbe1-4c96-a1ef-94c364c67085" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/227b2c80-f806-43bd-9873-b05ad7d92a7c" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfb07eae-d27d-40a1-a71a-94b56e8bd575" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/353960e8-9cfb-4c8f-a527-a643fc6271e7" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34435a6d-4d6e-49be-97ca-ac5eebe16daa" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12b3896-fbf7-4a32-aa0a-a2a2ea05f521" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de65b4b7-9e2e-42aa-bf1a-fcb8ed072930" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8992426e-9569-4b83-92b2-b88bf5750eff" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9982597a-1d51-42f9-9689-cd9647e382da" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03ae2672-9a9d-4f51-b2dc-5a87672b6237" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/884b6ed7-715b-4f59-889d-7cf8e6137a41" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a154d1a6-4e89-4db4-90cb-cd28264d121e" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464b1166-b170-49bc-a62e-bed3bc8adf09" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cdfbc59-80b6-4c9a-bc3b-899465269568" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df601db-a86a-4058-85dd-9de33de1f05f" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a11ff16b-8e20-4032-9690-f004cd217102" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4ad711f-deb0-4012-8f58-58a63a718540" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b89c43c1-da74-4a1f-9a81-7b51a2ad7d22" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30e65ce-5700-4180-b44b-127f775b797f" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be53472-cd2b-447b-abc8-5c160923449d" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8431fb-dda3-45dd-b272-e217c603e3b2" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d600a31b-1287-42d4-9994-ba57c560a53e" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b8e8389-f8f1-4c04-8b24-5da23d73109f" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1350297-6783-4099-8750-e34d8edd214f" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed0aaa2-590d-48c4-a973-8179e881c214" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ee06dd2-a6aa-47b0-944d-bbc4f746402a" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/582018ee-f5bd-4b99-b1c8-f27acf36e671" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae543add-846b-4bd3-9af6-89bc65e67cc2" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edf7d08d-1e92-474b-8866-73bb85952ff8" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab546e05-d9d9-408f-875d-d7e30798fc4b" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/425d113b-6554-4b0b-9f93-50382acd956d" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5a23f6d-6ef1-4cdd-9123-7973da45c441" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c99679b6-f606-4f9b-ad3d-5b9b83709e6e" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1a97895-997a-419c-92a9-b959b0dcceb6" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55360ad3-51be-4703-8593-3042e06b93fe" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57e71699-998c-41bb-a373-9ee9fde14aef" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6d9d120-2ab0-4e42-945e-77f6103fce4d" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ced2421c-50d5-452c-a845-a57314a05932" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee1c1372-f815-4e2b-97d6-c2ce5964eb1b" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99db95c5-32b2-44f5-91f1-73a789157f14" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b12ed8a-46b4-461a-b7b0-aafd77ef49d5" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/014076c1-01da-4f06-bc30-fc2428113ad3" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/412e2646-d96b-40f7-821b-55d70b8acbfa" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a212608-d7ff-41fc-8a6a-2933463ef6f1" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1de5178-614e-4813-ab43-e092488633e4" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d10322e-39eb-4016-9348-dc77647fb6fe" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa63ae4-7b44-4a28-8b2f-9b60425fdd4a" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17a7fa28-1781-47ef-99c4-f6504381ef67" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec968294-1a28-4cfc-bfbe-8f0024b39ae2" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b719e95-59e4-4304-8968-fbc83d8d5f3a" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/025873d2-67fb-465f-a6b9-d1b885444677" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd52f69a-18a2-46ef-a9b2-7a2659108408" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5acc98bd-8cf8-41fa-b1f1-04915abcbd40" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9695fb2f-3825-4cf2-a5e7-d3b104fd334a" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9289d106-0146-4000-a479-574384d283e4" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cfb57ab-595c-4f31-9de7-d58ac5f6ea00" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eebc9bd-b0a6-4a8b-99f5-f7420870fdce" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727b0222-4ee9-4fe5-a5c7-ca0649156ac8" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdc819a6-e4fe-4937-8a37-379d931c39dd" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e8f4af0-fedc-4914-9453-b97e06b19068" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c85fd907-197f-48cc-a552-4dbfed8a8f56" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbf18470-2926-4a18-ba64-2c2ebe18a7b7" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff8a45fb-feb9-4e44-948e-48475dc1224e" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/182d8692-6164-47a7-b1ee-95cad1562b03" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f41fb46c-807f-450f-a3fb-1dbc852535f1" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51910b0e-e1bc-40d8-8ab7-6f4fd74187e8" TargetMode="External" Id="rId123" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03d58ab4-e3b8-4da3-95cf-a9eb301ec301" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b51b1259-78bf-4600-b724-8e8d01e47763" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8025268a-2e4f-451a-967e-35bafc330515" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8024a2ec-e3e8-4c8c-b424-b20d097fa93b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf5592e-1fff-4c40-a060-cf812feb6760" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb6d2e4e-ad62-4af0-bd04-4fd120a0b93b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5dc219b-5138-44b6-84f3-989dcacc43ef" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/196ca5bb-a090-457c-89c8-4a8fab23432b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e354899c-7a88-43d0-aac7-8396656b431b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4903aa5c-9f94-4fb4-8df0-154e70b20aee" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db4a41a7-20ff-43f7-9f39-02c0c54b11a9" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5056bac6-c3f6-4f07-9f02-b34d941cbafb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f402a20-1c4c-43ba-8a2b-104d432440ba" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953a885f-c026-4b44-b1aa-0866c3023dd1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23937a0d-25ea-4e9b-8661-f4fab48f65de" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a219a391-9b71-4243-a717-dc4c9904fd86" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/419d1d8d-5783-4261-81a1-a36e641b7cd2" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ca5e18-978d-499d-a25c-bf3acc2558d9" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b20ff9-c51b-41c9-9e41-6479f921658b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa09b97a-5b9c-4a31-ac4b-dbf0ae5aeafd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/477fea98-5b93-45ff-8c4e-961c21bc6d64" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f3cec2a-5b0d-4f1e-a382-a321c3b05277" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05ea1ad7-ca1e-40b1-8ccd-d287719eb881" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c443f6-1084-4bb1-81d3-0247e6482ef2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ab575cc-c875-46a3-b3c8-5cb89db214eb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a8bdee-76e2-4252-8108-b722ddb808f2" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/656d5e1a-73a6-48fa-a338-323b78b73515" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade8c75e-7087-42fe-97c5-d455badc7d26" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28a21bad-d4e1-49a8-b574-cf9166661527" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d5235a-7ab5-42dd-ab24-96ca139160ef" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9bd7e29-cbc8-46bf-a388-ad4cff0cdb3f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4904ce3-e575-4e40-be6d-d7ea3b10c421" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6db77925-d6e9-42f5-bfe6-d8fb53686e50" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9adbf658-4128-4238-a93e-5d47d5f31ebe" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86e35a08-3a5a-4d02-8fb3-9db7a60874f2" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ae29716-2516-4586-9c59-1addd14db60c" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f990f459-a60b-489a-8ea9-fa0d022e939b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/088d509f-5da1-49a8-b0fa-92240f0eead6" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085679e2-e195-4496-bda9-5336584c9bf0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57478b87-23b6-41fa-ad0c-e571765350ce" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7af896b-e3ed-464a-aa6f-f7024a1e241c" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa62c9b-2d0d-41eb-a4bf-dc6204de7531" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88c62a2e-a8ca-442a-9f74-66b5e5105dad" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32d62dca-c08d-4355-a367-6508d3d1cd62" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04e5089a-4cd4-4735-8cb7-fde67fc4c5c3" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71e35cb8-bdd8-441a-bf99-b374c14d331e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91170e29-9f1c-44e2-abde-1a12635897d3" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55c1cba2-a0bc-42b2-89af-5c9b2e4ecec1" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7944391-32a3-4394-a00b-fb008d182701" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556c5777-ad48-4bf7-bac8-ef6b5724b461" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23616038-7de6-4f71-bd87-bafb0d68e2da" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88c3124e-734f-48bf-9dbc-bea3792bced3" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5703bfd5-ff66-4b88-acb1-f1b0f2b3c884" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/befc6ea7-b477-4b58-b71e-d01de56c99be" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b95fcfc-fbe1-4c96-a1ef-94c364c67085" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/227b2c80-f806-43bd-9873-b05ad7d92a7c" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/353960e8-9cfb-4c8f-a527-a643fc6271e7" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfb07eae-d27d-40a1-a71a-94b56e8bd575" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34435a6d-4d6e-49be-97ca-ac5eebe16daa" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12b3896-fbf7-4a32-aa0a-a2a2ea05f521" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de65b4b7-9e2e-42aa-bf1a-fcb8ed072930" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8992426e-9569-4b83-92b2-b88bf5750eff" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9982597a-1d51-42f9-9689-cd9647e382da" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03ae2672-9a9d-4f51-b2dc-5a87672b6237" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/884b6ed7-715b-4f59-889d-7cf8e6137a41" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a154d1a6-4e89-4db4-90cb-cd28264d121e" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464b1166-b170-49bc-a62e-bed3bc8adf09" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06e82181-f462-4ae6-91eb-dfd77c9e4628" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df601db-a86a-4058-85dd-9de33de1f05f" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cdfbc59-80b6-4c9a-bc3b-899465269568" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a11ff16b-8e20-4032-9690-f004cd217102" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4ad711f-deb0-4012-8f58-58a63a718540" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30e65ce-5700-4180-b44b-127f775b797f" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be53472-cd2b-447b-abc8-5c160923449d" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b89c43c1-da74-4a1f-9a81-7b51a2ad7d22" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8431fb-dda3-45dd-b272-e217c603e3b2" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d600a31b-1287-42d4-9994-ba57c560a53e" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b8e8389-f8f1-4c04-8b24-5da23d73109f" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed0aaa2-590d-48c4-a973-8179e881c214" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1350297-6783-4099-8750-e34d8edd214f" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/582018ee-f5bd-4b99-b1c8-f27acf36e671" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ee06dd2-a6aa-47b0-944d-bbc4f746402a" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae543add-846b-4bd3-9af6-89bc65e67cc2" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edf7d08d-1e92-474b-8866-73bb85952ff8" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab546e05-d9d9-408f-875d-d7e30798fc4b" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/425d113b-6554-4b0b-9f93-50382acd956d" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5a23f6d-6ef1-4cdd-9123-7973da45c441" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c99679b6-f606-4f9b-ad3d-5b9b83709e6e" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1a97895-997a-419c-92a9-b959b0dcceb6" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57e71699-998c-41bb-a373-9ee9fde14aef" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55360ad3-51be-4703-8593-3042e06b93fe" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6d9d120-2ab0-4e42-945e-77f6103fce4d" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ced2421c-50d5-452c-a845-a57314a05932" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee1c1372-f815-4e2b-97d6-c2ce5964eb1b" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99db95c5-32b2-44f5-91f1-73a789157f14" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b12ed8a-46b4-461a-b7b0-aafd77ef49d5" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/014076c1-01da-4f06-bc30-fc2428113ad3" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/412e2646-d96b-40f7-821b-55d70b8acbfa" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a212608-d7ff-41fc-8a6a-2933463ef6f1" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1de5178-614e-4813-ab43-e092488633e4" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d10322e-39eb-4016-9348-dc77647fb6fe" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efa63ae4-7b44-4a28-8b2f-9b60425fdd4a" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17a7fa28-1781-47ef-99c4-f6504381ef67" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec968294-1a28-4cfc-bfbe-8f0024b39ae2" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/025873d2-67fb-465f-a6b9-d1b885444677" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b719e95-59e4-4304-8968-fbc83d8d5f3a" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd52f69a-18a2-46ef-a9b2-7a2659108408" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5acc98bd-8cf8-41fa-b1f1-04915abcbd40" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9695fb2f-3825-4cf2-a5e7-d3b104fd334a" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9289d106-0146-4000-a479-574384d283e4" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cfb57ab-595c-4f31-9de7-d58ac5f6ea00" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727b0222-4ee9-4fe5-a5c7-ca0649156ac8" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eebc9bd-b0a6-4a8b-99f5-f7420870fdce" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdc819a6-e4fe-4937-8a37-379d931c39dd" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e8f4af0-fedc-4914-9453-b97e06b19068" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c85fd907-197f-48cc-a552-4dbfed8a8f56" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbf18470-2926-4a18-ba64-2c2ebe18a7b7" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff8a45fb-feb9-4e44-948e-48475dc1224e" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/182d8692-6164-47a7-b1ee-95cad1562b03" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f41fb46c-807f-450f-a3fb-1dbc852535f1" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51910b0e-e1bc-40d8-8ab7-6f4fd74187e8" TargetMode="External" Id="rId125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U124"/>
+  <dimension ref="A1:U126"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1109 +589,1109 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А43-18689/2026</t>
+          <t>А43-28057/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "Специализированный застройщик Нижегородской области "Дирекция по строительству"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5260429200</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Союз "Строители Приволжья"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5257109369</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N2" s="2" t="inlineStr"/>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Шутова Н. С.</t>
+        </is>
+      </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b51b1259-78bf-4600-b724-8e8d01e47763</t>
+          <t>https://kad.arbitr.ru/Card/03d58ab4-e3b8-4da3-95cf-a9eb301ec301</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А43-28073/2025</t>
+          <t>А43-18689/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Зенит-НН"</t>
+          <t>АО "Специализированный застройщик Нижегородской области "Дирекция по строительству"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5263078359</t>
+          <t>5260429200</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз "Строители Приволжья"</t>
+          <t>Саморегулируемая организация Союз "Строители Приволжья"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>5257109369</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
-[...9 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr"/>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8025268a-2e4f-451a-967e-35bafc330515</t>
+          <t>https://kad.arbitr.ru/Card/b51b1259-78bf-4600-b724-8e8d01e47763</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А43-22026/2025</t>
+          <t>А43-28073/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ООО "Зенит-НН"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5263078359</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМИК"</t>
+          <t>СРО Союз "Строители Приволжья"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5249149992</t>
+          <t>5257109369</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Миронов С. В.</t>
+          <t>Годухин А. Е.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>109108.6</v>
+        <v>46728427</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по обязательствам члена СРО (ООО СМИК) перед Фондом капремонта.</t>
+          <t>Солидарное взыскание стоимости восстановительных работ здания и убытков</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8024a2ec-e3e8-4c8c-b424-b20d097fa93b</t>
+          <t>https://kad.arbitr.ru/Card/8025268a-2e4f-451a-967e-35bafc330515</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-272403/2024</t>
+          <t>А43-22026/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>13.11.2024</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО МОНТАЖНАЯ ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
+          <t>ООО "СМИК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>5249149992</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Миронов С. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>9590668.99</v>
-[...3 lines deleted...]
-      </c>
+        <v>109108.6</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосвоенного аванса по договору подряда из-за нарушения сроков и расторжения договора</t>
+          <t>Взыскание денежных средств по обязательствам члена СРО (ООО СМИК) перед Фондом капремонта.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>01.03.2025</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caf5592e-1fff-4c40-a060-cf812feb6760</t>
+          <t>https://kad.arbitr.ru/Card/8024a2ec-e3e8-4c8c-b424-b20d097fa93b</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А43-38731/2023</t>
+          <t>А40-272403/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023</t>
+          <t>13.11.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз Строители Приволжья</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5257109369</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Приволжья"</t>
+          <t>ООО "СТРОИТЕЛЬНО МОНТАЖНАЯ ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5257109369</t>
+          <t>5249149992</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Волчанская И. С.</t>
-[...3 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>9590668.99</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>9590668.99</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R6" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосвоенного аванса по договору подряда из-за нарушения сроков и расторжения договора</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>01.03.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb6d2e4e-ad62-4af0-bd04-4fd120a0b93b</t>
+          <t>https://kad.arbitr.ru/Card/caf5592e-1fff-4c40-a060-cf812feb6760</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А43-24713/2019</t>
+          <t>А43-38731/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>14.06.2019</t>
+          <t>21.12.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУБИКОНСТРОЙ"</t>
+          <t>Саморегулируемая организация Союз Строители Приволжья</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5257109369</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО ПО "ГАМ"</t>
-[...2 lines deleted...]
-      <c r="L7" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация Союз "Строители Приволжья"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>5257109369</t>
+        </is>
+      </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Горбунова И. А.</t>
+          <t>Волчанская И. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>16.04.2024</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c5dc219b-5138-44b6-84f3-989dcacc43ef</t>
+          <t>https://kad.arbitr.ru/Card/cb6d2e4e-ad62-4af0-bd04-4fd120a0b93b</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-27484/2019</t>
+          <t>А43-24713/2019</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.02.2019</t>
+          <t>14.06.2019</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
+          <t>ООО "РУБИКОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5250059052</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО ПО "ГАМ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Горбунова И. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>05.04.2019</t>
+          <t>16.04.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/196ca5bb-a090-457c-89c8-4a8fab23432b</t>
+          <t>https://kad.arbitr.ru/Card/c5dc219b-5138-44b6-84f3-989dcacc43ef</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-95322/2018</t>
+          <t>А40-27484/2019</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>06.02.2019</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5250059052</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7721278125</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 руб. средств компенсационного фонда в СРО СОЮЗ СТРОИТЕЛИ ПРИВОЛЖЬЯ</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>31.01.2019</t>
+          <t>05.04.2019</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e354899c-7a88-43d0-aac7-8396656b431b</t>
+          <t>https://kad.arbitr.ru/Card/196ca5bb-a090-457c-89c8-4a8fab23432b</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-142870/2018</t>
+          <t>А41-95322/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>15.11.2018</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО НИТЕЛСТРОЙ</t>
+          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5261086202</t>
+          <t>5250059052</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>250000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление 300 000 руб. средств компенсационного фонда в СРО СОЮЗ СТРОИТЕЛИ ПРИВОЛЖЬЯ</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>04.03.2019</t>
+          <t>31.01.2019</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4903aa5c-9f94-4fb4-8df0-154e70b20aee</t>
+          <t>https://kad.arbitr.ru/Card/e354899c-7a88-43d0-aac7-8396656b431b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-201298/2018</t>
+          <t>А56-142870/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.08.2018</t>
+          <t>15.11.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙСИБ"</t>
+          <t>ООО НИТЕЛСТРОЙ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5504249596</t>
+          <t>5261086202</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>Ассоциация по содействию участникам строительной отрасли "Партнер"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>400000</v>
+        <v>250000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300000 руб. взноса в компфонд СРО и взыскание 100000 руб. убытков</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>20.10.2018</t>
+          <t>04.03.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db4a41a7-20ff-43f7-9f39-02c0c54b11a9</t>
+          <t>https://kad.arbitr.ru/Card/4903aa5c-9f94-4fb4-8df0-154e70b20aee</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-200623/2018</t>
+          <t>А40-201298/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>27.08.2018</t>
+          <t>28.08.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
+          <t>ООО "ПРОЕКТСТРОЙСИБ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5250059052</t>
+          <t>5504249596</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда.</t>
+          <t>Обязание перечислить 300000 руб. взноса в компфонд СРО и взыскание 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.09.2018</t>
+          <t>20.10.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5056bac6-c3f6-4f07-9f02-b34d941cbafb</t>
+          <t>https://kad.arbitr.ru/Card/db4a41a7-20ff-43f7-9f39-02c0c54b11a9</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-166419/2018</t>
+          <t>А40-200623/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>18.07.2018</t>
+          <t>27.08.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
@@ -1702,1674 +1702,1672 @@
           <t>5250059052</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7721278125</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО в связи с переходом истца</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.12.2018</t>
+          <t>29.09.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f402a20-1c4c-43ba-8a2b-104d432440ba</t>
+          <t>https://kad.arbitr.ru/Card/5056bac6-c3f6-4f07-9f02-b34d941cbafb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-119519/2018</t>
+          <t>А40-166419/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>29.05.2018</t>
+          <t>18.07.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИВОЛЖСКАЯ ОБСЛУЖИВАЮЩАЯ КОМПАНИЯ"</t>
+          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "МЕГА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5258129505</t>
+          <t>5250059052</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО в связи с переходом истца</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.10.2018</t>
+          <t>05.12.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/953a885f-c026-4b44-b1aa-0866c3023dd1</t>
+          <t>https://kad.arbitr.ru/Card/2f402a20-1c4c-43ba-8a2b-104d432440ba</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-98252/2018</t>
+          <t>А40-119519/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>29.05.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "РЕАЛ"</t>
+          <t>ООО "ПРИВОЛЖСКАЯ ОБСЛУЖИВАЮЩАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5260422726</t>
+          <t>5258129505</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>04.08.2018</t>
+          <t>19.10.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23937a0d-25ea-4e9b-8661-f4fab48f65de</t>
+          <t>https://kad.arbitr.ru/Card/953a885f-c026-4b44-b1aa-0866c3023dd1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-31595/2018</t>
+          <t>А40-98252/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
+          <t>ООО СК "РЕАЛ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5260261934</t>
+          <t>5260422726</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при смене СРО</t>
+          <t>Перечисление средств компенсационного фонда СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>08.06.2018</t>
+          <t>04.08.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a219a391-9b71-4243-a717-dc4c9904fd86</t>
+          <t>https://kad.arbitr.ru/Card/23937a0d-25ea-4e9b-8661-f4fab48f65de</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-30069/2018</t>
+          <t>А56-31595/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рус Билдинг"</t>
+          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5260286664</t>
+          <t>5260261934</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СтройИндустрия"</t>
-[...2 lines deleted...]
-      <c r="L17" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>1100000</v>
+        <v>300000</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд 1 000 000 руб. и взыскание 100 000 руб. убытков</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>26.08.2018</t>
+          <t>08.06.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/419d1d8d-5783-4261-81a1-a36e641b7cd2</t>
+          <t>https://kad.arbitr.ru/Card/a219a391-9b71-4243-a717-dc4c9904fd86</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А53-6655/2018</t>
+          <t>А56-30069/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.03.2018</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "МАКОМ"</t>
+          <t>ООО "Рус Билдинг"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6164008962</t>
+          <t>5260286664</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСИМУМ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СтройИндустрия"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>125608</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100000</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба от залития нежилого помещения вследствие неисправности канализации.</t>
+          <t>Перечисление взноса в компенсационный фонд 1 000 000 руб. и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>26.08.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39ca5e18-978d-499d-a25c-bf3acc2558d9</t>
+          <t>https://kad.arbitr.ru/Card/419d1d8d-5783-4261-81a1-a36e641b7cd2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А53-3665/2018</t>
+          <t>А53-6655/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>13.03.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОГАЗСЕРВИС"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "МАКОМ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6164008962</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "МАКСИМУМ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>6168021403</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>300000</v>
+        <v>125608</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>300000</v>
+        <v>105608</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+          <t>Взыскание ущерба от залития нежилого помещения вследствие неисправности канализации.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.03.2019</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79b20ff9-c51b-41c9-9e41-6479f921658b</t>
+          <t>https://kad.arbitr.ru/Card/39ca5e18-978d-499d-a25c-bf3acc2558d9</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-8849/2018</t>
+          <t>А53-3665/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕПЛОСТРОЙ</t>
+          <t>ООО "ТЕПЛОГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>29.03.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5</t>
+          <t>https://kad.arbitr.ru/Card/79b20ff9-c51b-41c9-9e41-6479f921658b</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-30/2018</t>
+          <t>А40-8849/2018</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО РУС БИЛДИНГ</t>
+          <t>ООО ТЕПЛОСТРОЙ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>1100000</v>
+        <v>400000</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков</t>
+          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa09b97a-5b9c-4a31-ac4b-dbf0ae5aeafd</t>
+          <t>https://kad.arbitr.ru/Card/ca46eaf0-2b98-4290-b00e-7e5bdfd0cdf5</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-246306/2017</t>
+          <t>А40-30/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНКОР"</t>
+          <t>ООО РУС БИЛДИНГ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5262222112</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100000</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/477fea98-5b93-45ff-8c4e-961c21bc6d64</t>
+          <t>https://kad.arbitr.ru/Card/aa09b97a-5b9c-4a31-ac4b-dbf0ae5aeafd</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-242689/2017</t>
+          <t>А40-246306/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ КОНЦЕРН "ВОЗРОЖДЕНИЕ"</t>
+          <t>ООО "АНКОР"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5257073828</t>
+          <t>5262222112</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>04.04.2018</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f3cec2a-5b0d-4f1e-a382-a321c3b05277</t>
+          <t>https://kad.arbitr.ru/Card/477fea98-5b93-45ff-8c4e-961c21bc6d64</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А46-22473/2017</t>
+          <t>А40-242689/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЫШЛЕННОЕ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ КОНЦЕРН "ВОЗРОЖДЕНИЕ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5263028125</t>
+          <t>5257073828</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 2 000 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>04.04.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05ea1ad7-ca1e-40b1-8ccd-d287719eb881</t>
+          <t>https://kad.arbitr.ru/Card/1f3cec2a-5b0d-4f1e-a382-a321c3b05277</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А46-20258/2017</t>
+          <t>А46-22473/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>МУП "ТЕПЛОВЫЕ СЕТИ"</t>
+          <t>ООО "ПРОМЫШЛЕННОЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5248011350</t>
+          <t>5263028125</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
+          <t>Обязание перечислить 2 000 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9c443f6-1084-4bb1-81d3-0247e6482ef2</t>
+          <t>https://kad.arbitr.ru/Card/05ea1ad7-ca1e-40b1-8ccd-d287719eb881</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-191002/2017</t>
+          <t>А46-20258/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОВОЛЖЬЕ-НВ"</t>
+          <t>МУП "ТЕПЛОВЫЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5262057684</t>
+          <t>5248011350</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7713387040</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489</t>
+          <t>https://kad.arbitr.ru/Card/e9c443f6-1084-4bb1-81d3-0247e6482ef2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-171392/2017</t>
+          <t>А40-191002/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>КОММАНДИТНОЕ ТОВАРИЩЕСТВО СПЕЦСТРОЙРЕСУРС И КОМПАНИЯ</t>
+          <t>ООО "ПОВОЛЖЬЕ-НВ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5257142581</t>
+          <t>5262057684</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7713387040</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств компенсационного фонда (1 000 000 руб.) и убытков (100 000 руб.)</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ab575cc-c875-46a3-b3c8-5cb89db214eb</t>
+          <t>https://kad.arbitr.ru/Card/e0327807-2431-4eb6-b9a6-3478a488e489</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А08-8804/2017</t>
+          <t>А40-171392/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСИТИ"</t>
+          <t>КОММАНДИТНОЕ ТОВАРИЩЕСТВО СПЕЦСТРОЙРЕСУРС И КОМПАНИЯ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5258100383</t>
+          <t>5257142581</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100000</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 200 000 руб. взноса в компенсационный фонд СРО и взыскание 100 000 руб. убытков</t>
+          <t>Взыскание средств компенсационного фонда (1 000 000 руб.) и убытков (100 000 руб.)</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1a8bdee-76e2-4252-8108-b722ddb808f2</t>
+          <t>https://kad.arbitr.ru/Card/2ab575cc-c875-46a3-b3c8-5cb89db214eb</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А46-16044/2017</t>
+          <t>А08-8804/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЛАКТИКА"</t>
+          <t>ООО "ЭЛЕКТРОСИТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5246024681</t>
+          <t>5258100383</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Мирошникова Ю. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание расходов на оплату взноса в компенсационный фонд новой СРО из-за отказа ответчика</t>
+          <t>Перечисление 200 000 руб. взноса в компенсационный фонд СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ade8c75e-7087-42fe-97c5-d455badc7d26</t>
+          <t>https://kad.arbitr.ru/Card/c1a8bdee-76e2-4252-8108-b722ddb808f2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>А46-15956/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>05.09.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -3434,342 +3432,340 @@
           <t>Обязание перечислить 300 000 руб. средств компенсационного фонда в другую СРО при переходе.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
           <t>29.11.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/656d5e1a-73a6-48fa-a338-323b78b73515</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-67359/2017</t>
+          <t>А46-16044/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
+          <t>ООО "ГАЛАКТИКА"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5260261934</t>
+          <t>5246024681</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере 300 000 руб., связанных с оплатой взносов в новое СРО</t>
+          <t>Взыскание расходов на оплату взноса в компенсационный фонд новой СРО из-за отказа ответчика</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28a21bad-d4e1-49a8-b574-cf9166661527</t>
+          <t>https://kad.arbitr.ru/Card/ade8c75e-7087-42fe-97c5-d455badc7d26</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-156776/2017</t>
+          <t>А56-67359/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО ПО "ГАМ"</t>
+          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5260261934</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7713387040</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
+          <t>Взыскание убытков в размере 300 000 руб., связанных с оплатой взносов в новое СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0</t>
+          <t>https://kad.arbitr.ru/Card/28a21bad-d4e1-49a8-b574-cf9166661527</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-154914/2017</t>
+          <t>А40-156776/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРТУНА-НН</t>
+          <t>ООО ПО "ГАМ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5260386411</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7713387040</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9bd7e29-cbc8-46bf-a388-ad4cff0cdb3f</t>
+          <t>https://kad.arbitr.ru/Card/e7d7e668-3e90-4f66-a599-388686cc04c0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>А56-63273/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>21.08.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -3836,241 +3832,243 @@
           <t>Признание выхода из СРО, перевод 300000 руб. взноса и взыскание 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
           <t>07.02.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/37d5235a-7ab5-42dd-ab24-96ca139160ef</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-154034/2017</t>
+          <t>А40-154914/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ГК "ОРИОН-СЕРВИС"</t>
+          <t>ООО "ФОРТУНА-НН</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5250053364</t>
+          <t>5260386411</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>18.11.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4904ce3-e575-4e40-be6d-d7ea3b10c421</t>
+          <t>https://kad.arbitr.ru/Card/f9bd7e29-cbc8-46bf-a388-ad4cff0cdb3f</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А46-14268/2017</t>
+          <t>А40-154034/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСУС"</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ГК "ОРИОН-СЕРВИС"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5258091548</t>
+          <t>5250053364</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P36" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>23.09.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9adbf658-4128-4238-a93e-5d47d5f31ebe</t>
+          <t>https://kad.arbitr.ru/Card/e4904ce3-e575-4e40-be6d-d7ea3b10c421</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>А70-10890/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>15.08.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -4133,744 +4131,742 @@
           <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
           <t>28.10.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6db77925-d6e9-42f5-bfe6-d8fb53686e50</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-143731/2017</t>
+          <t>А46-14268/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСТЕК"</t>
+          <t>ООО "МАКСУС"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5245016448</t>
+          <t>5258091548</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО при переходе истца</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>23.09.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86e35a08-3a5a-4d02-8fb3-9db7a60874f2</t>
+          <t>https://kad.arbitr.ru/Card/9adbf658-4128-4238-a93e-5d47d5f31ebe</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-141502/2017</t>
+          <t>А40-143731/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРЗАМАСДОРРЕМСТРОЙ"</t>
+          <t>ООО "ИНСТЕК"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5202008347</t>
+          <t>5245016448</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНЫЙ ЦЕНТР СОДЕЙСТВИЯ В ОРГАНИЗАЦИИ КОНТРОЛЯ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7723367589</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>600000</v>
+        <v>1000000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене организации и взыскание убытков</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО при переходе истца</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ae29716-2516-4586-9c59-1addd14db60c</t>
+          <t>https://kad.arbitr.ru/Card/86e35a08-3a5a-4d02-8fb3-9db7a60874f2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А46-12947/2017</t>
+          <t>А40-141502/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "АРЗАМАСДОРРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5249103684</t>
+          <t>5202008347</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "МЕЖРЕГИОНАЛЬНЫЙ ЦЕНТР СОДЕЙСТВИЯ В ОРГАНИЗАЦИИ КОНТРОЛЯ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7723367589</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>340000</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+        <v>600000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене организации и взыскание убытков</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>04.07.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f990f459-a60b-489a-8ea9-fa0d022e939b</t>
+          <t>https://kad.arbitr.ru/Card/0ae29716-2516-4586-9c59-1addd14db60c</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-135347/2017</t>
+          <t>А46-12947/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЫСОТА"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5262288339</t>
+          <t>5249103684</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>340000</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>25.12.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/088d509f-5da1-49a8-b0fa-92240f0eead6</t>
+          <t>https://kad.arbitr.ru/Card/f990f459-a60b-489a-8ea9-fa0d022e939b</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А46-12471/2017</t>
+          <t>А40-135347/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛИНВЕСТКОМПЛЕКТ"</t>
+          <t>ООО "ВЫСОТА"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5254020803</t>
+          <t>5262288339</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>25.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/085679e2-e195-4496-bda9-5336584c9bf0</t>
+          <t>https://kad.arbitr.ru/Card/088d509f-5da1-49a8-b0fa-92240f0eead6</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-128759/2017</t>
+          <t>А46-12471/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРТНЕР - ЭНЕРГО"</t>
+          <t>ООО "МЕТАЛЛИНВЕСТКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5239010381</t>
+          <t>5254020803</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>600000</v>
-[...1 lines deleted...]
-      <c r="P43" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57478b87-23b6-41fa-ad0c-e571765350ce</t>
+          <t>https://kad.arbitr.ru/Card/085679e2-e195-4496-bda9-5336584c9bf0</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-123697/2017</t>
+          <t>А40-128759/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "БОРСТРОЙМЕТАЛЛ"</t>
+          <t>ООО "ПАРТНЕР - ЭНЕРГО"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5246043300</t>
+          <t>5239010381</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>400000</v>
+        <v>600000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efa62c9b-2d0d-41eb-a4bf-dc6204de7531</t>
+          <t>https://kad.arbitr.ru/Card/57478b87-23b6-41fa-ad0c-e571765350ce</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>А40-124289/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>06.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -4937,142 +4933,142 @@
           <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
           <t>26.12.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b7af896b-e3ed-464a-aa6f-f7024a1e241c</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-123127/2017</t>
+          <t>А40-123697/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО ПИК "Экотех"</t>
+          <t>ООО "БОРСТРОЙМЕТАЛЛ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5246043300</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04e5089a-4cd4-4735-8cb7-fde67fc4c5c3</t>
+          <t>https://kad.arbitr.ru/Card/efa62c9b-2d0d-41eb-a4bf-dc6204de7531</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>А46-10839/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>05.07.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -5236,1241 +5232,1243 @@
           <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
           <t>21.12.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/32d62dca-c08d-4355-a367-6508d3d1cd62</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А46-10604/2017</t>
+          <t>А40-123127/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "НОВЫЙ ФОРМАТ"</t>
+          <t>ООО ПИК "Экотех"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5260125265</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P49" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. убытков (взнос в компфонд) при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71e35cb8-bdd8-441a-bf99-b374c14d331e</t>
+          <t>https://kad.arbitr.ru/Card/04e5089a-4cd4-4735-8cb7-fde67fc4c5c3</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А46-10520/2017</t>
+          <t>А46-10604/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИСТЕМА"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "НОВЫЙ ФОРМАТ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5202006371</t>
+          <t>5260125265</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в КФ новой СРО и взыскание 100 000 руб. убытков</t>
+          <t>Взыскание 300 000 руб. убытков (взнос в компфонд) при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91170e29-9f1c-44e2-abde-1a12635897d3</t>
+          <t>https://kad.arbitr.ru/Card/71e35cb8-bdd8-441a-bf99-b374c14d331e</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А46-10259/2017</t>
+          <t>А46-10520/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВА-СТРОЙ"</t>
+          <t>ООО "СИСТЕМА"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5256140670</t>
+          <t>5202006371</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в КФ новой СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55c1cba2-a0bc-42b2-89af-5c9b2e4ecec1</t>
+          <t>https://kad.arbitr.ru/Card/91170e29-9f1c-44e2-abde-1a12635897d3</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А57-14124/2017</t>
+          <t>А46-10259/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>28.06.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Квант"</t>
+          <t>ООО "НЕВА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5247003074</t>
+          <t>5256140670</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Козикова В. Е.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую саморегулируемую организацию.</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7944391-32a3-4394-a00b-fb008d182701</t>
+          <t>https://kad.arbitr.ru/Card/55c1cba2-a0bc-42b2-89af-5c9b2e4ecec1</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А46-10119/2017</t>
+          <t>А57-14124/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
+          <t>ООО "Квант"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>5260261934</t>
+          <t>5247003074</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Козикова В. Е.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>29.07.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/556c5777-ad48-4bf7-bac8-ef6b5724b461</t>
+          <t>https://kad.arbitr.ru/Card/d7944391-32a3-4394-a00b-fb008d182701</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-44742/2017</t>
+          <t>А46-10119/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕСНОЕ"</t>
+          <t>ООО "ТЕРМОТЕХНИКА-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5234003824</t>
+          <t>5260261934</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P54" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Взыскание убытков</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>29.07.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23616038-7de6-4f71-bd87-bafb0d68e2da</t>
+          <t>https://kad.arbitr.ru/Card/556c5777-ad48-4bf7-bac8-ef6b5724b461</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А46-9693/2017</t>
+          <t>А56-44742/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРО-ХОЛДИНГ"</t>
+          <t>ООО "ЛЕСНОЕ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>5249013720</t>
+          <t>5234003824</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P55" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компфонд новой СРО и взыскание 100 000 руб. убытков</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/befc6ea7-b477-4b58-b71e-d01de56c99be</t>
+          <t>https://kad.arbitr.ru/Card/23616038-7de6-4f71-bd87-bafb0d68e2da</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А46-9744/2017</t>
+          <t>А40-112078/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>21.06.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Меркурий-НВ"</t>
+          <t>ООО "ОГНЕЗАЩИТНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5262121611</t>
+          <t>5260408827</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>"Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>1100000</v>
-[...1 lines deleted...]
-      <c r="P56" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание убытков</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5703bfd5-ff66-4b88-acb1-f1b0f2b3c884</t>
+          <t>https://kad.arbitr.ru/Card/88c3124e-734f-48bf-9dbc-bea3792bced3</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-112078/2017</t>
+          <t>А46-9744/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>21.06.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОГНЕЗАЩИТНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "Меркурий-НВ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5260408827</t>
+          <t>5262121611</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>"Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100000</v>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88c3124e-734f-48bf-9dbc-bea3792bced3</t>
+          <t>https://kad.arbitr.ru/Card/5703bfd5-ff66-4b88-acb1-f1b0f2b3c884</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-110241/2017</t>
+          <t>А46-9693/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХЭКСПЕРТ"</t>
+          <t>ООО "ЕВРО-ХОЛДИНГ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>5257151515</t>
+          <t>5249013720</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>400000</v>
       </c>
-      <c r="P58" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компфонд новой СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b95fcfc-fbe1-4c96-a1ef-94c364c67085</t>
+          <t>https://kad.arbitr.ru/Card/befc6ea7-b477-4b58-b71e-d01de56c99be</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А46-9455/2017</t>
+          <t>А40-110241/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ МОНТАЖ-СЕРВИС"</t>
+          <t>ООО "ТЕХЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>5249104712</t>
+          <t>5257151515</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>1000000</v>
+        <v>400000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/227b2c80-f806-43bd-9873-b05ad7d92a7c</t>
+          <t>https://kad.arbitr.ru/Card/8b95fcfc-fbe1-4c96-a1ef-94c364c67085</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А46-9087/2017</t>
+          <t>А46-9455/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПромСтройКомпонент"</t>
+          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ МОНТАЖ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5249104712</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P60" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в КФ новой СРО и взыскание 100 000 руб. убытков</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfb07eae-d27d-40a1-a71a-94b56e8bd575</t>
+          <t>https://kad.arbitr.ru/Card/227b2c80-f806-43bd-9873-b05ad7d92a7c</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>А40-105971/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>13.06.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -6537,6360 +6535,6548 @@
           <t>Обязание перечислить средства компенсационного фонда в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
           <t>05.09.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/353960e8-9cfb-4c8f-a527-a643fc6271e7</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А70-7033/2017</t>
+          <t>А46-9087/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОКА-ЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ПромСтройКомпонент"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>5262292663</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Союз строителей"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>400000</v>
       </c>
-      <c r="P62" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300 000 руб. взноса в КФ новой СРО и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34435a6d-4d6e-49be-97ca-ac5eebe16daa</t>
+          <t>https://kad.arbitr.ru/Card/cfb07eae-d27d-40a1-a71a-94b56e8bd575</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А70-6982/2017</t>
+          <t>А70-7033/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИСНО-РЕМОНТНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ОКА-ЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>5262290120</t>
+          <t>5262292663</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Саморегулируемая организация "Союз строителей"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>7729441302</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b12b3896-fbf7-4a32-aa0a-a2a2ea05f521</t>
+          <t>https://kad.arbitr.ru/Card/34435a6d-4d6e-49be-97ca-ac5eebe16daa</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А46-8340/2017</t>
+          <t>А70-6982/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАЛИОН-СЕРВИС"</t>
+          <t>ООО "СЕРВИСНО-РЕМОНТНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>5262285673</t>
+          <t>5262290120</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de65b4b7-9e2e-42aa-bf1a-fcb8ed072930</t>
+          <t>https://kad.arbitr.ru/Card/b12b3896-fbf7-4a32-aa0a-a2a2ea05f521</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А46-7987/2017</t>
+          <t>А46-8340/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНДУСТРИЯ-СЕРВИС"</t>
+          <t>ООО "ТАЛИОН-СЕРВИС"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>5254021290</t>
+          <t>5262285673</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8992426e-9569-4b83-92b2-b88bf5750eff</t>
+          <t>https://kad.arbitr.ru/Card/de65b4b7-9e2e-42aa-bf1a-fcb8ed072930</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А53-13980/2017</t>
+          <t>А46-7987/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗСЕРВИСКОМПОЗИТ-СТРОЙ"</t>
+          <t>ООО "СТРОЙИНДУСТРИЯ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>5256120401</t>
+          <t>5254021290</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7706414550</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Чебанова Л. В.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления ответчиком взноса в компенсационный фонд при переходе в СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9982597a-1d51-42f9-9689-cd9647e382da</t>
+          <t>https://kad.arbitr.ru/Card/8992426e-9569-4b83-92b2-b88bf5750eff</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А46-7710/2017</t>
+          <t>А53-13980/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАСТ-НН"</t>
+          <t>ООО "ГАЗСЕРВИСКОМПОЗИТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>5259033740</t>
+          <t>5256120401</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7706414550</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Чебанова Л. В.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Взыскание убытков из-за неперечисления ответчиком взноса в компенсационный фонд при переходе в СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03ae2672-9a9d-4f51-b2dc-5a87672b6237</t>
+          <t>https://kad.arbitr.ru/Card/9982597a-1d51-42f9-9689-cd9647e382da</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-90416/2017</t>
+          <t>А46-7710/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗСТРОЙСЕРВИС"</t>
+          <t>ООО "ТРАСТ-НН"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>5249146293</t>
+          <t>5259033740</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>400000</v>
+        <v>1000000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд СРО (300000 руб.) и взыскание убытков (100000 руб.)</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>28.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/884b6ed7-715b-4f59-889d-7cf8e6137a41</t>
+          <t>https://kad.arbitr.ru/Card/03ae2672-9a9d-4f51-b2dc-5a87672b6237</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-34107/2017</t>
+          <t>А40-90416/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>18.05.2017</t>
+          <t>19.05.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ НН"</t>
+          <t>ООО "ГАЗСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>5257099375</t>
+          <t>5249146293</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>700000</v>
-[...1 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 700 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Перевод взноса в компенсационный фонд СРО (300000 руб.) и взыскание убытков (100000 руб.)</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>28.10.2017</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320</t>
+          <t>https://kad.arbitr.ru/Card/884b6ed7-715b-4f59-889d-7cf8e6137a41</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-88462/2017</t>
+          <t>А56-34107/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>18.05.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХСТРОЙ"</t>
+          <t>ООО "ПРОЕКТ НН"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5263103012</t>
+          <t>5257099375</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
-[...2 lines deleted...]
-      <c r="L70" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>700000</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд и взыскание убытков при переходе в другую СРО.</t>
+          <t>Обязание перечислить 700 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a154d1a6-4e89-4db4-90cb-cd28264d121e</t>
+          <t>https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А40-86478/2017</t>
+          <t>А40-88462/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРОТЕСК Н.НОВГОРОД"</t>
+          <t>ООО "ПРОМТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>5257033215</t>
+          <t>5263103012</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация СРО Генеральный альянс строительных организаций</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>2000000</v>
+        <v>400000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>2000000</v>
+        <v>400000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в компенсационный фонд СРО при переходе истцов в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд и взыскание убытков при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/464b1166-b170-49bc-a62e-bed3bc8adf09</t>
+          <t>https://kad.arbitr.ru/Card/a154d1a6-4e89-4db4-90cb-cd28264d121e</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А46-6686/2017</t>
+          <t>А40-86478/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВА-СТРОЙ"</t>
+          <t>ООО "ГРОТЕСК Н.НОВГОРОД"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>5256140670</t>
+          <t>5257033215</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P72" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. убытков для оплаты взноса в компенсационный фонд СРО.</t>
+          <t>Перечисление взносов в компенсационный фонд СРО при переходе истцов в другую организацию</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cdfbc59-80b6-4c9a-bc3b-899465269568</t>
+          <t>https://kad.arbitr.ru/Card/464b1166-b170-49bc-a62e-bed3bc8adf09</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А43-12528/2017</t>
+          <t>А57-9686/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХИТМТЕХ"</t>
+          <t>ООО "НПЦ ПромВодОчистка"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262153268</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Белова К. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мамяшева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7df601db-a86a-4058-85dd-9de33de1f05f</t>
+          <t>https://kad.arbitr.ru/Card/06e82181-f462-4ae6-91eb-dfd77c9e4628</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-28697/2017</t>
+          <t>А43-12528/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС 21 ВЕК"</t>
+          <t>ООО "ХИТМТЕХ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>5263033728</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Белова К. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>600000</v>
-[...1 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 500 000 руб. и взыскание 100 000 руб. убытков</t>
+          <t>Признание недействительным исключения из СРО и перевод взноса в компенсационный фонд 300 000 руб.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a11ff16b-8e20-4032-9690-f004cd217102</t>
+          <t>https://kad.arbitr.ru/Card/7df601db-a86a-4058-85dd-9de33de1f05f</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А46-6215/2017</t>
+          <t>А46-6686/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОДОРСТРОЙ"</t>
+          <t>ООО "НЕВА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>5257114866</t>
+          <t>5256140670</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>600000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд и взыскание убытков при смене СРО</t>
+          <t>Взыскание 300 000 руб. убытков для оплаты взноса в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4ad711f-deb0-4012-8f58-58a63a718540</t>
+          <t>https://kad.arbitr.ru/Card/9cdfbc59-80b6-4c9a-bc3b-899465269568</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-74509/2017</t>
+          <t>А56-28697/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО Виадук</t>
+          <t>ООО "СТРОЙСЕРВИС 21 ВЕК"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5263033728</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>600000</v>
+      </c>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 500 000 руб. и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b89c43c1-da74-4a1f-9a81-7b51a2ad7d22</t>
+          <t>https://kad.arbitr.ru/Card/a11ff16b-8e20-4032-9690-f004cd217102</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А46-6218/2017</t>
+          <t>А46-6215/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>25.04.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЭКО"</t>
+          <t>ООО "АВТОДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5260229899</t>
+          <t>5257114866</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>600000</v>
       </c>
-      <c r="P77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="n">
+        <v>600000</v>
+      </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взносов в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд и взыскание убытков при смене СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f30e65ce-5700-4180-b44b-127f775b797f</t>
+          <t>https://kad.arbitr.ru/Card/d4ad711f-deb0-4012-8f58-58a63a718540</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А46-6216/2017</t>
+          <t>А46-6218/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>25.04.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОЛДЕН-СТРОЙ"</t>
+          <t>ООО "ТЭКО"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>5260924042</t>
+          <t>5260229899</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>300000</v>
+        <v>600000</v>
       </c>
       <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. убытков из-за неперечисления взноса в компенсационный фонд новой СРО.</t>
+          <t>Взыскание убытков в размере взносов в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8be53472-cd2b-447b-abc8-5c160923449d</t>
+          <t>https://kad.arbitr.ru/Card/f30e65ce-5700-4180-b44b-127f775b797f</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А40-73410/2017</t>
+          <t>А46-6216/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО ЕС-ГРУПП</t>
+          <t>ООО "ОЛДЕН-СТРОЙ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5260924042</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P79" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую организацию при смене членства.</t>
+          <t>Взыскание 300 000 руб. убытков из-за неперечисления взноса в компенсационный фонд новой СРО.</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d8431fb-dda3-45dd-b272-e217c603e3b2</t>
+          <t>https://kad.arbitr.ru/Card/8be53472-cd2b-447b-abc8-5c160923449d</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А46-6034/2017</t>
+          <t>А40-74509/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ"КВАДРОСТРОЙ"</t>
+          <t>ООО Виадук</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5262213132</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание убытков</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d600a31b-1287-42d4-9994-ba57c560a53e</t>
+          <t>https://kad.arbitr.ru/Card/b89c43c1-da74-4a1f-9a81-7b51a2ad7d22</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А46-5958/2017</t>
+          <t>А40-73410/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>24.04.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАНИТ-СЕРВИС+"</t>
+          <t>ООО ЕС-ГРУПП</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>1307000877</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО по неперечислению взноса и взыскание 300000 руб. убытков</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую организацию при смене членства.</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b8e8389-f8f1-4c04-8b24-5da23d73109f</t>
+          <t>https://kad.arbitr.ru/Card/9d8431fb-dda3-45dd-b272-e217c603e3b2</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-68495/2017</t>
+          <t>А46-6034/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО Производственная инжиниринговая компания Экотех</t>
+          <t>ООО "КОМПАНИЯ"КВАДРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262213132</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Романов О. В.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P82" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 рублей средств компенсационного фонда.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1350297-6783-4099-8750-e34d8edd214f</t>
+          <t>https://kad.arbitr.ru/Card/d600a31b-1287-42d4-9994-ba57c560a53e</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А40-68180/2017</t>
+          <t>А46-5958/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО НижегородТеплоИзоляция</t>
+          <t>ООО "ГРАНИТ-СЕРВИС+"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1307000877</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>600000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Признание незаконным бездействия СРО по неперечислению взноса и взыскание 300000 руб. убытков</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eed0aaa2-590d-48c4-a973-8179e881c214</t>
+          <t>https://kad.arbitr.ru/Card/5b8e8389-f8f1-4c04-8b24-5da23d73109f</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А46-5372/2017</t>
+          <t>А40-68180/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "САРОВ АТОМ-СТРОЙ"</t>
+          <t>ООО НижегородТеплоИзоляция</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>5254482205</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>1050000</v>
+        <v>600000</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>950000</v>
+        <v>500000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене организации и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ee06dd2-a6aa-47b0-944d-bbc4f746402a</t>
+          <t>https://kad.arbitr.ru/Card/eed0aaa2-590d-48c4-a973-8179e881c214</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А56-24122/2017</t>
+          <t>А40-68495/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМ-НН"</t>
+          <t>ООО Производственная инжиниринговая компания Экотех</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>5250063845</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Романов О. В.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание исключить из членов СРО и взыскание 300 000 руб. компенсационного фонда.</t>
+          <t>Обязание СРО перечислить 500 000 рублей средств компенсационного фонда.</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>24.06.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/582018ee-f5bd-4b99-b1c8-f27acf36e671</t>
+          <t>https://kad.arbitr.ru/Card/a1350297-6783-4099-8750-e34d8edd214f</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А46-5242/2017</t>
+          <t>А56-24122/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ БУРОВАЯ КОМПАНИЯ "ВЕРТИКАЛЬ"</t>
+          <t>ООО "СТРОЙКОМ-НН"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>5247051141</t>
+          <t>5250063845</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при смене СРО и взыскание убытков</t>
+          <t>Обязание исключить из членов СРО и взыскание 300 000 руб. компенсационного фонда.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>24.06.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae543add-846b-4bd3-9af6-89bc65e67cc2</t>
+          <t>https://kad.arbitr.ru/Card/582018ee-f5bd-4b99-b1c8-f27acf36e671</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-63083/2017</t>
+          <t>А46-5372/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО СК Гидроспецстрой</t>
+          <t>ООО "САРОВ АТОМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5254482205</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>500000</v>
+        <v>1050000</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>500000</v>
+        <v>950000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств компенсационного фонда СРО и убытков при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене организации и взыскание убытков</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edf7d08d-1e92-474b-8866-73bb85952ff8</t>
+          <t>https://kad.arbitr.ru/Card/1ee06dd2-a6aa-47b0-944d-bbc4f746402a</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А46-4949/2017</t>
+          <t>А46-5242/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСПЕЦМОНТАЖ НН"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ БУРОВАЯ КОМПАНИЯ "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>5260102821</t>
+          <t>5247051141</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>310339</v>
+        <v>400000</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при смене СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>03.06.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab546e05-d9d9-408f-875d-d7e30798fc4b</t>
+          <t>https://kad.arbitr.ru/Card/ae543add-846b-4bd3-9af6-89bc65e67cc2</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-61070/2017</t>
+          <t>А40-63083/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО СЭМ</t>
+          <t>ООО СК Гидроспецстрой</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компфонда и взыскание 100 000 руб. убытков при переходе в иное СРО</t>
+          <t>Взыскание средств компенсационного фонда СРО и убытков при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>09.12.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/425d113b-6554-4b0b-9f93-50382acd956d</t>
+          <t>https://kad.arbitr.ru/Card/edf7d08d-1e92-474b-8866-73bb85952ff8</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А56-21320/2017</t>
+          <t>А46-4949/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСОЮЗ"</t>
+          <t>ООО "ТЕХСПЕЦМОНТАЖ НН"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>5257093126</t>
+          <t>5260102821</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
-        <v>600000</v>
+        <v>310339</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 руб. взноса в компфонд новой СРО и взыскание 100 000 руб. ущерба</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>03.06.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5a23f6d-6ef1-4cdd-9123-7973da45c441</t>
+          <t>https://kad.arbitr.ru/Card/ab546e05-d9d9-408f-875d-d7e30798fc4b</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А46-4495/2017</t>
+          <t>А40-61070/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ОЧИСТКИ ВОДЫ - РЕГИОН"</t>
+          <t>ООО СЭМ</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>5262273445</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P91" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить 300 000 руб. компфонда и взыскание 100 000 руб. убытков при переходе в иное СРО</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c99679b6-f606-4f9b-ad3d-5b9b83709e6e</t>
+          <t>https://kad.arbitr.ru/Card/425d113b-6554-4b0b-9f93-50382acd956d</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А46-4483/2017</t>
+          <t>А56-21320/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНВЕНТ"</t>
+          <t>ООО "ТЕХСОЮЗ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>5252023911</t>
+          <t>5257093126</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>400000</v>
+        <v>600000</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене региона и взыскание убытков</t>
+          <t>Перечисление 500 000 руб. взноса в компфонд новой СРО и взыскание 100 000 руб. ущерба</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>18.11.2017</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1a97895-997a-419c-92a9-b959b0dcceb6</t>
+          <t>https://kad.arbitr.ru/Card/a5a23f6d-6ef1-4cdd-9123-7973da45c441</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-56265/2017</t>
+          <t>А46-4495/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСКО"</t>
+          <t>ООО "ЦЕНТР ОЧИСТКИ ВОДЫ - РЕГИОН"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>5260332180</t>
+          <t>5262273445</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО по региональному принципу</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55360ad3-51be-4703-8593-3042e06b93fe</t>
+          <t>https://kad.arbitr.ru/Card/c99679b6-f606-4f9b-ad3d-5b9b83709e6e</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А46-4400/2017</t>
+          <t>А46-4483/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРИЗОНТ-НН"</t>
+          <t>ООО "КОНВЕНТ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>5210001722</t>
+          <t>5252023911</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компфонд СРО и взыскание убытков в связи с переходом в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене региона и взыскание убытков</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57e71699-998c-41bb-a373-9ee9fde14aef</t>
+          <t>https://kad.arbitr.ru/Card/d1a97895-997a-419c-92a9-b959b0dcceb6</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А70-3296/2017</t>
+          <t>А46-4400/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ СТРОЙ"</t>
+          <t>ООО "ГОРИЗОНТ-НН"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>5256103011</t>
+          <t>5210001722</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. убытков из-за неперечисления взноса в компенсационный фонд при переходе в СРО</t>
+          <t>Обязание перечислить взнос в компфонд СРО и взыскание убытков в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>19.08.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6d9d120-2ab0-4e42-945e-77f6103fce4d</t>
+          <t>https://kad.arbitr.ru/Card/57e71699-998c-41bb-a373-9ee9fde14aef</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А56-17248/2017</t>
+          <t>А40-56265/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСТРОЙ-К"</t>
+          <t>ООО "ЭСКО"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>5260361135</t>
+          <t>5260332180</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="P96" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ced2421c-50d5-452c-a845-a57314a05932</t>
+          <t>https://kad.arbitr.ru/Card/55360ad3-51be-4703-8593-3042e06b93fe</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А43-7056/2017</t>
+          <t>А70-3296/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕС-Групп"</t>
+          <t>ООО "КАПИТАЛ СТРОЙ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5256103011</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Логинова И. А.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание 300 000 руб. убытков из-за неперечисления взноса в компенсационный фонд при переходе в СРО</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee1c1372-f815-4e2b-97d6-c2ce5964eb1b</t>
+          <t>https://kad.arbitr.ru/Card/c6d9d120-2ab0-4e42-945e-77f6103fce4d</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-48069/2017</t>
+          <t>А56-17248/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ КВАДР-НН"</t>
+          <t>ООО "ЭНЕРГОСТРОЙ-К"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>5260368250</t>
+          <t>5260361135</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P98" s="2" t="inlineStr"/>
+        <v>600000</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300000 руб. компенсационного фонда и 100000 руб. убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99db95c5-32b2-44f5-91f1-73a789157f14</t>
+          <t>https://kad.arbitr.ru/Card/ced2421c-50d5-452c-a845-a57314a05932</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А70-2894/2017</t>
+          <t>А43-7056/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАВОВОЕ ИЗМЕРЕНИЕ" "Призма</t>
+          <t>ООО "ЕС-Групп"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>2124019520</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Логинова И. А.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>610000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Перевод 500000 руб. в фонд новой СРО, взыскание убытков и неосновательного обогащения</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>14.03.2018</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b12ed8a-46b4-461a-b7b0-aafd77ef49d5</t>
+          <t>https://kad.arbitr.ru/Card/ee1c1372-f815-4e2b-97d6-c2ce5964eb1b</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-42466/2017</t>
+          <t>А40-48069/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСТРА НН"</t>
+          <t>ООО "СТРОИТЕЛЬНО-ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ КВАДР-НН"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>5260145864</t>
+          <t>5260368250</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P100" s="2" t="inlineStr"/>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание 300000 руб. компенсационного фонда и 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/014076c1-01da-4f06-bc30-fc2428113ad3</t>
+          <t>https://kad.arbitr.ru/Card/99db95c5-32b2-44f5-91f1-73a789157f14</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А46-2793/2017</t>
+          <t>А70-2894/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК ГЕРОН"</t>
+          <t>ООО "ПРАВОВОЕ ИЗМЕРЕНИЕ" "Призма</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>5258078748</t>
+          <t>2124019520</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P101" s="2" t="inlineStr"/>
+        <v>610000</v>
+      </c>
+      <c r="P101" s="2" t="n">
+        <v>510000</v>
+      </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перевод 500000 руб. в фонд новой СРО, взыскание убытков и неосновательного обогащения</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>14.03.2018</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/412e2646-d96b-40f7-821b-55d70b8acbfa</t>
+          <t>https://kad.arbitr.ru/Card/9b12ed8a-46b4-461a-b7b0-aafd77ef49d5</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А46-2794/2017</t>
+          <t>А40-42466/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЕНИЕ НУЛЕВОГО ЦИКЛА"</t>
+          <t>ООО "ИСТРА НН"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>5249066129</t>
+          <t>5260145864</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P102" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P102" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО как убытков при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a212608-d7ff-41fc-8a6a-2933463ef6f1</t>
+          <t>https://kad.arbitr.ru/Card/014076c1-01da-4f06-bc30-fc2428113ad3</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А46-2419/2017</t>
+          <t>А46-2793/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автомагистраль"</t>
+          <t>ООО "СТК ГЕРОН"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>5257013723</t>
+          <t>5258078748</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P103" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1de5178-614e-4813-ab43-e092488633e4</t>
+          <t>https://kad.arbitr.ru/Card/412e2646-d96b-40f7-821b-55d70b8acbfa</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А46-2088/2017</t>
+          <t>А46-2794/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЛАКТИКА"</t>
+          <t>ООО "УПРАВЛЕНИЕ НУЛЕВОГО ЦИКЛА"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>5246024681</t>
+          <t>5249066129</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P104" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P104" s="2" t="inlineStr"/>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Взыскание 300 000 руб. взноса в компенсационный фонд СРО как убытков при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d10322e-39eb-4016-9348-dc77647fb6fe</t>
+          <t>https://kad.arbitr.ru/Card/1a212608-d7ff-41fc-8a6a-2933463ef6f1</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-29631/2017</t>
+          <t>А46-2419/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>28.02.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХИМТЕХ"</t>
+          <t>ООО "Автомагистраль"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>5249050520</t>
+          <t>5257013723</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P105" s="2" t="inlineStr"/>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компфонд другой организации и оспаривание исключения из членов СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efa63ae4-7b44-4a28-8b2f-9b60425fdd4a</t>
+          <t>https://kad.arbitr.ru/Card/c1de5178-614e-4813-ab43-e092488633e4</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А46-1829/2017</t>
+          <t>А46-2088/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
+          <t>ООО "ГАЛАКТИКА"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>5257051655</t>
+          <t>5246024681</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P106" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17a7fa28-1781-47ef-99c4-f6504381ef67</t>
+          <t>https://kad.arbitr.ru/Card/5d10322e-39eb-4016-9348-dc77647fb6fe</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А46-1743/2017</t>
+          <t>А40-29631/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАВЛОВОСАНТЕХСТРОЙ"</t>
+          <t>ООО "ХИМТЕХ"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>5252013529</t>
+          <t>5249050520</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
       <c r="Q107" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд новой СРО и взыскание убытков.</t>
+          <t>Обязание СРО перечислить взнос в компфонд другой организации и оспаривание исключения из членов СРО</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec968294-1a28-4cfc-bfbe-8f0024b39ae2</t>
+          <t>https://kad.arbitr.ru/Card/efa63ae4-7b44-4a28-8b2f-9b60425fdd4a</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А46-1561/2017</t>
+          <t>А46-1829/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙ-НН"</t>
+          <t>ООО "СТРОИТЕЛЬНО-ИНВЕСТИЦИОННАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>5259044974</t>
+          <t>5257051655</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="P108" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b719e95-59e4-4304-8968-fbc83d8d5f3a</t>
+          <t>https://kad.arbitr.ru/Card/17a7fa28-1781-47ef-99c4-f6504381ef67</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А46-1563/2017</t>
+          <t>А46-1743/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙ-НН МАСТЕР"</t>
+          <t>ООО "ПАВЛОВОСАНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>5256075773</t>
+          <t>5252013529</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>409844.6</v>
+        <v>1500000</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>300000</v>
+        <v>1500000</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию, убытки и проценты</t>
+          <t>Перевод взноса в компенсационный фонд новой СРО и взыскание убытков.</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/025873d2-67fb-465f-a6b9-d1b885444677</t>
+          <t>https://kad.arbitr.ru/Card/ec968294-1a28-4cfc-bfbe-8f0024b39ae2</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А46-1438/2017</t>
+          <t>А46-1563/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>09.02.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "СИСТЕМА"</t>
+          <t>ООО "ЖИЛСТРОЙ-НН МАСТЕР"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>5257115122</t>
+          <t>5256075773</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>400000</v>
+        <v>409844.6</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО (300к) и взыскание убытков (100к)</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию, убытки и проценты</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd52f69a-18a2-46ef-a9b2-7a2659108408</t>
+          <t>https://kad.arbitr.ru/Card/025873d2-67fb-465f-a6b9-d1b885444677</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-24508/2017</t>
+          <t>А46-1561/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ИНВЕСТ"</t>
+          <t>ООО "ПРОМСТРОЙ-НН"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>5258128477</t>
+          <t>5259044974</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5acc98bd-8cf8-41fa-b1f1-04915abcbd40</t>
+          <t>https://kad.arbitr.ru/Card/6b719e95-59e4-4304-8968-fbc83d8d5f3a</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А46-1324/2017</t>
+          <t>А46-1438/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>09.02.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕНТПРОЕКТМОНТАЖ"</t>
+          <t>ООО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "СИСТЕМА"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>5249080050</t>
+          <t>5257115122</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СРО Первая гильдия строителей"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P112" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО (300к) и взыскание убытков (100к)</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9695fb2f-3825-4cf2-a5e7-d3b104fd334a</t>
+          <t>https://kad.arbitr.ru/Card/dd52f69a-18a2-46ef-a9b2-7a2659108408</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А70-1012/2017</t>
+          <t>А40-24508/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>08.02.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРТНЕР-ДК"</t>
+          <t>ООО "СТРОЙ-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>5260378629</t>
+          <t>5258128477</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P113" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание 100 000 руб. убытков</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9289d106-0146-4000-a479-574384d283e4</t>
+          <t>https://kad.arbitr.ru/Card/5acc98bd-8cf8-41fa-b1f1-04915abcbd40</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А46-612/2017</t>
+          <t>А46-1324/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>24.01.2017</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЛАЗМА"</t>
+          <t>ООО "ВЕНТПРОЕКТМОНТАЖ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>5249089912</t>
+          <t>5249080050</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СРО "Первая гильдия строителей"</t>
-[...2 lines deleted...]
-      <c r="L114" s="2" t="inlineStr"/>
+          <t>Ассоциация "СРО Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P114" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>О перечислении взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (300 000 руб.) при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cfb57ab-595c-4f31-9de7-d58ac5f6ea00</t>
+          <t>https://kad.arbitr.ru/Card/9695fb2f-3825-4cf2-a5e7-d3b104fd334a</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А46-340/2017</t>
+          <t>А70-1012/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>02.02.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ОАО "АГРОЛЕГКОНСТРУКЦИЯ"</t>
+          <t>ООО "ПАРТНЕР-ДК"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>5260900281</t>
+          <t>5260378629</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P115" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при смене членства</t>
+          <t>Перечисление взноса в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8eebc9bd-b0a6-4a8b-99f5-f7420870fdce</t>
+          <t>https://kad.arbitr.ru/Card/9289d106-0146-4000-a479-574384d283e4</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А46-381/2017</t>
+          <t>А46-612/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>24.01.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРИОН"</t>
+          <t>ООО "ПЛАЗМА"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>5261074214</t>
+          <t>5249089912</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация "СРО "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr"/>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="P116" s="2" t="n">
-        <v>600000</v>
+        <v>300000</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
+          <t>О перечислении взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/727b0222-4ee9-4fe5-a5c7-ca0649156ac8</t>
+          <t>https://kad.arbitr.ru/Card/1cfb57ab-595c-4f31-9de7-d58ac5f6ea00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А56-102/2017</t>
+          <t>А46-381/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>09.01.2017</t>
+          <t>18.01.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЧАСТНЫЙ ДОМ"</t>
+          <t>ООО "ОРИОН"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>5250053082</t>
+          <t>5261074214</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>300000</v>
+        <v>600000</v>
       </c>
       <c r="P117" s="2" t="n">
-        <v>300000</v>
+        <v>600000</v>
       </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 300 000 руб. взноса в новое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cdc819a6-e4fe-4937-8a37-379d931c39dd</t>
+          <t>https://kad.arbitr.ru/Card/727b0222-4ee9-4fe5-a5c7-ca0649156ac8</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А46-18626/2016</t>
+          <t>А46-340/2017</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>28.12.2016</t>
+          <t>18.01.2017</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАРК НЕДВИЖИМОСТИ"</t>
+          <t>ОАО "АГРОЛЕГКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>5243024771</t>
+          <t>5260900281</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд новой СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при смене членства</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e8f4af0-fedc-4914-9453-b97e06b19068</t>
+          <t>https://kad.arbitr.ru/Card/8eebc9bd-b0a6-4a8b-99f5-f7420870fdce</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А46-18435/2016</t>
+          <t>А56-102/2017</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>27.12.2016</t>
+          <t>09.01.2017</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОПАРК"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЧАСТНЫЙ ДОМ"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>5259027785</t>
+          <t>5250053082</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P119" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q119" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 300 000 руб. взноса в новое СРО</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c85fd907-197f-48cc-a552-4dbfed8a8f56</t>
+          <t>https://kad.arbitr.ru/Card/cdc819a6-e4fe-4937-8a37-379d931c39dd</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А56-90131/2016</t>
+          <t>А46-18626/2016</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>23.12.2016</t>
+          <t>28.12.2016</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН-ИНВЕСТ"</t>
+          <t>ООО "ПАРК НЕДВИЖИМОСТИ"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>5262244042</t>
+          <t>5243024771</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P120" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 500 000 руб. взноса в новую организацию</t>
+          <t>Обязание ответчика перечислить 300 000 рублей взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbf18470-2926-4a18-ba64-2c2ebe18a7b7</t>
+          <t>https://kad.arbitr.ru/Card/8e8f4af0-fedc-4914-9453-b97e06b19068</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А43-22674/2016</t>
+          <t>А46-18435/2016</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>19.08.2016</t>
+          <t>27.12.2016</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕСУРСПЛЮС"</t>
+          <t>ООО "ЕВРОПАРК"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>5260235130</t>
+          <t>5259027785</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТ-СТРОЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>5262137844</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Паньшина О. Е.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>938948.5</v>
+        <v>300000</v>
       </c>
       <c r="P121" s="2" t="n">
-        <v>938948.5</v>
+        <v>300000</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб от пожара, возникшего по вине члена СРО при работах.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>08.04.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff8a45fb-feb9-4e44-948e-48475dc1224e</t>
+          <t>https://kad.arbitr.ru/Card/c85fd907-197f-48cc-a552-4dbfed8a8f56</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А43-11903/2015</t>
+          <t>А56-90131/2016</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>18.05.2015</t>
+          <t>23.12.2016</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>Президент НП СРО Объединение Волго-Вятских Стройителей Есин С. Ю.</t>
+          <t>ООО "РЕГИОН-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5262244042</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация "Объединение Волго-Вятских Строителей"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>5257109369</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Логинова И. А.</t>
-[...3 lines deleted...]
-      <c r="P122" s="2" t="inlineStr"/>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P122" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений Совета СРО от 06.05.2015 (протокол № 224)</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 500 000 руб. взноса в новую организацию</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>01.10.2015</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/182d8692-6164-47a7-b1ee-95cad1562b03</t>
+          <t>https://kad.arbitr.ru/Card/fbf18470-2926-4a18-ba64-2c2ebe18a7b7</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А43-11901/2015</t>
+          <t>А43-22674/2016</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>18.05.2015</t>
+          <t>19.08.2016</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>Президент НП СРО Объединение Волго-Вятских Стройителей Есин С. Ю.</t>
+          <t>ООО "СТРОЙРЕСУРСПЛЮС"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5260235130</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация "Объединение Волго-Вятских Строителей"</t>
+          <t>ООО "АСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>5257109369</t>
+          <t>5262137844</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Ионычева С. В.</t>
-[...3 lines deleted...]
-      <c r="P123" s="2" t="inlineStr"/>
+          <t>Паньшина О. Е.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="n">
+        <v>938948.5</v>
+      </c>
+      <c r="P123" s="2" t="n">
+        <v>938948.5</v>
+      </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения Совета СРО от 06.05.2015 из-за нарушения порядка созыва и работы</t>
+          <t>Солидарная ответственность СРО за ущерб от пожара, возникшего по вине члена СРО при работах.</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>26.10.2015</t>
+          <t>08.04.2017</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f41fb46c-807f-450f-a3fb-1dbc852535f1</t>
+          <t>https://kad.arbitr.ru/Card/ff8a45fb-feb9-4e44-948e-48475dc1224e</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
+          <t>А43-11903/2015</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2015</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>Президент НП СРО Объединение Волго-Вятских Стройителей Есин С. Ю.</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация "Объединение Волго-Вятских Строителей"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>5257109369</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Логинова И. А.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R124" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными решений Совета СРО от 06.05.2015 (протокол № 224)</t>
+        </is>
+      </c>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2015</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U124" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/182d8692-6164-47a7-b1ee-95cad1562b03</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>А43-11901/2015</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2015</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>Президент НП СРО Объединение Волго-Вятских Стройителей Есин С. Ю.</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация "Объединение Волго-Вятских Строителей"</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr">
+        <is>
+          <t>5257109369</t>
+        </is>
+      </c>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Ионычева С. В.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="inlineStr"/>
+      <c r="Q125" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R125" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения Совета СРО от 06.05.2015 из-за нарушения порядка созыва и работы</t>
+        </is>
+      </c>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2015</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f41fb46c-807f-450f-a3fb-1dbc852535f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
           <t>А43-25406/2014</t>
         </is>
       </c>
-      <c r="C124" s="2" t="inlineStr">
+      <c r="C126" s="2" t="inlineStr">
         <is>
           <t>03.10.2014</t>
         </is>
       </c>
-      <c r="D124" s="2" t="inlineStr">
+      <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E124" s="2" t="inlineStr">
+      <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F124" s="2" t="inlineStr">
+      <c r="F126" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G124" s="2" t="inlineStr">
+      <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H124" s="2" t="inlineStr">
+      <c r="H126" s="2" t="inlineStr">
         <is>
           <t>ООО ЦентрАвто</t>
         </is>
       </c>
-      <c r="I124" s="2" t="inlineStr">
+      <c r="I126" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J124" s="2" t="inlineStr">
+      <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K124" s="2" t="inlineStr">
+      <c r="K126" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "Саморегулируемая организация "Объединение Волго-Вятских Строителей"</t>
         </is>
       </c>
-      <c r="L124" s="2" t="inlineStr">
+      <c r="L126" s="2" t="inlineStr">
         <is>
           <t>5257109369</t>
         </is>
       </c>
-      <c r="M124" s="2" t="inlineStr">
+      <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
-      <c r="N124" s="2" t="inlineStr">
+      <c r="N126" s="2" t="inlineStr">
         <is>
           <t>Верховодов Е. В.</t>
         </is>
       </c>
-      <c r="O124" s="2" t="n">
+      <c r="O126" s="2" t="n">
         <v>96888.69</v>
       </c>
-      <c r="P124" s="2" t="n">
+      <c r="P126" s="2" t="n">
         <v>166067.21</v>
       </c>
-      <c r="Q124" s="2" t="inlineStr">
+      <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R124" s="2" t="inlineStr">
+      <c r="R126" s="2" t="inlineStr">
         <is>
           <t>Ненадлежащее исполнение обязательств по договору на ремонт автомобиля № 19/11/2012 от 19.11.2012.</t>
         </is>
       </c>
-      <c r="S124" s="2" t="inlineStr">
+      <c r="S126" s="2" t="inlineStr">
         <is>
           <t>01.08.2015</t>
         </is>
       </c>
-      <c r="T124" s="2" t="inlineStr">
+      <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U124" s="3" t="inlineStr">
+      <c r="U126" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/51910b0e-e1bc-40d8-8ab7-6f4fd74187e8</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -12978,44 +13164,46 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>