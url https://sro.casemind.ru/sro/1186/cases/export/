--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31128186-0022-41eb-babf-c7df533d8154" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34dbc38e-b9f5-4a6a-9dd3-e609f22ce029" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af662c14-be57-47f6-9f4c-c2d2ef235594" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f61e4fb-5a38-4546-9559-4a58bdd87cc9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6d1f6f4-c6bb-43e0-a318-54af697d7bd0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1680b4-5392-40ae-a08b-37bb646211b5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b4f6b1a-960e-4768-a6d5-794d0b1be8c1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b91ab84d-1f8d-49b6-9327-ad2b422bcccc" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ea89748-709d-46d9-8caa-78b4a82916db" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85fceb81-b906-4d92-b5cc-c4885a3b9189" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc3a792-d530-4161-b307-cd485cd419bd" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d141aeb6-4b86-4e75-a025-31e3bfee2def" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b426c2b-03e4-4d05-9739-7e1e36bf3a30" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a77ff28-45ec-4d93-b06d-b49b92d3555e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a06902f-8688-4501-93df-1077faf989c0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d26156-51eb-44cc-81c2-f3064c7f5d22" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d316dc2-9311-44ff-b8ce-1f576704c5cb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f3e94a0-c6c2-498b-9112-0b0635c41f27" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71604528-6f79-438c-8058-eb63072272a4" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e5ed75f-707a-4629-9097-25788483c716" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27773de3-f58b-4d2c-a31e-e8cb202d53dd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/986d4e80-1009-42c4-8ba4-1df34a89bb1c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38c2ff24-f342-48c2-9bb2-de39fbee2771" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30fa6dfe-b903-402a-9cde-94c4af0d11e0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e15173f-58c7-4787-9a94-20b81e19ae24" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/921ce1b1-99d2-48a8-9a59-e2041d37b655" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/588461cd-6f24-4453-ad8c-2fdd26e453be" TargetMode="External" Id="rId27" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31128186-0022-41eb-babf-c7df533d8154" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34dbc38e-b9f5-4a6a-9dd3-e609f22ce029" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af662c14-be57-47f6-9f4c-c2d2ef235594" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f61e4fb-5a38-4546-9559-4a58bdd87cc9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6d1f6f4-c6bb-43e0-a318-54af697d7bd0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f1680b4-5392-40ae-a08b-37bb646211b5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b4f6b1a-960e-4768-a6d5-794d0b1be8c1" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22bb043c-2abd-441a-abf7-bf809e7955ab" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b91ab84d-1f8d-49b6-9327-ad2b422bcccc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ea89748-709d-46d9-8caa-78b4a82916db" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85fceb81-b906-4d92-b5cc-c4885a3b9189" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc3a792-d530-4161-b307-cd485cd419bd" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d141aeb6-4b86-4e75-a025-31e3bfee2def" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b426c2b-03e4-4d05-9739-7e1e36bf3a30" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a77ff28-45ec-4d93-b06d-b49b92d3555e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a06902f-8688-4501-93df-1077faf989c0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d26156-51eb-44cc-81c2-f3064c7f5d22" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f3e94a0-c6c2-498b-9112-0b0635c41f27" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d316dc2-9311-44ff-b8ce-1f576704c5cb" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71604528-6f79-438c-8058-eb63072272a4" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e5ed75f-707a-4629-9097-25788483c716" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27773de3-f58b-4d2c-a31e-e8cb202d53dd" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/986d4e80-1009-42c4-8ba4-1df34a89bb1c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38c2ff24-f342-48c2-9bb2-de39fbee2771" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30fa6dfe-b903-402a-9cde-94c4af0d11e0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e15173f-58c7-4787-9a94-20b81e19ae24" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/921ce1b1-99d2-48a8-9a59-e2041d37b655" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/588461cd-6f24-4453-ad8c-2fdd26e453be" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U28"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1282,1027 +1282,1015 @@
           <t>Признание недействительным решения об исключении из СРО из-за отсутствия полномочий у подписанта</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
           <t>08.06.2021</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0b4f6b1a-960e-4768-a6d5-794d0b1be8c1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А42-11055/2019</t>
+          <t>А56-18551/2020</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>01.11.2019</t>
+          <t>03.03.2020</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАГНИТ"</t>
+          <t>ООО "СЛ-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5190158264</t>
+          <t>7805138332</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Управление Кировским городским хозяйством"</t>
+          <t>ООО "ЭГИДА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5103021298</t>
+          <t>5118001897</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Муратшаев Д. В.</t>
+          <t>Блажко А. Ю.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>11.02.2023</t>
+          <t>27.02.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b91ab84d-1f8d-49b6-9327-ad2b422bcccc</t>
+          <t>https://kad.arbitr.ru/Card/22bb043c-2abd-441a-abf7-bf809e7955ab</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А42-10270/2018</t>
+          <t>А42-11055/2019</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.11.2018</t>
+          <t>01.11.2019</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОЛЬСКАЯ ЭЛЕКТРОМОНТАЖНАЯ КОМПАНИЯ "ГЭМ"</t>
+          <t>ООО "МАГНИТ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5117801386</t>
+          <t>5190158264</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЖИЛИЩНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ МУРМАНА"</t>
+          <t>Муниципальное казенное учреждение "Управление Кировским городским хозяйством"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5190905597</t>
+          <t>5103021298</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гоман М. В.</t>
+          <t>Муратшаев Д. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.10.2019</t>
+          <t>11.02.2023</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ea89748-709d-46d9-8caa-78b4a82916db</t>
+          <t>https://kad.arbitr.ru/Card/b91ab84d-1f8d-49b6-9327-ad2b422bcccc</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А50-25011/2018</t>
+          <t>А42-10270/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.08.2018</t>
+          <t>16.11.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МУРМАНТЕХСТРОЙ"</t>
+          <t>ООО "КОЛЬСКАЯ ЭЛЕКТРОМОНТАЖНАЯ КОМПАНИЯ "ГЭМ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5190012681</t>
+          <t>5117801386</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ЖИЛИЩНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ МУРМАНА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>5190905597</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гоман М. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Нарушение порядка созыва собрания, изменение повестки и процедуры голосования по доверенностям</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.03.2019</t>
+          <t>08.10.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85fceb81-b906-4d92-b5cc-c4885a3b9189</t>
+          <t>https://kad.arbitr.ru/Card/5ea89748-709d-46d9-8caa-78b4a82916db</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А42-6795/2018</t>
+          <t>А50-25011/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.08.2018</t>
+          <t>08.08.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Севзаппром Плюс"</t>
+          <t>ООО "МУРМАНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5109001403</t>
+          <t>5190012681</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АО "Севзаппром"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5108180020</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Ярец Н. Н.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>420059.83</v>
+        <v>500000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>420059.83</v>
+        <v>500000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору аренды недвижимости и невозврат средств, оплаченных по поручению ответчика</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>19.12.2018</t>
+          <t>05.03.2019</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fc3a792-d530-4161-b307-cd485cd419bd</t>
+          <t>https://kad.arbitr.ru/Card/85fceb81-b906-4d92-b5cc-c4885a3b9189</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-65636/2018</t>
+          <t>А42-6795/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>06.08.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТРУМ"</t>
+          <t>ООО "Севзаппром Плюс"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5190023316</t>
+          <t>5109001403</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>АО "Севзаппром"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>5108180020</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Ярец Н. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>300000</v>
+        <v>420059.83</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>300000</v>
+        <v>420059.83</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в размере 300 000 рублей.</t>
+          <t>Задолженность по договору аренды недвижимости и невозврат средств, оплаченных по поручению ответчика</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.03.2019</t>
+          <t>19.12.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d141aeb6-4b86-4e75-a025-31e3bfee2def</t>
+          <t>https://kad.arbitr.ru/Card/7fc3a792-d530-4161-b307-cd485cd419bd</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-77244/2018</t>
+          <t>А56-65636/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО АРКАДА</t>
+          <t>ООО "СПЕКТРУМ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5190023316</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СРО</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7811290705</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>23.03.2019</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b426c2b-03e4-4d05-9739-7e1e36bf3a30</t>
+          <t>https://kad.arbitr.ru/Card/d141aeb6-4b86-4e75-a025-31e3bfee2def</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А42-8974/2017</t>
+          <t>А40-77244/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>ООО АРКАДА</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7839017689</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СРО</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K15" s="2" t="inlineStr">
-[...42 lines deleted...]
-      </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a77ff28-45ec-4d93-b06d-b49b92d3555e</t>
+          <t>https://kad.arbitr.ru/Card/5b426c2b-03e4-4d05-9739-7e1e36bf3a30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А42-8552/2017</t>
+          <t>А42-8974/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "САНТЕХ-НОРД СМУ 1"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5190914263</t>
+          <t>7839017689</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ЖИЛИЩНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ МУРМАНА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>5190905597</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Максимец Д. Л.</t>
+          <t>Евсюкова А. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Перевод 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Ошибочное перечисление средств компфонда при исключении члена из СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a06902f-8688-4501-93df-1077faf989c0</t>
+          <t>https://kad.arbitr.ru/Card/3a77ff28-45ec-4d93-b06d-b49b92d3555e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-187660/2017</t>
+          <t>А42-8552/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "МУРМАНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "САНТЕХ-НОРД СМУ 1"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5105010950</t>
+          <t>5190914263</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ЖИЛИЩНО-СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ МУРМАНА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>5190905597</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Максимец Д. Л.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Перевод 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>03.08.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71d26156-51eb-44cc-81c2-f3064c7f5d22</t>
+          <t>https://kad.arbitr.ru/Card/4a06902f-8688-4501-93df-1077faf989c0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-182599/2017</t>
+          <t>А40-187660/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОСТРОЙ"</t>
+          <t>ООО "МУРМАНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5190139462</t>
+          <t>5105010950</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P18" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>18.01.2020</t>
+          <t>24.11.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d316dc2-9311-44ff-b8ce-1f576704c5cb</t>
+          <t>https://kad.arbitr.ru/Card/71d26156-51eb-44cc-81c2-f3064c7f5d22</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>А40-182603/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>28.09.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -2369,957 +2357,1059 @@
           <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в новую СРО при переходе истца.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>31.07.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7f3e94a0-c6c2-498b-9112-0b0635c41f27</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-125162/2017</t>
+          <t>А40-182599/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАГНИТ"</t>
+          <t>ООО "ЭЛЕКТРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5190158264</t>
+          <t>5190139462</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда и признание бездействия СРО незаконным</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>18.01.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71604528-6f79-438c-8058-eb63072272a4</t>
+          <t>https://kad.arbitr.ru/Card/5d316dc2-9311-44ff-b8ce-1f576704c5cb</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-47948/2017</t>
+          <t>А40-125162/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТРУМ"</t>
+          <t>ООО "МАГНИТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5190023316</t>
+          <t>5190158264</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 300000 рублей взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Обязание перечислить 1 000 000 руб. компенсационного фонда и признание бездействия СРО незаконным</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>18.04.2018</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e5ed75f-707a-4629-9097-25788483c716</t>
+          <t>https://kad.arbitr.ru/Card/71604528-6f79-438c-8058-eb63072272a4</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-112646/2017</t>
+          <t>А56-47948/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО Региональная строительная компания</t>
+          <t>ООО "СПЕКТРУМ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5190023316</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Взыскание 300000 рублей взноса в компенсационный фонд СРО при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>18.04.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27773de3-f58b-4d2c-a31e-e8cb202d53dd</t>
+          <t>https://kad.arbitr.ru/Card/3e5ed75f-707a-4629-9097-25788483c716</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-109840/2017</t>
+          <t>А40-112646/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНОЛИТ"</t>
+          <t>ООО Региональная строительная компания</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5190003775</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7733185475</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/986d4e80-1009-42c4-8ba4-1df34a89bb1c</t>
+          <t>https://kad.arbitr.ru/Card/27773de3-f58b-4d2c-a31e-e8cb202d53dd</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-86462/2017</t>
+          <t>А40-109840/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО ВИРА</t>
+          <t>ООО "МОНОЛИТ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5190003775</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7733185475</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую региональную организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>24.06.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38c2ff24-f342-48c2-9bb2-de39fbee2771</t>
+          <t>https://kad.arbitr.ru/Card/986d4e80-1009-42c4-8ba4-1df34a89bb1c</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А53-9748/2017</t>
+          <t>А40-86462/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СДС"</t>
+          <t>ООО ВИРА</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>5190004874</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Корецкий О. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>600000</v>
+        <v>500000</v>
       </c>
       <c r="P25" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос компенсационного фонда СРО и взыскание убытков при смене организации</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую региональную организацию</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>11.11.2017</t>
+          <t>24.06.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30fa6dfe-b903-402a-9cde-94c4af0d11e0</t>
+          <t>https://kad.arbitr.ru/Card/38c2ff24-f342-48c2-9bb2-de39fbee2771</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А42-7980/2015</t>
+          <t>А53-9748/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>25.09.2015</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ОАО "МУРМАНЭНЕРГОСБЫТ"</t>
+          <t>ООО "СДС"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5190907139</t>
+          <t>5190004874</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Промсервис"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7302005960</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. В.</t>
+          <t>Корецкий О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>11565420.75</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>600000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Расторжение договора и взыскание 11 565 420 руб. долга за выполненные работы.</t>
+          <t>Обязание перечислить взнос компенсационного фонда СРО и взыскание убытков при смене организации</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>11.12.2018</t>
+          <t>11.11.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e15173f-58c7-4787-9a94-20b81e19ae24</t>
+          <t>https://kad.arbitr.ru/Card/30fa6dfe-b903-402a-9cde-94c4af0d11e0</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А42-8052/2013</t>
+          <t>А42-7980/2015</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19.11.2013</t>
+          <t>25.09.2015</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Калган"</t>
+          <t>ОАО "МУРМАНЭНЕРГОСБЫТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5112700218</t>
+          <t>5190907139</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>МУП ЖКХ "База механизации"</t>
+          <t>ЗАО "Промсервис"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5113908473</t>
+          <t>7302005960</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова О. В.</t>
-[...2 lines deleted...]
-      <c r="O27" s="2" t="inlineStr"/>
+          <t>Никитина О. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>11565420.75</v>
+      </c>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr"/>
-      <c r="R27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Расторжение договора и взыскание 11 565 420 руб. долга за выполненные работы.</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>04.07.2014</t>
+          <t>11.12.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/921ce1b1-99d2-48a8-9a59-e2041d37b655</t>
+          <t>https://kad.arbitr.ru/Card/2e15173f-58c7-4787-9a94-20b81e19ae24</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А42-1396/2011</t>
+          <t>А42-8052/2013</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10.03.2011</t>
+          <t>19.11.2013</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОТИС Лифт"</t>
+          <t>ООО "Калган"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7805223443</t>
+          <t>5112700218</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>НП "Жилищно-строительное объединение Мурмана"</t>
+          <t>МУП ЖКХ "База механизации"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5190905597</t>
+          <t>5113908473</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Власов В. В.</t>
+          <t>Кузнецова О. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2014</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/921ce1b1-99d2-48a8-9a59-e2041d37b655</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А42-1396/2011</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2011</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОТИС Лифт"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>7805223443</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>НП "Жилищно-строительное объединение Мурмана"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>5190905597</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Мурманской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Власов В. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R28" s="2" t="inlineStr">
+      <c r="R29" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными комиссионных отборов подрядчиков и договоров подряда</t>
         </is>
       </c>
-      <c r="S28" s="2" t="inlineStr">
+      <c r="S29" s="2" t="inlineStr">
         <is>
           <t>22.04.2011</t>
         </is>
       </c>
-      <c r="T28" s="2" t="inlineStr">
+      <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U28" s="3" t="inlineStr">
+      <c r="U29" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/588461cd-6f24-4453-ad8c-2fdd26e453be</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>