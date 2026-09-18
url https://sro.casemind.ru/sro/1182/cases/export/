--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/690a24de-d480-434a-af56-2b5ad7ae6e62" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52f7dcbd-b428-4593-b8c5-50cd1cc9de5f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfab53e7-6cb5-4cca-ad28-bb058ac390a0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5320b0c3-6367-4e49-b3de-59519fe0a7ed" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bab538f-ebcc-47aa-9b6f-37bb49b9021c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9643eb-e7e9-4bcf-ae0a-5e263c9a800a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dadcbaa6-c6d7-43e8-b69b-519a5327a6ca" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fdf328c-4c85-4ecd-a283-70b9272464a3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32c6472e-684a-4df7-990c-56b803ebe95b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05f00e42-78e1-453a-b4d1-c923e12bfc88" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caef31d6-39ea-489e-aa7f-3caa1ed7d8d1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e94f7a75-fcd2-4371-a7d8-beed79d8a1bd" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be15a493-5cc2-4fda-9095-1044b0d9723c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc53d293-f239-4e51-a6fd-6548caf9aefa" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8636e2f3-a036-45ac-9a72-1c57ab75250a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d14dd86-7d16-440a-ac97-41b4019df720" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e723fa29-83fd-47b8-8de3-31a0a373b457" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a949aa3-20d9-40d1-afa2-ab36c72cf080" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af2ba0f7-3e06-4581-bf8e-5a10e2e12331" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9eceaee-2a39-42e3-9c74-06ed493ba565" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf92724-a124-4d22-a201-005a406cff21" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29fbca4a-9756-4002-b3c0-1b272b175f82" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e15ec9e-7fc6-4055-82c3-405424f8dc7b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c51474b-73f3-4f8c-9971-804390128e36" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7377e725-19fd-4d96-b14f-c8e9cdbd435b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a046b738-b477-4f35-be8e-49c2264d3768" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/857e8374-cd13-47d2-bee2-413ce6d66a56" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6e6ec79-8b51-4ae2-9c71-caed597e85ad" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df2ee0bb-b2b6-4eb4-934d-4053317dccf1" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae3cd4c-5d5f-42f9-8944-584453221d2d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644c428d-d4b0-4144-b14d-6dd9aa97488c" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d461198-fa20-45e9-8101-59c4cad65be5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46605a37-7e6d-4516-86b9-97138f3b83c5" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a1ceaa-ce23-47fa-81e7-1ac621ff9b83" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1615cd8-4c79-4164-8062-a98cdc15e4eb" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc51267c-98ea-4189-b0ad-b5929843fe98" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b299cec9-7835-4ede-8f6c-8f8e10070be2" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c1bbef1-59bf-4862-87b4-a8c4107b7933" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e1cca29-8f6b-4072-a5a6-0a8dade26cb8" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64ad2766-f6be-49fb-9a99-b6e9157018b1" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b2126bf-8a04-4b1b-b2d1-623eac75e941" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ef5c9d-4039-41c2-83a2-48c6127853e7" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b157770b-7f72-44f9-9c5d-b6348e23f90b" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57556139-0100-4a09-80ab-7093d7b3a7db" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90cb2786-2687-413c-acf0-b9366ccbe1d8" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98bf59d8-3806-4399-98c2-bcbd1e4ea6a5" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dacde556-1dad-46f3-81a8-8768cad0be3b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7a99819-ecb5-407f-94a5-4c47902ffd58" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83e1e50-8c0e-4331-994a-e6acce49f5c1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c1c5310-8a85-4e30-ae81-0281a63edce5" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3fd881c-91e9-4a13-8f4d-02881ffcaabb" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10ed4d55-e35c-45bd-a066-7b468441d6b6" TargetMode="External" Id="rId53" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fc967e6-3b58-4e4a-9408-0f8745f6b0ce" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95a1aac4-b694-476f-9d77-94a1dd9ae3bb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10e5416c-1daa-4f4e-a290-b3c2d7575cb9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a3e061c-328a-48a5-9fc8-3fa82c8e25f1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42ba27ab-a570-41b8-91d2-5cc3948596e7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aff8a9bf-2f57-4b23-974d-f039819236b2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/690a24de-d480-434a-af56-2b5ad7ae6e62" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79e3d051-e140-4be5-8725-69c42d0ea8ce" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52f7dcbd-b428-4593-b8c5-50cd1cc9de5f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfab53e7-6cb5-4cca-ad28-bb058ac390a0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5320b0c3-6367-4e49-b3de-59519fe0a7ed" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b9643eb-e7e9-4bcf-ae0a-5e263c9a800a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bab538f-ebcc-47aa-9b6f-37bb49b9021c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dadcbaa6-c6d7-43e8-b69b-519a5327a6ca" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32c6472e-684a-4df7-990c-56b803ebe95b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fdf328c-4c85-4ecd-a283-70b9272464a3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05f00e42-78e1-453a-b4d1-c923e12bfc88" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caef31d6-39ea-489e-aa7f-3caa1ed7d8d1" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e94f7a75-fcd2-4371-a7d8-beed79d8a1bd" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be15a493-5cc2-4fda-9095-1044b0d9723c" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc53d293-f239-4e51-a6fd-6548caf9aefa" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8636e2f3-a036-45ac-9a72-1c57ab75250a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d14dd86-7d16-440a-ac97-41b4019df720" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e723fa29-83fd-47b8-8de3-31a0a373b457" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a949aa3-20d9-40d1-afa2-ab36c72cf080" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9eceaee-2a39-42e3-9c74-06ed493ba565" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af2ba0f7-3e06-4581-bf8e-5a10e2e12331" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cf92724-a124-4d22-a201-005a406cff21" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29fbca4a-9756-4002-b3c0-1b272b175f82" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e15ec9e-7fc6-4055-82c3-405424f8dc7b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c51474b-73f3-4f8c-9971-804390128e36" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7377e725-19fd-4d96-b14f-c8e9cdbd435b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05f46146-77de-4908-901a-b3999de5f972" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a046b738-b477-4f35-be8e-49c2264d3768" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/857e8374-cd13-47d2-bee2-413ce6d66a56" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6e6ec79-8b51-4ae2-9c71-caed597e85ad" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df2ee0bb-b2b6-4eb4-934d-4053317dccf1" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f336cd1d-7010-4c55-a9cc-a93b0baece86" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cae3cd4c-5d5f-42f9-8944-584453221d2d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644c428d-d4b0-4144-b14d-6dd9aa97488c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d461198-fa20-45e9-8101-59c4cad65be5" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46605a37-7e6d-4516-86b9-97138f3b83c5" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a1ceaa-ce23-47fa-81e7-1ac621ff9b83" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1615cd8-4c79-4164-8062-a98cdc15e4eb" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc51267c-98ea-4189-b0ad-b5929843fe98" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b299cec9-7835-4ede-8f6c-8f8e10070be2" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c1bbef1-59bf-4862-87b4-a8c4107b7933" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e1cca29-8f6b-4072-a5a6-0a8dade26cb8" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64ad2766-f6be-49fb-9a99-b6e9157018b1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b2126bf-8a04-4b1b-b2d1-623eac75e941" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15ef5c9d-4039-41c2-83a2-48c6127853e7" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b157770b-7f72-44f9-9c5d-b6348e23f90b" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57556139-0100-4a09-80ab-7093d7b3a7db" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90cb2786-2687-413c-acf0-b9366ccbe1d8" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98bf59d8-3806-4399-98c2-bcbd1e4ea6a5" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dacde556-1dad-46f3-81a8-8768cad0be3b" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7a99819-ecb5-407f-94a5-4c47902ffd58" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e83e1e50-8c0e-4331-994a-e6acce49f5c1" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c1c5310-8a85-4e30-ae81-0281a63edce5" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3fd881c-91e9-4a13-8f4d-02881ffcaabb" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10ed4d55-e35c-45bd-a066-7b468441d6b6" TargetMode="External" Id="rId62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U54"/>
+  <dimension ref="A1:U63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,5222 +589,5987 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-104081/2026</t>
+          <t>А41-87653/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ОГБУ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСЭНЕРГОСТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2456001501</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Тарасенко А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/690a24de-d480-434a-af56-2b5ad7ae6e62</t>
+          <t>https://kad.arbitr.ru/Card/7fc967e6-3b58-4e4a-9408-0f8745f6b0ce</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-18518/2026</t>
+          <t>А41-86920/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>24.02.2026</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО ТРАНСНЕФТЬ - ДРУЖБА</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Шиляев А. В.</t>
+          <t>Тарасенко А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52f7dcbd-b428-4593-b8c5-50cd1cc9de5f</t>
+          <t>https://kad.arbitr.ru/Card/95a1aac4-b694-476f-9d77-94a1dd9ae3bb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-363610/2025</t>
+          <t>А41-86946/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>20.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Наумов Владимир Александрович</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>502701518912</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bfab53e7-6cb5-4cca-ad28-bb058ac390a0</t>
+          <t>https://kad.arbitr.ru/Card/10e5416c-1daa-4f4e-a290-b3c2d7575cb9</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А41-118512/2025</t>
+          <t>А41-85669/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
+          <t>ООО ВЕНТАПАРК</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5029166079</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Худгарян М. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr"/>
+      <c r="T5" s="2" t="inlineStr"/>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5320b0c3-6367-4e49-b3de-59519fe0a7ed</t>
+          <t>https://kad.arbitr.ru/Card/5a3e061c-328a-48a5-9fc8-3fa82c8e25f1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-357596/2025</t>
+          <t>А41-85269/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО ВЕНТАПАРК</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5029166079</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Морозова Е. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9bab538f-ebcc-47aa-9b6f-37bb49b9021c</t>
+          <t>https://kad.arbitr.ru/Card/42ba27ab-a570-41b8-91d2-5cc3948596e7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-357606/2025</t>
+          <t>А41-84625/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>13.08.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕНТАПАРК"</t>
+          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5029166079</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Фищева А. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>06.03.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b9643eb-e7e9-4bcf-ae0a-5e263c9a800a</t>
+          <t>https://kad.arbitr.ru/Card/aff8a9bf-2f57-4b23-974d-f039819236b2</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-355607/2025</t>
+          <t>А40-104081/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>ООО "МОСЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2456001501</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dadcbaa6-c6d7-43e8-b69b-519a5327a6ca</t>
+          <t>https://kad.arbitr.ru/Card/690a24de-d480-434a-af56-2b5ad7ae6e62</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-109403/2025</t>
+          <t>А40-61652/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>10.03.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
+          <t>Ялалов Илдар Зинфилович</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>027811591230</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Оболенская Д. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>28.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fdf328c-4c85-4ecd-a283-70b9272464a3</t>
+          <t>https://kad.arbitr.ru/Card/79e3d051-e140-4be5-8725-69c42d0ea8ce</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-109396/2025</t>
+          <t>А41-18518/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>24.02.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
+          <t>АО ТРАНСНЕФТЬ - ДРУЖБА</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
+          <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32c6472e-684a-4df7-990c-56b803ebe95b</t>
+          <t>https://kad.arbitr.ru/Card/52f7dcbd-b428-4593-b8c5-50cd1cc9de5f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-332270/2025</t>
+          <t>А40-363610/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Наумов Владимир Александрович</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>502701518912</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке суброгации из-за ущерба при капитальном ремонте дома.</t>
+          <t>Взыскание денежных средств с ИП Наумова В.А. в пользу ФКР Москвы</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05f00e42-78e1-453a-b4d1-c923e12bfc88</t>
+          <t>https://kad.arbitr.ru/Card/bfab53e7-6cb5-4cca-ad28-bb058ac390a0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-79331/2025</t>
+          <t>А41-118512/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>09.09.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО МЕРКУРИЙ</t>
+          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание средств с члена СРО и СРО по обязательствам договора.</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>19.03.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caef31d6-39ea-489e-aa7f-3caa1ed7d8d1</t>
+          <t>https://kad.arbitr.ru/Card/5320b0c3-6367-4e49-b3de-59519fe0a7ed</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-76816/2025</t>
+          <t>А40-357606/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>02.09.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
+          <t>ООО "ВЕНТАПАРК"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5029166079</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Чекалова Н. А.</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>627418.77</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>О взыскании денежных средств</t>
+          <t>Взыскание денежных средств с ООО «ВЕНТАПАРК» и СРО.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>06.03.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e94f7a75-fcd2-4371-a7d8-beed79d8a1bd</t>
+          <t>https://kad.arbitr.ru/Card/8b9643eb-e7e9-4bcf-ae0a-5e263c9a800a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-75372/2025</t>
+          <t>А40-357596/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО ВЕНТАПАРК</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5029166079</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>390549.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>676952.5699999999</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность члена СРО по обязательствам перед Фондом капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО Вентапарк) перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be15a493-5cc2-4fda-9095-1044b0d9723c</t>
+          <t>https://kad.arbitr.ru/Card/9bab538f-ebcc-47aa-9b6f-37bb49b9021c</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-74433/2025</t>
+          <t>А40-355607/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>25.08.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>МУП ИНЖЕНЕРНЫЕ СЕТИ Г.ДОЛГОПРУДНОГО</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5008032317</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦСТРОЙ-КОМП</t>
+          <t>ООО "МОСЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7715260722</t>
+          <t>2456001501</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>94887070.06</v>
+        <v>433175.22</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО МОСЭНЕРГОСТРОЙ).</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc53d293-f239-4e51-a6fd-6548caf9aefa</t>
+          <t>https://kad.arbitr.ru/Card/dadcbaa6-c6d7-43e8-b69b-519a5327a6ca</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-221475/2025</t>
+          <t>А41-109396/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Е. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Данькин Д. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>22.01.2026</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8636e2f3-a036-45ac-9a72-1c57ab75250a</t>
+          <t>https://kad.arbitr.ru/Card/32c6472e-684a-4df7-990c-56b803ebe95b</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-63112/2025</t>
+          <t>А41-109403/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
+          <t>Оболенская Д. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>1999095.63</v>
+        <v>12000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>1999095.63</v>
+        <v>12000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в солидарном порядке с члена СРО и СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт крыши членом СРО (залив квартиры).</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d14dd86-7d16-440a-ac97-41b4019df720</t>
+          <t>https://kad.arbitr.ru/Card/8fdf328c-4c85-4ecd-a283-70b9272464a3</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-62454/2025</t>
+          <t>А40-332270/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>7705042179</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>10 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Н.</t>
+          <t>Гутник П. С.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>314097</v>
-[...3 lines deleted...]
-      </c>
+        <v>144728.15</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте.</t>
+          <t>Взыскание денежных средств в порядке суброгации из-за ущерба при капитальном ремонте дома.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e723fa29-83fd-47b8-8de3-31a0a373b457</t>
+          <t>https://kad.arbitr.ru/Card/05f00e42-78e1-453a-b4d1-c923e12bfc88</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-174532/2025</t>
+          <t>А41-79331/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>09.09.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ГУ ОТДЕЛ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ТИХООКЕАНСКОГО РЕГИОНАЛЬНОГО УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ ПОГРАНИЧНОЙ СЛУЖБЫ РФ</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7708229954</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО МЕРКУРИЙ</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бутько В. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a949aa3-20d9-40d1-afa2-ab36c72cf080</t>
+          <t>https://kad.arbitr.ru/Card/caef31d6-39ea-489e-aa7f-3caa1ed7d8d1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-30224/2025</t>
+          <t>А41-76816/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>15.04.2025</t>
+          <t>02.09.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНСТРОЙ</t>
+          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5048029857</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чекалова Н. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по обязательствам члена СРО перед Фондом капитального ремонта.</t>
+          <t>О взыскании денежных средств</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>26.03.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af2ba0f7-3e06-4581-bf8e-5a10e2e12331</t>
+          <t>https://kad.arbitr.ru/Card/e94f7a75-fcd2-4371-a7d8-beed79d8a1bd</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-30222/2025</t>
+          <t>А41-75372/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>15.04.2025</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
+          <t>ООО ВЕНТАПАРК</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5029166079</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>326919.02</v>
+        <v>390549.8</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>326919.02</v>
+        <v>390549.8</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность члена СРО по обязательствам перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>31.12.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9eceaee-2a39-42e3-9c74-06ed493ba565</t>
+          <t>https://kad.arbitr.ru/Card/be15a493-5cc2-4fda-9095-1044b0d9723c</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А07-12277/2025</t>
+          <t>А41-74433/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>14.04.2025</t>
+          <t>25.08.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>МУП ИНЖЕНЕРНЫЕ СЕТИ Г.ДОЛГОПРУДНОГО</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5008032317</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройтек"</t>
+          <t>ООО СПЕЦСТРОЙ-КОМП</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>0266017387</t>
+          <t>7715260722</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Башкортостан</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Д. П.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Солдатов Р. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>94887070.06</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R22" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>18.04.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6cf92724-a124-4d22-a201-005a406cff21</t>
+          <t>https://kad.arbitr.ru/Card/dc53d293-f239-4e51-a6fd-6548caf9aefa</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А41-20984/2025</t>
+          <t>А40-221475/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АО ТРАНСНЕФТЬ-ПРИВОЛГА</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6317024749</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
+          <t>Кузнецова Е. Е.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>50997403.39</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>713563.5600000001</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>713563.5600000001</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке субсидиарной ответственности за неисполнение обязательств членом СРО</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29fbca4a-9756-4002-b3c0-1b272b175f82</t>
+          <t>https://kad.arbitr.ru/Card/8636e2f3-a036-45ac-9a72-1c57ab75250a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А41-18579/2025</t>
+          <t>А41-63112/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>12.03.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Бутько В. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>53935.51</v>
+        <v>1999095.63</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>53935.51</v>
+        <v>1999095.63</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных собственнику из-за некачественного капремонта.</t>
+          <t>Взыскание ущерба в солидарном порядке с члена СРО и СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>03.04.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e15ec9e-7fc6-4055-82c3-405424f8dc7b</t>
+          <t>https://kad.arbitr.ru/Card/4d14dd86-7d16-440a-ac97-41b4019df720</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А41-11043/2025</t>
+          <t>А41-62454/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПЕНЗЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>10 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Иванова Л. Н.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>1560084.1</v>
+        <v>314097</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>1560084.1</v>
+        <v>314097</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>09.12.2025</t>
+          <t>28.03.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c51474b-73f3-4f8c-9971-804390128e36</t>
+          <t>https://kad.arbitr.ru/Card/e723fa29-83fd-47b8-8de3-31a0a373b457</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А41-110881/2024</t>
+          <t>А40-174532/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ГУ ОТДЕЛ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ТИХООКЕАНСКОГО РЕГИОНАЛЬНОГО УПРАВЛЕНИЯ ФЕДЕРАЛЬНОЙ ПОГРАНИЧНОЙ СЛУЖБЫ РФ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7708229954</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Фищева А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена ООО ГК ГАЗСПЕЦСТРОЙ перед ФКР Москвы.</t>
+          <t>Взыскание дебиторской задолженности в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>25.01.2025</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7377e725-19fd-4d96-b14f-c8e9cdbd435b</t>
+          <t>https://kad.arbitr.ru/Card/7a949aa3-20d9-40d1-afa2-ab36c72cf080</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-93594/2024</t>
+          <t>А41-30222/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>15.04.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
+          <t>ООО ГРУППА КОМПАНИЙ ГАЗСПЕЦСТРОЙ</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>5047180541</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыганкова Т. Ю.</t>
-[...3 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+          <t>Бутько В. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>326919.02</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>326919.02</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО ГК «Газспецстрой» и СРО.</t>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>28.03.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a046b738-b477-4f35-be8e-49c2264d3768</t>
+          <t>https://kad.arbitr.ru/Card/a9eceaee-2a39-42e3-9c74-06ed493ba565</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А41-91282/2024</t>
+          <t>А41-30224/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>15.04.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИ "ГАЗСПЕЦСТРОЙ"</t>
+          <t>ООО РЕГИОНСТРОЙ</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5047180541</t>
+          <t>5048029857</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Немкова В. А.</t>
+          <t>Узденов А. У.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>785559.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>39885.66</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие некачественного капремонта</t>
+          <t>Взыскание задолженности по обязательствам члена СРО перед Фондом капитального ремонта.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.04.2025</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/857e8374-cd13-47d2-bee2-413ce6d66a56</t>
+          <t>https://kad.arbitr.ru/Card/af2ba0f7-3e06-4581-bf8e-5a10e2e12331</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А41-88973/2024</t>
+          <t>А07-12277/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>14.04.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЛАРСИТИ"</t>
+          <t>ООО "Стройтек"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5032300782</t>
+          <t>0266017387</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Чекалова Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кузнецов Д. П.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>07.03.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6e6ec79-8b51-4ae2-9c71-caed597e85ad</t>
+          <t>https://kad.arbitr.ru/Card/6cf92724-a124-4d22-a201-005a406cff21</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А41-88952/2024</t>
+          <t>А41-20984/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО ТРАНСНЕФТЬ-ПРИВОЛГА</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЛАРСИТИ"</t>
+          <t>СОЮЗ СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ МОСОБЛСТРОЙКОМПЛЕКС</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5032300782</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Фищева А. В.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Узденов А. У.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>50997403.39</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R30" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке субсидиарной ответственности за неисполнение обязательств членом СРО</t>
+        </is>
+      </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>28.03.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df2ee0bb-b2b6-4eb4-934d-4053317dccf1</t>
+          <t>https://kad.arbitr.ru/Card/29fbca4a-9756-4002-b3c0-1b272b175f82</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А41-13074/2023</t>
+          <t>А41-18579/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>15.02.2023</t>
+          <t>12.03.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦАВТОСТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5009105511</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Анисимова О. В.</t>
-[...3 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+          <t>Арешкина И. Д.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>53935.51</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>53935.51</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО и восстановление членства.</t>
+          <t>Взыскание в порядке регресса убытков, выплаченных собственнику из-за некачественного капремонта.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>12.04.2023</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cae3cd4c-5d5f-42f9-8944-584453221d2d</t>
+          <t>https://kad.arbitr.ru/Card/4e15ec9e-7fc6-4055-82c3-405424f8dc7b</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А41-11515/2023</t>
+          <t>А41-11043/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>09.02.2023</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИ "ГАЗСПЕЦСТРОЙ"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>5047180541</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>276036</v>
+        <v>1560084.1</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>276036</v>
+        <v>1560084.1</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД.</t>
+          <t>Возмещение вреда в порядке регресса за ущерб, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>02.05.2023</t>
+          <t>09.12.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/644c428d-d4b0-4144-b14d-6dd9aa97488c</t>
+          <t>https://kad.arbitr.ru/Card/9c51474b-73f3-4f8c-9971-804390128e36</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А41-21623/2022</t>
+          <t>А41-110881/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>29.03.2022</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Фищева А. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>450000</v>
+        <v>1560084.1</v>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по выплате штрафов по договору</t>
+          <t>Солидарная ответственность СРО по обязательствам члена ООО ГК ГАЗСПЕЦСТРОЙ перед ФКР Москвы.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>28.06.2022</t>
+          <t>25.01.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d461198-fa20-45e9-8101-59c4cad65be5</t>
+          <t>https://kad.arbitr.ru/Card/7377e725-19fd-4d96-b14f-c8e9cdbd435b</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-86316/2021</t>
+          <t>А47-19563/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>22.04.2021</t>
+          <t>11.11.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗЕТТА СТРАХОВАНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД МОДЕРНИЗАЦИИ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА ОРЕНБУРГСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710280644</t>
+          <t>5610158661</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Оренбургской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Евдокимова Е. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>21.07.2021</t>
+          <t>08.11.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46605a37-7e6d-4516-86b9-97138f3b83c5</t>
+          <t>https://kad.arbitr.ru/Card/05f46146-77de-4908-901a-b3999de5f972</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А41-44573/2019</t>
+          <t>А41-93594/2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>22.05.2019</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ-ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ № 5 ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5047052532</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L35" s="2" t="inlineStr"/>
+          <t>ООО "ГРУППА КОМПАНИЙ "ГАЗСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>5047180541</t>
+        </is>
+      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Наринян Л. М.</t>
+          <t>Цыганкова Т. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
-      <c r="Q35" s="2" t="inlineStr"/>
-      <c r="R35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R35" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с ООО ГК «Газспецстрой» и СРО.</t>
+        </is>
+      </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>24.05.2019</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04a1ceaa-ce23-47fa-81e7-1ac621ff9b83</t>
+          <t>https://kad.arbitr.ru/Card/a046b738-b477-4f35-be8e-49c2264d3768</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А41-25866/2019</t>
+          <t>А41-91282/2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИПСАР МЧ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5003079270</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ГРУППА КОМПАНИ "ГАЗСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Худгарян М. А.</t>
+          <t>Немкова В. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+        <v>785559.64</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>785559.64</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО вследствие некачественного капремонта</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>23.07.2019</t>
+          <t>26.04.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6</t>
+          <t>https://kad.arbitr.ru/Card/857e8374-cd13-47d2-bee2-413ce6d66a56</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-132889/2018</t>
+          <t>А41-88973/2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>13.06.2018</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО региональная строительная компания стимс</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "СОЛАРСИТИ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>5032300782</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...5 lines deleted...]
-      <c r="R37" s="2" t="inlineStr"/>
+          <t>Чекалова Н. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>323634.34</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>323634.34</v>
+      </c>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в солидарном порядке с подрядчика и СРО</t>
+        </is>
+      </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>15.07.2020</t>
+          <t>07.03.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1615cd8-4c79-4164-8062-a98cdc15e4eb</t>
+          <t>https://kad.arbitr.ru/Card/e6e6ec79-8b51-4ae2-9c71-caed597e85ad</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А41-42091/2018</t>
+          <t>А41-88952/2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>АО "ВИРА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "СОЛАРСИТИ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5032300782</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Фищева А. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019</t>
+          <t>28.03.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc51267c-98ea-4189-b0ad-b5929843fe98</t>
+          <t>https://kad.arbitr.ru/Card/df2ee0bb-b2b6-4eb4-934d-4053317dccf1</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А41-14991/2018</t>
+          <t>А78-1471/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>13.02.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G39" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G39" s="2" t="inlineStr"/>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СТИМС"</t>
+          <t>Прокуратура Забайкальского края</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5029168037</t>
+          <t>7536090055</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L39" s="2" t="inlineStr"/>
+          <t>Министерство строительства, дорожного хозяйства и транспорта Забайкальского края</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7536176217</t>
+        </is>
+      </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ниникина В. С.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
       <c r="P39" s="2" t="inlineStr"/>
-      <c r="Q39" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b299cec9-7835-4ede-8f6c-8f8e10070be2</t>
+          <t>https://kad.arbitr.ru/Card/f336cd1d-7010-4c55-a9cc-a93b0baece86</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-217678/2017</t>
+          <t>А41-13074/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>15.02.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>АО "ВИРА"</t>
+          <t>ООО "СПЕЦАВТОСТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7717606334</t>
+          <t>5009105511</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Анисимова О. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Об обязании перечислить денежные средства</t>
+          <t>Признание недействительным решения об исключении из членов СРО и восстановление членства.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>12.04.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c1bbef1-59bf-4862-87b4-a8c4107b7933</t>
+          <t>https://kad.arbitr.ru/Card/cae3cd4c-5d5f-42f9-8944-584453221d2d</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А41-83057/2017</t>
+          <t>А41-11515/2023</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>09.02.2023</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИДЕР"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6829101019</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО"МОСОБЛСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ГРУППА КОМПАНИ "ГАЗСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>5047180541</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>276036</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>276036</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд в другую СРО при переходе по месту регистрации члена.</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>02.05.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e1cca29-8f6b-4072-a5a6-0a8dade26cb8</t>
+          <t>https://kad.arbitr.ru/Card/644c428d-d4b0-4144-b14d-6dd9aa97488c</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-189973/2017</t>
+          <t>А41-21623/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>29.03.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСКРЕСЕНОЧКА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5005041948</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>450000</v>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по выплате штрафов по договору</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>28.06.2022</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64ad2766-f6be-49fb-9a99-b6e9157018b1</t>
+          <t>https://kad.arbitr.ru/Card/0d461198-fa20-45e9-8101-59c4cad65be5</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А41-76562/2017</t>
+          <t>А40-86316/2021</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>22.04.2021</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мортон-РСО"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7714192290</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>"Саморегулируемая организация "Союз строителей Московской области "Мособлстройкомплекс"</t>
+          <t>ООО "ЗЕТТА СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>5047042728</t>
+          <t>7710280644</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Смирнов О. В.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>3000000</v>
+        <v>303662.84</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>3000000</v>
+        <v>303662.84</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание страхового возмещения ущерба от залива квартиры при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>07.12.2018</t>
+          <t>21.07.2021</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b2126bf-8a04-4b1b-b2d1-623eac75e941</t>
+          <t>https://kad.arbitr.ru/Card/46605a37-7e6d-4516-86b9-97138f3b83c5</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А41-74747/2017</t>
+          <t>А41-44573/2019</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>22.05.2019</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙЭНЕРГО-М"</t>
+          <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ-ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ № 5 ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7714263488</t>
+          <t>5047052532</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr"/>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Наринян Л. М.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>19.07.2018</t>
+          <t>24.05.2019</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15ef5c9d-4039-41c2-83a2-48c6127853e7</t>
+          <t>https://kad.arbitr.ru/Card/04a1ceaa-ce23-47fa-81e7-1ac621ff9b83</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А41-66960/2017</t>
+          <t>А41-25866/2019</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОРТОН-РСО"</t>
+          <t>ООО "КЛИПСАР МЧ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7714192290</t>
+          <t>5003079270</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>5047042728</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
-[...2 lines deleted...]
-      <c r="O45" s="2" t="inlineStr"/>
+          <t>Худгарян М. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка исключения из СРО и процедуры созыва общего собрания членов</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>23.07.2019</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b157770b-7f72-44f9-9c5d-b6348e23f90b</t>
+          <t>https://kad.arbitr.ru/Card/512d84c7-64fb-4e3e-959a-54405eec33a6</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-48711/2017</t>
+          <t>А40-132889/2018</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>13.06.2018</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХПРОМСТРОЙ-13"</t>
+          <t>ООО региональная строительная компания стимс</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5001094716</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Стройиндустрия"</t>
-[...2 lines deleted...]
-      <c r="L46" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>12.08.2018</t>
+          <t>15.07.2020</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57556139-0100-4a09-80ab-7093d7b3a7db</t>
+          <t>https://kad.arbitr.ru/Card/c1615cd8-4c79-4164-8062-a98cdc15e4eb</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-44816/2017</t>
+          <t>А41-42091/2018</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСМ ЭНЕРГО"</t>
+          <t>АО "ВИРА"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>5029207656</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...3 lines deleted...]
-      <c r="P47" s="2" t="inlineStr"/>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решения и бездействия СРО, обязание перечислить средства компфонда.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>29.01.2019</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90cb2786-2687-413c-acf0-b9366ccbe1d8</t>
+          <t>https://kad.arbitr.ru/Card/fc51267c-98ea-4189-b0ad-b5929843fe98</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-37124/2017</t>
+          <t>А41-14991/2018</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСМ ЭНЕРГО"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ СТИМС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5029207656</t>
+          <t>5029168037</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>300000</v>
+        <v>50000</v>
       </c>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 300 000 руб. взноса в другой союз.</t>
+          <t>Обязание СРО перечислить 50000 руб. компенсационного фонда в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98bf59d8-3806-4399-98c2-bcbd1e4ea6a5</t>
+          <t>https://kad.arbitr.ru/Card/b299cec9-7835-4ede-8f6c-8f8e10070be2</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-81170/2017</t>
+          <t>А40-217678/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖД-СТРОЙГРУППА"</t>
+          <t>АО "ВИРА"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5036140963</t>
+          <t>7717606334</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Об обязании перечислить денежные средства</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>15.10.2020</t>
+          <t>28.04.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dacde556-1dad-46f3-81a8-8768cad0be3b</t>
+          <t>https://kad.arbitr.ru/Card/6c1bbef1-59bf-4862-87b4-a8c4107b7933</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-71646/2017</t>
+          <t>А41-83057/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЭЛЕКТРОСВЯЗЬСТРОЙ"</t>
+          <t>ООО "ЛИДЕР"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>5047018570</t>
+          <t>6829101019</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>НП "СРО"МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новое СРО</t>
+          <t>Перевод взноса в компенсационный фонд в другую СРО при переходе по месту регистрации члена.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7a99819-ecb5-407f-94a5-4c47902ffd58</t>
+          <t>https://kad.arbitr.ru/Card/7e1cca29-8f6b-4072-a5a6-0a8dade26cb8</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-41647/2017</t>
+          <t>А40-189973/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВЭД"</t>
+          <t>ООО "ВОСКРЕСЕНОЧКА"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>5008046366</t>
+          <t>5005041948</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e83e1e50-8c0e-4331-994a-e6acce49f5c1</t>
+          <t>https://kad.arbitr.ru/Card/64ad2766-f6be-49fb-9a99-b6e9157018b1</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А41-17489/2017</t>
+          <t>А41-76562/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЭЛЕКТРОСВЯЗЬСТРОЙ"</t>
+          <t>ООО "Мортон-РСО"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>5047018570</t>
+          <t>7714192290</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>"Саморегулируемая организация "Союз строителей Московской области "Мособлстройкомплекс"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Смирнов О. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P52" s="2" t="inlineStr"/>
+        <v>3000000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>3000000</v>
+      </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным неперечисления 300 000 руб. компенсационного фонда и обязание их перечислить</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>07.12.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c1c5310-8a85-4e30-ae81-0281a63edce5</t>
+          <t>https://kad.arbitr.ru/Card/8b2126bf-8a04-4b1b-b2d1-623eac75e941</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А41-59943/2016</t>
+          <t>А41-74747/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>12.09.2016</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБСОЛЮТ СТРАХОВАНИЕ"</t>
+          <t>ООО "ЖИЛСТРОЙЭНЕРГО-М"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7728178835</t>
+          <t>7714263488</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОГРЕССОПТИМА"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>5027154832</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Худгарян М. А.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>2716425.3</v>
+        <v>2000000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>2716425.3</v>
+        <v>2000000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации в связи с выплатой страховки за поврежденное при пожаре здание</t>
+          <t>Признание незаконным исключения из СРО и требование о переводе взноса в КФ в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>10.07.2021</t>
+          <t>19.07.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3fd881c-91e9-4a13-8f4d-02881ffcaabb</t>
+          <t>https://kad.arbitr.ru/Card/15ef5c9d-4039-41c2-83a2-48c6127853e7</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А41-66654/2013</t>
+          <t>А41-66960/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>13.12.2013</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ТСЖ "Новый бульвар, д. 21"</t>
+          <t>ООО "МОРТОН-РСО"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>5008054712</t>
+          <t>7714192290</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Первая Ипотечная Компания-Регион"</t>
+          <t>СОЮЗ "СТРОИТЕЛИ МОСКОВСКОЙ ОБЛАСТИ "МОСОБЛСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7729118074</t>
+          <t>5047042728</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Бондарев М. Ю.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
+          <t>Нарушение порядка исключения из СРО и процедуры созыва общего собрания членов</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2018</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b157770b-7f72-44f9-9c5d-b6348e23f90b</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А56-48711/2017</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХПРОМСТРОЙ-13"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>5001094716</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Стройиндустрия"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2018</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/57556139-0100-4a09-80ab-7093d7b3a7db</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А56-44816/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИСМ ЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>5029207656</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконными решения и бездействия СРО, обязание перечислить средства компфонда.</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90cb2786-2687-413c-acf0-b9366ccbe1d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А56-37124/2017</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2017</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИСМ ЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>5029207656</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование перечислить 300 000 руб. взноса в другой союз.</t>
+        </is>
+      </c>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2017</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/98bf59d8-3806-4399-98c2-bcbd1e4ea6a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А40-81170/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЖД-СТРОЙГРУППА"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>5036140963</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2020</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dacde556-1dad-46f3-81a8-8768cad0be3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А40-71646/2017</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ЭЛЕКТРОСВЯЗЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>5047018570</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новое СРО</t>
+        </is>
+      </c>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7a99819-ecb5-407f-94a5-4c47902ffd58</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А40-41647/2017</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>09.03.2017</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЭД"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>5008046366</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2017</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e83e1e50-8c0e-4331-994a-e6acce49f5c1</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А41-17489/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ЭЛЕКТРОСВЯЗЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>5047018570</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным неперечисления 300 000 руб. компенсационного фонда и обязание их перечислить</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8c1c5310-8a85-4e30-ae81-0281a63edce5</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А41-59943/2016</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2016</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АБСОЛЮТ СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7728178835</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОГРЕССОПТИМА"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>5027154832</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Худгарян М. А.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>2716425.3</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>2716425.3</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке суброгации в связи с выплатой страховки за поврежденное при пожаре здание</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2021</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3fd881c-91e9-4a13-8f4d-02881ffcaabb</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А41-66654/2013</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2013</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ТСЖ "Новый бульвар, д. 21"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>5008054712</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Первая Ипотечная Компания-Регион"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>7729118074</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Бондарев М. Ю.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
           <t>Устранение строительных недостатков жилого дома за счет застройщика</t>
         </is>
       </c>
-      <c r="S54" s="2" t="inlineStr">
+      <c r="S63" s="2" t="inlineStr">
         <is>
           <t>23.01.2018</t>
         </is>
       </c>
-      <c r="T54" s="2" t="inlineStr">
+      <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U54" s="3" t="inlineStr">
+      <c r="U63" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/10ed4d55-e35c-45bd-a066-7b468441d6b6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5822,44 +6587,53 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>