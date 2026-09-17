--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a7cd96-78c1-42c3-9e3d-5b3cd7fd4a6b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5247676-1e67-4c98-a527-944fd64fadd8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e16b32e0-7e16-4966-a148-47efe1e722b2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/538c6ac6-aa43-4727-8b07-251b09cfce29" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05b934c4-2238-4927-9ebd-60872cfec98f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36cd5ed3-910a-40eb-998c-d2be2c45c5e9" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f8be8-90a5-419e-bab5-ff48c08a8969" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1087f7cb-011e-46af-bc18-6b73bc56b89e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/786ebc8e-f2a2-4b6a-84cf-f3354c5860cb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57872dac-3ec6-4b2f-bd18-cf92bf266aa8" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfaed20e-7780-429f-8f77-f31075a98596" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bc41330-5840-4c50-80c3-22b3c01dae4e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18fa7b8d-2d99-41bd-91a0-c827d24c5ee8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67809d17-2fc2-4eb8-a978-22dc2c3890f8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff28e79e-be53-4cbb-9e3b-930192a98e72" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab7d0c4-2e50-486d-a0fe-5763f572d91d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc94ed5-fc29-42dd-b136-62fbb144ebda" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3429f84e-6909-4cf1-82ec-31230eebbe8b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cd81f3a-30b9-4a72-b8df-55762e4c32ff" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb11145e-3155-4260-8590-fe2e268ea7f6" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e8435f2-bbe8-4f6b-b4e7-a689853336ca" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a0b463e-3eac-4206-96d9-b01626fbfc0f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4376e07a-aaf7-44b1-9c53-08987c940488" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca92b0ee-2b38-425a-afa6-11bc687bb6ec" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675dd25c-528d-4efa-83bc-74c0dd1c0edb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c69f2d46-fa05-4e57-89d4-d3fb2fa57a25" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/104c3efb-dbd8-4f26-adc4-855cc3ccca5a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d81c115-0b71-491f-a413-045d417608c0" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05eacbb-d5d7-4efb-b1b4-fb085e644dde" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59a22721-5ca2-4d4d-9221-a6bd722aa3ce" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f5337e-a7de-4c45-aefa-85261050517c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c379a63-4528-43c9-aa4c-c13202bb0600" TargetMode="External" Id="rId35" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d5cf79e-fcf4-471c-918e-05dfa8845a95" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8dfd95f-1f60-48e7-8cd9-f03a29a95a2c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a7cd96-78c1-42c3-9e3d-5b3cd7fd4a6b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5247676-1e67-4c98-a527-944fd64fadd8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e16b32e0-7e16-4966-a148-47efe1e722b2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/538c6ac6-aa43-4727-8b07-251b09cfce29" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05b934c4-2238-4927-9ebd-60872cfec98f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36cd5ed3-910a-40eb-998c-d2be2c45c5e9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f8be8-90a5-419e-bab5-ff48c08a8969" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1087f7cb-011e-46af-bc18-6b73bc56b89e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/786ebc8e-f2a2-4b6a-84cf-f3354c5860cb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57872dac-3ec6-4b2f-bd18-cf92bf266aa8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfaed20e-7780-429f-8f77-f31075a98596" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bc41330-5840-4c50-80c3-22b3c01dae4e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18fa7b8d-2d99-41bd-91a0-c827d24c5ee8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67809d17-2fc2-4eb8-a978-22dc2c3890f8" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff28e79e-be53-4cbb-9e3b-930192a98e72" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab7d0c4-2e50-486d-a0fe-5763f572d91d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc94ed5-fc29-42dd-b136-62fbb144ebda" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3429f84e-6909-4cf1-82ec-31230eebbe8b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb11145e-3155-4260-8590-fe2e268ea7f6" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cd81f3a-30b9-4a72-b8df-55762e4c32ff" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e8435f2-bbe8-4f6b-b4e7-a689853336ca" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a0b463e-3eac-4206-96d9-b01626fbfc0f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4376e07a-aaf7-44b1-9c53-08987c940488" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca92b0ee-2b38-425a-afa6-11bc687bb6ec" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675dd25c-528d-4efa-83bc-74c0dd1c0edb" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c69f2d46-fa05-4e57-89d4-d3fb2fa57a25" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/104c3efb-dbd8-4f26-adc4-855cc3ccca5a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d81c115-0b71-491f-a413-045d417608c0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c05eacbb-d5d7-4efb-b1b4-fb085e644dde" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59a22721-5ca2-4d4d-9221-a6bd722aa3ce" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82f5337e-a7de-4c45-aefa-85261050517c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c379a63-4528-43c9-aa4c-c13202bb0600" TargetMode="External" Id="rId37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U36"/>
+  <dimension ref="A1:U38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3493 +589,3665 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-23001/2026</t>
+          <t>А41-86168/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ КОММУНАЛЬНОГО ХОЗЯЙСТВА, ТРАНСПОРТА И СВЯЗИ КАТАВ-ИВАНОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7410005894</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>7725772938</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
+          <t>Тарасенко А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57a7cd96-78c1-42c3-9e3d-5b3cd7fd4a6b</t>
+          <t>https://kad.arbitr.ru/Card/1d5cf79e-fcf4-471c-918e-05dfa8845a95</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-55927/2026</t>
+          <t>А41-72644/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-524 ПОЛИМЕРТЕПЛО"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7826072650</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>7725772938</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5247676-1e67-4c98-a527-944fd64fadd8</t>
+          <t>https://kad.arbitr.ru/Card/d8dfd95f-1f60-48e7-8cd9-f03a29a95a2c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-42612/2026</t>
+          <t>А41-23001/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>УПРАВЛЕНИЕ КОММУНАЛЬНОГО ХОЗЯЙСТВА, ТРАНСПОРТА И СВЯЗИ КАТАВ-ИВАНОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7410005894</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>5045045138</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Омельченко А. Г.</t>
+          <t>Миронова М. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
-      <c r="S4" s="2" t="inlineStr"/>
-      <c r="T4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452</t>
+          <t>https://kad.arbitr.ru/Card/57a7cd96-78c1-42c3-9e3d-5b3cd7fd4a6b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А41-108698/2025</t>
+          <t>А40-55927/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ КОММУНАЛЬНОГО ХОЗЯЙСТВА, ТРАНСПОРТА И СВЯЗИ КАТАВ-ИВАНОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
+          <t>ООО "УНР-524 ПОЛИМЕРТЕПЛО"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7410005894</t>
+          <t>7826072650</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.03.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e16b32e0-7e16-4966-a148-47efe1e722b2</t>
+          <t>https://kad.arbitr.ru/Card/d5247676-1e67-4c98-a527-944fd64fadd8</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А06-9774/2025</t>
+          <t>А40-42612/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Централизованная бухгалтерия Наримановского района"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3023005265</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной антимонопольной службы по Астраханской области</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>3015011410</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Астраханской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ковальчук Т. А.</t>
+          <t>Омельченко А. Г.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
-      <c r="S6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/538c6ac6-aa43-4727-8b07-251b09cfce29</t>
+          <t>https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А41-71346/2025</t>
+          <t>А41-108698/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>15.08.2025</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
+          <t>УПРАВЛЕНИЕ КОММУНАЛЬНОГО ХОЗЯЙСТВА, ТРАНСПОРТА И СВЯЗИ КАТАВ-ИВАНОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>7410005894</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>5045045138</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
+          <t>Бутько В. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>23425012.83</v>
+        <v>52056712.9</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств из компфонда СРО по обязательствам члена АО Хатман Групп.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05b934c4-2238-4927-9ebd-60872cfec98f</t>
+          <t>https://kad.arbitr.ru/Card/e16b32e0-7e16-4966-a148-47efe1e722b2</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-175246/2025</t>
+          <t>А06-9774/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-524 ПОЛИМЕРТЕПЛО"</t>
+          <t>Муниципальное казенное учреждение "Централизованная бухгалтерия Наримановского района"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7826072650</t>
+          <t>3023005265</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>Управление Федеральной антимонопольной службы по Астраханской области</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>3015011410</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Астраханской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ковальчук Т. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36cd5ed3-910a-40eb-998c-d2be2c45c5e9</t>
+          <t>https://kad.arbitr.ru/Card/538c6ac6-aa43-4727-8b07-251b09cfce29</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-168350/2025</t>
+          <t>А41-71346/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКО-ПРОЕКТ"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7719796313</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Узденов А. У.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>6081097.24</v>
-[...3 lines deleted...]
-      </c>
+        <v>23425012.83</v>
+      </c>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договорам подряда и поставки при строительстве САСС в аэропорту.</t>
+          <t>Взыскание средств из компфонда СРО по обязательствам члена АО Хатман Групп.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.10.2025</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f5f8be8-90a5-419e-bab5-ff48c08a8969</t>
+          <t>https://kad.arbitr.ru/Card/05b934c4-2238-4927-9ebd-60872cfec98f</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-38923/2025</t>
+          <t>А40-175246/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.05.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО КЕМЕРОВСКОЙ ОБЛАСТИ - КУЗБАССУ</t>
+          <t>ООО "УНР-524 ПОЛИМЕРТЕПЛО"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>4209013270</t>
+          <t>7826072650</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1230795.48</v>
+        <v>294340050</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Неисполнение обязательств членом СРО (АО Хатман Групп) по контракту с ГУФСИН.</t>
+          <t>Взыскание неосновательного обогащения и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1087f7cb-011e-46af-bc18-6b73bc56b89e</t>
+          <t>https://kad.arbitr.ru/Card/36cd5ed3-910a-40eb-998c-d2be2c45c5e9</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А41-19952/2025</t>
+          <t>А40-168350/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>17.03.2025</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "ЭКО-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7719796313</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7725772938</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>386663.64</v>
-[...1 lines deleted...]
-      <c r="P11" s="2" t="inlineStr"/>
+        <v>6081097.24</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>6081097.24</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена перед ФКР Москвы</t>
+          <t>Взыскание задолженности по договорам подряда и поставки при строительстве САСС в аэропорту.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>20.10.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/786ebc8e-f2a2-4b6a-84cf-f3354c5860cb</t>
+          <t>https://kad.arbitr.ru/Card/7f5f8be8-90a5-419e-bab5-ff48c08a8969</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А71-2529/2025</t>
+          <t>А41-38923/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>24.02.2025</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Администрация муниципального образования "Муниципальный округ Балезинский район Удмуртской Республики"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО КЕМЕРОВСКОЙ ОБЛАСТИ - КУЗБАССУ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>1837020935</t>
+          <t>4209013270</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АО "ХАТМАН ГРУПП"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бусыгина О. В.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>58418386.08</v>
+        <v>1230795.48</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и неустойки по муниципальному контракту №32693-2022</t>
+          <t>Неисполнение обязательств членом СРО (АО Хатман Групп) по контракту с ГУФСИН.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57872dac-3ec6-4b2f-bd18-cf92bf266aa8</t>
+          <t>https://kad.arbitr.ru/Card/1087f7cb-011e-46af-bc18-6b73bc56b89e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-10792/2025</t>
+          <t>А41-19952/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>17.03.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СПОРТСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7725772938</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>45126</v>
-[...3 lines deleted...]
-      </c>
+        <v>386663.64</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки (судебные издержки) члена СРО при капремонте.</t>
+          <t>Солидарная ответственность СРО по обязательствам члена перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.10.2025</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfaed20e-7780-429f-8f77-f31075a98596</t>
+          <t>https://kad.arbitr.ru/Card/786ebc8e-f2a2-4b6a-84cf-f3354c5860cb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А52-7519/2024</t>
+          <t>А71-2529/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.12.2024</t>
+          <t>24.02.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Первый заместитель прокурора Псковской области</t>
+          <t>Администрация муниципального образования "Муниципальный округ Балезинский район Удмуртской Республики"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1837020935</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АО Хатман Групп</t>
+          <t>АО "ХАТМАН ГРУПП"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Псковской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Стренцель И. Ю.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Бусыгина О. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>58418386.08</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса и неустойки по муниципальному контракту №32693-2022</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bc41330-5840-4c50-80c3-22b3c01dae4e</t>
+          <t>https://kad.arbitr.ru/Card/57872dac-3ec6-4b2f-bd18-cf92bf266aa8</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-93524/2024</t>
+          <t>А41-10792/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СПОРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7725772938</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Немкова В. А.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>51400</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>45126</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>45126</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков (судебных расходов) после залива квартиры при капремонте.</t>
+          <t>Солидарная ответственность СРО за убытки (судебные издержки) члена СРО при капремонте.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>21.05.2025</t>
+          <t>17.10.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18fa7b8d-2d99-41bd-91a0-c827d24c5ee8</t>
+          <t>https://kad.arbitr.ru/Card/dfaed20e-7780-429f-8f77-f31075a98596</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-246145/2024</t>
+          <t>А52-7519/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>26.12.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ГОСУДАРСТВЕННОГО ЗАКАЗЧИКА ПО РЕАЛИЗАЦИИ КОМПЛЕКСНЫХ ПРОЕКТОВ РАЗВИТИЯ ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>Первый заместитель прокурора Псковской области</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7702331944</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>АО Хатман Групп</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Псковской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Стренцель И. Ю.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>08.05.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67809d17-2fc2-4eb8-a978-22dc2c3890f8</t>
+          <t>https://kad.arbitr.ru/Card/0bc41330-5840-4c50-80c3-22b3c01dae4e</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-91355/2024</t>
+          <t>А41-93524/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.10.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>7725772938</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Данькин Д. Н.</t>
+          <t>Немкова В. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>656878.71</v>
-[...3 lines deleted...]
-      </c>
+        <v>51400</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Возмещение вреда, причиненного членом СРО при проведении капитального ремонта МКД</t>
+          <t>Регрессное требование о взыскании убытков (судебных расходов) после залива квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>21.05.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ff28e79e-be53-4cbb-9e3b-930192a98e72</t>
+          <t>https://kad.arbitr.ru/Card/18fa7b8d-2d99-41bd-91a0-c827d24c5ee8</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А08-10662/2024</t>
+          <t>А40-246145/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ФГКОУ ВПО "Белгородский юридический институт МВД России имени И.Д.Путилина"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ГОСУДАРСТВЕННОГО ЗАКАЗЧИКА ПО РЕАЛИЗАЦИИ КОМПЛЕКСНЫХ ПРОЕКТОВ РАЗВИТИЯ ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3123021888</t>
+          <t>7702331944</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АО Хатман Групп</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>206861328.01</v>
+        <v>58234150.42</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>100162210.24</v>
+        <v>58234150.42</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту на строительство</t>
+          <t>Взыскание неустойки за нарушение сроков работ по госконтракту на строительство в аэропорту Победилово</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>08.05.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eab7d0c4-2e50-486d-a0fe-5763f572d91d</t>
+          <t>https://kad.arbitr.ru/Card/67809d17-2fc2-4eb8-a978-22dc2c3890f8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А41-88914/2024</t>
+          <t>А41-91355/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>09.10.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТЕЛЬ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5012075458</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Минаева Н. В.</t>
+          <t>Данькин Д. Н.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>303365.39</v>
+        <v>656878.71</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>303365.39</v>
+        <v>656878.71</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта</t>
+          <t>Возмещение вреда, причиненного членом СРО при проведении капитального ремонта МКД</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>04.05.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bdc94ed5-fc29-42dd-b136-62fbb144ebda</t>
+          <t>https://kad.arbitr.ru/Card/ff28e79e-be53-4cbb-9e3b-930192a98e72</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-88710/2024</t>
+          <t>А08-10662/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФГКОУ ВПО "Белгородский юридический институт МВД России имени И.Д.Путилина"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3123021888</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
+          <t>АО Хатман Групп</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7725772938</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...3 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>206861328.01</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>100162210.24</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба при проведении капитального ремонта подрядчиком ООО СК СПОРТСТРОЙ</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту на строительство</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.01.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3429f84e-6909-4cf1-82ec-31230eebbe8b</t>
+          <t>https://kad.arbitr.ru/Card/eab7d0c4-2e50-486d-a0fe-5763f572d91d</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-85560/2024</t>
+          <t>А41-88914/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СПОРТСТРОЙ"</t>
+          <t>ООО "АРТЕЛЬ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7725772938</t>
+          <t>5012075458</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Минаева Н. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>1006006.3</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>303365.39</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>303365.39</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный ее членом при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025</t>
+          <t>04.05.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3cd81f3a-30b9-4a72-b8df-55762e4c32ff</t>
+          <t>https://kad.arbitr.ru/Card/bdc94ed5-fc29-42dd-b136-62fbb144ebda</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А41-85703/2024</t>
+          <t>А41-88710/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19.09.2024</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>АНО ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7725772938</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании ущерба, причиненного вследствие некачественного капремонта.</t>
+          <t>Возмещение ущерба при проведении капитального ремонта подрядчиком ООО СК СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.11.2025</t>
+          <t>24.01.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb11145e-3155-4260-8590-fe2e268ea7f6</t>
+          <t>https://kad.arbitr.ru/Card/3429f84e-6909-4cf1-82ec-31230eebbe8b</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А08-8770/2024</t>
+          <t>А41-85703/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>16.08.2024</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ФГКОУ ВПО "Белгородский юридический институт МВД России имени И.Д.Путилина"</t>
+          <t>АНО ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3123021888</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АО Хатман Групп</t>
+          <t>ЗАО ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СТРОИТЕЛЬНАЯ КОМПАНИЯ СПОРТСТРОЙ</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>7725772938</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>19 арбитражный апелляционный суд</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Завидовская Е. С.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>63115196.5</v>
-[...3 lines deleted...]
-      </c>
+        <v>256807.24</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
+          <t>Регрессное требование о взыскании ущерба, причиненного вследствие некачественного капремонта.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>18.11.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e8435f2-bbe8-4f6b-b4e7-a689853336ca</t>
+          <t>https://kad.arbitr.ru/Card/eb11145e-3155-4260-8590-fe2e268ea7f6</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А11-6851/2024</t>
+          <t>А41-85560/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>24.06.2024</t>
+          <t>19.09.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3327133117</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СПОРТСТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5047276074</t>
+          <t>7725772938</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Владимирской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Тихонравова О. Г.</t>
-[...2 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+          <t>Морозова Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>1006006.3</v>
+      </c>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr"/>
-      <c r="R24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Регрессное требование о возмещении ущерба, причиненного членом СРО при капитальном ремонте МКД</t>
+        </is>
+      </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>26.09.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a0b463e-3eac-4206-96d9-b01626fbfc0f</t>
+          <t>https://kad.arbitr.ru/Card/3cd81f3a-30b9-4a72-b8df-55762e4c32ff</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-125393/2024</t>
+          <t>А08-8770/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>04.06.2024</t>
+          <t>16.08.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРУКТУРА"</t>
+          <t>ФГКОУ ВПО "Белгородский юридический институт МВД России имени И.Д.Путилина"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3329074668</t>
+          <t>3123021888</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АО ХАТМАН ГРУПП</t>
+          <t>АО Хатман Групп</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>19 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Завидовская Е. С.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>3878550</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>63115196.5</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>60543594.58</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договорам от 10.08.2023 и 30.06.2021.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>11.06.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4376e07a-aaf7-44b1-9c53-08987c940488</t>
+          <t>https://kad.arbitr.ru/Card/2e8435f2-bbe8-4f6b-b4e7-a689853336ca</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А28-1614/2024</t>
+          <t>А11-6851/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>14.02.2024</t>
+          <t>24.06.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>КОГБУЗ "Свечинская ЦРБ"</t>
+          <t>ООО "СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>4328001010</t>
+          <t>3327133117</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АО "Хатман Групп"</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>5047276074</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Кировской области</t>
+          <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Прозорова Е. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Тихонравова О. Г.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238</t>
+          <t>https://kad.arbitr.ru/Card/4a0b463e-3eac-4206-96d9-b01626fbfc0f</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-89709/2023</t>
+          <t>А40-125393/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>24.10.2023</t>
+          <t>04.06.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АО "КОРПОРАЦИЯ РАЗВИТИЯ ПЕРМСКОГО КРАЯ"</t>
+          <t>ООО "СТРУКТУРА"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5902198460</t>
+          <t>3329074668</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АО ХАТМАН ГРУПП</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>92912210.23999999</v>
+        <v>3878550</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО аванса по договорам генподряда.</t>
+          <t>Взыскание задолженности по договорам от 10.08.2023 и 30.06.2021.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>11.06.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca92b0ee-2b38-425a-afa6-11bc687bb6ec</t>
+          <t>https://kad.arbitr.ru/Card/4376e07a-aaf7-44b1-9c53-08987c940488</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А41-42334/2023</t>
+          <t>А28-1614/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>18.05.2023</t>
+          <t>14.02.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>КОГБУЗ "Свечинская ЦРБ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4328001010</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТЕЛЬ"</t>
+          <t>АО "Хатман Групп"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5012075458</t>
+          <t>5047276074</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Прозорова Е. Ю.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>210460.46</v>
-[...3 lines deleted...]
-      </c>
+        <v>3799204.5</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный ее членом при проведении капитального ремонта</t>
+          <t>Взыскание неотработанного аванса и неустойки по контракту на строительство поликлиники.</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>25.11.2023</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/675dd25c-528d-4efa-83bc-74c0dd1c0edb</t>
+          <t>https://kad.arbitr.ru/Card/5d5f69f8-5efb-4965-893d-808180fad238</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А41-38903/2022</t>
+          <t>А41-89709/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>31.05.2022</t>
+          <t>24.10.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>АО "КОРПОРАЦИЯ РАЗВИТИЯ ПЕРМСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7701169833</t>
+          <t>5902198460</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "радуга"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5018186531</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>110653.84</v>
-[...3 lines deleted...]
-      </c>
+        <v>92912210.23999999</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в пользу Фонда капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО аванса по договорам генподряда.</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>16.07.2022</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c69f2d46-fa05-4e57-89d4-d3fb2fa57a25</t>
+          <t>https://kad.arbitr.ru/Card/ca92b0ee-2b38-425a-afa6-11bc687bb6ec</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А41-40280/2021</t>
+          <t>А41-42334/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>02.06.2021</t>
+          <t>18.05.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЭТ-ИНЖИНИРИНГ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5047214078</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "АРТЕЛЬ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5045045138</t>
+          <t>5012075458</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Солдатов Р. С.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>210460.46</v>
+      </c>
       <c r="P30" s="2" t="n">
-        <v>6000</v>
+        <v>210460.46</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Солидарная ответственность СРО за вред, причиненный ее членом при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>14.09.2021</t>
+          <t>25.11.2023</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/104c3efb-dbd8-4f26-adc4-855cc3ccca5a</t>
+          <t>https://kad.arbitr.ru/Card/675dd25c-528d-4efa-83bc-74c0dd1c0edb</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А41-22339/2020</t>
+          <t>А41-38903/2022</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>23.04.2020</t>
+          <t>31.05.2022</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
+          <t>7701169833</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "радуга"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
           <t>5018186531</t>
         </is>
       </c>
-      <c r="J31" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Арешкина И. Д.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>110653.84</v>
+      </c>
       <c r="P31" s="2" t="n">
-        <v>6000</v>
+        <v>110653.84</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
+          <t>Взыскание задолженности в пользу Фонда капитального ремонта</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>23.10.2020</t>
+          <t>16.07.2022</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d81c115-0b71-491f-a413-045d417608c0</t>
+          <t>https://kad.arbitr.ru/Card/c69f2d46-fa05-4e57-89d4-d3fb2fa57a25</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А41-100539/2018</t>
+          <t>А41-40280/2021</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>07.12.2018</t>
+          <t>02.06.2021</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРСОНАЛСТРОЙ"</t>
+          <t>ООО "ЛЭТ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5040129514</t>
+          <t>5047214078</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>5045045138</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сороченкова Т. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="n">
-        <v>100534.25</v>
+        <v>6000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ошибочно уплаченного взноса в компенсационный фонд при прекращении членства в СРО.</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>28.06.2019</t>
+          <t>14.09.2021</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c05eacbb-d5d7-4efb-b1b4-fb085e644dde</t>
+          <t>https://kad.arbitr.ru/Card/104c3efb-dbd8-4f26-adc4-855cc3ccca5a</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-140278/2018</t>
+          <t>А41-22339/2020</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>23.04.2020</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛКОМ"</t>
+          <t>ООО "ЖИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5043034571</t>
+          <t>5018186531</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7702370478</t>
+          <t>5045045138</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...5 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>23.01.2019</t>
+          <t>23.10.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc</t>
+          <t>https://kad.arbitr.ru/Card/1d81c115-0b71-491f-a413-045d417608c0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-213692/2017</t>
+          <t>А41-100539/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>07.12.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "АРГУС"</t>
+          <t>ООО "ПЕРСОНАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5027046121</t>
+          <t>5040129514</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L34" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>5045045138</t>
+        </is>
+      </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>500000</v>
+        <v>100534.25</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>500000</v>
+        <v>100534.25</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Взыскание ошибочно уплаченного взноса в компенсационный фонд при прекращении членства в СРО.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>28.06.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59a22721-5ca2-4d4d-9221-a6bd722aa3ce</t>
+          <t>https://kad.arbitr.ru/Card/c05eacbb-d5d7-4efb-b1b4-fb085e644dde</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-171748/2017</t>
+          <t>А40-140278/2018</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРП.ЭКСП.ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО "ЭЛКОМ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5043052605</t>
+          <t>5043034571</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ "ПЕРВАЯ НАЦИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7702370478</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P35" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>16.07.2018</t>
+          <t>23.01.2019</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82f5337e-a7de-4c45-aefa-85261050517c</t>
+          <t>https://kad.arbitr.ru/Card/200d6c7c-6db9-4422-8234-4d3f7fd3d9fc</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
+          <t>А40-213692/2017</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2017</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК "АРГУС"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>5027046121</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59a22721-5ca2-4d4d-9221-a6bd722aa3ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А40-171748/2017</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕРП.ЭКСП.ДЕВЕЛОПМЕНТ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>5043052605</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2018</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82f5337e-a7de-4c45-aefa-85261050517c</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
           <t>А40-167757/2017</t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
+      <c r="C38" s="2" t="inlineStr">
         <is>
           <t>06.09.2017</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
+      <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E36" s="2" t="inlineStr">
+      <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F36" s="2" t="inlineStr">
+      <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr">
+      <c r="H38" s="2" t="inlineStr">
         <is>
           <t>ООО "ЭНЕРГОКОМПЛЕКС"</t>
         </is>
       </c>
-      <c r="I36" s="2" t="inlineStr">
+      <c r="I38" s="2" t="inlineStr">
         <is>
           <t>7710626490</t>
         </is>
       </c>
-      <c r="J36" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K36" s="2" t="inlineStr">
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
-      <c r="L36" s="2" t="inlineStr">
+      <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
-      <c r="M36" s="2" t="inlineStr">
+      <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N36" s="2" t="inlineStr">
+      <c r="N38" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
-      <c r="O36" s="2" t="n">
+      <c r="O38" s="2" t="n">
         <v>2000000</v>
       </c>
-      <c r="P36" s="2" t="n">
+      <c r="P38" s="2" t="n">
         <v>2000000</v>
       </c>
-      <c r="Q36" s="2" t="inlineStr">
+      <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R36" s="2" t="inlineStr">
+      <c r="R38" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
         </is>
       </c>
-      <c r="S36" s="2" t="inlineStr">
+      <c r="S38" s="2" t="inlineStr">
         <is>
           <t>19.12.2017</t>
         </is>
       </c>
-      <c r="T36" s="2" t="inlineStr">
+      <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U36" s="3" t="inlineStr">
+      <c r="U38" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6c379a63-4528-43c9-aa4c-c13202bb0600</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>