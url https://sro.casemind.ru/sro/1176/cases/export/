--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -1068,51 +1068,51 @@
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>179791.48</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>179791.48</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО за неисполнение обязательств членом СРО по договору капстроительства</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>21.01.2025</t>
+          <t>21.02.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/811343be-c6ee-429a-9e0e-5b724482b52f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А40-232058/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>18.09.2024</t>