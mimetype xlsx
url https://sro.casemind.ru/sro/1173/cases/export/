--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3588e8df-9940-4d18-b8e2-5e2e6e23da98" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ecfc7bc-2bdb-40be-b4a7-c8c67d24d86c" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/888865e0-8cc4-4e4a-be87-4e940ae845de" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/827d527b-0281-4661-823e-7f93f9382879" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f629d792-8264-4a1b-8123-9f5386d72f35" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90cbf263-af7e-40fb-ba88-3b1c9c13f381" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed79db6-e964-46e5-b234-4058e10ea1df" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bac17e9a-ec1f-4521-87f7-30e8541187db" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/968f84e9-7948-4fd2-9f74-a2b1d9a3e989" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6491f27d-d00f-4c14-84a5-b21b3015faa6" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c27689ef-26bb-4502-8efd-73ff1697ad00" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47739901-fc18-4b94-91d7-874ce1dc1dbc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec3808e-743b-40f0-840e-ed8c80bb573a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5989b581-f850-484c-9845-64e4bef788d3" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc51fbf-22d3-45df-bd1c-2a85e6fd377c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b05ae85-b4cd-4ac5-8501-5eb4d378624d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a355d15b-126e-436b-b644-77fe98460e7f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/966d805f-73ad-4a27-9b05-a84a154a2c5e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aeae29c-de78-43b3-b9a5-6364fef383d7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e4b49ef-6deb-48fc-9640-b1fdff0598ad" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b30c162b-03b4-4cfe-9a1f-07b4ee599976" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c0339ec-1fb8-4b59-8d8d-d8e3911aa05e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d31e3f5-dfe5-4d23-bffa-613bc19971ae" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26a8e1a2-1cea-4c5f-ba31-3c48215ced65" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6def2201-50a3-4607-b38a-3151fd8a87c2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eddf54f-6ff6-4cd3-810e-0c174ba507a9" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/990e29ea-f260-4c4e-966e-14b6f9234b80" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a9486d-3dc5-4ee7-bc75-f7f20d97e131" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6b4277d-b410-48d3-acaa-6cbb85a896a6" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f72a5cc-11b5-4ac0-85e7-fa0eae12ac7c" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ac10c3f-ec84-49b6-ba02-56ad16d3992f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce6b0d23-05f3-4a95-9161-c23499cc9fad" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96a02ad-f893-4692-89db-f3f316cfecb2" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91a0efb0-c053-4d11-b3d3-e04b4d21c316" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/821bc43c-cf2f-49bb-9dc2-d4a59673697c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/335b1d9f-561d-47c2-8f3f-748bf699ec95" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16ad00f8-8092-47d3-b44e-28bdb3e6fcd0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c3d3a1c-3a2b-4d41-a84a-f5096628c5be" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3024bbbf-2f77-45bb-87ed-26e286e3c922" TargetMode="External" Id="rId40" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/670494a1-1272-4b10-bd4d-020039dde08f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8408a2b3-3c80-41ea-9338-17b9213b3569" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/747d3693-e195-4261-965d-e863e0733b4e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cb92df4-17d7-48d4-a406-0d6530e1256a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3588e8df-9940-4d18-b8e2-5e2e6e23da98" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ecfc7bc-2bdb-40be-b4a7-c8c67d24d86c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/888865e0-8cc4-4e4a-be87-4e940ae845de" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/827d527b-0281-4661-823e-7f93f9382879" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f629d792-8264-4a1b-8123-9f5386d72f35" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90cbf263-af7e-40fb-ba88-3b1c9c13f381" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ed79db6-e964-46e5-b234-4058e10ea1df" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bac17e9a-ec1f-4521-87f7-30e8541187db" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/968f84e9-7948-4fd2-9f74-a2b1d9a3e989" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6491f27d-d00f-4c14-84a5-b21b3015faa6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c27689ef-26bb-4502-8efd-73ff1697ad00" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47739901-fc18-4b94-91d7-874ce1dc1dbc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec3808e-743b-40f0-840e-ed8c80bb573a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5989b581-f850-484c-9845-64e4bef788d3" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fc51fbf-22d3-45df-bd1c-2a85e6fd377c" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b05ae85-b4cd-4ac5-8501-5eb4d378624d" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a355d15b-126e-436b-b644-77fe98460e7f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/966d805f-73ad-4a27-9b05-a84a154a2c5e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2aeae29c-de78-43b3-b9a5-6364fef383d7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e4b49ef-6deb-48fc-9640-b1fdff0598ad" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b30c162b-03b4-4cfe-9a1f-07b4ee599976" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c0339ec-1fb8-4b59-8d8d-d8e3911aa05e" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d31e3f5-dfe5-4d23-bffa-613bc19971ae" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26a8e1a2-1cea-4c5f-ba31-3c48215ced65" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6def2201-50a3-4607-b38a-3151fd8a87c2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eddf54f-6ff6-4cd3-810e-0c174ba507a9" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/990e29ea-f260-4c4e-966e-14b6f9234b80" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a9486d-3dc5-4ee7-bc75-f7f20d97e131" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6b4277d-b410-48d3-acaa-6cbb85a896a6" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f72a5cc-11b5-4ac0-85e7-fa0eae12ac7c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ac10c3f-ec84-49b6-ba02-56ad16d3992f" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce6b0d23-05f3-4a95-9161-c23499cc9fad" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96a02ad-f893-4692-89db-f3f316cfecb2" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91a0efb0-c053-4d11-b3d3-e04b4d21c316" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/821bc43c-cf2f-49bb-9dc2-d4a59673697c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/335b1d9f-561d-47c2-8f3f-748bf699ec95" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16ad00f8-8092-47d3-b44e-28bdb3e6fcd0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c3d3a1c-3a2b-4d41-a84a-f5096628c5be" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3024bbbf-2f77-45bb-87ed-26e286e3c922" TargetMode="External" Id="rId44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U41"/>
+  <dimension ref="A1:U45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4021 +589,4365 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-47287/2026</t>
+          <t>А41-86355/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
+          <t>Государственное казенное учреждение города Москвы "Управление дорожно-мостового строительства"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7728381587</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5018137005</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Плотникова Н. В.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3588e8df-9940-4d18-b8e2-5e2e6e23da98</t>
+          <t>https://kad.arbitr.ru/Card/670494a1-1272-4b10-bd4d-020039dde08f</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А39-877/2026</t>
+          <t>А41-78298/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>28.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение "Управление автомобильных дорог Республики Мордовия"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>1326208542</t>
+          <t>7728381587</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>открытое акционерное общестьво "Хотьковский автомост"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5042001439</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>1 арбитражный апелляционный суд</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Насонова Н. А.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656</t>
+          <t>https://kad.arbitr.ru/Card/8408a2b3-3c80-41ea-9338-17b9213b3569</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А41-119060/2025</t>
+          <t>А41-71437/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ ЧЕРНОМОРЬЕ ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2320100329</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АО НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР МОЛНИЯ</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ СТРОЙКОРПОРАЦИЯ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7733141647</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Оболенская Д. С.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ecfc7bc-2bdb-40be-b4a7-c8c67d24d86c</t>
+          <t>https://kad.arbitr.ru/Card/747d3693-e195-4261-965d-e863e0733b4e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А73-18694/2025</t>
+          <t>А41-71455/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФКУ ДСД "Дальний Восток"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ ЧЕРНОМОРЬЕ ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2725022365</t>
+          <t>2320100329</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Хотьковский авитомост"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ СТРОЙКОРПОРАЦИЯ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>5042001439</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
+          <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/888865e0-8cc4-4e4a-be87-4e940ae845de</t>
+          <t>https://kad.arbitr.ru/Card/3cb92df4-17d7-48d4-a406-0d6530e1256a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А10-6617/2025</t>
+          <t>А41-47287/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Управление региональных автомобильных дорог Республики Бурятия</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "УПРАВЛЕНИЕ ДОРОЖНО-МОСТОВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0326473725</t>
+          <t>7728381587</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ОАО ХОТЬКОВСКИЙ АВТОМОСТ</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5042001439</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Борисова Ю. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Плотникова Н. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/827d527b-0281-4661-823e-7f93f9382879</t>
+          <t>https://kad.arbitr.ru/Card/3588e8df-9940-4d18-b8e2-5e2e6e23da98</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-265342/2024</t>
+          <t>А39-877/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>02.11.2024</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>СПАО Ингосстрах</t>
+          <t>Государственное казенное учреждение "Управление автомобильных дорог Республики Мордовия"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7713056834</t>
+          <t>1326208542</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>открытое акционерное общестьво "Хотьковский автомост"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5042001439</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>1 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Насонова Н. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>15.05.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f629d792-8264-4a1b-8123-9f5386d72f35</t>
+          <t>https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-184426/2024</t>
+          <t>А41-119060/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>07.08.2024</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ПРЕМИУМ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5007075244</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СПИ ПЕРОВСКОГО РОСП ГУФССП РОССИИ ПО МОСКВЕ ЭМИНОВ ТЕОДОР ОРЕСТОВИЧ</t>
-[...2 lines deleted...]
-      <c r="L8" s="2" t="inlineStr"/>
+          <t>АО НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР МОЛНИЯ</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7733141647</t>
+        </is>
+      </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Уточкин И. Н.</t>
+          <t>Оболенская Д. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным и отмена постановления пристава о взыскании исполнительского сбора</t>
+          <t>Взыскание денежных средств с члена СРО и Ассоциации в порядке ответственности.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>31.10.2024</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90cbf263-af7e-40fb-ba88-3b1c9c13f381</t>
+          <t>https://kad.arbitr.ru/Card/0ecfc7bc-2bdb-40be-b4a7-c8c67d24d86c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-143042/2024</t>
+          <t>А73-18694/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.06.2024</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ПРЕМИУМ"</t>
+          <t>ФКУ ДСД "Дальний Восток"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5007075244</t>
+          <t>2725022365</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СПИ ПЕРОВСКОГО РОСП ГУФССП РОССИИ ПО МОСКВЕ ЭМИНОВ ТЕОДОР ОРЕСТОВИЧ</t>
-[...2 lines deleted...]
-      <c r="L9" s="2" t="inlineStr"/>
+          <t>ОАО "Хотьковский авитомост"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>5042001439</t>
+        </is>
+      </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Немова О. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Трещёва В. Н.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>08.08.2024</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ed79db6-e964-46e5-b234-4058e10ea1df</t>
+          <t>https://kad.arbitr.ru/Card/888865e0-8cc4-4e4a-be87-4e940ae845de</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-97014/2022</t>
+          <t>А10-6617/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>12.12.2022</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПО "ЭкоВодИнжиниринг"</t>
+          <t>Государственное казенное учреждение Управление региональных автомобильных дорог Республики Бурятия</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>4632079852</t>
+          <t>0326473725</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
+          <t>ОАО ХОТЬКОВСКИЙ АВТОМОСТ</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5018137005</t>
+          <t>5042001439</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Борисова Ю. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>750020207.6</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО согласно ФЗ № 191-ФЗ.</t>
+          <t>Субсидиарная ответственность СРО за возврат неотработанного аванса и штрафов по госконтракту</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.12.2023</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bac17e9a-ec1f-4521-87f7-30e8541187db</t>
+          <t>https://kad.arbitr.ru/Card/827d527b-0281-4661-823e-7f93f9382879</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А41-49274/2020</t>
+          <t>А40-265342/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>10.08.2020</t>
+          <t>02.11.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
+          <t>СПАО Ингосстрах</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5038091743</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛР"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5018190305</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>185916.67</v>
+        <v>109651.56</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>185916.67</v>
+        <v>109651.56</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в пользу правопреемника СРО</t>
+          <t>Возмещение ущерба в порядке суброгации из-за залива квартиры вследствие некачественного капремонта</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>25.12.2020</t>
+          <t>15.05.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/968f84e9-7948-4fd2-9f74-a2b1d9a3e989</t>
+          <t>https://kad.arbitr.ru/Card/f629d792-8264-4a1b-8123-9f5386d72f35</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-21966/2020</t>
+          <t>А40-184426/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>22.04.2020</t>
+          <t>07.08.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
+          <t>ООО "СК ПРЕМИУМ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>5038091743</t>
+          <t>5007075244</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСИНЖСТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ ПЕРОВСКОГО РОСП ГУФССП РОССИИ ПО МОСКВЕ ЭМИНОВ ТЕОДОР ОРЕСТОВИЧ</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Уточкин И. Н.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО по договору уступки прав требований</t>
+          <t>Признание незаконным и отмена постановления пристава о взыскании исполнительского сбора</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.08.2020</t>
+          <t>31.10.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6491f27d-d00f-4c14-84a5-b21b3015faa6</t>
+          <t>https://kad.arbitr.ru/Card/90cbf263-af7e-40fb-ba88-3b1c9c13f381</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-107826/2019</t>
+          <t>А40-143042/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019</t>
+          <t>25.06.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>АО "НПО СТЕКЛОПЛАСТИК"</t>
+          <t>ООО "СК ПРЕМИУМ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>5044000039</t>
+          <t>5007075244</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ ПЕРОВСКОГО РОСП ГУФССП РОССИИ ПО МОСКВЕ ЭМИНОВ ТЕОДОР ОРЕСТОВИЧ</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Немова О. Ю.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>114479</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о внесении допвзноса 200 000 руб. в компенсационный фонд</t>
+          <t>Признание незаконным постановления пристава о наложении ареста на денежные средства</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>16.03.2020</t>
+          <t>08.08.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c27689ef-26bb-4502-8efd-73ff1697ad00</t>
+          <t>https://kad.arbitr.ru/Card/8ed79db6-e964-46e5-b234-4058e10ea1df</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-102980/2019</t>
+          <t>А41-97014/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>02.12.2019</t>
+          <t>12.12.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СИНТЕЗ"</t>
+          <t>ООО "НПО "ЭкоВодИнжиниринг"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7719504465</t>
+          <t>4632079852</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>5018137005</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Гарькушова Г. А.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Гузеева О. С.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P14" s="2" t="n">
-        <v>6000</v>
+        <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о внесении дополнительного взноса 200 000 руб. в КФ ОДО</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО согласно ФЗ № 191-ФЗ.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.01.2020</t>
+          <t>12.12.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47739901-fc18-4b94-91d7-874ce1dc1dbc</t>
+          <t>https://kad.arbitr.ru/Card/bac17e9a-ec1f-4521-87f7-30e8541187db</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-99410/2019</t>
+          <t>А41-49274/2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>18.11.2019</t>
+          <t>10.08.2020</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>5038091743</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРЭНЕРГОСТРОЙ"</t>
+          <t>ООО "АЛР"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5036073555</t>
+          <t>5018190305</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>39491.55</v>
+        <v>185916.67</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>39491.55</v>
+        <v>185916.67</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО по договору уступки права требования</t>
+          <t>Взыскание задолженности по членским и целевым взносам в пользу правопреемника СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.08.2020</t>
+          <t>25.12.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ec3808e-743b-40f0-840e-ed8c80bb573a</t>
+          <t>https://kad.arbitr.ru/Card/968f84e9-7948-4fd2-9f74-a2b1d9a3e989</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А41-63905/2019</t>
+          <t>А41-21966/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>18.07.2019</t>
+          <t>22.04.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>5038091743</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАА"</t>
+          <t>ООО "ТРАНСИНЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5029216918</t>
+          <t>5032206405</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>139816.67</v>
+        <v>297500</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>139816.67</v>
+        <v>297500</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора цессии</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО по договору уступки прав требований</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>14.10.2019</t>
+          <t>14.08.2020</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5989b581-f850-484c-9845-64e4bef788d3</t>
+          <t>https://kad.arbitr.ru/Card/6491f27d-d00f-4c14-84a5-b21b3015faa6</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-57053/2019</t>
+          <t>А41-107826/2019</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>27.06.2019</t>
+          <t>18.12.2019</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
+          <t>АО "НПО СТЕКЛОПЛАСТИК"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5038091743</t>
+          <t>5044000039</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СОВРЕМЕННЫХ ТЕХНОЛОГИЙ"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5038095177</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Быковских И. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="n">
-        <v>169743.33</v>
+        <v>6000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО, переданной по договору цессии</t>
+          <t>Признание недействительным решения СРО о внесении допвзноса 200 000 руб. в компенсационный фонд</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.09.2019</t>
+          <t>16.03.2020</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fc51fbf-22d3-45df-bd1c-2a85e6fd377c</t>
+          <t>https://kad.arbitr.ru/Card/c27689ef-26bb-4502-8efd-73ff1697ad00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-11051/2019</t>
+          <t>А41-102980/2019</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.02.2019</t>
+          <t>02.12.2019</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЕ ОКНА - АТТИК"</t>
+          <t>ООО "СТРОЙ-СИНТЕЗ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>5040078531</t>
+          <t>7719504465</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>5018137005</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
+          <t>Гарькушова Г. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
-      <c r="P18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения о внесении дополнительного взноса в КФ ОДО в размере 200 000 руб.</t>
+          <t>Оспаривание решения СРО о внесении дополнительного взноса 200 000 руб. в КФ ОДО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.06.2019</t>
+          <t>15.01.2020</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b05ae85-b4cd-4ac5-8501-5eb4d378624d</t>
+          <t>https://kad.arbitr.ru/Card/47739901-fc18-4b94-91d7-874ce1dc1dbc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А41-9609/2019</t>
+          <t>А41-99410/2019</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>08.02.2019</t>
+          <t>18.11.2019</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТНЫЙ ТЕХНИЧЕСКИЙ ЦЕНТР ЦКБН"</t>
+          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>5036051625</t>
+          <t>5038091743</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>"Саморегулируемая организация "Межрегиональное объединение строительных и монтажных организаций "Стройкорпорация"</t>
+          <t>ООО "ДОРЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5018137005</t>
+          <t>5036073555</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
-[...2 lines deleted...]
-      <c r="O19" s="2" t="inlineStr"/>
+          <t>Быковских И. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>39491.55</v>
+      </c>
       <c r="P19" s="2" t="n">
-        <v>6000</v>
+        <v>39491.55</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о внесении дополнительного взноса 200 000 руб. в компенсационный фонд</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО по договору уступки права требования</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>01.05.2019</t>
+          <t>11.08.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a355d15b-126e-436b-b644-77fe98460e7f</t>
+          <t>https://kad.arbitr.ru/Card/6ec3808e-743b-40f0-840e-ed8c80bb573a</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-6246/2019</t>
+          <t>А41-63905/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>18.07.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕФОРМАЦИОННЫЕ ШВЫ И ОПОРНЫЕ ЧАСТИ"</t>
+          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5032121102</t>
+          <t>5038091743</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
+          <t>ООО "КАА"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5018137005</t>
+          <t>5029216918</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>139816.67</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>139816.67</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Перераспределение взноса 200000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО на основании договора цессии</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>14.05.2019</t>
+          <t>14.10.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/966d805f-73ad-4a27-9b05-a84a154a2c5e</t>
+          <t>https://kad.arbitr.ru/Card/5989b581-f850-484c-9845-64e4bef788d3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-98890/2018</t>
+          <t>А41-57053/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>27.06.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХНОЛОГИИ"</t>
+          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЮДИЦИЯ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5024123057</t>
+          <t>5038091743</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СОВРЕМЕННЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5018137005</t>
+          <t>5038095177</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
-[...3 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+          <t>Дубровская Е. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>169743.33</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>169743.33</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Отражение в реестре взносов в компфонды в порядке правопреемства после реорганизации члена СРО</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО, переданной по договору цессии</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>16.03.2019</t>
+          <t>07.09.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2aeae29c-de78-43b3-b9a5-6364fef383d7</t>
+          <t>https://kad.arbitr.ru/Card/0fc51fbf-22d3-45df-bd1c-2a85e6fd377c</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А41-38995/2018</t>
+          <t>А41-11051/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>23.05.2018</t>
+          <t>13.02.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ 336 УНР"</t>
+          <t>ООО "НОВЫЕ ОКНА - АТТИК"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5038082788</t>
+          <t>5040078531</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>5018137005</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Сороченкова Т. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Признание недействительным решения о внесении дополнительного взноса в КФ ОДО в размере 200 000 руб.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>08.06.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e4b49ef-6deb-48fc-9640-b1fdff0598ad</t>
+          <t>https://kad.arbitr.ru/Card/8b05ae85-b4cd-4ac5-8501-5eb4d378624d</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-209596/2017</t>
+          <t>А41-9609/2019</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>08.02.2019</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АО "РАДИОРЕЛЕЙНАЯ СВЯЗЬ"</t>
+          <t>ООО "ЭКСПЕРТНЫЙ ТЕХНИЧЕСКИЙ ЦЕНТР ЦКБН"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5031021088</t>
+          <t>5036051625</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ - СОЮЗ СТРОИТЕЛЕЙ ОБЪЕКТОВ СВЯЗИ И ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ "СТРОЙСВЯЗЬТЕЛЕКОМ"</t>
+          <t>"Саморегулируемая организация "Межрегиональное объединение строительных и монтажных организаций "Стройкорпорация"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7734268533</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>6000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Оспаривание решения СРО о внесении дополнительного взноса 200 000 руб. в компенсационный фонд</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>01.05.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b30c162b-03b4-4cfe-9a1f-07b4ee599976</t>
+          <t>https://kad.arbitr.ru/Card/a355d15b-126e-436b-b644-77fe98460e7f</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А53-33485/2017</t>
+          <t>А41-6246/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>30.01.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "ДЕФОРМАЦИОННЫЕ ШВЫ И ОПОРНЫЕ ЧАСТИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>5032121102</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7706414550</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 руб. при переходе в другую СРО</t>
+          <t>Перераспределение взноса 200000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>20.09.2018</t>
+          <t>14.05.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c0339ec-1fb8-4b59-8d8d-d8e3911aa05e</t>
+          <t>https://kad.arbitr.ru/Card/966d805f-73ad-4a27-9b05-a84a154a2c5e</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-88250/2017</t>
+          <t>А41-98890/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСТРЕМСТРОЙ"</t>
+          <t>ООО "СТРОЙТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>4345321549</t>
+          <t>5024123057</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr"/>
-      <c r="R25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Отражение в реестре взносов в компфонды в порядке правопреемства после реорганизации члена СРО</t>
+        </is>
+      </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>16.03.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d31e3f5-dfe5-4d23-bffa-613bc19971ae</t>
+          <t>https://kad.arbitr.ru/Card/2aeae29c-de78-43b3-b9a5-6364fef383d7</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-88412/2017</t>
+          <t>А41-38995/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>23.05.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ТелекомЭнергоСервис"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ 336 УНР"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5029137110</t>
+          <t>5038082788</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ РАБОТОДАТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ И МОНТАЖНЫХ ОРГАНИЗАЦИЙ "СТРОЙКОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>5018137005</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>262710</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>24.12.2017</t>
+          <t>24.08.2018</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26a8e1a2-1cea-4c5f-ba31-3c48215ced65</t>
+          <t>https://kad.arbitr.ru/Card/2e4b49ef-6deb-48fc-9640-b1fdff0598ad</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-192313/2017</t>
+          <t>А40-209596/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСК КОМФОРТ"</t>
+          <t>АО "РАДИОРЕЛЕЙНАЯ СВЯЗЬ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5029187921</t>
+          <t>5031021088</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>НП сро мас ремтехнадзор</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ - СОЮЗ СТРОИТЕЛЕЙ ОБЪЕКТОВ СВЯЗИ И ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ "СТРОЙСВЯЗЬТЕЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7734268533</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 500 000 руб. взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6def2201-50a3-4607-b38a-3151fd8a87c2</t>
+          <t>https://kad.arbitr.ru/Card/b30c162b-03b4-4cfe-9a1f-07b4ee599976</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-191144/2017</t>
+          <t>А53-33485/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "МЕРА"</t>
+          <t>ООО "ДЕФОРМАЦИОННЫЕ ШВЫ И ОПОРНЫЕ ЧАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>5018085734</t>
+          <t>5032121102</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "АЛЬЯНС ПРЕДПРИЯТИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7706414550</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P28" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>20.09.2018</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1eddf54f-6ff6-4cd3-810e-0c174ba507a9</t>
+          <t>https://kad.arbitr.ru/Card/7c0339ec-1fb8-4b59-8d8d-d8e3911aa05e</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А70-13559/2017</t>
+          <t>А56-88250/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "АЛЬЯНС"</t>
+          <t>ООО "МОСТРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5018165740</t>
+          <t>4345321549</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7840018373</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/990e29ea-f260-4c4e-966e-14b6f9234b80</t>
+          <t>https://kad.arbitr.ru/Card/1d31e3f5-dfe5-4d23-bffa-613bc19971ae</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-77678/2017</t>
+          <t>А56-88412/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЭЛЕРОМ"</t>
+          <t>ЗАО "ТелекомЭнергоСервис"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5027144680</t>
+          <t>5029137110</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>2700000</v>
-[...3 lines deleted...]
-      </c>
+        <v>262710</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>25.02.2020</t>
+          <t>24.12.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44a9486d-3dc5-4ee7-bc75-f7f20d97e131</t>
+          <t>https://kad.arbitr.ru/Card/26a8e1a2-1cea-4c5f-ba31-3c48215ced65</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-182542/2017</t>
+          <t>А40-192313/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОГРЕСС"</t>
+          <t>ООО "ДСК КОМФОРТ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5029173171</t>
+          <t>5029187921</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП сро мас ремтехнадзор</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P31" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание 500 000 руб. взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>05.03.2018</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6b4277d-b410-48d3-acaa-6cbb85a896a6</t>
+          <t>https://kad.arbitr.ru/Card/6def2201-50a3-4607-b38a-3151fd8a87c2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А41-70473/2017</t>
+          <t>А40-191144/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСТРОЙМОНТАЖ"</t>
+          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "МЕРА"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5029116737</t>
+          <t>5018085734</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЕ ПРЕДПРИЯТИЯ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7743059624</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. компенсационного фонда в другую СРО при смене членства</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f72a5cc-11b5-4ac0-85e7-fa0eae12ac7c</t>
+          <t>https://kad.arbitr.ru/Card/1eddf54f-6ff6-4cd3-810e-0c174ba507a9</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-153387/2017</t>
+          <t>А70-13559/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ВЗРЫВОБЕЗОПАСНОСТИ"</t>
+          <t>ООО СК "АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5018150366</t>
+          <t>5018165740</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1000000</v>
+        <v>318373.98</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ac10c3f-ec84-49b6-ba02-56ad16d3992f</t>
+          <t>https://kad.arbitr.ru/Card/990e29ea-f260-4c4e-966e-14b6f9234b80</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-150750/2017</t>
+          <t>А56-77678/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "АИС ГРУПП"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЭЛЕРОМ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5029168020</t>
+          <t>5027144680</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>300000</v>
+        <v>2700000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>300000</v>
+        <v>2700000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>28.07.2018</t>
+          <t>25.02.2020</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce6b0d23-05f3-4a95-9161-c23499cc9fad</t>
+          <t>https://kad.arbitr.ru/Card/44a9486d-3dc5-4ee7-bc75-f7f20d97e131</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А70-9703/2017</t>
+          <t>А40-182542/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕП"</t>
+          <t>ООО "СТРОЙПРОГРЕСС"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5027208365</t>
+          <t>5029173171</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>05.03.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d96a02ad-f893-4692-89db-f3f316cfecb2</t>
+          <t>https://kad.arbitr.ru/Card/d6b4277d-b410-48d3-acaa-6cbb85a896a6</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-130729/2017</t>
+          <t>А41-70473/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРОЙКОМ"</t>
+          <t>ООО "ПРОЕКТСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5036151517</t>
+          <t>5029116737</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЕ ПРЕДПРИЯТИЯ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7743059624</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить 500 000 руб. компенсационного фонда в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91a0efb0-c053-4d11-b3d3-e04b4d21c316</t>
+          <t>https://kad.arbitr.ru/Card/6f72a5cc-11b5-4ac0-85e7-fa0eae12ac7c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А08-4885/2017</t>
+          <t>А40-153387/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СИНТЕЗ"</t>
+          <t>ООО "ЦЕНТР ВЗРЫВОБЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7719504465</t>
+          <t>5018150366</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. при смене членства в СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>03.02.2018</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/821bc43c-cf2f-49bb-9dc2-d4a59673697c</t>
+          <t>https://kad.arbitr.ru/Card/5ac10c3f-ec84-49b6-ba02-56ad16d3992f</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А08-4532/2017</t>
+          <t>А40-150750/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>15.08.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ-76"</t>
+          <t>ООО "АИС ГРУПП"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5018151433</t>
+          <t>5029168020</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Головина Л. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с Ассоциации СРО Международное строительное объединение</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>28.07.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/335b1d9f-561d-47c2-8f3f-748bf699ec95</t>
+          <t>https://kad.arbitr.ru/Card/ce6b0d23-05f3-4a95-9161-c23499cc9fad</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-25596/2017</t>
+          <t>А70-9703/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "САНТЕХВЕНТМОНТАЖ"</t>
+          <t>ООО "ИНТЕП"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5029170237</t>
+          <t>5027208365</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16ad00f8-8092-47d3-b44e-28bdb3e6fcd0</t>
+          <t>https://kad.arbitr.ru/Card/d96a02ad-f893-4692-89db-f3f316cfecb2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-24265/2017</t>
+          <t>А40-130729/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЭКОХИМПРИБОР"</t>
+          <t>АО "СТРОЙКОМ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5010037190</t>
+          <t>5036151517</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>НП ПО СОДЕЙСТВИЮ В СТРОИТЕЛЬСТВЕ "ПРОФЕССИОНАЛЫ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7722310477</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>402191.78</v>
+        <v>2000000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>400000</v>
+        <v>2000000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>09.07.2017</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c3d3a1c-3a2b-4d41-a84a-f5096628c5be</t>
+          <t>https://kad.arbitr.ru/Card/91a0efb0-c053-4d11-b3d3-e04b4d21c316</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
+          <t>А08-4885/2017</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2017</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ-СИНТЕЗ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7719504465</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. при смене членства в СРО</t>
+        </is>
+      </c>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2018</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/821bc43c-cf2f-49bb-9dc2-d4a59673697c</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А08-4532/2017</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2017</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ-76"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>5018151433</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков с Ассоциации СРО Международное строительное объединение</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2017</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/335b1d9f-561d-47c2-8f3f-748bf699ec95</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А40-25596/2017</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2017</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САНТЕХВЕНТМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>5029170237</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2017</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/16ad00f8-8092-47d3-b44e-28bdb3e6fcd0</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А40-24265/2017</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2017</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЭКОХИМПРИБОР"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>5010037190</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>НП ПО СОДЕЙСТВИЮ В СТРОИТЕЛЬСТВЕ "ПРОФЕССИОНАЛЫ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7722310477</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>402191.78</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+        </is>
+      </c>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2017</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8c3d3a1c-3a2b-4d41-a84a-f5096628c5be</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
           <t>А41-52784/2012</t>
         </is>
       </c>
-      <c r="C41" s="2" t="inlineStr">
+      <c r="C45" s="2" t="inlineStr">
         <is>
           <t>23.11.2012</t>
         </is>
       </c>
-      <c r="D41" s="2" t="inlineStr">
+      <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E41" s="2" t="inlineStr">
+      <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F41" s="2" t="inlineStr">
+      <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G41" s="2" t="inlineStr">
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H41" s="2" t="inlineStr">
+      <c r="H45" s="2" t="inlineStr">
         <is>
           <t>СРО "Ассоциация строителей пофессионалов"</t>
         </is>
       </c>
-      <c r="I41" s="2" t="inlineStr">
+      <c r="I45" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
-      <c r="J41" s="2" t="inlineStr">
+      <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K41" s="2" t="inlineStr">
+      <c r="K45" s="2" t="inlineStr">
         <is>
           <t>"Саморегулируемая организация "Межрегиональное объединение строительных и монтажных организаций "Стройкорпорация"</t>
         </is>
       </c>
-      <c r="L41" s="2" t="inlineStr">
+      <c r="L45" s="2" t="inlineStr">
         <is>
           <t>5018137005</t>
         </is>
       </c>
-      <c r="M41" s="2" t="inlineStr">
+      <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
-      <c r="N41" s="2" t="inlineStr">
+      <c r="N45" s="2" t="inlineStr">
         <is>
           <t>Торосян М. Г.</t>
         </is>
       </c>
-      <c r="O41" s="2" t="n">
+      <c r="O45" s="2" t="n">
         <v>25151250</v>
       </c>
-      <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr">
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R41" s="2" t="inlineStr">
+      <c r="R45" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в порядке реституции по недействительному соглашению о членстве в СРО</t>
         </is>
       </c>
-      <c r="S41" s="2" t="inlineStr">
+      <c r="S45" s="2" t="inlineStr">
         <is>
           <t>13.11.2015</t>
         </is>
       </c>
-      <c r="T41" s="2" t="inlineStr">
+      <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U41" s="3" t="inlineStr">
+      <c r="U45" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3024bbbf-2f77-45bb-87ed-26e286e3c922</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>