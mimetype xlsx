--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -852,51 +852,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Гарькушова Г. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Безвозмездное устранение строительных недостатков МКД в течение гарантийного срока</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.12.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/acef5ec2-05ae-4ec1-b057-8ee8bf601e3a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А41-88711/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>30.09.2024</t>
@@ -1057,51 +1057,51 @@
         <is>
           <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>75101.95</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки с СРО за неисполнение обязательств членом СРО по договору капстроительства.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
           <t>14.09.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0146d97e-d466-40f9-b4c7-308513a71acd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А41-84672/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>31.10.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>