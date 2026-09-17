--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e2c754-fc5d-48c9-ab52-256c206b0bae" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f51935f1-8de1-46f5-8413-8f655d572b62" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec523c34-2928-4add-a4c8-d69584829249" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31358a99-b29e-4353-8ffc-0d97bef8053b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1902e9de-098e-4357-9b6b-1c0edecb17ae" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91aa1dd3-c457-4166-94a2-90744d9963ea" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfac52f-8f6a-4099-a6be-b87caf7504e7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb42a9b3-8759-4419-815b-7d37e216015c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a40234-6459-420f-8dfb-25e42cf743ea" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df46089a-1fbd-44bc-8717-d52d72963f98" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07bb72da-7736-4c77-be0c-31953ff10861" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/529f13b0-f362-4dc4-b000-efbe0bc21715" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6406bf25-414c-43c5-9d2c-6503fa1cb12a" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31b69b3c-76b9-4822-b695-d0bd81754f51" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e2c754-fc5d-48c9-ab52-256c206b0bae" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f51935f1-8de1-46f5-8413-8f655d572b62" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec523c34-2928-4add-a4c8-d69584829249" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31358a99-b29e-4353-8ffc-0d97bef8053b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1902e9de-098e-4357-9b6b-1c0edecb17ae" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91aa1dd3-c457-4166-94a2-90744d9963ea" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfac52f-8f6a-4099-a6be-b87caf7504e7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb42a9b3-8759-4419-815b-7d37e216015c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04a40234-6459-420f-8dfb-25e42cf743ea" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df46089a-1fbd-44bc-8717-d52d72963f98" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07bb72da-7736-4c77-be0c-31953ff10861" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/529f13b0-f362-4dc4-b000-efbe0bc21715" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6406bf25-414c-43c5-9d2c-6503fa1cb12a" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,442 +589,420 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А36-1704/2026</t>
+          <t>А36-8002/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>25.02.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГА - СЕРВИС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ В СТРОИТЕЛЬСТВЕ "СТРОИТЕЛИ ЛИПЕЦКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>4823024621</t>
+          <t>4826066027</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84e2c754-fc5d-48c9-ab52-256c206b0bae</t>
+          <t>https://kad.arbitr.ru/Card/31b69b3c-76b9-4822-b695-d0bd81754f51</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А36-8880/2025</t>
+          <t>А36-1704/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>19.09.2025</t>
+          <t>25.02.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА МНОГОКВАРТИРНЫХ ДОМОВ ЛИПЕЦКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>4824070613</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГОРОД"</t>
+          <t>ООО "МЕГА - СЕРВИС"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>4826146787</t>
+          <t>4823024621</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Хорошилов А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Прибыткова Т. Н.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f51935f1-8de1-46f5-8413-8f655d572b62</t>
+          <t>https://kad.arbitr.ru/Card/84e2c754-fc5d-48c9-ab52-256c206b0bae</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А36-8616/2025</t>
+          <t>А36-8880/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>11.09.2025</t>
+          <t>19.09.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>4824070613</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙГОРОД"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>4826146787</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Прибыткова Т. Н.</t>
+          <t>Хорошилов А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>17634339.7</v>
+        <v>12021493</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки (пени) за нарушение сроков выполнения работ по договору капитального ремонта.</t>
+          <t>Взыскание неустойки за нарушение обязательств по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>14.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec523c34-2928-4add-a4c8-d69584829249</t>
+          <t>https://kad.arbitr.ru/Card/f51935f1-8de1-46f5-8413-8f655d572b62</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А36-12031/2024</t>
+          <t>А36-8616/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>28.12.2024</t>
+          <t>11.09.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРЕГ"</t>
+          <t>ООО "СТРОЙГОРОД"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>4813026210</t>
+          <t>4826146787</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Истомина Е. А.</t>
+          <t>Прибыткова Т. Н.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>719037.4399999999</v>
+        <v>17634339.7</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залития квартиры при проведении капремонта.</t>
+          <t>Взыскание неустойки (пени) за нарушение сроков выполнения работ по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31358a99-b29e-4353-8ffc-0d97bef8053b</t>
+          <t>https://kad.arbitr.ru/Card/ec523c34-2928-4add-a4c8-d69584829249</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А36-9622/2024</t>
+          <t>А36-12031/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>21.10.2024</t>
+          <t>28.12.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
@@ -1035,883 +1013,983 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>ООО "АРЕГ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>4813026210</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Хорошилов А. А.</t>
+          <t>Истомина Е. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>719037.4399999999</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание денежных средств с ООО «АРЕГ» и СРО</t>
+          <t>Регрессное требование о возмещении ущерба от залития квартиры при проведении капремонта.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>28.11.2024</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1902e9de-098e-4357-9b6b-1c0edecb17ae</t>
+          <t>https://kad.arbitr.ru/Card/31358a99-b29e-4353-8ffc-0d97bef8053b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А36-6876/2024</t>
+          <t>А36-9622/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>05.08.2024</t>
+          <t>21.10.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Отделение Фонда Пенсионного и Социального страхования Российской Федерации по Липецкой области</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>4826004782</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация в строительстве "Строители Липецкой области"</t>
+          <t>ООО "АРЕГ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>4826066027</t>
+          <t>4813026210</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Хорошилов А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>7500</v>
-[...3 lines deleted...]
-      </c>
+        <v>719037.4399999999</v>
+      </c>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Непредставление в срок сведений по форме ЕФС-1 за 2023 год</t>
+          <t>Солидарное взыскание денежных средств с ООО «АРЕГ» и СРО</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>28.11.2024</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91aa1dd3-c457-4166-94a2-90744d9963ea</t>
+          <t>https://kad.arbitr.ru/Card/1902e9de-098e-4357-9b6b-1c0edecb17ae</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А70-12278/2017</t>
+          <t>А36-6876/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>05.08.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИПЕЦККРАНПРИБОР"</t>
+          <t>Отделение Фонда Пенсионного и Социального страхования Российской Федерации по Липецкой области</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>4824048777</t>
+          <t>4826004782</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L8" s="2" t="inlineStr"/>
+          <t>Ассоциация саморегулируемая организация в строительстве "Строители Липецкой области"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>4826066027</t>
+        </is>
+      </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Хорошилов А. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>300000</v>
+        <v>7500</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>300000</v>
+        <v>7500</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков в связи с переходом в другую СРО</t>
+          <t>Непредставление в срок сведений по форме ЕФС-1 за 2023 год</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.11.2017</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bfac52f-8f6a-4099-a6be-b87caf7504e7</t>
+          <t>https://kad.arbitr.ru/Card/91aa1dd3-c457-4166-94a2-90744d9963ea</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-98707/2017</t>
+          <t>А70-12278/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО ЛипецкСтройМонтаж</t>
+          <t>ООО "ЛИПЕЦККРАНПРИБОР"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
+          <t>4824048777</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J9" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P9" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>04.11.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb42a9b3-8759-4419-815b-7d37e216015c</t>
+          <t>https://kad.arbitr.ru/Card/1bfac52f-8f6a-4099-a6be-b87caf7504e7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А36-4263/2017</t>
+          <t>А40-98707/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>17.04.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тепловые системы"</t>
+          <t>ООО ЛипецкСтройМонтаж</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>4826076064</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Серокурова У. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене саморегулируемой организации</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>26.06.2018</t>
+          <t>02.09.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04a40234-6459-420f-8dfb-25e42cf743ea</t>
+          <t>https://kad.arbitr.ru/Card/fb42a9b3-8759-4419-815b-7d37e216015c</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-54341/2017</t>
+          <t>А36-4263/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>17.04.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСПЕКТР-48"</t>
+          <t>ООО "Тепловые системы"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>4825110749</t>
+          <t>4826076064</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>Саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Серокурова У. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Признание исключения из СРО незаконным и перевод 500 000 руб. взноса в новый компенсационный фонд</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>26.06.2018</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df46089a-1fbd-44bc-8717-d52d72963f98</t>
+          <t>https://kad.arbitr.ru/Card/04a40234-6459-420f-8dfb-25e42cf743ea</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-8768/2017</t>
+          <t>А40-54341/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОГАРАНТ"</t>
+          <t>ООО "СТРОЙСПЕКТР-48"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>4824067314</t>
+          <t>4825110749</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации и взыскание убытков</t>
+          <t>Признание исключения из СРО незаконным и перевод 500 000 руб. взноса в новый компенсационный фонд</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07bb72da-7736-4c77-be0c-31953ff10861</t>
+          <t>https://kad.arbitr.ru/Card/df46089a-1fbd-44bc-8717-d52d72963f98</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-249186/2016</t>
+          <t>А56-8768/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>14.12.2016</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОВЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ЭНЕРГОГАРАНТ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>4826076064</t>
+          <t>4824067314</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации и взыскание убытков</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/529f13b0-f362-4dc4-b000-efbe0bc21715</t>
+          <t>https://kad.arbitr.ru/Card/07bb72da-7736-4c77-be0c-31953ff10861</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
+          <t>А40-249186/2016</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2016</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОВЫЕ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>4826076064</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2017</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/529f13b0-f362-4dc4-b000-efbe0bc21715</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
           <t>А36-5138/2015</t>
         </is>
       </c>
-      <c r="C14" s="2" t="inlineStr">
+      <c r="C15" s="2" t="inlineStr">
         <is>
           <t>22.07.2015</t>
         </is>
       </c>
-      <c r="D14" s="2" t="inlineStr">
+      <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E14" s="2" t="inlineStr">
+      <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F14" s="2" t="inlineStr">
+      <c r="F15" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО "Спецтехника 48"</t>
         </is>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="I15" s="2" t="inlineStr">
         <is>
           <t>4823053686</t>
         </is>
       </c>
-      <c r="J14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K14" s="2" t="inlineStr">
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
         <is>
           <t>ООО "Созидание"</t>
         </is>
       </c>
-      <c r="L14" s="2" t="inlineStr">
+      <c r="L15" s="2" t="inlineStr">
         <is>
           <t>4825041090</t>
         </is>
       </c>
-      <c r="M14" s="2" t="inlineStr">
+      <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
-      <c r="N14" s="2" t="inlineStr">
+      <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Немцева О. А.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S14" s="2" t="inlineStr">
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
         <is>
           <t>03.03.2026</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U14" s="3" t="inlineStr">
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6406bf25-414c-43c5-9d2c-6503fa1cb12a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>