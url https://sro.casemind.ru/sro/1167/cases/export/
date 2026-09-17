--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd7df457-7e9d-432c-8409-9d3a91efb03c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4c4dd5c-3c68-4fea-b909-1658ff04ce9e" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9bc2321-1cd2-4f3a-8b9f-32105b687db0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a31cd935-3fc0-4843-9d0b-a3158f1c2054" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdd55a94-6b87-4608-a5a2-07a6383e0de3" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb" TargetMode="External" Id="rId6" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd7df457-7e9d-432c-8409-9d3a91efb03c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4c4dd5c-3c68-4fea-b909-1658ff04ce9e" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80e854b3-343a-4e0c-a41d-e619c0f074eb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9bc2321-1cd2-4f3a-8b9f-32105b687db0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776176f9-f740-4070-be07-c904d6b725ac" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db1b43e6-09f4-4be1-9add-1128d6132611" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2f39e02-a37f-488a-b0e0-976179661b22" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a31cd935-3fc0-4843-9d0b-a3158f1c2054" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdd55a94-6b87-4608-a5a2-07a6383e0de3" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eaba930b-355c-414a-94c6-dadc684e3c30" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a13d9503-0a3a-4a94-93ad-75cb78696271" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U7"/>
+  <dimension ref="A1:U13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>4690269.64</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Привлечение к субсидиарной ответственности по обязательствам ООО ГПС-Основа</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bd7df457-7e9d-432c-8409-9d3a91efb03c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-50423/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>02.06.2025</t>
@@ -757,463 +757,999 @@
         <is>
           <t>ПАО "Россети Ленэнерго"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7803002209</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b4c4dd5c-3c68-4fea-b909-1658ff04ce9e</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-56480/2022</t>
+          <t>А56-51472/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.06.2022</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЛТПРОФИЛЬ"</t>
+          <t>Межрайонная инспекция Федеральной Налоговой службы России №11 по Ленинградской области</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7806139138</t>
+          <t>4706042546</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ГПС-ОСНОВА"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>4706028630</t>
+          <t>4703123733</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лобсанова Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>24.08.2023</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9bc2321-1cd2-4f3a-8b9f-32105b687db0</t>
+          <t>https://kad.arbitr.ru/Card/80e854b3-343a-4e0c-a41d-e619c0f074eb</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-127321/2019</t>
+          <t>А56-56480/2022</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>02.06.2022</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "БИОТЕХПРОГРЕСС"</t>
+          <t>ООО "БАЛТПРОФИЛЬ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>4708000799</t>
+          <t>7806139138</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>4706028630</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО (ст. 3.3 ФЗ № 191-ФЗ)</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.04.2020</t>
+          <t>24.08.2023</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a31cd935-3fc0-4843-9d0b-a3158f1c2054</t>
+          <t>https://kad.arbitr.ru/Card/a9bc2321-1cd2-4f3a-8b9f-32105b687db0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-41236/2019</t>
+          <t>А56-30690/2021</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>09.04.2019</t>
+          <t>12.04.2021</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ЛЕНИНГРАДСКОЕ ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ "ЛОДЕЙНОПОЛЬСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "ТРАНС-ГРУП САНКТ-ПЕТЕРБУРГ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>4709001851</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ЭЛЕКТРОПРОФИЛЬ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>4706028630</t>
+          <t>3526022443</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Овчинникова Н. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.07.2019</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cdd55a94-6b87-4608-a5a2-07a6383e0de3</t>
+          <t>https://kad.arbitr.ru/Card/776176f9-f740-4070-be07-c904d6b725ac</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
+          <t>А56-82291/2020</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2020</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr"/>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЕЛЛЕ"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>7801323038</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖСТРОЙКОМСЕТЬ"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>4703137768</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/db1b43e6-09f4-4be1-9add-1128d6132611</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А56-13358/2020</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2020</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Точиленко Людмила Владимировна</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВАРТАЛ 17 А"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>4716020904</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Овчинникова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e2f39e02-a37f-488a-b0e0-976179661b22</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А56-127321/2019</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2019</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>АО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "БИОТЕХПРОГРЕСС"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>4708000799</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>4706028630</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Горбатовская О. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
+        </is>
+      </c>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2020</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a31cd935-3fc0-4843-9d0b-a3158f1c2054</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А56-41236/2019</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ЛЕНИНГРАДСКОЕ ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ "ЛОДЕЙНОПОЛЬСКОЕ ДОРОЖНОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>4709001851</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>4706028630</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными дисциплинарных мер СРО (предписания, предупреждения, приостановления)</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2019</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cdd55a94-6b87-4608-a5a2-07a6383e0de3</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А56-100219/2018</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2018</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЫСОТНИК"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>4708001993</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов Д. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2024</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eaba930b-355c-414a-94c6-dadc684e3c30</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А56-73668/2018</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2018</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОКОМ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7805681429</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>АО "КИРИШСКОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ СЕВЗАПЭНЕРГОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>4708006367</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Тетерин А. М.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2021</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a13d9503-0a3a-4a94-93ad-75cb78696271</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
           <t>А56-19780/2017</t>
         </is>
       </c>
-      <c r="C7" s="2" t="inlineStr">
+      <c r="C13" s="2" t="inlineStr">
         <is>
           <t>28.03.2017</t>
         </is>
       </c>
-      <c r="D7" s="2" t="inlineStr">
+      <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E7" s="2" t="inlineStr">
+      <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F7" s="2" t="inlineStr">
+      <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G7" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H7" s="2" t="inlineStr">
+      <c r="H13" s="2" t="inlineStr">
         <is>
           <t>ООО "ДЕДАЛ-СТРОЙ"</t>
         </is>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="I13" s="2" t="inlineStr">
         <is>
           <t>4708052035</t>
         </is>
       </c>
-      <c r="J7" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K7" s="2" t="inlineStr">
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
-      <c r="L7" s="2" t="inlineStr">
+      <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
-      <c r="M7" s="2" t="inlineStr">
+      <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N7" s="2" t="inlineStr">
+      <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Жбанов В. Б.</t>
         </is>
       </c>
-      <c r="O7" s="2" t="n">
+      <c r="O13" s="2" t="n">
         <v>1028743.92</v>
       </c>
-      <c r="P7" s="2" t="n">
+      <c r="P13" s="2" t="n">
         <v>786000</v>
       </c>
-      <c r="Q7" s="2" t="inlineStr">
+      <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R7" s="2" t="inlineStr">
+      <c r="R13" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при смене саморегулируемой организации</t>
         </is>
       </c>
-      <c r="S7" s="2" t="inlineStr">
+      <c r="S13" s="2" t="inlineStr">
         <is>
           <t>17.07.2018</t>
         </is>
       </c>
-      <c r="T7" s="2" t="inlineStr">
+      <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U7" s="3" t="inlineStr">
+      <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>