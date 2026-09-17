--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50a1bc96-418c-4b6d-9d72-68f01e22f687" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ce88aca-81ba-4e68-ad77-4441848bddab" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3414416c-355b-49a9-a145-fe1b8ba9d91d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bfaaeba-3da9-4e6f-b925-850ac6f44523" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0175d4ee-ce86-4ed1-905e-f4049746f087" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/709770bc-19ba-4445-ab85-051701787b93" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/720afa15-2f76-4ec8-b5b1-1b7c2abfaf5c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80a8a46-bda1-46e6-bd0b-dc75eaa6d53e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abb9d77-4761-457e-9818-30b45ee69f6c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e75a5e5e-ef61-4f76-852c-ee3f87ed7548" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2a5010f-7201-414f-9076-9c76305a717f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a58c8ff-8beb-4fbb-a114-f30e9d8a6187" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f6eb541-cf9f-42e7-b4ed-c45b4c61d6c4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c27c64-ec43-48aa-b24c-d31a29e2c635" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144ca8b2-39fd-4887-8914-528f390592f1" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9e98584-ad2b-4146-85bc-ef2a8ab14210" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97b1bc78-1da2-46fa-aa89-7cca9c858307" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b09b9a36-dfe4-48be-a110-d25bff63bb69" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45d07f03-d08c-41b3-8c4f-527acf137322" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b597ee39-1b3d-4171-b237-85db252e1062" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671d89f4-6561-44c2-b74d-6ffd55792ffc" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2444ce94-2022-45eb-b13a-06b3dc8d06a2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d28a89fa-3d6a-4680-b7d7-b9eea95cb4bd" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a59b2348-3b08-454a-b54a-b40cc5df7646" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21e8bb55-6b67-400c-910d-81cb2fa9dd8c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94957ed0-667f-4e48-8012-2c5155582d27" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61329093-c17e-4cd9-9ec5-2f28f422c00d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d3e69ee-27f0-45a5-afab-fa96f0ffc862" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79df837d-af3a-457b-a121-eb22cee6ceb7" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3d722ef-283d-4a34-a387-0188986b76f7" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55be4b11-9d0a-498d-9cbf-b7b70fc45fa6" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4511d523-ae2f-49af-95f3-62f4380279c4" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a211286-4642-4f9d-a0e4-fc62b3567896" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/021e2f91-4bc2-4c38-b739-5bdfd9167a23" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f4d13ff-6c37-4bb5-94f7-84264e285c58" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e5db7d-cc99-43ec-b83e-582bcfbddc71" TargetMode="External" Id="rId41" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50a1bc96-418c-4b6d-9d72-68f01e22f687" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ce88aca-81ba-4e68-ad77-4441848bddab" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3414416c-355b-49a9-a145-fe1b8ba9d91d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bfaaeba-3da9-4e6f-b925-850ac6f44523" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/867e5a4f-5825-4779-b5d9-b86a3741605b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0175d4ee-ce86-4ed1-905e-f4049746f087" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93ab3cbd-1a1c-407d-a0a0-0d02f090903d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/709770bc-19ba-4445-ab85-051701787b93" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37b0f119-0052-42c8-82d6-57a0784aec4a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/720afa15-2f76-4ec8-b5b1-1b7c2abfaf5c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80a8a46-bda1-46e6-bd0b-dc75eaa6d53e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abb9d77-4761-457e-9818-30b45ee69f6c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e75a5e5e-ef61-4f76-852c-ee3f87ed7548" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2a5010f-7201-414f-9076-9c76305a717f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a58c8ff-8beb-4fbb-a114-f30e9d8a6187" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f6eb541-cf9f-42e7-b4ed-c45b4c61d6c4" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7c27c64-ec43-48aa-b24c-d31a29e2c635" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/144ca8b2-39fd-4887-8914-528f390592f1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9e98584-ad2b-4146-85bc-ef2a8ab14210" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97b1bc78-1da2-46fa-aa89-7cca9c858307" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b09b9a36-dfe4-48be-a110-d25bff63bb69" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b597ee39-1b3d-4171-b237-85db252e1062" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45d07f03-d08c-41b3-8c4f-527acf137322" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/671d89f4-6561-44c2-b74d-6ffd55792ffc" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2444ce94-2022-45eb-b13a-06b3dc8d06a2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d28a89fa-3d6a-4680-b7d7-b9eea95cb4bd" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/230d0e18-1777-43c9-bb0b-6c9fd36ec564" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a59b2348-3b08-454a-b54a-b40cc5df7646" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21e8bb55-6b67-400c-910d-81cb2fa9dd8c" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94957ed0-667f-4e48-8012-2c5155582d27" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61329093-c17e-4cd9-9ec5-2f28f422c00d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d3e69ee-27f0-45a5-afab-fa96f0ffc862" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79df837d-af3a-457b-a121-eb22cee6ceb7" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3d722ef-283d-4a34-a387-0188986b76f7" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55be4b11-9d0a-498d-9cbf-b7b70fc45fa6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4511d523-ae2f-49af-95f3-62f4380279c4" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a211286-4642-4f9d-a0e4-fc62b3567896" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/021e2f91-4bc2-4c38-b739-5bdfd9167a23" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a8728fd-f8e9-40da-90fc-8d7c3038654e" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f4d13ff-6c37-4bb5-94f7-84264e285c58" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e5db7d-cc99-43ec-b83e-582bcfbddc71" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae80f2d-d85a-46b7-a426-a98009902aa6" TargetMode="External" Id="rId47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>НП СРО "Объединение строителей Кировской области"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>4345249684</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Шилоносова В. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/50a1bc96-418c-4b6d-9d72-68f01e22f687</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А28-10666/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>23.09.2025</t>
@@ -852,51 +852,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Каранина Н. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Оспаривание результатов внеплановой проверки и предписания о страховании ответственности.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3414416c-355b-49a9-a145-fe1b8ba9d91d</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А28-6495/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>30.05.2024</t>
@@ -941,3751 +941,4287 @@
         <is>
           <t>ООО "МОСТ НК"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>4345404812</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Хамер А. И.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9bfaaeba-3da9-4e6f-b925-850ac6f44523</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А28-2326/2023</t>
+          <t>А28-11720/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>21.09.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Монолит"</t>
+          <t>ООО "Спецстрой"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7715519630</t>
+          <t>7751249040</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Объединение строителей Кировской области"</t>
+          <t>ООО "Альфа-строй"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>4345249684</t>
+          <t>4345049741</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Погудин С. А.</t>
+          <t>Двинских М. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>12.08.2023</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0175d4ee-ce86-4ed1-905e-f4049746f087</t>
+          <t>https://kad.arbitr.ru/Card/867e5a4f-5825-4779-b5d9-b86a3741605b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А28-10599/2022</t>
+          <t>А28-2326/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>29.08.2022</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ООО СК "Монолит"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7715519630</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АСО "Объединение строителей Кировской области"</t>
+          <t>Ассоциация СРО "Объединение строителей Кировской области"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>4345249684</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Каранина Н. С.</t>
+          <t>Погудин С. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений СРО и обязание внести изменения в реестр членов.</t>
+          <t>Оспаривание решения дисциплинарной комиссии о приостановлении права осуществления строительства.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>12.11.2022</t>
+          <t>12.08.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/709770bc-19ba-4445-ab85-051701787b93</t>
+          <t>https://kad.arbitr.ru/Card/0175d4ee-ce86-4ed1-905e-f4049746f087</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А28-1423/2020</t>
+          <t>А28-12679/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>04.02.2020</t>
+          <t>14.10.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "МОСТ-РЕКОНСТРУКЦИЯ"</t>
+          <t>ООО "Метэкс"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>4347029363</t>
+          <t>4345489037</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Объединение строителей Кировской области"</t>
+          <t>ООО "Метэкс"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>4345249684</t>
+          <t>4345489037</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Татаренкова Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Хорошавина Е. Е.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/720afa15-2f76-4ec8-b5b1-1b7c2abfaf5c</t>
+          <t>https://kad.arbitr.ru/Card/93ab3cbd-1a1c-407d-a0a0-0d02f090903d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А28-5000/2019</t>
+          <t>А28-10599/2022</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>15.04.2019</t>
+          <t>29.08.2022</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Зубов Дмитрий Сергеевич</t>
+          <t>ООО СК "Монолит"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7715519630</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖилСтрой"</t>
+          <t>АСО "Объединение строителей Кировской области"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>4345465340</t>
+          <t>4345249684</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Метелева Е. А.</t>
+          <t>Каранина Н. С.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными решений СРО и обязание внести изменения в реестр членов.</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>09.12.2023</t>
+          <t>12.11.2022</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e80a8a46-bda1-46e6-bd0b-dc75eaa6d53e</t>
+          <t>https://kad.arbitr.ru/Card/709770bc-19ba-4445-ab85-051701787b93</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-284288/2018</t>
+          <t>А28-16395/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.11.2018</t>
+          <t>16.12.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 9"</t>
+          <t>УФНС России по Кировской области</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>4305003980</t>
+          <t>4347013155</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "Кировстройпроект"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>4345022972</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шилоносова В. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.03.2019</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1abb9d77-4761-457e-9818-30b45ee69f6c</t>
+          <t>https://kad.arbitr.ru/Card/37b0f119-0052-42c8-82d6-57a0784aec4a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А57-9469/2018</t>
+          <t>А28-1423/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.05.2018</t>
+          <t>04.02.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вяткагазстрой"</t>
+          <t>ООО ПРОЕКТНО-ПРОИЗВОДСТВЕННОЕ ПРЕДПРИЯТИЕ "МОСТ-РЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>4345320993</t>
+          <t>4347029363</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей (СРО)"</t>
+          <t>Ассоциация Саморегулируемая организация "Объединение строителей Кировской области"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>4345249684</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Бобунова Е. В.</t>
+          <t>Татаренкова Е. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>202190</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд после исключения из членов СРО как неосновательного обогащения</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.07.2018</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e75a5e5e-ef61-4f76-852c-ee3f87ed7548</t>
+          <t>https://kad.arbitr.ru/Card/720afa15-2f76-4ec8-b5b1-1b7c2abfaf5c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-24341/2018</t>
+          <t>А28-5000/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>15.04.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вяткастройсервис-М"</t>
+          <t>Зубов Дмитрий Сергеевич</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>4345018052</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>ООО "ЖилСтрой"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>4345465340</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Метелева Е. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>09.12.2023</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685</t>
+          <t>https://kad.arbitr.ru/Card/e80a8a46-bda1-46e6-bd0b-dc75eaa6d53e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-50973/2018</t>
+          <t>А40-284288/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>28.11.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЭЙТЕНЕНС ГРУПП"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 9"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>4345404280</t>
+          <t>4305003980</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7717163636</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>202190</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи со сменой членства.</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО после исключения прежней из реестра</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.08.2018</t>
+          <t>12.03.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2a5010f-7201-414f-9076-9c76305a717f</t>
+          <t>https://kad.arbitr.ru/Card/1abb9d77-4761-457e-9818-30b45ee69f6c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-50415/2018</t>
+          <t>А57-9469/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>08.05.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭЛИТЭП</t>
+          <t>ООО "Вяткагазстрой"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4345320993</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>НП "Межрегиональное Объединение Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бобунова Е. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>21.12.2019</t>
+          <t>14.07.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a58c8ff-8beb-4fbb-a114-f30e9d8a6187</t>
+          <t>https://kad.arbitr.ru/Card/e75a5e5e-ef61-4f76-852c-ee3f87ed7548</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А53-647/2018</t>
+          <t>А41-24341/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ЦЕНТР"</t>
+          <t>ООО "Вяткастройсервис-М"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>4302004062</t>
+          <t>4345018052</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>182076</v>
+        <v>300000</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ и судебной неустойки за неисполнение решения суда.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи со сменой истцом СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>26.09.2018</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f6eb541-cf9f-42e7-b4ed-c45b4c61d6c4</t>
+          <t>https://kad.arbitr.ru/Card/7062e8c0-9fb8-49fd-ac13-edcb074d8685</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А57-57/2018</t>
+          <t>А40-50973/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройэлектро"</t>
+          <t>ООО "МЭЙТЕНЕНС ГРУПП"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4345384362</t>
+          <t>4345404280</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7717163636</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО в связи со сменой членства.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>29.08.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7c27c64-ec43-48aa-b24c-d31a29e2c635</t>
+          <t>https://kad.arbitr.ru/Card/d2a5010f-7201-414f-9076-9c76305a717f</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А57-59/2018</t>
+          <t>А40-50415/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Монтажные Технологии"</t>
+          <t>ООО ЭЛИТЭП</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>4345120828</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Мамяшева Д. Р.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание НОСТРОЙ перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>14.03.2019</t>
+          <t>21.12.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/144ca8b2-39fd-4887-8914-528f390592f1</t>
+          <t>https://kad.arbitr.ru/Card/0a58c8ff-8beb-4fbb-a114-f30e9d8a6187</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А57-32133/2017</t>
+          <t>А53-647/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительно-Монтажная Компания"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>4345276127</t>
+          <t>4302004062</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Казаченко Г. Б.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>202190</v>
-[...3 lines deleted...]
-      </c>
+        <v>182076</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ и судебной неустойки за неисполнение решения суда.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>22.03.2018</t>
+          <t>26.09.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9e98584-ad2b-4146-85bc-ef2a8ab14210</t>
+          <t>https://kad.arbitr.ru/Card/8f6eb541-cf9f-42e7-b4ed-c45b4c61d6c4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А57-31627/2017</t>
+          <t>А57-57/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительные комплексные системы"</t>
+          <t>ООО "Стройэлектро"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4345273888</t>
+          <t>4345384362</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>05.05.2018</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97b1bc78-1da2-46fa-aa89-7cca9c858307</t>
+          <t>https://kad.arbitr.ru/Card/b7c27c64-ec43-48aa-b24c-d31a29e2c635</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-105031/2017</t>
+          <t>А57-59/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТК Теплогаз"</t>
+          <t>ООО "Монтажные Технологии"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>4345303099</t>
+          <t>4345120828</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>НП "Обьединение строительных организаций среднего и малого бизнеса"</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Мамяшева Д. Р.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>14.03.2019</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b09b9a36-dfe4-48be-a110-d25bff63bb69</t>
+          <t>https://kad.arbitr.ru/Card/144ca8b2-39fd-4887-8914-528f390592f1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-239003/2017</t>
+          <t>А57-32133/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ОАО КОММУНЭНЕРГО</t>
+          <t>ООО "Строительно-Монтажная Компания"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4345276127</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в региональную СРО</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>22.03.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45d07f03-d08c-41b3-8c4f-527acf137322</t>
+          <t>https://kad.arbitr.ru/Card/a9e98584-ad2b-4146-85bc-ef2a8ab14210</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А57-30585/2017</t>
+          <t>А57-31627/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Блиц-Ремонт"</t>
+          <t>ООО "Строительные комплексные системы"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4345192558</t>
+          <t>4345273888</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="P22" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>05.05.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b597ee39-1b3d-4171-b237-85db252e1062</t>
+          <t>https://kad.arbitr.ru/Card/97b1bc78-1da2-46fa-aa89-7cca9c858307</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А57-25499/2017</t>
+          <t>А41-105031/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительно-монтажное управление № 9"</t>
+          <t>ООО "АТК Теплогаз"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>4305003980</t>
+          <t>4345303099</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП "Обьединение строительных организаций среднего и малого бизнеса"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Мамяшева Д. Р.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>202190</v>
+        <v>300000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>202190</v>
+        <v>300000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>14.03.2019</t>
+          <t>04.10.2018</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/671d89f4-6561-44c2-b74d-6ffd55792ffc</t>
+          <t>https://kad.arbitr.ru/Card/b09b9a36-dfe4-48be-a110-d25bff63bb69</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А57-24727/2017</t>
+          <t>А57-30585/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Универсалстрой-Люкс"</t>
+          <t>ООО "Блиц-Ремонт"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>4345073328</t>
+          <t>4345192558</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение строителей "</t>
+          <t>Ассоцияция "Объединение Саратовских строителей (СРО)"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>4345249684</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
-[...3 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+          <t>Викленко Т. И.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R24" s="2" t="inlineStr"/>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+        </is>
+      </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>19.03.2018</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2444ce94-2022-45eb-b13a-06b3dc8d06a2</t>
+          <t>https://kad.arbitr.ru/Card/b597ee39-1b3d-4171-b237-85db252e1062</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А57-24048/2017</t>
+          <t>А40-239003/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Универсалстрой-Люкс"</t>
+          <t>ОАО КОММУНЭНЕРГО</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>4345073328</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Фугарова Н. С.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>202190</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в размере 202 190 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d28a89fa-3d6a-4680-b7d7-b9eea95cb4bd</t>
+          <t>https://kad.arbitr.ru/Card/45d07f03-d08c-41b3-8c4f-527acf137322</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А57-21756/2017</t>
+          <t>А57-25499/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тантал-Сервис"</t>
+          <t>ООО "Строительно-монтажное управление № 9"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>4346041745</t>
+          <t>4305003980</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Мамяшева Д. Р.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>202190</v>
       </c>
       <c r="P26" s="2" t="n">
         <v>202190</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>14.03.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a59b2348-3b08-454a-b54a-b40cc5df7646</t>
+          <t>https://kad.arbitr.ru/Card/671d89f4-6561-44c2-b74d-6ffd55792ffc</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-170587/2017</t>
+          <t>А57-24727/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ЖЕЛЕЗНО"</t>
+          <t>ООО "Универсалстрой-Люкс"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>4345298272</t>
+          <t>4345073328</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>НП "Межрегиональное Объединение строителей "</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>4345249684</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Степура С. М.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>23.11.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4</t>
+          <t>https://kad.arbitr.ru/Card/2444ce94-2022-45eb-b13a-06b3dc8d06a2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А41-71800/2017</t>
+          <t>А57-24048/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "ВЯТКАСТРОЙСЕРВИС"</t>
+          <t>ООО "Универсалстрой-Люкс"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>4347023700</t>
+          <t>4345073328</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Фугарова Н. С.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>202190</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в размере 202 190 рублей</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e</t>
+          <t>https://kad.arbitr.ru/Card/d28a89fa-3d6a-4680-b7d7-b9eea95cb4bd</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А57-11275/2017</t>
+          <t>А28-12646/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Стройсоюз"</t>
+          <t>Попов Сергей Александрович</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>4345387042</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>ООО "Стройподряд"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>4345342588</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Кировской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Хамер А. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>22.04.2023</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21e8bb55-6b67-400c-910d-81cb2fa9dd8c</t>
+          <t>https://kad.arbitr.ru/Card/230d0e18-1777-43c9-bb0b-6c9fd36ec564</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А41-40857/2017</t>
+          <t>А57-21756/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО ПМК "ГАЗСТРОЙМОНТАЖ"</t>
+          <t>ООО "Тантал-Сервис"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>4345229889</t>
+          <t>4346041745</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>202190</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 рублей средств компенсационного фонда в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f</t>
+          <t>https://kad.arbitr.ru/Card/a59b2348-3b08-454a-b54a-b40cc5df7646</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А57-10962/2017</t>
+          <t>А40-170587/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Спецстрой"</t>
+          <t>ООО ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ЖЕЛЕЗНО"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>4345414176</t>
+          <t>4345298272</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Межрегиональное Объединение Строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>121320</v>
+        <v>500000</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в размере 121320 рублей.</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94957ed0-667f-4e48-8012-2c5155582d27</t>
+          <t>https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А57-10957/2017</t>
+          <t>А41-71800/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Спецстрой"</t>
+          <t>ООО ФИРМА "ВЯТКАСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>4345414176</t>
+          <t>4347023700</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61329093-c17e-4cd9-9ec5-2f28f422c00d</t>
+          <t>https://kad.arbitr.ru/Card/37ab60c5-cc51-4238-ae9b-1abf26ccbc3e</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А57-10917/2017</t>
+          <t>А57-11275/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Монолит"</t>
+          <t>ООО Строительная компания "Стройсоюз"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>4345414320</t>
+          <t>4345387042</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>НП "МОС (СРО)"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="P33" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при смене членства.</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d3e69ee-27f0-45a5-afab-fa96f0ffc862</t>
+          <t>https://kad.arbitr.ru/Card/21e8bb55-6b67-400c-910d-81cb2fa9dd8c</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А57-10814/2017</t>
+          <t>А41-40857/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройсоюз"</t>
+          <t>ООО ПМК "ГАЗСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>4345276039</t>
+          <t>4345229889</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить 300 000 рублей средств компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79df837d-af3a-457b-a121-eb22cee6ceb7</t>
+          <t>https://kad.arbitr.ru/Card/41af7f25-1624-416a-9bbf-0eec2542b11f</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А53-12435/2017</t>
+          <t>А57-10962/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ЦЕНТР"</t>
+          <t>ООО Строительная компания "Спецстрой"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>4302004062</t>
+          <t>4345414176</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Некоммерческое партнерство "Межрегиональное Объединение Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>121320</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в размере 121320 рублей.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>18.04.2019</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3d722ef-283d-4a34-a387-0188986b76f7</t>
+          <t>https://kad.arbitr.ru/Card/94957ed0-667f-4e48-8012-2c5155582d27</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-22777/2017</t>
+          <t>А57-10957/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "АСТРИМ-ЖИЛТЕХСТРОЙ"</t>
+          <t>ООО Строительная компания "Спецстрой"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>4345223862</t>
+          <t>4345414176</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>1000000</v>
+        <v>121320</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>500000</v>
+        <v>121320</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Признание членства в СРО прекращенным и перевод взноса в компенсационный фонд (1 000 000 руб.)</t>
+          <t>Обязание перечислить остаток средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>18.12.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55be4b11-9d0a-498d-9cbf-b7b70fc45fa6</t>
+          <t>https://kad.arbitr.ru/Card/61329093-c17e-4cd9-9ec5-2f28f422c00d</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А41-24210/2017</t>
+          <t>А57-10917/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЭКС"</t>
+          <t>ООО Строительная компания "Монолит"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>4345215068</t>
+          <t>4345414320</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>НП "МОС (СРО)"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Коваль А. В.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд СРО при смене членства.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8</t>
+          <t>https://kad.arbitr.ru/Card/3d3e69ee-27f0-45a5-afab-fa96f0ffc862</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-12949/2017</t>
+          <t>А57-10814/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС"</t>
+          <t>ООО "Стройсоюз"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>4345301101</t>
+          <t>4345276039</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>121320</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>121320</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой организации</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4511d523-ae2f-49af-95f3-62f4380279c4</t>
+          <t>https://kad.arbitr.ru/Card/79df837d-af3a-457b-a121-eb22cee6ceb7</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А28-8112/2016</t>
+          <t>А53-12435/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>08.07.2016</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное управление №1"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>4345120440</t>
+          <t>4302004062</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Объединение строителей Кировской области"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>4345249684</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Кировской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Вычугжанин Р. А.</t>
-[...3 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>26.08.2016</t>
+          <t>18.04.2019</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a211286-4642-4f9d-a0e4-fc62b3567896</t>
+          <t>https://kad.arbitr.ru/Card/f3d722ef-283d-4a34-a387-0188986b76f7</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А28-15742/2015</t>
+          <t>А56-22777/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>28.12.2015</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение строителей Кировской области"</t>
+          <t>ООО "АСТРИМ-ЖИЛТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>4345249684</t>
+          <t>4345223862</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Признание членства в СРО прекращенным и перевод взноса в компенсационный фонд (1 000 000 руб.)</t>
+        </is>
+      </c>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2017</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K40" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/021e2f91-4bc2-4c38-b739-5bdfd9167a23</t>
+          <t>https://kad.arbitr.ru/Card/55be4b11-9d0a-498d-9cbf-b7b70fc45fa6</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А28-14527/2013</t>
+          <t>А41-24210/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>20.11.2013</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лесопромышленная компания "Северный лес"</t>
+          <t>ООО "АТЭКС"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>4345078936</t>
+          <t>4345215068</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лесопромышленная компания "Северный лес"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>4345078936</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Кировской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Шакиров Р. С.</t>
-[...5 lines deleted...]
-      <c r="R41" s="2" t="inlineStr"/>
+          <t>Коваль А. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>05.06.2020</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f4d13ff-6c37-4bb5-94f7-84264e285c58</t>
+          <t>https://kad.arbitr.ru/Card/22a7cd11-a438-426b-8118-1f6994e80ae8</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
+          <t>А56-12949/2017</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2017</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>4345301101</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7842290102</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд другой организации</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2017</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4511d523-ae2f-49af-95f3-62f4380279c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А28-8112/2016</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2016</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительное управление №1"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>4345120440</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО "Объединение строителей Кировской области"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>4345249684</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Вычугжанин Р. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения об исключении из членов СРО</t>
+        </is>
+      </c>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2016</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a211286-4642-4f9d-a0e4-fc62b3567896</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А28-15742/2015</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2015</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Объединение строителей Кировской области"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>4345249684</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вербицкий"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>4348036564</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Вычугжанин Р. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2016</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/021e2f91-4bc2-4c38-b739-5bdfd9167a23</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А28-5537/2014</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2014</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройтех"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>1101042376</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМНУ №31"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>4345244196</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Минаева Е. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2018</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a8728fd-f8e9-40da-90fc-8d7c3038654e</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А28-14527/2013</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2013</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лесопромышленная компания "Северный лес"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>4345078936</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лесопромышленная компания "Северный лес"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>4345078936</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Шакиров Р. С.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2020</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f4d13ff-6c37-4bb5-94f7-84264e285c58</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
           <t>А28-8709/2013</t>
         </is>
       </c>
-      <c r="C42" s="2" t="inlineStr">
+      <c r="C47" s="2" t="inlineStr">
         <is>
           <t>18.07.2013</t>
         </is>
       </c>
-      <c r="D42" s="2" t="inlineStr">
+      <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E42" s="2" t="inlineStr">
+      <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F42" s="2" t="inlineStr">
+      <c r="F47" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G42" s="2" t="inlineStr">
+      <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H42" s="2" t="inlineStr">
+      <c r="H47" s="2" t="inlineStr">
         <is>
           <t>ООО корпорация "Северный ветер"</t>
         </is>
       </c>
-      <c r="I42" s="2" t="inlineStr">
+      <c r="I47" s="2" t="inlineStr">
         <is>
           <t>4345268574</t>
         </is>
       </c>
-      <c r="J42" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K42" s="2" t="inlineStr">
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ООО корпорация "Северный ветер"</t>
         </is>
       </c>
-      <c r="L42" s="2" t="inlineStr">
+      <c r="L47" s="2" t="inlineStr">
         <is>
           <t>4345268574</t>
         </is>
       </c>
-      <c r="M42" s="2" t="inlineStr">
+      <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Кировской области</t>
         </is>
       </c>
-      <c r="N42" s="2" t="inlineStr">
+      <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Минаева Е. В.</t>
         </is>
       </c>
-      <c r="O42" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S42" s="2" t="inlineStr">
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
         <is>
           <t>24.06.2014</t>
         </is>
       </c>
-      <c r="T42" s="2" t="inlineStr">
+      <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U42" s="3" t="inlineStr">
+      <c r="U47" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/84e5db7d-cc99-43ec-b83e-582bcfbddc71</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А28-7502/2013</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2013</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теплоэнергоремонт"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>4345265076</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теплоэнергоремонт"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>4345265076</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Кировской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Шаклеина Е. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2021</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ae80f2d-d85a-46b7-a426-a98009902aa6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>