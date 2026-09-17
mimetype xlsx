--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80f665f3-6c07-400c-9182-ab9b46039200" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3956a69f-0308-4aef-87f9-010079cb0ee6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/313926ff-5bd3-482b-b59d-6a096d8ebe67" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239cb35e-9cb6-43aa-9b2c-e5b6cc619fc2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be3240cf-fe7a-4d22-86b4-ecd5cc0929e4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6688c22e-1b64-4de6-84b8-2b218e8671d3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd213a9-eef7-4874-8f0d-941ad1de295b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c412926b-785c-45f6-a558-b1120040543c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cabc103-8e34-4821-ad86-3e02e42488f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3892dc2-5060-4f18-a821-172e38a8223c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8264fece-229f-4430-a384-ed3413917958" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fece2ac7-726b-42e4-b87a-618ef9a544d5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/220f5e6a-73fc-4720-a265-034420739fb5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b43d649b-1e0e-450f-89e4-d3024c7920f1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a61ed8bf-bc45-41ca-b477-94cb64cb9034" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1500b81c-96cc-46f8-ad0b-d3d2344d125e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5cb13d0-11e4-47f9-9774-b4984aaa8e8a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c8af2a-4c6b-46f3-babe-70a3b363ca68" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933b7530-315b-4693-a136-b90d50504775" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35992256-698b-47ec-acd9-8462aa8e0b98" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/369431e2-c716-4492-850c-4b15d9e668a9" TargetMode="External" Id="rId21" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80f665f3-6c07-400c-9182-ab9b46039200" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3956a69f-0308-4aef-87f9-010079cb0ee6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/313926ff-5bd3-482b-b59d-6a096d8ebe67" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/239cb35e-9cb6-43aa-9b2c-e5b6cc619fc2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be3240cf-fe7a-4d22-86b4-ecd5cc0929e4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6688c22e-1b64-4de6-84b8-2b218e8671d3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd213a9-eef7-4874-8f0d-941ad1de295b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c412926b-785c-45f6-a558-b1120040543c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cabc103-8e34-4821-ad86-3e02e42488f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3892dc2-5060-4f18-a821-172e38a8223c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01fb6e31-4988-441e-85df-6bd68d55c493" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8264fece-229f-4430-a384-ed3413917958" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fece2ac7-726b-42e4-b87a-618ef9a544d5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/220f5e6a-73fc-4720-a265-034420739fb5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b43d649b-1e0e-450f-89e4-d3024c7920f1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a61ed8bf-bc45-41ca-b477-94cb64cb9034" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1500b81c-96cc-46f8-ad0b-d3d2344d125e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5cb13d0-11e4-47f9-9774-b4984aaa8e8a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8c8af2a-4c6b-46f3-babe-70a3b363ca68" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933b7530-315b-4693-a136-b90d50504775" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86cb1d53-876b-4f21-8c30-6a6c347d4596" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33be43a6-12e2-494b-a86f-eb2a4a132d26" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35992256-698b-47ec-acd9-8462aa8e0b98" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/369431e2-c716-4492-850c-4b15d9e668a9" TargetMode="External" Id="rId24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U22"/>
+  <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Камчатского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Душенкина О. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>184353854.21</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом (ООО Альфаснаб) обязательств по госконтрактам</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/80f665f3-6c07-400c-9182-ab9b46039200</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А24-3080/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>03.07.2025</t>
@@ -1587,1161 +1587,1431 @@
           <t>Взыскание взноса в компенсационный фонд, право требования которого приобретено на торгах.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>20.10.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d3892dc2-5060-4f18-a821-172e38a8223c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А24-311/2019</t>
+          <t>А24-3931/2021</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.01.2019</t>
+          <t>18.08.2021</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ГУ - Управление Пенсионного фонда Российской Федерации в г. Петропавловске-Камчатском Камчатского края</t>
+          <t>ИП Шуйский Иван Михайлович</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>4100023217</t>
+          <t>410110728086</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Союз "Саморегулируемая организация строителей Камчатки"</t>
+          <t>ООО "Камчатская энергостроительная компания"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>4101099353</t>
+          <t>4105045535</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Камчатского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Лебедева Е. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ферофонтова Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.01.2019</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8264fece-229f-4430-a384-ed3413917958</t>
+          <t>https://kad.arbitr.ru/Card/01fb6e31-4988-441e-85df-6bd68d55c493</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-210590/2018</t>
+          <t>А24-311/2019</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>06.09.2018</t>
+          <t>21.01.2019</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПИРАМИДА"</t>
+          <t>ГУ - Управление Пенсионного фонда Российской Федерации в г. Петропавловске-Камчатском Камчатского края</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>4101093560</t>
+          <t>4100023217</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>Союз "Саморегулируемая организация строителей Камчатки"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>4101099353</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Камчатского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Лебедева Е. Ю.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>500000</v>
+        <v>500</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
+          <t>Штраф за несвоевременное представление сведений по форме СЗВ-М за декабрь 2017 года.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.01.2020</t>
+          <t>23.01.2019</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fece2ac7-726b-42e4-b87a-618ef9a544d5</t>
+          <t>https://kad.arbitr.ru/Card/8264fece-229f-4430-a384-ed3413917958</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-235721/2017</t>
+          <t>А40-210590/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>06.09.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕОДОЛИТ</t>
+          <t>ООО "ПИРАМИДА"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4101093560</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО</t>
+          <t>Обязание НОСТРОЙ перечислить 500 000 руб. взноса в компенсационный фонд новой СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>23.01.2020</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/220f5e6a-73fc-4720-a265-034420739fb5</t>
+          <t>https://kad.arbitr.ru/Card/fece2ac7-726b-42e4-b87a-618ef9a544d5</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-75366/2017</t>
+          <t>А40-235721/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "АЭРОПОРТЫ КАМЧАТКИ"</t>
+          <t>ООО ТЕОДОЛИТ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>4105038601</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Союз "Строители нефтяной отрасли Северо-Запада"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>4708022344</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P15" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при смене СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b43d649b-1e0e-450f-89e4-d3024c7920f1</t>
+          <t>https://kad.arbitr.ru/Card/220f5e6a-73fc-4720-a265-034420739fb5</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-46812/2017</t>
+          <t>А56-75366/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРИАДА"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "АЭРОПОРТЫ КАМЧАТКИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4101120238</t>
+          <t>4105038601</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>Союз "Строители нефтяной отрасли Северо-Запада"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>4708022344</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a61ed8bf-bc45-41ca-b477-94cb64cb9034</t>
+          <t>https://kad.arbitr.ru/Card/b43d649b-1e0e-450f-89e4-d3024c7920f1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-68015/2017</t>
+          <t>А56-46812/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО Энергоконтроль-К</t>
+          <t>ООО "ТРИАДА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4101120238</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.05.2017</t>
+          <t>30.01.2019</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1500b81c-96cc-46f8-ad0b-d3d2344d125e</t>
+          <t>https://kad.arbitr.ru/Card/a61ed8bf-bc45-41ca-b477-94cb64cb9034</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-59242/2017</t>
+          <t>А40-68015/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО Морской Стандарт Бункер</t>
+          <t>ООО Энергоконтроль-К</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. на спецсчет компенсационного фонда возмещения вреда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>03.06.2017</t>
+          <t>27.05.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5cb13d0-11e4-47f9-9774-b4984aaa8e8a</t>
+          <t>https://kad.arbitr.ru/Card/1500b81c-96cc-46f8-ad0b-d3d2344d125e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А08-2149/2017</t>
+          <t>А40-59242/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАМСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО Морской Стандарт Бункер</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4101167780</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Каверина М. П.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>218190</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200000 руб. взноса в компенсационный фонд и взыскание 18190 руб. убытков</t>
+          <t>Обязание перечислить 300 000 руб. на спецсчет компенсационного фонда возмещения вреда</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>03.06.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8c8af2a-4c6b-46f3-babe-70a3b363ca68</t>
+          <t>https://kad.arbitr.ru/Card/a5cb13d0-11e4-47f9-9774-b4984aaa8e8a</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-10752/2017</t>
+          <t>А08-2149/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО КАМСТРОЙИНЖИНИРИНГ</t>
+          <t>ООО "КАМСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>4101167780</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7814290421</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Каверина М. П.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>218190</v>
       </c>
-      <c r="P20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="n">
+        <v>218190</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+          <t>Обязание перечислить 200000 руб. взноса в компенсационный фонд и взыскание 18190 руб. убытков</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.02.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/933b7530-315b-4693-a136-b90d50504775</t>
+          <t>https://kad.arbitr.ru/Card/b8c8af2a-4c6b-46f3-babe-70a3b363ca68</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А24-4046/2012</t>
+          <t>А56-10752/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>11.09.2012</t>
+          <t>20.02.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр - Сервис"</t>
+          <t>ООО КАМСТРОЙИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>4101115460</t>
+          <t>4101167780</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр - Сервис"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>4101115460</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Камчатского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Барвинская Л. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>38390467.25</v>
-[...3 lines deleted...]
-      </c>
+        <v>218190</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО Центр-Сервис банкротом и погашение задолженности перед кредиторами</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>25.12.2014</t>
+          <t>24.02.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35992256-698b-47ec-acd9-8462aa8e0b98</t>
+          <t>https://kad.arbitr.ru/Card/933b7530-315b-4693-a136-b90d50504775</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А24-5243/2011</t>
+          <t>А24-578/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>01.12.2011</t>
+          <t>08.02.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СНОВКОМ-Камчатка"</t>
+          <t>ИП Егорова Татьяна Владимировна</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4101119144</t>
+          <t>410105218033</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Саморегулируемая организация "Союз строителей Камчатки"</t>
+          <t>МУП "Автодор" Вилючинского городского округа</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>4101099353</t>
+          <t>4102000960</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Камчатского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Сомов Е. Г.</t>
+          <t>Ферофонтова Э. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86cb1d53-876b-4f21-8c30-6a6c347d4596</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А24-4436/2014</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2014</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО Предприятие "Далькамнефть"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>4101155946</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Камчатавтодор"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>4101149325</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Камчатского края</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Ферофонтова Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2022</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33be43a6-12e2-494b-a86f-eb2a4a132d26</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А24-4046/2012</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2012</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр - Сервис"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>4101115460</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр - Сервис"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>4101115460</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Камчатского края</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Барвинская Л. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>38390467.25</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>3440000</v>
+      </c>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО Центр-Сервис банкротом и погашение задолженности перед кредиторами</t>
+        </is>
+      </c>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2014</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35992256-698b-47ec-acd9-8462aa8e0b98</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А24-5243/2011</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2011</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СНОВКОМ-Камчатка"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>4101119144</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Саморегулируемая организация "Союз строителей Камчатки"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>4101099353</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Камчатского края</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Сомов Е. Г.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R22" s="2" t="inlineStr">
+      <c r="R25" s="2" t="inlineStr">
         <is>
           <t>Признание недействительным решения об исключении из членов СРО и прекращении действия допуска.</t>
         </is>
       </c>
-      <c r="S22" s="2" t="inlineStr">
+      <c r="S25" s="2" t="inlineStr">
         <is>
           <t>16.02.2012</t>
         </is>
       </c>
-      <c r="T22" s="2" t="inlineStr">
+      <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U22" s="3" t="inlineStr">
+      <c r="U25" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/369431e2-c716-4492-850c-4b15d9e668a9</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>