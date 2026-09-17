--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f81b2533-7fdb-43ce-b824-4aa94f539967" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe07a0e3-802b-47d2-be01-94d42313f84b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb3f1250-7e4b-4665-be48-9dde59cad91e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e2ee655-908d-4cf0-8d84-34bbee57c97b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fd942a7-92ed-42d1-8890-b1ba0b994dee" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8adc66c4-cb33-47b0-bfa2-7f782362dfb7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04ecb30f-fa0e-43ea-8ee4-23e1e9e62ea5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c94b73e4-4083-4898-b027-7846cea8174f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5655125-a594-494c-bde9-282d7e27f19b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc49de6d-1cc2-4dc7-93ef-029a0bae161f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf616e1f-c72d-4c4d-9e8a-53629d69be30" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cf43f95-e96b-48c2-af78-9f9133171069" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57d4aa2-28c6-467b-9719-e5fba6a09907" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64f511f4-7393-4378-9a67-7f642581118c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3033017c-8899-4060-b5b2-81ed765f4ce6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b6830c8-4cf0-41d6-b5be-580ee3ab7d81" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed234fc-1b4c-444b-a766-a6684b6fd48d" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c934af7b-bafd-487b-990b-2058eb3320c2" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcf39a28-33b8-44b6-8aee-0d7a821e7233" TargetMode="External" Id="rId20" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f81b2533-7fdb-43ce-b824-4aa94f539967" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe07a0e3-802b-47d2-be01-94d42313f84b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb3f1250-7e4b-4665-be48-9dde59cad91e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dad1793-69ff-4a47-b2a5-9497cccdb45f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e2ee655-908d-4cf0-8d84-34bbee57c97b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fd942a7-92ed-42d1-8890-b1ba0b994dee" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dec6127-2dd4-402d-ace8-3cd76b600913" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8adc66c4-cb33-47b0-bfa2-7f782362dfb7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04ecb30f-fa0e-43ea-8ee4-23e1e9e62ea5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c94b73e4-4083-4898-b027-7846cea8174f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5655125-a594-494c-bde9-282d7e27f19b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc49de6d-1cc2-4dc7-93ef-029a0bae161f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf616e1f-c72d-4c4d-9e8a-53629d69be30" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cf43f95-e96b-48c2-af78-9f9133171069" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57d4aa2-28c6-467b-9719-e5fba6a09907" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64f511f4-7393-4378-9a67-7f642581118c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3033017c-8899-4060-b5b2-81ed765f4ce6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b6830c8-4cf0-41d6-b5be-580ee3ab7d81" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eed234fc-1b4c-444b-a766-a6684b6fd48d" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c934af7b-bafd-487b-990b-2058eb3320c2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcf39a28-33b8-44b6-8aee-0d7a821e7233" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U21"/>
+  <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -876,1722 +876,1902 @@
           <t>Признание недействительной записи об исключении истца из реестра членов СРО</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>12.04.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bb3f1250-7e4b-4665-be48-9dde59cad91e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А19-8517/2023</t>
+          <t>А19-19822/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>21.04.2023</t>
+          <t>01.09.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Управление капитального строительства города Иркутска"</t>
+          <t>ООО "Байкалстройоборудование"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3808193380</t>
+          <t>3811076373</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПМК-7"</t>
+          <t>Межрайонный отдел судебных приставов по исполнению особых исполнительных производств УФССП по Иркутской области</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>3810025880</t>
+          <t>3811085917</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Болтрушко О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Куклина Л. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>16.02.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e2ee655-908d-4cf0-8d84-34bbee57c97b</t>
+          <t>https://kad.arbitr.ru/Card/0dad1793-69ff-4a47-b2a5-9497cccdb45f</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А19-4502/2023</t>
+          <t>А19-8517/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>06.03.2023</t>
+          <t>21.04.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дорожное эксплуатационное предприятие № 153"</t>
+          <t>Муниципальное казенное учреждение "Управление капитального строительства города Иркутска"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3814019503</t>
+          <t>3808193380</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
+          <t>ООО "СПМК-7"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>3811126176</t>
+          <t>3810025880</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Зарубина Т. Б.</t>
+          <t>Болтрушко О. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>5000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>508335049.85</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Зачет взносов в КФ в порядке универсального правопреемства при реорганизации члена СРО</t>
+          <t>Взыскание задолженности за дополнительные работы по контракту на строительство школы</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>04.11.2023</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5fd942a7-92ed-42d1-8890-b1ba0b994dee</t>
+          <t>https://kad.arbitr.ru/Card/1e2ee655-908d-4cf0-8d84-34bbee57c97b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А19-7458/2021</t>
+          <t>А19-4502/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2021</t>
+          <t>06.03.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АО "Управление капитального строительства города Иркутска"</t>
+          <t>ООО "Дорожное эксплуатационное предприятие № 153"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3808201313</t>
+          <t>3814019503</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>3811126176</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
-[...3 lines deleted...]
-      <c r="P7" s="2" t="inlineStr"/>
+          <t>Зарубина Т. Б.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="P7" s="2" t="n">
+        <v>5000000</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Нарушение СРО порядка привлечения к дисциплинарной ответственности (неизвещение члена о заседании)</t>
+          <t>Зачет взносов в КФ в порядке универсального правопреемства при реорганизации члена СРО</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>18.11.2021</t>
+          <t>04.11.2023</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8adc66c4-cb33-47b0-bfa2-7f782362dfb7</t>
+          <t>https://kad.arbitr.ru/Card/5fd942a7-92ed-42d1-8890-b1ba0b994dee</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А19-13499/2020</t>
+          <t>А19-22641/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>30.07.2020</t>
+          <t>25.10.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АО "ОСОБАЯ ЭКОНОМИЧЕСКАЯ ЗОНА "ИРКУТСК"</t>
+          <t>Публично-правовая компания "Фонд развития территории"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3808191898</t>
+          <t>7704446429</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сибстрой"</t>
+          <t>ООО "Домострой Профи"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>3811078677</t>
+          <t>3849006713</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Епифанова О. В.</t>
+          <t>Толокольникова Е. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04ecb30f-fa0e-43ea-8ee4-23e1e9e62ea5</t>
+          <t>https://kad.arbitr.ru/Card/1dec6127-2dd4-402d-ace8-3cd76b600913</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-287952/2018</t>
+          <t>А19-7458/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>03.12.2018</t>
+          <t>22.04.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕЛЕ - СЕРВИС ИРКУТСК"</t>
+          <t>АО "Управление капитального строительства города Иркутска"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>3810029684</t>
+          <t>3808201313</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>3811126176</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Акопян Е. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд СРО в размере 262 710 рублей</t>
+          <t>Нарушение СРО порядка привлечения к дисциплинарной ответственности (неизвещение члена о заседании)</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>18.11.2019</t>
+          <t>18.11.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c94b73e4-4083-4898-b027-7846cea8174f</t>
+          <t>https://kad.arbitr.ru/Card/8adc66c4-cb33-47b0-bfa2-7f782362dfb7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-100877/2017</t>
+          <t>А19-13499/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>30.07.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОВОДОКАНАЛ"</t>
+          <t>АО "ОСОБАЯ ЭКОНОМИЧЕСКАЯ ЗОНА "ИРКУТСК"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3815015759</t>
+          <t>3808191898</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>ООО "Сибстрой"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>3811078677</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Епифанова О. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df</t>
+          <t>https://kad.arbitr.ru/Card/04ecb30f-fa0e-43ea-8ee4-23e1e9e62ea5</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А19-23468/2017</t>
+          <t>А40-287952/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>03.12.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТехИндустрия"</t>
+          <t>ООО "ТЕЛЕ - СЕРВИС ИРКУТСК"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>3810321262</t>
+          <t>3810029684</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>3811126176</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>262710</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО (протокол № ПД-13/2017 от 12.07.2017)</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд СРО в размере 262 710 рублей</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>18.11.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5655125-a594-494c-bde9-282d7e27f19b</t>
+          <t>https://kad.arbitr.ru/Card/c94b73e4-4083-4898-b027-7846cea8174f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-203597/2017</t>
+          <t>А41-100877/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО ТВК</t>
+          <t>ООО "ТЕПЛОВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3815015759</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ ОСО</t>
-[...2 lines deleted...]
-      <c r="L12" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7704275798</t>
+        </is>
+      </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...3 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>Гузеева О. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Исковое заявление об обязании</t>
+          <t>Обязание перечислить средства компенсационного фонда в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc49de6d-1cc2-4dc7-93ef-029a0bae161f</t>
+          <t>https://kad.arbitr.ru/Card/16bcaa17-6314-40d6-8340-98d063c2b5df</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-156112/2017</t>
+          <t>А19-23468/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>08.11.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО " ТАЙШЕТСКОЕ РСУ "</t>
+          <t>ООО "ТехИндустрия"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3815006842</t>
+          <t>3810321262</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>3811126176</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Акопян Е. Г.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд другой СРО в связи с изменением членства</t>
+          <t>Признание незаконным решения об исключении из членов СРО (протокол № ПД-13/2017 от 12.07.2017)</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf616e1f-c72d-4c4d-9e8a-53629d69be30</t>
+          <t>https://kad.arbitr.ru/Card/e5655125-a594-494c-bde9-282d7e27f19b</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А57-17116/2017</t>
+          <t>А40-203597/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "СИБ РМСУ"</t>
+          <t>ООО ТВК</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>3823004246</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО АССОЦИАЦИЯ ОСО</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание недоперечисленной части взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Исковое заявление об обязании</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
           <t>09.11.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cf43f95-e96b-48c2-af78-9f9133171069</t>
+          <t>https://kad.arbitr.ru/Card/dc49de6d-1cc2-4dc7-93ef-029a0bae161f</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-54800/2017</t>
+          <t>А40-156112/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕЛЕ - СЕРВИС ИРКУТСК"</t>
+          <t>ООО " ТАЙШЕТСКОЕ РСУ "</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>3810029684</t>
+          <t>3815006842</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд другой СРО в связи с изменением членства</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.03.2018</t>
+          <t>25.11.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e57d4aa2-28c6-467b-9719-e5fba6a09907</t>
+          <t>https://kad.arbitr.ru/Card/bf616e1f-c72d-4c4d-9e8a-53629d69be30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А19-7253/2017</t>
+          <t>А57-17116/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АО "Иркутскпромстрой"</t>
+          <t>АО "СИБ РМСУ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3807001590</t>
+          <t>3823004246</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
+          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>3811126176</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>202190</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>202190</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов в компенсационный фонд СРО в качестве неосновательного обогащения</t>
+          <t>Взыскание недоперечисленной части взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64f511f4-7393-4378-9a67-7f642581118c</t>
+          <t>https://kad.arbitr.ru/Card/9cf43f95-e96b-48c2-af78-9f9133171069</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А57-5286/2017</t>
+          <t>А56-54800/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Авантаж"</t>
+          <t>ООО "ТЕЛЕ - СЕРВИС ИРКУТСК"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>3823016330</t>
+          <t>3810029684</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>300000</v>
+        <v>262710</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>22.12.2017</t>
+          <t>02.03.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3033017c-8899-4060-b5b2-81ed765f4ce6</t>
+          <t>https://kad.arbitr.ru/Card/e57d4aa2-28c6-467b-9719-e5fba6a09907</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-7308/2017</t>
+          <t>А19-7253/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>08.02.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК ГРУПП"</t>
+          <t>АО "Иркутскпромстрой"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3812153133</t>
+          <t>3807001590</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация региональное отраслевое объединение работодателей "Саморегулируемая организация строителей Байкальского региона"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>3811126176</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Акопян Е. Г.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300000 руб. взноса в компфонд и внесение сведений в реестр в связи со сменой СРО</t>
+          <t>Взыскание взносов в компенсационный фонд СРО в качестве неосновательного обогащения</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b6830c8-4cf0-41d6-b5be-580ee3ab7d81</t>
+          <t>https://kad.arbitr.ru/Card/64f511f4-7393-4378-9a67-7f642581118c</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А46-122/2017</t>
+          <t>А57-5286/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>10.01.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТИМУЛ"</t>
+          <t>ООО "Авантаж"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3812102837</t>
+          <t>3823016330</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>Ассоциация «Объединение Саратовских строителей (СРО)»</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>22.12.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eed234fc-1b4c-444b-a766-a6684b6fd48d</t>
+          <t>https://kad.arbitr.ru/Card/3033017c-8899-4060-b5b2-81ed765f4ce6</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А19-5194/2013</t>
+          <t>А56-7308/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.04.2013</t>
+          <t>08.02.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Ангарского РОСП № 2 Бондарь Д. В.</t>
+          <t>ООО "СТК ГРУПП"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3812153133</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Ангарсктеплохиммонтаж"</t>
-[...2 lines deleted...]
-      <c r="L20" s="2" t="inlineStr"/>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Антонова С. Н.</t>
-[...5 lines deleted...]
-      <c r="R20" s="2" t="inlineStr"/>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление 300000 руб. взноса в компфонд и внесение сведений в реестр в связи со сменой СРО</t>
+        </is>
+      </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>22.05.2013</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c934af7b-bafd-487b-990b-2058eb3320c2</t>
+          <t>https://kad.arbitr.ru/Card/0b6830c8-4cf0-41d6-b5be-580ee3ab7d81</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
+          <t>А46-122/2017</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2017</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТИМУЛ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>3812102837</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eed234fc-1b4c-444b-a766-a6684b6fd48d</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А19-5194/2013</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2013</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Судебный пристав-исполнитель Ангарского РОСП № 2 Бондарь Д. В.</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Ангарсктеплохиммонтаж"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Иркутской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Антонова С. Н.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2013</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c934af7b-bafd-487b-990b-2058eb3320c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
           <t>А19-13900/2012</t>
         </is>
       </c>
-      <c r="C21" s="2" t="inlineStr">
+      <c r="C23" s="2" t="inlineStr">
         <is>
           <t>04.07.2012</t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr">
+      <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E21" s="2" t="inlineStr">
+      <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F21" s="2" t="inlineStr">
+      <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G21" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H21" s="2" t="inlineStr">
+      <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Казаков Сергей Аркадьевич</t>
         </is>
       </c>
-      <c r="I21" s="2" t="inlineStr">
+      <c r="I23" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J21" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K21" s="2" t="inlineStr">
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ООО "Регион Строй"</t>
         </is>
       </c>
-      <c r="L21" s="2" t="inlineStr">
+      <c r="L23" s="2" t="inlineStr">
         <is>
           <t>3808157375</t>
         </is>
       </c>
-      <c r="M21" s="2" t="inlineStr">
+      <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
-      <c r="N21" s="2" t="inlineStr">
+      <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Андриянова Н. П.</t>
         </is>
       </c>
-      <c r="O21" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q21" s="2" t="inlineStr">
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R21" s="2" t="inlineStr">
+      <c r="R23" s="2" t="inlineStr">
         <is>
           <t>Признание недействительным заявления директора о выходе общества из членов СРО</t>
         </is>
       </c>
-      <c r="S21" s="2" t="inlineStr">
+      <c r="S23" s="2" t="inlineStr">
         <is>
           <t>30.10.2012</t>
         </is>
       </c>
-      <c r="T21" s="2" t="inlineStr">
+      <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U21" s="3" t="inlineStr">
+      <c r="U23" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fcf39a28-33b8-44b6-8aee-0d7a821e7233</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>