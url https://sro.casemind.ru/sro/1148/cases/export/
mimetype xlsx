--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d042f479-005d-499d-a457-5979b450d398" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03d6f970-fcf3-4fba-b65f-216c7c580e40" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e2fa054-ce1f-4ee4-97f8-c9701a5fb8a1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4180f7c1-2b50-475b-94a7-368e57730a7f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d66e267-b9fc-49e6-8b15-a2a81824fab6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5d1a5e-6c18-49f9-8cb3-ba3976f873eb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cf8a51d-d83f-4a6a-abb0-60ae75c49b01" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a17f0465-f974-4676-b5e8-67055be46d95" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/111fecad-31ef-4563-a6c7-1f166f0263f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1213a15-3ac4-40ea-b6ad-b3a233a1dc05" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2aa476d-390c-4431-80a0-0cf0b75da0ef" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c2a9b9-a397-4a0b-9baf-51e3ac86253e" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d042f479-005d-499d-a457-5979b450d398" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03d6f970-fcf3-4fba-b65f-216c7c580e40" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4180f7c1-2b50-475b-94a7-368e57730a7f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e2fa054-ce1f-4ee4-97f8-c9701a5fb8a1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d66e267-b9fc-49e6-8b15-a2a81824fab6" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5d1a5e-6c18-49f9-8cb3-ba3976f873eb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cf8a51d-d83f-4a6a-abb0-60ae75c49b01" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a17f0465-f974-4676-b5e8-67055be46d95" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/111fecad-31ef-4563-a6c7-1f166f0263f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1213a15-3ac4-40ea-b6ad-b3a233a1dc05" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfa76f9e-c1f8-46a5-ac89-39137b632da4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2aa476d-390c-4431-80a0-0cf0b75da0ef" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9c2a9b9-a397-4a0b-9baf-51e3ac86253e" TargetMode="External" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U13"/>
+  <dimension ref="A1:U14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -656,52 +656,60 @@
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОРОНЕЖСТРОЙРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>3616008757</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d042f479-005d-499d-a457-5979b450d398</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А14-3155/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>27.02.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
@@ -759,51 +767,51 @@
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>05.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/03d6f970-fcf3-4fba-b65f-216c7c580e40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А14-1775/2026</t>
+          <t>А14-1773/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>06.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -819,90 +827,80 @@
           <t>3664095238</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОРОНЕЖСТРОЙРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>3616008757</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Луценкова Т. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Семенов Г. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e2fa054-ce1f-4ee4-97f8-c9701a5fb8a1</t>
+          <t>https://kad.arbitr.ru/Card/4180f7c1-2b50-475b-94a7-368e57730a7f</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А14-1773/2026</t>
+          <t>А14-1775/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>06.02.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -918,70 +916,80 @@
           <t>3664095238</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОРОНЕЖСТРОЙРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>3616008757</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
-[...2 lines deleted...]
-      <c r="O5" s="2" t="inlineStr"/>
+          <t>Луценкова Т. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>154721705.97</v>
+      </c>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr"/>
-      <c r="R5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание пени и штрафа по государственному контракту №01312000010220139230001 от 30.12.2022 на разработку рабочей документации и строительство жилого корпуса в Воробьёвском районе Воронежской области.</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4180f7c1-2b50-475b-94a7-368e57730a7f</t>
+          <t>https://kad.arbitr.ru/Card/5e2fa054-ce1f-4ee4-97f8-c9701a5fb8a1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А14-14315/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>03.09.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1125,51 +1133,51 @@
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Афонина Н. П.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>72148334.72</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>27593112.62</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Взыскание неотработанного аванса, неустойки и штрафа по госконтракту на реконструкцию больницы</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/dc5d1a5e-6c18-49f9-8cb3-ba3976f873eb</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А14-13974/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>30.08.2021</t>
@@ -1541,231 +1549,317 @@
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>03.11.2016</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f1213a15-3ac4-40ea-b6ad-b3a233a1dc05</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А14-13678/2013</t>
+          <t>А08-827/2016</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>03.12.2013</t>
+          <t>16.02.2016</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>МО ГО г. Воронеж в лице МКУ ГО г. Воронеж "Городская дирекция дорожного хозяйства и благоустройства"</t>
+          <t>Банк ВТБ 24 (публичное акционерное общество)</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7710353606</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дорразметка"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Девицина Елена Дмитриевна</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
+          <t>Родионов М. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>19.11.2014</t>
+          <t>13.10.2016</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2aa476d-390c-4431-80a0-0cf0b75da0ef</t>
+          <t>https://kad.arbitr.ru/Card/dfa76f9e-c1f8-46a5-ac89-39137b632da4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А14-2458/2009</t>
+          <t>А14-13678/2013</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.03.2009</t>
+          <t>03.12.2013</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>МУП "УГКХ"</t>
+          <t>МО ГО г. Воронеж в лице МКУ ГО г. Воронеж "Городская дирекция дорожного хозяйства и благоустройства"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>ООО "Дорразметка"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>3666143208</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>СеменовАрхив Г. В.</t>
+          <t>Семенов Г. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr"/>
-      <c r="S13" s="2" t="inlineStr"/>
-      <c r="T13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2014</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2aa476d-390c-4431-80a0-0cf0b75da0ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А14-2458/2009</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2009</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>МУП "УГКХ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорразметка"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>3666143208</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>СеменовАрхив Г. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr"/>
+      <c r="T14" s="2" t="inlineStr"/>
+      <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e9c2a9b9-a397-4a0b-9baf-51e3ac86253e</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>