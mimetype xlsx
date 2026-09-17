--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6a2cfeb-4238-4c45-a59c-b59f1f2471d8" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e34d76a7-eb9c-4951-b6d4-6013c0939063" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8a9fe74-fac4-4655-a1c8-5dffeaae9210" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349a4530-7c6c-4c85-9c01-11c71f05af55" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c54b34-c6ae-4156-8ca6-8d52eff1bd1c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfd4a9d-243f-4ff9-b9c4-4ec8e9c23351" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f0b4999-879d-4856-b2d3-2132541945d1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/714b4b57-0044-434c-8d28-8e225eb2f5e8" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ac3d8bd-1de9-46c2-87b8-8c6b5a69c440" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15e0555e-9976-4940-a8c8-3790bd892da9" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53750307-eda2-4505-a2b6-f3bcef2d0cce" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33c260a1-28a2-41d1-8d5d-d8b3d37ec153" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdfa1e3-a63f-497d-9dfc-b86b0efb602b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26668b0-8000-4fd5-9640-135c2b8ad1b9" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a040719-fdd7-4a89-a436-6b5330ad23e2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91eeb423-008f-4c72-8c9d-1f86c751a03f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/989c56e1-9031-44a1-b45a-6fab519d01d4" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f79e26b-44a3-4c50-af8b-a3a25b82d021" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87604166-906c-42a8-91b5-a05ea7d7bacc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74827c2e-a200-4a5c-be53-d69525425bf6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e4ed5d9-8e2b-4f78-bc2b-ab628ca4849e" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e33b1a1-f097-42d9-b377-8deb51e01731" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09577240-3b0c-4412-b28e-a5fd3ad0577e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9384da09-7c10-4b98-8162-9a287cdecea1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2acf64a3-1966-4ca4-9357-a50f42cfba80" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/694deb17-1a47-4a27-8e52-9c5bdf65c95d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1b952be-ce04-4e19-865c-83d4f05b5cab" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54be7e80-b4cd-4a8e-a1e5-4d17b93143a9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81fff3ee-efa2-42f3-873d-81f6289832a8" TargetMode="External" Id="rId37" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6a2cfeb-4238-4c45-a59c-b59f1f2471d8" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e34d76a7-eb9c-4951-b6d4-6013c0939063" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb372211-6e42-4d07-89cc-d48dfb221475" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8a9fe74-fac4-4655-a1c8-5dffeaae9210" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349a4530-7c6c-4c85-9c01-11c71f05af55" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c54b34-c6ae-4156-8ca6-8d52eff1bd1c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfd4a9d-243f-4ff9-b9c4-4ec8e9c23351" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f0b4999-879d-4856-b2d3-2132541945d1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/714b4b57-0044-434c-8d28-8e225eb2f5e8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ac3d8bd-1de9-46c2-87b8-8c6b5a69c440" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15e0555e-9976-4940-a8c8-3790bd892da9" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53750307-eda2-4505-a2b6-f3bcef2d0cce" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33c260a1-28a2-41d1-8d5d-d8b3d37ec153" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fdfa1e3-a63f-497d-9dfc-b86b0efb602b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26668b0-8000-4fd5-9640-135c2b8ad1b9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a040719-fdd7-4a89-a436-6b5330ad23e2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e33b1a1-f097-42d9-b377-8deb51e01731" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e4ed5d9-8e2b-4f78-bc2b-ab628ca4849e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87604166-906c-42a8-91b5-a05ea7d7bacc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09577240-3b0c-4412-b28e-a5fd3ad0577e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91eeb423-008f-4c72-8c9d-1f86c751a03f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/989c56e1-9031-44a1-b45a-6fab519d01d4" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f79e26b-44a3-4c50-af8b-a3a25b82d021" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74827c2e-a200-4a5c-be53-d69525425bf6" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9384da09-7c10-4b98-8162-9a287cdecea1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2acf64a3-1966-4ca4-9357-a50f42cfba80" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1b952be-ce04-4e19-865c-83d4f05b5cab" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54be7e80-b4cd-4a8e-a1e5-4d17b93143a9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/694deb17-1a47-4a27-8e52-9c5bdf65c95d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81fff3ee-efa2-42f3-873d-81f6289832a8" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c973ed58-d433-43f8-b39d-3dd18d6722bc" TargetMode="External" Id="rId39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U38"/>
+  <dimension ref="A1:U40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Семенов Г. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>296617134.86</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Выплаты из компфонда СРО из-за неисполнения ООО «КМ-СТРОЙ» обязательств по контрактам.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f6a2cfeb-4238-4c45-a59c-b59f1f2471d8</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А14-5311/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>03.04.2025</t>
@@ -787,2431 +787,2425 @@
           <t>Взыскание убытков с ООО «Подъем-ЮГ» в пользу Фонда капитального ремонта</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
           <t>27.05.2025</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e34d76a7-eb9c-4951-b6d4-6013c0939063</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А14-150/2023</t>
+          <t>А14-6888/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>09.01.2023</t>
+          <t>25.04.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>ООО "Дсор-1"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>3625017606</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
+          <t>ООО "Эксперт"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>3664082101</t>
+          <t>3663074919</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.11.2024</t>
+          <t>21.12.2024</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8a9fe74-fac4-4655-a1c8-5dffeaae9210</t>
+          <t>https://kad.arbitr.ru/Card/bb372211-6e42-4d07-89cc-d48dfb221475</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А14-5577/2022</t>
+          <t>А14-150/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>07.04.2022</t>
+          <t>09.01.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "КМ-Строй"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3662151649</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>3664082101</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>Семенов Г. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>345255</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>335601</v>
+      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений дисциплинарной комиссии и Совета СРО об исключении из членов Ассоциации</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при проведении капремонта МКД</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>18.03.2023</t>
+          <t>07.11.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/349a4530-7c6c-4c85-9c01-11c71f05af55</t>
+          <t>https://kad.arbitr.ru/Card/e8a9fe74-fac4-4655-a1c8-5dffeaae9210</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А14-15388/2021</t>
+          <t>А14-5577/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.09.2021</t>
+          <t>07.04.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО фирма "РЕСТА"</t>
+          <t>ООО "КМ-Строй"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3666059179</t>
+          <t>3662151649</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>3664082101</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде невозвращенного взноса в компенсационный фонд СРО.</t>
+          <t>Оспаривание решений дисциплинарной комиссии и Совета СРО об исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>18.03.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78c54b34-c6ae-4156-8ca6-8d52eff1bd1c</t>
+          <t>https://kad.arbitr.ru/Card/349a4530-7c6c-4c85-9c01-11c71f05af55</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А41-32248/2019</t>
+          <t>А14-15388/2021</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.04.2019</t>
+          <t>23.09.2021</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИК"</t>
+          <t>ООО фирма "РЕСТА"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3664115131</t>
+          <t>3666059179</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>3664082101</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Миронова М. А.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда СРО</t>
+          <t>Взыскание неосновательного обогащения в виде невозвращенного взноса в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>08.06.2019</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948</t>
+          <t>https://kad.arbitr.ru/Card/78c54b34-c6ae-4156-8ca6-8d52eff1bd1c</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-98186/2018</t>
+          <t>А41-32248/2019</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>10.04.2019</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО ВРЕМЕНА ГОДА</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИК"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3664115131</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Миронова М. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>500000</v>
+        <v>21000</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>27.04.2021</t>
+          <t>08.06.2019</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7cfd4a9d-243f-4ff9-b9c4-4ec8e9c23351</t>
+          <t>https://kad.arbitr.ru/Card/49b34414-7907-422e-9d5f-1ea94306c948</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А41-24167/2018</t>
+          <t>А40-98186/2018</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭлектроПрофМонтаж"</t>
+          <t>ООО ВРЕМЕНА ГОДА</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>330000</v>
-[...1 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P9" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскать судебные расходы</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>12.08.2018</t>
+          <t>27.04.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7</t>
+          <t>https://kad.arbitr.ru/Card/7cfd4a9d-243f-4ff9-b9c4-4ec8e9c23351</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А14-4214/2018</t>
+          <t>А41-24167/2018</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.03.2018</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФГБОУ ВПО "ВГТУ"</t>
+          <t>ООО "ЭлектроПрофМонтаж"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3662020886</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>3664082101</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Быковских И. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>330000</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений общего собрания членов СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскать судебные расходы</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.03.2019</t>
+          <t>12.08.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f0b4999-879d-4856-b2d3-2132541945d1</t>
+          <t>https://kad.arbitr.ru/Card/a999b5d4-b9a4-48de-93a2-94b3a423ffe7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А41-5904/2018</t>
+          <t>А14-4214/2018</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>02.03.2018</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Регионстрой"</t>
+          <t>ФГБОУ ВПО "ВГТУ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>3666152700</t>
+          <t>3662020886</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>Ассоциация "Саморегулируемая организация "ВГАСУ - Межрегиональное объединение организаций в системе строительства"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>3664082101</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Щербатых И. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Признание недействительными решений общего собрания членов СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>05.03.2019</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb</t>
+          <t>https://kad.arbitr.ru/Card/0f0b4999-879d-4856-b2d3-2132541945d1</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-5912/2018</t>
+          <t>А41-5872/2018</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>29.01.2018</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНПС"</t>
+          <t>ООО "ОАЗИС"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3651008252</t>
+          <t>3662163242</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P12" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664</t>
+          <t>https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А41-5872/2018</t>
+          <t>А41-5904/2018</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>29.01.2018</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОАЗИС"</t>
+          <t>ООО "Регионстрой"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3662163242</t>
+          <t>3666152700</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>300000</v>
+        <v>800000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fc338df0-f376-46c6-8a8e-4f41286acb7a</t>
+          <t>https://kad.arbitr.ru/Card/1816008f-5dbc-4bd6-a72e-f35260c6cabb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-105282/2017</t>
+          <t>А41-5912/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-77"</t>
+          <t>ООО "АНПС"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>3663105116</t>
+          <t>3651008252</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд СРО при смене членства.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>31.08.2018</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7</t>
+          <t>https://kad.arbitr.ru/Card/4a44b916-203f-4be7-bca4-475f9edc2664</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-93750/2017</t>
+          <t>А41-105282/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЗС-Строй-Сервис"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-77"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3663105116</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7704275798</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд СРО при смене членства.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>31.08.2018</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262</t>
+          <t>https://kad.arbitr.ru/Card/cd3b5f9a-3326-4203-9c00-b3e9eeea5eb7</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А41-90255/2017</t>
+          <t>А41-93750/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "РСО-ЭНЕРГО"</t>
+          <t>ООО "АЗС-Строй-Сервис"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3661054875</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взносы в компенсационный фонд новой СРО и обновить сведения в реестре членов</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/714b4b57-0044-434c-8d28-8e225eb2f5e8</t>
+          <t>https://kad.arbitr.ru/Card/26c0c463-8540-4aa0-aa4a-a6f094643262</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А14-19496/2017</t>
+          <t>А41-90255/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ПАО Банк "ФК Открытие"</t>
+          <t>ООО "РСО-ЭНЕРГО"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7706092528</t>
+          <t>3661054875</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "ДСТ ЦССР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Шишкина В. М.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P17" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в размере 1 000 000 руб.</t>
+          <t>Обязание перечислить взносы в компенсационный фонд новой СРО и обновить сведения в реестре членов</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.06.2018</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0ac3d8bd-1de9-46c2-87b8-8c6b5a69c440</t>
+          <t>https://kad.arbitr.ru/Card/714b4b57-0044-434c-8d28-8e225eb2f5e8</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-85656/2017</t>
+          <t>А14-19496/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТИНВЕСТСТРОЙ"</t>
+          <t>ПАО Банк "ФК Открытие"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3662075797</t>
+          <t>7706092528</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>СРО НП "ДСТ ЦССР"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Шишкина В. М.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 рублей взноса в компенсационный фонд СРО при переходе в другую СРО</t>
+          <t>Взыскание неосновательного обогащения в размере 1 000 000 руб.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>01.08.2018</t>
+          <t>07.06.2018</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10</t>
+          <t>https://kad.arbitr.ru/Card/0ac3d8bd-1de9-46c2-87b8-8c6b5a69c440</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А14-12798/2017</t>
+          <t>А41-85656/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО ПКФ "Воронежтеплоспецстрой"</t>
+          <t>ООО "ПРОЕКТИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3666093483</t>
+          <t>3662075797</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация строителей ВО - региональное отраслевое объединение работодателей "Партнеры"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>3662121757</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>1600000</v>
+        <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
-        <v>1500000</v>
+        <v>300000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
+          <t>Обязание перечислить 300 000 рублей взноса в компенсационный фонд СРО при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>01.08.2018</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/15e0555e-9976-4940-a8c8-3790bd892da9</t>
+          <t>https://kad.arbitr.ru/Card/392e65d3-1594-4900-9147-472e3c0f4a10</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-43476/2017</t>
+          <t>А14-12798/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ИНВЕСТ"</t>
+          <t>ООО ПКФ "Воронежтеплоспецстрой"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>3662168794</t>
+          <t>3666093483</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>Ассоциация "Саморегулируемая организация строителей ВО - региональное отраслевое объединение работодателей "Партнеры"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>3662121757</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>500000</v>
+        <v>1600000</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>500000</v>
+        <v>1500000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и обязание перечислить 500000 руб. взноса</t>
+          <t>Перевод взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53750307-eda2-4505-a2b6-f3bcef2d0cce</t>
+          <t>https://kad.arbitr.ru/Card/15e0555e-9976-4940-a8c8-3790bd892da9</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-40554/2017</t>
+          <t>А56-43476/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГАРАНТ"</t>
+          <t>ООО "СТРОЙ ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2317058596</t>
+          <t>3662168794</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7811154981</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компфонд и взыскание 500 000 руб. убытков</t>
+          <t>Признание недействительным исключения из СРО и обязание перечислить 500000 руб. взноса</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33c260a1-28a2-41d1-8d5d-d8b3d37ec153</t>
+          <t>https://kad.arbitr.ru/Card/53750307-eda2-4505-a2b6-f3bcef2d0cce</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-89915/2017</t>
+          <t>А56-40554/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>18.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВО-СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "ВОРОНЕЖ СТРОЙ КОМПЛЕКС"</t>
+          <t>ООО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>3663033415</t>
+          <t>2317058596</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P22" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компфонд и взыскание 500 000 руб. убытков</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fdfa1e3-a63f-497d-9dfc-b86b0efb602b</t>
+          <t>https://kad.arbitr.ru/Card/33c260a1-28a2-41d1-8d5d-d8b3d37ec153</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-74767/2017</t>
+          <t>А40-89915/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>18.05.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО МОНОЛИТСЕРВИС</t>
+          <t>ООО ТОРГОВО-СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "ВОРОНЕЖ СТРОЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3663033415</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НП СРО Региональный строительный альянс</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7743089700</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b26668b0-8000-4fd5-9640-135c2b8ad1b9</t>
+          <t>https://kad.arbitr.ru/Card/0fdfa1e3-a63f-497d-9dfc-b86b0efb602b</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-68141/2017</t>
+          <t>А40-74767/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО РоссошьДорстрой</t>
+          <t>ООО МОНОЛИТСЕРВИС</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СРО Региональный строительный альянс</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P24" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a040719-fdd7-4a89-a436-6b5330ad23e2</t>
+          <t>https://kad.arbitr.ru/Card/b26668b0-8000-4fd5-9640-135c2b8ad1b9</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А14-4500/2017</t>
+          <t>А40-68141/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "МонолитСервис"</t>
+          <t>ООО РоссошьДорстрой</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3664125394</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП СО "РСА"</t>
-[...2 lines deleted...]
-      <c r="L25" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300000 руб. взноса в компенсационный фонд в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91eeb423-008f-4c72-8c9d-1f86c751a03f</t>
+          <t>https://kad.arbitr.ru/Card/3a040719-fdd7-4a89-a436-6b5330ad23e2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А14-4498/2017</t>
+          <t>А14-4490/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СпецМонтаж-1"</t>
+          <t>ООО "СпецМонолит-2"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>3663092040</t>
+          <t>3664119182</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 рублей при смене организации</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/989c56e1-9031-44a1-b45a-6fab519d01d4</t>
+          <t>https://kad.arbitr.ru/Card/1e33b1a1-f097-42d9-b377-8deb51e01731</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А14-4497/2017</t>
+          <t>А14-4489/2017</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СервисМонолит"</t>
+          <t>ООО "СпецМонолит-1"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3662189138</t>
+          <t>3664119129</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr"/>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f79e26b-44a3-4c50-af8b-a3a25b82d021</t>
+          <t>https://kad.arbitr.ru/Card/3e4ed5d9-8e2b-4f78-bc2b-ab628ca4849e</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>А14-4495/2017</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -3272,720 +3266,714 @@
           <t>Требование о перечислении 300 000 руб. взноса в компенсационный фонд СРО при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/87604166-906c-42a8-91b5-a05ea7d7bacc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А14-4496/2017</t>
+          <t>А14-4493/2017</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМонолит"</t>
+          <t>ООО "СтройМонтаж"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>3662189113</t>
+          <t>3663097063</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr"/>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
           <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74827c2e-a200-4a5c-be53-d69525425bf6</t>
+          <t>https://kad.arbitr.ru/Card/09577240-3b0c-4412-b28e-a5fd3ad0577e</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А14-4489/2017</t>
+          <t>А14-4500/2017</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СпецМонолит-1"</t>
+          <t>ООО "МонолитСервис"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3664119129</t>
+          <t>3664125394</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr"/>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
+          <t>Обязание ответчика перечислить 300000 руб. взноса в компенсационный фонд в другую СРО</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e4ed5d9-8e2b-4f78-bc2b-ab628ca4849e</t>
+          <t>https://kad.arbitr.ru/Card/91eeb423-008f-4c72-8c9d-1f86c751a03f</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А14-4490/2017</t>
+          <t>А14-4498/2017</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СпецМонолит-2"</t>
+          <t>ООО "СпецМонтаж-1"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>3664119182</t>
+          <t>3663092040</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 рублей при смене организации</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e33b1a1-f097-42d9-b377-8deb51e01731</t>
+          <t>https://kad.arbitr.ru/Card/989c56e1-9031-44a1-b45a-6fab519d01d4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А14-4493/2017</t>
+          <t>А14-4497/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>31.03.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройМонтаж"</t>
+          <t>ООО "СервисМонолит"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>3663097063</t>
+          <t>3662189138</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
           <t>14.04.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09577240-3b0c-4412-b28e-a5fd3ad0577e</t>
+          <t>https://kad.arbitr.ru/Card/9f79e26b-44a3-4c50-af8b-a3a25b82d021</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А14-2586/2017</t>
+          <t>А14-4496/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вид-строй"</t>
+          <t>ООО "СтройМонолит"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3662189113</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СРО "МСА "Единство"</t>
+          <t>НП СО "РСА"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr"/>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P33" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300000 руб. при переходе в другую СРО.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>14.04.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9384da09-7c10-4b98-8162-9a287cdecea1</t>
+          <t>https://kad.arbitr.ru/Card/74827c2e-a200-4a5c-be53-d69525425bf6</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-21783/2017</t>
+          <t>А14-2586/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>06.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛНА"</t>
+          <t>ООО "Вид-строй"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>3662087400</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация "СРО "МСА "Единство"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300000 руб. при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2acf64a3-1966-4ca4-9357-a50f42cfba80</t>
+          <t>https://kad.arbitr.ru/Card/9384da09-7c10-4b98-8162-9a287cdecea1</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-14872/2017</t>
+          <t>А40-21783/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>25.01.2017</t>
+          <t>06.02.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Псарев Геннадий Тимофеевич</t>
+          <t>ООО "ВОЛНА"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3662087400</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/694deb17-1a47-4a27-8e52-9c5bdf65c95d</t>
+          <t>https://kad.arbitr.ru/Card/2acf64a3-1966-4ca4-9357-a50f42cfba80</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>А40-14877/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>25.01.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -4153,177 +4141,369 @@
           <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе участника в другую организацию</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
           <t>15.01.2020</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/54be7e80-b4cd-4a8e-a1e5-4d17b93143a9</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
+          <t>А40-14872/2017</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2017</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>Псарев Геннадий Тимофеевич</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/694deb17-1a47-4a27-8e52-9c5bdf65c95d</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
           <t>А40-218510/2016</t>
         </is>
       </c>
-      <c r="C38" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>28.10.2016</t>
         </is>
       </c>
-      <c r="D38" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E38" s="2" t="inlineStr">
+      <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F38" s="2" t="inlineStr">
+      <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G38" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H38" s="2" t="inlineStr">
+      <c r="H39" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОЛНА"</t>
         </is>
       </c>
-      <c r="I38" s="2" t="inlineStr">
+      <c r="I39" s="2" t="inlineStr">
         <is>
           <t>3662087400</t>
         </is>
       </c>
-      <c r="J38" s="2" t="inlineStr">
+      <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K38" s="2" t="inlineStr">
+      <c r="K39" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
-      <c r="L38" s="2" t="inlineStr">
+      <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
-      <c r="M38" s="2" t="inlineStr">
+      <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N38" s="2" t="inlineStr">
+      <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
-      <c r="O38" s="2" t="n">
+      <c r="O39" s="2" t="n">
         <v>1008196.72</v>
       </c>
-      <c r="P38" s="2" t="inlineStr"/>
-      <c r="Q38" s="2" t="inlineStr">
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R38" s="2" t="inlineStr">
+      <c r="R39" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО НП Центр специального строительства и ремонта</t>
         </is>
       </c>
-      <c r="S38" s="2" t="inlineStr">
+      <c r="S39" s="2" t="inlineStr">
         <is>
           <t>29.11.2016</t>
         </is>
       </c>
-      <c r="T38" s="2" t="inlineStr">
+      <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U38" s="3" t="inlineStr">
+      <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/81fff3ee-efa2-42f3-873d-81f6289832a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А14-15213/2016</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2016</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройМастер"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>3661037862</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройСтарСвязь"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>3662070936</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Донских С. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c973ed58-d433-43f8-b39d-3dd18d6722bc</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>