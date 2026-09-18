--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25f8e37b-9583-4f82-9229-afd9ecc1282b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1d96a56-cd96-4e12-b2e6-73ebd181e740" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12b75b56-29bc-4761-a8e6-23a1905a4abf" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7bb361-d581-4c14-a421-79dde1e1a2dd" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c001f7f-5782-4a32-a310-a7eaca5a7621" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50270163-b3d6-4e1a-b233-0464caf2e3bb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a57d5514-037c-434e-97bd-493550183dab" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e9f614-a95e-4f2b-834b-102ecb0cb54a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dcf5a37-9f5b-487c-a753-a5ee40216c91" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73068782-1c18-4f0f-8600-2166e718f50a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7171c8d-0458-477e-bf29-cd1d4130aa82" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bedec4f-0239-431f-9fb8-5c635f1d5be2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d1df3a1-b973-4c53-a187-bc81d4076e3c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b05e6c2b-6b23-4813-a628-62d6fe4ec923" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54246e94-150b-4887-908c-68eb4acb09c5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52218fa7-c64d-42ea-b02c-dd05b823ce0f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/719c547b-5d7e-4e11-93d8-591ae3ca2494" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87005b6f-2931-48df-90b3-226e848772b2" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b98d3b01-035d-4a68-84f4-0f4d97e4f02c" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91c51335-f328-40db-b809-9bec18ad869b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dec4d2-5bb3-4823-8a78-007e62ff3d08" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5160e77-a6ff-496f-818a-0020c71f06b0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/455f055e-9e35-4aa3-85b7-30bc5c4a80f5" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f15d40be-59d5-4908-a5ba-27fcf78dcc2f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b925ec3-0da2-47a3-8c9b-fc53f88ada29" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8225853-92a7-450f-a9ec-1a9abca8fffb" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d698f1-6965-463c-9142-73e378d2f88f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bca68ba-12b2-49ba-9576-97dec81cb416" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed12015-2756-4466-819b-31d5dcc9ecc8" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db3f5eea-4ab9-4a03-afd8-67a57f2295e8" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2365a3b-7c00-47f3-9953-d9ac166c1360" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42a90feb-0d81-4d74-a973-8f18463a5e49" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8d7787e-b6f7-4f70-875d-accbda1439df" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16255d07-9b2b-4ed2-bcc0-025fef66e96c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc4356d1-5e54-41f6-93e2-b933d168e037" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8308af-25af-42e8-adf1-323692f785d1" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71fcb7b-ec71-4ce8-989c-1d2f57343efc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/101f043b-7872-43cb-868a-e331b1239506" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/613642d7-b6c8-444a-9a7f-06c4392bc346" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75f21a57-cfa7-479c-89f8-2dce0ffaefd4" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4eb68052-68e1-4475-9da1-1b3cc2ac370a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aab0dbc6-3515-4d24-b6d6-658ea1db5c08" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df5ed011-c345-4c19-8c93-898c0d3409aa" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d0ae6a3-786a-4fdb-979d-2f4bf2a938c2" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfa5e6b4-b129-4fc5-847a-4230979c3285" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5f8d279-249d-4162-95ae-a0abe0e1d7c4" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4eb7ad3-2a07-4ef2-b4a2-4b822548138d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b493375b-8d01-49cd-af3b-a53f457fcea1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea4fa94d-a768-4a63-b3cb-763999fc2be3" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d77d8fdf-ddae-463c-a7dc-0c8e00e3d178" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c6edd34-f863-448f-94b6-8ec477eb1a36" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01a3b211-12dd-4db1-bd37-1b5d6db38f8b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2535a9b3-0aa2-4d69-88e4-d1c3c8f0ebf2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac966144-d276-4a2d-9ec0-96d002a3cc59" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac17645c-87d1-4b42-97e3-16cf030f46ab" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4957c5eb-2db5-45e7-b111-56712ff262ff" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d06020a-1d2e-4d96-9b1e-91158a23cab2" TargetMode="External" Id="rId59" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74dd5db9-7b89-4eba-b452-b71de70c4188" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa42dfb5-7c9e-4caf-b1eb-043a9dc55d63" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7592e7d-c00d-4078-85d8-89508322bb75" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25f8e37b-9583-4f82-9229-afd9ecc1282b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1d96a56-cd96-4e12-b2e6-73ebd181e740" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12b75b56-29bc-4761-a8e6-23a1905a4abf" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc7bb361-d581-4c14-a421-79dde1e1a2dd" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c001f7f-5782-4a32-a310-a7eaca5a7621" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50270163-b3d6-4e1a-b233-0464caf2e3bb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a57d5514-037c-434e-97bd-493550183dab" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31e9f614-a95e-4f2b-834b-102ecb0cb54a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e6f4de3-1ab1-471d-9156-c6638e21afb3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dcf5a37-9f5b-487c-a753-a5ee40216c91" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73068782-1c18-4f0f-8600-2166e718f50a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7171c8d-0458-477e-bf29-cd1d4130aa82" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d1df3a1-b973-4c53-a187-bc81d4076e3c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bedec4f-0239-431f-9fb8-5c635f1d5be2" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b05e6c2b-6b23-4813-a628-62d6fe4ec923" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52218fa7-c64d-42ea-b02c-dd05b823ce0f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54246e94-150b-4887-908c-68eb4acb09c5" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/719c547b-5d7e-4e11-93d8-591ae3ca2494" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7812d2db-383f-4683-943f-72d3b17d0226" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87005b6f-2931-48df-90b3-226e848772b2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d10d15b-4bcf-47ce-a00e-9459219503cc" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/641e85fe-be2b-4d32-9f3e-0dae18a0145e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ac378f3-a3fa-4232-a67b-19a24d4d43df" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b98d3b01-035d-4a68-84f4-0f4d97e4f02c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3e9bbe8-64ea-4512-bffb-25593d4dac49" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6e8b0b2-3c8c-4ae1-a0a2-f9e8fd073e7a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91c51335-f328-40db-b809-9bec18ad869b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7dec4d2-5bb3-4823-8a78-007e62ff3d08" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5160e77-a6ff-496f-818a-0020c71f06b0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/455f055e-9e35-4aa3-85b7-30bc5c4a80f5" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f15d40be-59d5-4908-a5ba-27fcf78dcc2f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b925ec3-0da2-47a3-8c9b-fc53f88ada29" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8225853-92a7-450f-a9ec-1a9abca8fffb" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d698f1-6965-463c-9142-73e378d2f88f" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bca68ba-12b2-49ba-9576-97dec81cb416" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed12015-2756-4466-819b-31d5dcc9ecc8" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db3f5eea-4ab9-4a03-afd8-67a57f2295e8" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2365a3b-7c00-47f3-9953-d9ac166c1360" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42a90feb-0d81-4d74-a973-8f18463a5e49" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8d7787e-b6f7-4f70-875d-accbda1439df" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16255d07-9b2b-4ed2-bcc0-025fef66e96c" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc4356d1-5e54-41f6-93e2-b933d168e037" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8308af-25af-42e8-adf1-323692f785d1" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71fcb7b-ec71-4ce8-989c-1d2f57343efc" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/101f043b-7872-43cb-868a-e331b1239506" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/613642d7-b6c8-444a-9a7f-06c4392bc346" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4eb68052-68e1-4475-9da1-1b3cc2ac370a" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75f21a57-cfa7-479c-89f8-2dce0ffaefd4" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aab0dbc6-3515-4d24-b6d6-658ea1db5c08" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df5ed011-c345-4c19-8c93-898c0d3409aa" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d0ae6a3-786a-4fdb-979d-2f4bf2a938c2" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfa5e6b4-b129-4fc5-847a-4230979c3285" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5f8d279-249d-4162-95ae-a0abe0e1d7c4" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b493375b-8d01-49cd-af3b-a53f457fcea1" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4eb7ad3-2a07-4ef2-b4a2-4b822548138d" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea4fa94d-a768-4a63-b3cb-763999fc2be3" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d77d8fdf-ddae-463c-a7dc-0c8e00e3d178" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01a3b211-12dd-4db1-bd37-1b5d6db38f8b" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c6edd34-f863-448f-94b6-8ec477eb1a36" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2535a9b3-0aa2-4d69-88e4-d1c3c8f0ebf2" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac966144-d276-4a2d-9ec0-96d002a3cc59" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4957c5eb-2db5-45e7-b111-56712ff262ff" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac17645c-87d1-4b42-97e3-16cf030f46ab" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d06020a-1d2e-4d96-9b1e-91158a23cab2" TargetMode="External" Id="rId69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U60"/>
+  <dimension ref="A1:U70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,5770 +589,6648 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А14-11454/2026</t>
+          <t>А14-15483/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Областное казенное учреждение "Дорожное агентство Липецкой области"</t>
+          <t>Муниципальное казенное дошкольное образовательное учреждение детский сад "Страна чудес" комбинированного вида- "Центр психолого-педагогической, медицинской и социальной помощи"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>4826129728</t>
+          <t>3629004870</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС "Развитие"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ № 61"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>3663129910</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
+          <t>Баранникова И. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25f8e37b-9583-4f82-9229-afd9ecc1282b</t>
+          <t>https://kad.arbitr.ru/Card/74dd5db9-7b89-4eba-b452-b71de70c4188</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А14-10205/2026</t>
+          <t>А14-14781/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>15.06.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
+          <t>Министерство строительства Воронежской области</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>4824070613</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО РОС "Развитие"</t>
+          <t>ООО "ВОРОНЕЖЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>3665092078</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Митина В. В.</t>
+          <t>Баранникова И. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1d96a56-cd96-4e12-b2e6-73ebd181e740</t>
+          <t>https://kad.arbitr.ru/Card/fa42dfb5-7c9e-4caf-b1eb-043a9dc55d63</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А14-10080/2026</t>
+          <t>А14-11900/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО Торгово-Строительное Предприятие "Воронеж Строй Комплекс"</t>
+          <t>ООО "АЗХМ-Инжиниринг"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3663033415</t>
+          <t>7728797306</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альянс"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Митина В. В.</t>
+          <t>Белявцева Т. Л.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12b75b56-29bc-4761-a8e6-23a1905a4abf</t>
+          <t>https://kad.arbitr.ru/Card/b7592e7d-c00d-4078-85d8-89508322bb75</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А14-4320/2026</t>
+          <t>А14-11454/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>Областное казенное учреждение "Дорожное агентство Липецкой области"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4826129728</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Комстрой"</t>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>3662238378</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Семенов Г. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc7bb361-d581-4c14-a421-79dde1e1a2dd</t>
+          <t>https://kad.arbitr.ru/Card/25f8e37b-9583-4f82-9229-afd9ecc1282b</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А14-21865/2025</t>
+          <t>А14-10205/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства Воронежской области</t>
+          <t>Фонд капитального ремонта общего имущества многоквартирных домов Липецкой области</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>4824070613</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВоронежЕвроСтрой"</t>
+          <t>Ассоциация СРО РОС "Развитие"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>3665092078</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Семенов Г. В.</t>
+          <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c001f7f-5782-4a32-a310-a7eaca5a7621</t>
+          <t>https://kad.arbitr.ru/Card/f1d96a56-cd96-4e12-b2e6-73ebd181e740</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А14-16242/2025</t>
+          <t>А14-10080/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства Воронежской области</t>
+          <t>ООО Торгово-Строительное Предприятие "Воронеж Строй Комплекс"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>3663033415</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОРОНЕЖЕВРОСТРОЙ"</t>
+          <t>ООО "Альянс"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>3665092078</t>
+          <t>3663165965</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50270163-b3d6-4e1a-b233-0464caf2e3bb</t>
+          <t>https://kad.arbitr.ru/Card/12b75b56-29bc-4761-a8e6-23a1905a4abf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А14-14003/2025</t>
+          <t>А14-4320/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Министерство Строительства ВО</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГА СТРОЙ"</t>
+          <t>ООО "Комстрой"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>3666226905</t>
+          <t>3662238378</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Семенов Г. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a57d5514-037c-434e-97bd-493550183dab</t>
+          <t>https://kad.arbitr.ru/Card/cc7bb361-d581-4c14-a421-79dde1e1a2dd</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А14-9994/2025</t>
+          <t>А14-21865/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дипломат"</t>
+          <t>Министерство строительства Воронежской области</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>3664248332</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>ООО "ВоронежЕвроСтрой"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>3665092078</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Митина В. В.</t>
+          <t>Семенов Г. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31e9f614-a95e-4f2b-834b-102ecb0cb54a</t>
+          <t>https://kad.arbitr.ru/Card/4c001f7f-5782-4a32-a310-a7eaca5a7621</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А14-8197/2024</t>
+          <t>А14-16242/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК БОРЕЙ"</t>
+          <t>Министерство строительства Воронежской области</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3662288481</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>ООО "ВОРОНЕЖЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>3665092078</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Кострюкова И. В.</t>
+          <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2dcf5a37-9f5b-487c-a753-a5ee40216c91</t>
+          <t>https://kad.arbitr.ru/Card/50270163-b3d6-4e1a-b233-0464caf2e3bb</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А14-1457/2024</t>
+          <t>А14-14003/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>31.01.2024</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>Министерство Строительства ВО</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Региональное объединение строителей "Развитие"</t>
+          <t>ООО "МЕГА СТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>3666226905</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Булгаков М. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Семенов Г. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>29.04.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73068782-1c18-4f0f-8600-2166e718f50a</t>
+          <t>https://kad.arbitr.ru/Card/a57d5514-037c-434e-97bd-493550183dab</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А14-545/2024</t>
+          <t>А14-9994/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>16.01.2024</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПромКровСтрой"</t>
+          <t>ООО "Дипломат"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3663149970</t>
+          <t>3664248332</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>3664999635</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Шишкина В. М.</t>
+          <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика выполнить ремонтные работы по устранению недостатков кровли многоквартирного дома</t>
+          <t>Об устранении недостатков капитального ремонта системы отопления в многоквартирном доме</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>03.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7171c8d-0458-477e-bf29-cd1d4130aa82</t>
+          <t>https://kad.arbitr.ru/Card/31e9f614-a95e-4f2b-834b-102ecb0cb54a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А14-15717/2023</t>
+          <t>А14-10155/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>14.09.2023</t>
+          <t>18.06.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>ООО "ЭКО-ТЕХ Микроэлектроника"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>5260447657</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС "Развитие"</t>
+          <t>ООО "Аметрин"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>3662207179</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Завидовская Е. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Фролова Е. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.08.2024</t>
+          <t>10.09.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8bedec4f-0239-431f-9fb8-5c635f1d5be2</t>
+          <t>https://kad.arbitr.ru/Card/9e6f4de3-1ab1-471d-9156-c6638e21afb3</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А14-15718/2023</t>
+          <t>А14-8197/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.09.2023</t>
+          <t>16.05.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
+          <t>ООО "УК БОРЕЙ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>3662288481</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
           <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="L14" s="2" t="inlineStr">
         <is>
           <t>3664999635</t>
         </is>
       </c>
-      <c r="J14" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>КострюковаАрхив И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Кострюкова И. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение подрядчиком сроков работ по договору капремонта.</t>
+          <t>Устранение недостатков капремонта кровли МКД и взыскание судебной неустойки за неисполнение решения.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>27.03.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d1df3a1-b973-4c53-a187-bc81d4076e3c</t>
+          <t>https://kad.arbitr.ru/Card/2dcf5a37-9f5b-487c-a753-a5ee40216c91</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А14-14170/2023</t>
+          <t>А14-1457/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.08.2023</t>
+          <t>31.01.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "Сбербанк Страхование"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
+          <t>Ассоциация Саморегулируемая организация "Региональное объединение строителей "Развитие"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>3664999635</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Булгаков М. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>30000</v>
+        <v>306304.91</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>30000</v>
+        <v>306304.91</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке суброгации из-за залива квартиры при капитальном ремонте крыши</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>21.04.2024</t>
+          <t>29.04.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b05e6c2b-6b23-4813-a628-62d6fe4ec923</t>
+          <t>https://kad.arbitr.ru/Card/73068782-1c18-4f0f-8600-2166e718f50a</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А14-10653/2023</t>
+          <t>А14-545/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.06.2023</t>
+          <t>16.01.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
+          <t>ООО "ПромКровСтрой"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3663149970</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
           <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="L16" s="2" t="inlineStr">
         <is>
           <t>3664999635</t>
         </is>
       </c>
-      <c r="J16" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Ловчикова Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шишкина В. М.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Обязание ответчика выполнить ремонтные работы по устранению недостатков кровли многоквартирного дома</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54246e94-150b-4887-908c-68eb4acb09c5</t>
+          <t>https://kad.arbitr.ru/Card/a7171c8d-0458-477e-bf29-cd1d4130aa82</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А14-10654/2023</t>
+          <t>А14-15718/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.06.2023</t>
+          <t>14.09.2023</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>3664999635</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй-Капитал"</t>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>3664120163</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Ловчикова Н. В.</t>
+          <t>КострюковаАрхив И. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>193700</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>161355.77</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>161355.77</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт кровли членом ассоциации</t>
+          <t>Субсидиарная ответственность СРО за нарушение подрядчиком сроков работ по договору капремонта.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>19.05.2025</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52218fa7-c64d-42ea-b02c-dd05b823ce0f</t>
+          <t>https://kad.arbitr.ru/Card/3d1df3a1-b973-4c53-a187-bc81d4076e3c</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А14-8721/2023</t>
+          <t>А14-15717/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>29.05.2023</t>
+          <t>14.09.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>3664999635</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС Развитие"</t>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Шишкина В. М.</t>
+          <t>Завидовская Е. С.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>154377</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>187604.05</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>168843.65</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>17.04.2025</t>
+          <t>27.08.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/719c547b-5d7e-4e11-93d8-591ae3ca2494</t>
+          <t>https://kad.arbitr.ru/Card/8bedec4f-0239-431f-9fb8-5c635f1d5be2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А14-426/2023</t>
+          <t>А14-14170/2023</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>16.01.2023</t>
+          <t>22.08.2023</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЙНАВА-ЦЕНТР"</t>
+          <t>ООО СК "Сбербанк Страхование"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3663100608</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стратус"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>3662202822</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+          <t>Булгаков М. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>30000</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Отмена запрета на регистрацию авто, наложенного в интересах СРО как взыскателя</t>
+          <t>Взыскание убытков в порядке суброгации из-за залива квартиры при капитальном ремонте крыши</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>10.08.2023</t>
+          <t>21.04.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87005b6f-2931-48df-90b3-226e848772b2</t>
+          <t>https://kad.arbitr.ru/Card/b05e6c2b-6b23-4813-a628-62d6fe4ec923</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А14-13586/2020</t>
+          <t>А14-10654/2023</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.09.2020</t>
+          <t>29.06.2023</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПМК 19"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>3663139718</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гидростиль"</t>
+          <t>ООО "Строй-Капитал"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>3662190461</t>
+          <t>3664120163</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Сазыкина А. В.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Ловчикова Н. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>193700</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Освобождение имущества (земснарядов ЛС-27, ЛС-27А) от ареста и исключение из описи</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт кровли членом ассоциации</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>15.01.2021</t>
+          <t>19.05.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b98d3b01-035d-4a68-84f4-0f4d97e4f02c</t>
+          <t>https://kad.arbitr.ru/Card/52218fa7-c64d-42ea-b02c-dd05b823ce0f</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-298998/2018</t>
+          <t>А14-10653/2023</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>12.12.2018</t>
+          <t>29.06.2023</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСТОМ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>3666094536</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>ООО "Строй-Капитал"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>3664120163</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Ловчикова Н. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>300000</v>
+        <v>141998</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>07.04.2019</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/91c51335-f328-40db-b809-9bec18ad869b</t>
+          <t>https://kad.arbitr.ru/Card/54246e94-150b-4887-908c-68eb4acb09c5</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-192844/2018</t>
+          <t>А14-8721/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>17.08.2018</t>
+          <t>29.05.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИЛИКАТСТРОЙ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Воронежской области</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>3652010712</t>
+          <t>3664999635</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация СРО "РОС Развитие"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Шишкина В. М.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>154377</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>13.10.2018</t>
+          <t>17.04.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7dec4d2-5bb3-4823-8a78-007e62ff3d08</t>
+          <t>https://kad.arbitr.ru/Card/719c547b-5d7e-4e11-93d8-591ae3ca2494</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А14-12782/2018</t>
+          <t>А14-5731/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>04.04.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВСК Развитие"</t>
+          <t>ООО "Рустрансторгсервис"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3664118816</t>
+          <t>2461216510</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС Развитие"</t>
+          <t>СПИ МРОСП по ОИП УФССП России по Воронежской области Букреева Е.А.</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>3664062377</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ливенцева Д. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>05.12.2023</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5160e77-a6ff-496f-818a-0020c71f06b0</t>
+          <t>https://kad.arbitr.ru/Card/7812d2db-383f-4683-943f-72d3b17d0226</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-253523/2017</t>
+          <t>А14-426/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>16.01.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАПОЛИС"</t>
+          <t>ООО "ДАЙНАВА-ЦЕНТР"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3664221637</t>
+          <t>3663100608</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="inlineStr"/>
+          <t>ООО "Стратус"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>3662202822</t>
+        </is>
+      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Отмена запрета на регистрацию авто, наложенного в интересах СРО как взыскателя</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>16.08.2018</t>
+          <t>10.08.2023</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/455f055e-9e35-4aa3-85b7-30bc5c4a80f5</t>
+          <t>https://kad.arbitr.ru/Card/87005b6f-2931-48df-90b3-226e848772b2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-175209/2017</t>
+          <t>А08-10849/2022</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>25.10.2022</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ РЕЦИКЛИНГА"</t>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3662147392</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Филатова Оксана Леонидовна</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>312601280350</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Индутенко Ю. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f15d40be-59d5-4908-a5ba-27fcf78dcc2f</t>
+          <t>https://kad.arbitr.ru/Card/9d10d15b-4bcf-47ce-a00e-9459219503cc</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-59713/2017</t>
+          <t>А08-585/2022</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>24.01.2022</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОРОНЕЖСКАЯ СТРОИТЕЛЬНО-РЕМОНТНАЯ КОМПАНИЯ"</t>
+          <t>ПАО "СОВКОМБАНК"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>3664131736</t>
+          <t>4401116480</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>Хрептович Геннадий Михайлович</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>151000751719</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.10.2017</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b925ec3-0da2-47a3-8c9b-fc53f88ada29</t>
+          <t>https://kad.arbitr.ru/Card/641e85fe-be2b-4d32-9f3e-0dae18a0145e</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-137508/2017</t>
+          <t>А14-9935/2021</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>25.06.2021</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИТИЛАЙН"</t>
+          <t>ООО "Экспресс"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3666138952</t>
+          <t>3666001549</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "Кариатида АРТ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>3664108751</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Герасимова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>14.09.2023</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8225853-92a7-450f-a9ec-1a9abca8fffb</t>
+          <t>https://kad.arbitr.ru/Card/0ac378f3-a3fa-4232-a67b-19a24d4d43df</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А14-10820/2017</t>
+          <t>А14-13586/2020</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>21.09.2020</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "АгроТехСервис"</t>
+          <t>ООО "ПМК 19"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>3662186761</t>
+          <t>3663139718</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АС "Передовые строительные технологии"</t>
+          <t>ООО "Гидростиль"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>3662190461</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Сазыкина А. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд другой организации</t>
+          <t>Освобождение имущества (земснарядов ЛС-27, ЛС-27А) от ареста и исключение из описи</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>15.01.2021</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74d698f1-6965-463c-9142-73e378d2f88f</t>
+          <t>https://kad.arbitr.ru/Card/b98d3b01-035d-4a68-84f4-0f4d97e4f02c</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-125181/2017</t>
+          <t>А14-22637/2019</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>26.12.2019</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРСЕТЬСТРОЙ"</t>
+          <t>ООО "Люмеско"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>3662188254</t>
+          <t>3666216086</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "СМУ-95"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>3664090110</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Артюхова Ю. Е.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bca68ba-12b2-49ba-9576-97dec81cb416</t>
+          <t>https://kad.arbitr.ru/Card/b3e9bbe8-64ea-4512-bffb-25593d4dac49</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-116629/2017</t>
+          <t>А08-11308/2019</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>07.11.2019</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИДЕО АЛЬЯНС"</t>
+          <t>Первов Артем Геннадьевич</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3663087379</t>
+          <t>312318409604</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РАЗВИТИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Иваненко Вячеслав Сергеевич</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Косинский Ю. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
-      <c r="Q30" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ed12015-2756-4466-819b-31d5dcc9ecc8</t>
+          <t>https://kad.arbitr.ru/Card/b6e8b0b2-3c8c-4ae1-a0a2-f9e8fd073e7a</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-44027/2017</t>
+          <t>А40-298998/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>12.12.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЧЕРНОЗЕМАГРОМАШ"</t>
+          <t>ООО "ЭКСТОМ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>3662153082</t>
+          <t>3666094536</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в выходе из СРО и взыскание 500 000 руб. убытков (взнос в компфонд).</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>29.04.2018</t>
+          <t>07.04.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db3f5eea-4ab9-4a03-afd8-67a57f2295e8</t>
+          <t>https://kad.arbitr.ru/Card/91c51335-f328-40db-b809-9bec18ad869b</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А14-8930/2017</t>
+          <t>А40-192844/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>17.08.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройжил-Сервис"</t>
+          <t>ООО "СИЛИКАТСТРОЙ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6829016652</t>
+          <t>3652010712</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и требование о переводе средств компенсационного фонда.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>13.10.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2365a3b-7c00-47f3-9953-d9ac166c1360</t>
+          <t>https://kad.arbitr.ru/Card/e7dec4d2-5bb3-4823-8a78-007e62ff3d08</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-104344/2017</t>
+          <t>А14-12782/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАИЛУЧШИЕ ДОСТУПНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "ВСК Развитие"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>3662999816</t>
+          <t>3664118816</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>Ассоциация СРО "РОС Развитие"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
+          <t>Неисполнение обязанности по перераспределению взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42a90feb-0d81-4d74-a973-8f18463a5e49</t>
+          <t>https://kad.arbitr.ru/Card/f5160e77-a6ff-496f-818a-0020c71f06b0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-33709/2017</t>
+          <t>А40-253523/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНАЛЬНЫЙ ПРОЕКТ"</t>
+          <t>ООО "МЕГАПОЛИС"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>3665096548</t>
+          <t>3664221637</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание внести сведения о прекращении членства в СРО и перечислить 1 000 000 руб. компфонда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>16.08.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8d7787e-b6f7-4f70-875d-accbda1439df</t>
+          <t>https://kad.arbitr.ru/Card/455f055e-9e35-4aa3-85b7-30bc5c4a80f5</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А14-6834/2017</t>
+          <t>А40-175209/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПК "Статус"</t>
+          <t>ООО "ТЕХНОЛОГИЯ РЕЦИКЛИНГА"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>3664123679</t>
+          <t>3662147392</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "Рос "Развитие"</t>
-[...2 lines deleted...]
-      <c r="L35" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300000</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 1 000 000 руб. компфонда и взыскать 300 000 руб. убытков при смене СРО</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>23.08.2018</t>
+          <t>12.12.2017</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16255d07-9b2b-4ed2-bcc0-025fef66e96c</t>
+          <t>https://kad.arbitr.ru/Card/f15d40be-59d5-4908-a5ba-27fcf78dcc2f</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А14-6037/2017</t>
+          <t>А56-59713/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройСоюз"</t>
+          <t>ООО "ВОРОНЕЖСКАЯ СТРОИТЕЛЬНО-РЕМОНТНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>4826079146</t>
+          <t>3664131736</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>28.10.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98</t>
+          <t>https://kad.arbitr.ru/Card/6b925ec3-0da2-47a3-8c9b-fc53f88ada29</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-50104/2017</t>
+          <t>А40-137508/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПАЙДАЛЫ"</t>
+          <t>ООО "СИТИЛАЙН"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>3625013930</t>
+          <t>3666138952</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>307475.18</v>
+        <v>2000000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>13.01.2018</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc4356d1-5e54-41f6-93e2-b933d168e037</t>
+          <t>https://kad.arbitr.ru/Card/a8225853-92a7-450f-a9ec-1a9abca8fffb</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А14-2248/2017</t>
+          <t>А14-10820/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированное строительное управление №3 "Монолитстрой"</t>
+          <t>ООО "АгроТехСервис"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3662186761</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>АС "Передовые строительные технологии"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Обязание прекратить членство в СРО и перечислить взнос в компенсационный фонд другой организации</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>20.05.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf8308af-25af-42e8-adf1-323692f785d1</t>
+          <t>https://kad.arbitr.ru/Card/74d698f1-6965-463c-9142-73e378d2f88f</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-28654/2017</t>
+          <t>А40-125181/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ СЕРВИС"</t>
+          <t>ООО "ДОРСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>3663099550</t>
+          <t>3662188254</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>НП СО РЕгиональное Объединение Строительных Организаций</t>
-[...2 lines deleted...]
-      <c r="L39" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>363000</v>
+        <v>400000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>352000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание расходов</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c71fcb7b-ec71-4ce8-989c-1d2f57343efc</t>
+          <t>https://kad.arbitr.ru/Card/5bca68ba-12b2-49ba-9576-97dec81cb416</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А14-1078/2017</t>
+          <t>А40-116629/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>27.01.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автостроймонтаж-Л"</t>
+          <t>ООО "ВИДЕО АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>4823057031</t>
+          <t>3663087379</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ "РАЗВИТИЕ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr"/>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>05.05.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/101f043b-7872-43cb-868a-e331b1239506</t>
+          <t>https://kad.arbitr.ru/Card/9ed12015-2756-4466-819b-31d5dcc9ecc8</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А14-497/2017</t>
+          <t>А56-44027/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>16.01.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМП 707"</t>
+          <t>ООО "ЧЕРНОЗЕМАГРОМАШ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>3123185371</t>
+          <t>3662153082</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС "Развитие"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перевода взноса в компфонд в другую СРО</t>
+          <t>Признание незаконным отказа в выходе из СРО и взыскание 500 000 руб. убытков (взнос в компфонд).</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>23.12.2017</t>
+          <t>29.04.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45</t>
+          <t>https://kad.arbitr.ru/Card/db3f5eea-4ab9-4a03-afd8-67a57f2295e8</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А14-18431/2016</t>
+          <t>А14-8930/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>15.12.2016</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "Технический центр организации дорожного движения"</t>
+          <t>ООО "Стройжил-Сервис"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>4826054335</t>
+          <t>6829016652</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
-      <c r="O42" s="2" t="inlineStr"/>
+      <c r="O42" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении допуска и исключении из членов Ассоциации</t>
+          <t>Признание незаконным исключения из СРО и требование о переводе средств компенсационного фонда.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>23.09.2017</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/613642d7-b6c8-444a-9a7f-06c4392bc346</t>
+          <t>https://kad.arbitr.ru/Card/b2365a3b-7c00-47f3-9953-d9ac166c1360</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А14-17841/2016</t>
+          <t>А40-104344/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>06.12.2016</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Автостроймонтаж-Л"</t>
+          <t>ООО "НАИЛУЧШИЕ ДОСТУПНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>4823057031</t>
+          <t>3662999816</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...3 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>31.12.2016</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75f21a57-cfa7-479c-89f8-2dce0ffaefd4</t>
+          <t>https://kad.arbitr.ru/Card/42a90feb-0d81-4d74-a973-8f18463a5e49</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А14-17839/2016</t>
+          <t>А56-33709/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>06.12.2016</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Теплохиммонтаж-Монолит"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕГИОНАЛЬНЫЙ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3665096548</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
+          <t>Обязание внести сведения о прекращении членства в СРО и перечислить 1 000 000 руб. компфонда</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4eb68052-68e1-4475-9da1-1b3cc2ac370a</t>
+          <t>https://kad.arbitr.ru/Card/f8d7787e-b6f7-4f70-875d-accbda1439df</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А14-17777/2016</t>
+          <t>А14-6834/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>05.12.2016</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "КапиталСтрой"</t>
+          <t>ООО "ПК "Статус"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>3663075648</t>
+          <t>3664123679</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО НП "Рос "Развитие"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr"/>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
-      <c r="O45" s="2" t="inlineStr"/>
-      <c r="P45" s="2" t="inlineStr"/>
+      <c r="O45" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении допуска и исключении из членов Ассоциации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>23.08.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aab0dbc6-3515-4d24-b6d6-658ea1db5c08</t>
+          <t>https://kad.arbitr.ru/Card/16255d07-9b2b-4ed2-bcc0-025fef66e96c</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А14-17626/2016</t>
+          <t>А14-6037/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>02.12.2016</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройэнергоремонт"</t>
+          <t>ООО "СтройСоюз"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>6319729110</t>
+          <t>4826079146</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...3 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО и взыскание судебных расходов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df5ed011-c345-4c19-8c93-898c0d3409aa</t>
+          <t>https://kad.arbitr.ru/Card/0fe0ec00-3d7a-40e0-a7e3-6fd3f0da6d98</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А14-17525/2016</t>
+          <t>А40-50104/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>01.12.2016</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альгиз"</t>
+          <t>ООО "ПАЙДАЛЫ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>4825084697</t>
+          <t>3625013930</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
+        <v>307475.18</v>
+      </c>
+      <c r="P47" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить взнос в компенсационный фонд 300000 руб.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>13.01.2018</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d0ae6a3-786a-4fdb-979d-2f4bf2a938c2</t>
+          <t>https://kad.arbitr.ru/Card/dc4356d1-5e54-41f6-93e2-b933d168e037</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А14-17599/2016</t>
+          <t>А14-2248/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>01.12.2016</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "Техномаш"</t>
+          <t>ООО "Специализированное строительное управление №3 "Монолитстрой"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>3128074668</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО по результатам проверки</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>20.05.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfa5e6b4-b129-4fc5-847a-4230979c3285</t>
+          <t>https://kad.arbitr.ru/Card/bf8308af-25af-42e8-adf1-323692f785d1</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А14-17308/2016</t>
+          <t>А40-28654/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>22.11.2016</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "РемГрад"</t>
+          <t>ООО "СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>4821023630</t>
+          <t>3663099550</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП СО РЕгиональное Объединение Строительных Организаций</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...3 lines deleted...]
-      <c r="P49" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>363000</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>352000</v>
+      </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание расходов</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5f8d279-249d-4162-95ae-a0abe0e1d7c4</t>
+          <t>https://kad.arbitr.ru/Card/c71fcb7b-ec71-4ce8-989c-1d2f57343efc</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А14-17042/2016</t>
+          <t>А14-1078/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>22.11.2016</t>
+          <t>27.01.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания РуссГрад"</t>
+          <t>ООО "Автостроймонтаж-Л"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>4824064673</t>
+          <t>4823057031</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО и прекращении допуска к работам</t>
+          <t>Оспаривание решения об исключении из членов СРО по результатам внеплановой проверки</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>05.05.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4eb7ad3-2a07-4ef2-b4a2-4b822548138d</t>
+          <t>https://kad.arbitr.ru/Card/101f043b-7872-43cb-868a-e331b1239506</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А14-17044/2016</t>
+          <t>А14-497/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>22.11.2016</t>
+          <t>16.01.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр фасадных технологий"</t>
+          <t>ООО "СМП 707"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>4826063562</t>
+          <t>3123185371</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "РОС "Развитие"</t>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
-      <c r="O51" s="2" t="inlineStr"/>
+      <c r="O51" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений об исключении из членов СРО и прекращении допуска к работам</t>
+          <t>Оспаривание исключения из СРО и требование перевода взноса в компфонд в другую СРО</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>23.12.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b493375b-8d01-49cd-af3b-a53f457fcea1</t>
+          <t>https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А14-16238/2016</t>
+          <t>А14-18431/2016</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>10.11.2016</t>
+          <t>15.12.2016</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гранд-энергоресурс"</t>
+          <t>ООО "Технический центр организации дорожного движения"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6317064597</t>
+          <t>4826054335</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении допуска к работам и исключении из членов ассоциации.</t>
+          <t>Оспаривание решений СРО о приостановлении допуска и исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>23.09.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea4fa94d-a768-4a63-b3cb-763999fc2be3</t>
+          <t>https://kad.arbitr.ru/Card/613642d7-b6c8-444a-9a7f-06c4392bc346</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А14-15609/2016</t>
+          <t>А14-17839/2016</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>27.10.2016</t>
+          <t>06.12.2016</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газ-Комфорт"</t>
+          <t>ЗАО "Теплохиммонтаж-Монолит"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>0277101231</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
+          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>27.01.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d77d8fdf-ddae-463c-a7dc-0c8e00e3d178</t>
+          <t>https://kad.arbitr.ru/Card/4eb68052-68e1-4475-9da1-1b3cc2ac370a</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А14-14952/2016</t>
+          <t>А14-17841/2016</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>14.10.2016</t>
+          <t>06.12.2016</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Геолог"</t>
+          <t>ООО "Автостроймонтаж-Л"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>3128081552</t>
+          <t>4823057031</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении допуска к работам и исключении из членов ассоциации</t>
+          <t>Оспаривание решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>31.12.2016</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c6edd34-f863-448f-94b6-8ec477eb1a36</t>
+          <t>https://kad.arbitr.ru/Card/75f21a57-cfa7-479c-89f8-2dce0ffaefd4</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А14-14960/2016</t>
+          <t>А14-17777/2016</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>14.10.2016</t>
+          <t>05.12.2016</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГК "Солидарность"</t>
+          <t>ООО "КапиталСтрой"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>4826076233</t>
+          <t>3663075648</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
-      <c r="O55" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перевода взноса в компенсационный фонд в другую СРО</t>
+          <t>Оспаривание решений СРО о приостановлении допуска и исключении из членов Ассоциации</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>13.05.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01a3b211-12dd-4db1-bd37-1b5d6db38f8b</t>
+          <t>https://kad.arbitr.ru/Card/aab0dbc6-3515-4d24-b6d6-658ea1db5c08</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А14-14947/2016</t>
+          <t>А14-17626/2016</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>13.10.2016</t>
+          <t>02.12.2016</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СервисСтрой"</t>
+          <t>ООО "Стройэнергоремонт"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>3128037338</t>
+          <t>6319729110</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС "Развитие"</t>
+          <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о приостановлении, прекращении допуска к работам и исключении из членов.</t>
+          <t>Признание недействительным решения об исключении из членов СРО и взыскание судебных расходов</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2535a9b3-0aa2-4d69-88e4-d1c3c8f0ebf2</t>
+          <t>https://kad.arbitr.ru/Card/df5ed011-c345-4c19-8c93-898c0d3409aa</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А14-14558/2016</t>
+          <t>А14-17525/2016</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>07.10.2016</t>
+          <t>01.12.2016</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "АкСтрой"</t>
+          <t>ООО "Альгиз"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>0275061946</t>
+          <t>4825084697</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
-[...2 lines deleted...]
-      <c r="O57" s="2" t="inlineStr"/>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о прекращении допуска к работам и исключении из членов ассоциации</t>
+          <t>Оспаривание исключения из СРО и требование перечислить взнос в компенсационный фонд 300000 руб.</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>27.05.2017</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac966144-d276-4a2d-9ec0-96d002a3cc59</t>
+          <t>https://kad.arbitr.ru/Card/3d0ae6a3-786a-4fdb-979d-2f4bf2a938c2</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А14-13514/2016</t>
+          <t>А14-17599/2016</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>19.09.2016</t>
+          <t>01.12.2016</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТамбовТехМонтаж"</t>
+          <t>ООО "Техномаш"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>6820031529</t>
+          <t>3128074668</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>НП РОС "Развитие"</t>
+          <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>Баркова Е. Н.</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr"/>
       <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и обязание перечислить средства компенсационного фонда</t>
+          <t>Оспаривание решения об исключении из членов СРО по результатам проверки</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>20.10.2016</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac17645c-87d1-4b42-97e3-16cf030f46ab</t>
+          <t>https://kad.arbitr.ru/Card/dfa5e6b4-b129-4fc5-847a-4230979c3285</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А14-13515/2016</t>
+          <t>А14-17308/2016</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19.09.2016</t>
+          <t>22.11.2016</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОМЕГА"</t>
+          <t>ООО "РемГрад"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>6820034706</t>
+          <t>4821023630</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>НП РОС "Развитие"</t>
+          <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>3662121845</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Щербатых И. А.</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из членов СРО и перевод средств компенсационного фонда</t>
+          <t>Оспаривание решения об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>27.10.2016</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4957c5eb-2db5-45e7-b111-56712ff262ff</t>
+          <t>https://kad.arbitr.ru/Card/d5f8d279-249d-4162-95ae-a0abe0e1d7c4</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А36-5137/2015</t>
+          <t>А14-17044/2016</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>22.07.2015</t>
+          <t>22.11.2016</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "Технический центр организации дорожного движения"</t>
+          <t>ООО "Центр фасадных технологий"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>4826054335</t>
+          <t>4826063562</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>Страховое публичное акционерное общество "Ингосстрах"</t>
+          <t>СРО НП "РОС "Развитие"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>3662121845</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Липецкой области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Дегоева О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
+          <t>Признание недействительными решений об исключении из членов СРО и прекращении допуска к работам</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2017</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b493375b-8d01-49cd-af3b-a53f457fcea1</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А14-17042/2016</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2016</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания РуссГрад"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>4824064673</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения об исключении из членов СРО и прекращении допуска к работам</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4eb7ad3-2a07-4ef2-b4a2-4b822548138d</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А14-16238/2016</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2016</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гранд-энергоресурс"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>6317064597</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений СРО о приостановлении допуска к работам и исключении из членов ассоциации.</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea4fa94d-a768-4a63-b3cb-763999fc2be3</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А14-15609/2016</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2016</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газ-Комфорт"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>0277101231</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Щербатых И. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений об исключении из членов СРО и прекращении действия свидетельства о допуске</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d77d8fdf-ddae-463c-a7dc-0c8e00e3d178</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А14-14960/2016</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2016</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГК "Солидарность"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>4826076233</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование перевода взноса в компенсационный фонд в другую СРО</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/01a3b211-12dd-4db1-bd37-1b5d6db38f8b</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А14-14952/2016</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2016</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Геолог"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>3128081552</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений СРО о приостановлении допуска к работам и исключении из членов ассоциации</t>
+        </is>
+      </c>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2017</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c6edd34-f863-448f-94b6-8ec477eb1a36</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А14-14947/2016</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2016</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СервисСтрой"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>3128037338</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений СРО о приостановлении, прекращении допуска к работам и исключении из членов.</t>
+        </is>
+      </c>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2018</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2535a9b3-0aa2-4d69-88e4-d1c3c8f0ebf2</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А14-14558/2016</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>07.10.2016</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АкСтрой"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>0275061946</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Щербатых И. А.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R67" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений СРО о прекращении допуска к работам и исключении из членов ассоциации</t>
+        </is>
+      </c>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2017</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac966144-d276-4a2d-9ec0-96d002a3cc59</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А14-13515/2016</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2016</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОМЕГА"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>6820034706</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>НП РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным исключения из членов СРО и перевод средств компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2016</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4957c5eb-2db5-45e7-b111-56712ff262ff</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А14-13514/2016</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2016</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТамбовТехМонтаж"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>6820031529</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>НП РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным исключения из СРО и обязание перечислить средства компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2016</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac17645c-87d1-4b42-97e3-16cf030f46ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А36-5137/2015</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2015</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Технический центр организации дорожного движения"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>4826054335</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>Страховое публичное акционерное общество "Ингосстрах"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Дегоева О. А.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>796313.59</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
           <t>Взыскание страхового возмещения за расходы на устранение недостатков работ в гарантийный период</t>
         </is>
       </c>
-      <c r="S60" s="2" t="inlineStr">
+      <c r="S70" s="2" t="inlineStr">
         <is>
           <t>18.02.2016</t>
         </is>
       </c>
-      <c r="T60" s="2" t="inlineStr">
+      <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U60" s="3" t="inlineStr">
+      <c r="U70" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2d06020a-1d2e-4d96-9b1e-91158a23cab2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6376,44 +7254,54 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>