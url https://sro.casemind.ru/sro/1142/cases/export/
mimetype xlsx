--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64042f02-70b2-4976-8fe7-fb375222b2d9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7075c2e1-1109-4cc8-9d10-eb0fdff33e7f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc9acda4-2266-450d-9b9d-f2e515190fed" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/672f9101-edf8-4949-b228-a4d609af64e8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1488faee-8bc3-479e-ac46-17c81b1a0925" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba560c3-6a44-47dd-9a4e-5d1661556969" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc7e306f-2f31-4e25-b8de-10bef824ad2d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51365a0c-5fcc-4e08-a682-0a2d7233b038" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ee70b07-6e34-46d9-88c2-38d89437701f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3ccfd85-0100-4a84-8501-b17ff108fcdc" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f26b341b-68e3-4f51-96d3-1e35ec85e96c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62885ac1-1383-4b8b-8353-82969cb8f058" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/860b5484-a13f-4baa-98ac-c9745a95f349" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a019dc-67c8-4067-ba90-f95eb1059b52" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7096274d-45eb-4399-850a-6e7b525071ed" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad68e3c4-d137-4068-b805-bfb01894ae14" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b2e9f2-7beb-4052-9b72-0b00fed0547e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4c489dc-9aee-496f-93c6-bb2308eb27c0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ccf3f1e-861c-4ac5-9973-c7a5c4d89ac4" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d73ac29-481d-4850-9335-8fa7d23cb8be" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4713eac-4220-490f-81ff-0fd75cd78823" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a54fbfb1-b434-4294-89df-cb485300e7d2" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d34c83f-dd59-44f7-afcf-d0428df7c45a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/536e0f0d-65cd-40b2-864b-8c63fcd86c36" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3adf4ec9-4258-4967-9e6f-f395df2f4a96" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c4d256-717d-4849-bb8d-a73d4308cca0" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64042f02-70b2-4976-8fe7-fb375222b2d9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7075c2e1-1109-4cc8-9d10-eb0fdff33e7f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc9acda4-2266-450d-9b9d-f2e515190fed" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/672f9101-edf8-4949-b228-a4d609af64e8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1488faee-8bc3-479e-ac46-17c81b1a0925" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ba560c3-6a44-47dd-9a4e-5d1661556969" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc7e306f-2f31-4e25-b8de-10bef824ad2d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51365a0c-5fcc-4e08-a682-0a2d7233b038" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ee70b07-6e34-46d9-88c2-38d89437701f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3ccfd85-0100-4a84-8501-b17ff108fcdc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f26b341b-68e3-4f51-96d3-1e35ec85e96c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62885ac1-1383-4b8b-8353-82969cb8f058" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/860b5484-a13f-4baa-98ac-c9745a95f349" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08a019dc-67c8-4067-ba90-f95eb1059b52" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7096274d-45eb-4399-850a-6e7b525071ed" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad68e3c4-d137-4068-b805-bfb01894ae14" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b2e9f2-7beb-4052-9b72-0b00fed0547e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4c489dc-9aee-496f-93c6-bb2308eb27c0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ccf3f1e-861c-4ac5-9973-c7a5c4d89ac4" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d73ac29-481d-4850-9335-8fa7d23cb8be" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4713eac-4220-490f-81ff-0fd75cd78823" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a54fbfb1-b434-4294-89df-cb485300e7d2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d34c83f-dd59-44f7-afcf-d0428df7c45a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/536e0f0d-65cd-40b2-864b-8c63fcd86c36" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3adf4ec9-4258-4967-9e6f-f395df2f4a96" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87eb3889-8f61-4fc4-838a-8014e49d9228" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c4d256-717d-4849-bb8d-a73d4308cca0" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>АССОЦИАЦИЯ "СТРОИТЕЛИ ВОЛГОГРАДСКОГО РЕГИОНА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>3459070583</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Анашкина О. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/64042f02-70b2-4976-8fe7-fb375222b2d9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А12-1258/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>22.01.2026</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Гаврилова И. Л.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>8794614.35</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание неотработанного аванса и штрафа за односторонний отказ от исполнения договора</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7075c2e1-1109-4cc8-9d10-eb0fdff33e7f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А12-35423/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>25.12.2025</t>
@@ -856,51 +856,51 @@
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Войтова Н. О.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2359875.6</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в порядке субсидиарной ответственности за действия члена СРО ООО Зодчий</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cc9acda4-2266-450d-9b9d-f2e515190fed</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А12-23339/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>01.09.2025</t>
@@ -1046,51 +1046,51 @@
         <is>
           <t>ООО "СК АРТЕЛЬ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>3460006134</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>12 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Самохвалова А. Ю.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1488faee-8bc3-479e-ac46-17c81b1a0925</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А12-15305/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>14.06.2024</t>
@@ -1367,323 +1367,323 @@
           <t>Взыскание неустойки за нарушение сроков капремонта МКД и убытков в порядке регресса</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>31.07.2024</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/51365a0c-5fcc-4e08-a682-0a2d7233b038</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А12-30857/2022</t>
+          <t>А12-32717/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.11.2022</t>
+          <t>27.12.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Решетников Дмитрий Михайлович</t>
+          <t>ООО "РЕГИОН 34"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>344200743477</t>
+          <t>3461056635</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>3460000502</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Крайнов А. В.</t>
+          <t>Лазаренко С. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>01.06.2023</t>
+          <t>31.01.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ee70b07-6e34-46d9-88c2-38d89437701f</t>
+          <t>https://kad.arbitr.ru/Card/38639ce9-9fd4-4288-9e59-76ebf9a53298</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А50-24140/2022</t>
+          <t>А12-30857/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022</t>
+          <t>16.11.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Волгоремконструктмонтаж"</t>
+          <t>Решетников Дмитрий Михайлович</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>3459063184</t>
+          <t>344200743477</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ ХИММАШСЕРВИС"</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5907025528</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Дрондина Е. Ю.</t>
+          <t>Крайнов А. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>31.01.2024</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3ccfd85-0100-4a84-8501-b17ff108fcdc</t>
+          <t>https://kad.arbitr.ru/Card/3ee70b07-6e34-46d9-88c2-38d89437701f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А12-8945/2022</t>
+          <t>А50-24140/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.04.2022</t>
+          <t>28.09.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>ООО "Волгоремконструктмонтаж"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>3459063184</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНЫЙ ТРЕСТ ХИММАШСЕРВИС"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>3403023197</t>
+          <t>5907025528</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Стрельникова Н. В.</t>
+          <t>Дрондина Е. Ю.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>26.04.2024</t>
+          <t>31.01.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f26b341b-68e3-4f51-96d3-1e35ec85e96c</t>
+          <t>https://kad.arbitr.ru/Card/b3ccfd85-0100-4a84-8501-b17ff108fcdc</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А12-1183/2022</t>
+          <t>А12-8945/2022</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.01.2022</t>
+          <t>06.04.2022</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
@@ -1694,85 +1694,85 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Пономарева Е. В.</t>
+          <t>Стрельникова Н. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.07.2024</t>
+          <t>26.04.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62885ac1-1383-4b8b-8353-82969cb8f058</t>
+          <t>https://kad.arbitr.ru/Card/f26b341b-68e3-4f51-96d3-1e35ec85e96c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А12-36142/2021</t>
+          <t>А12-1183/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021</t>
+          <t>21.01.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
@@ -1783,80 +1783,80 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Напалкова Л. В.</t>
+          <t>Пономарева Е. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024</t>
+          <t>13.07.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/860b5484-a13f-4baa-98ac-c9745a95f349</t>
+          <t>https://kad.arbitr.ru/Card/62885ac1-1383-4b8b-8353-82969cb8f058</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А12-36144/2021</t>
+          <t>А12-36142/2021</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>06.12.2021</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -1881,76 +1881,76 @@
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Напалкова Л. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>18.07.2024</t>
+          <t>28.06.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08a019dc-67c8-4067-ba90-f95eb1059b52</t>
+          <t>https://kad.arbitr.ru/Card/860b5484-a13f-4baa-98ac-c9745a95f349</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А12-35684/2021</t>
+          <t>А12-36144/2021</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>01.12.2021</t>
+          <t>06.12.2021</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
@@ -1961,258 +1961,258 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Чурикова Н. В.</t>
+          <t>Напалкова Л. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>27.04.2024</t>
+          <t>18.07.2024</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7096274d-45eb-4399-850a-6e7b525071ed</t>
+          <t>https://kad.arbitr.ru/Card/08a019dc-67c8-4067-ba90-f95eb1059b52</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А12-35685/2021</t>
+          <t>А12-35684/2021</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>3460000502</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Поволжского округа</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Савкина М. А.</t>
+          <t>Чурикова Н. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>12.07.2024</t>
+          <t>27.04.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad68e3c4-d137-4068-b805-bfb01894ae14</t>
+          <t>https://kad.arbitr.ru/Card/7096274d-45eb-4399-850a-6e7b525071ed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А12-35686/2021</t>
+          <t>А12-35685/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>3460000502</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Поволжского округа</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Напалкова Л. В.</t>
+          <t>Савкина М. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>05.06.2024</t>
+          <t>12.07.2024</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60b2e9f2-7beb-4052-9b72-0b00fed0547e</t>
+          <t>https://kad.arbitr.ru/Card/ad68e3c4-d137-4068-b805-bfb01894ae14</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А12-35687/2021</t>
+          <t>А12-35686/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2228,80 +2228,80 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Крайнов А. В.</t>
+          <t>Напалкова Л. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>26.06.2024</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4c489dc-9aee-496f-93c6-bb2308eb27c0</t>
+          <t>https://kad.arbitr.ru/Card/60b2e9f2-7beb-4052-9b72-0b00fed0547e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А12-35689/2021</t>
+          <t>А12-35687/2021</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2317,80 +2317,80 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Напалкова Л. В.</t>
+          <t>Крайнов А. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>05.06.2024</t>
+          <t>26.06.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ccf3f1e-861c-4ac5-9973-c7a5c4d89ac4</t>
+          <t>https://kad.arbitr.ru/Card/e4c489dc-9aee-496f-93c6-bb2308eb27c0</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А12-35690/2021</t>
+          <t>А12-35689/2021</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2406,258 +2406,258 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Крайнов А. В.</t>
+          <t>Напалкова Л. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d73ac29-481d-4850-9335-8fa7d23cb8be</t>
+          <t>https://kad.arbitr.ru/Card/7ccf3f1e-861c-4ac5-9973-c7a5c4d89ac4</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А12-35688/2021</t>
+          <t>А12-35690/2021</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>3460000502</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Поволжского округа</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Савкина М. А.</t>
+          <t>Крайнов А. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.07.2024</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4713eac-4220-490f-81ff-0fd75cd78823</t>
+          <t>https://kad.arbitr.ru/Card/7d73ac29-481d-4850-9335-8fa7d23cb8be</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А12-35680/2021</t>
+          <t>А12-35688/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>3460000502</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Поволжского округа</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Чурикова Н. В.</t>
+          <t>Савкина М. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>20.06.2024</t>
+          <t>12.07.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a54fbfb1-b434-4294-89df-cb485300e7d2</t>
+          <t>https://kad.arbitr.ru/Card/d4713eac-4220-490f-81ff-0fd75cd78823</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А12-35681/2021</t>
+          <t>А12-35680/2021</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2673,80 +2673,80 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Стрельникова Н. В.</t>
+          <t>Чурикова Н. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>10.04.2024</t>
+          <t>20.06.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d34c83f-dd59-44f7-afcf-d0428df7c45a</t>
+          <t>https://kad.arbitr.ru/Card/a54fbfb1-b434-4294-89df-cb485300e7d2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А12-35683/2021</t>
+          <t>А12-35681/2021</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>01.12.2021</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
@@ -2762,85 +2762,85 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Чурикова Н. В.</t>
+          <t>Стрельникова Н. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>08.06.2024</t>
+          <t>10.04.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/536e0f0d-65cd-40b2-864b-8c63fcd86c36</t>
+          <t>https://kad.arbitr.ru/Card/1d34c83f-dd59-44f7-afcf-d0428df7c45a</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А12-28513/2021</t>
+          <t>А12-35683/2021</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>24.09.2021</t>
+          <t>01.12.2021</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
@@ -2851,195 +2851,375 @@
           <t>3460000502</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>3403023197</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Напалкова Л. В.</t>
+          <t>Чурикова Н. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>20.06.2024</t>
+          <t>08.06.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3adf4ec9-4258-4967-9e6f-f395df2f4a96</t>
+          <t>https://kad.arbitr.ru/Card/536e0f0d-65cd-40b2-864b-8c63fcd86c36</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
+          <t>А12-28513/2021</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2021</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>3460000502</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>3403023197</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Напалкова Л. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2024</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3adf4ec9-4258-4967-9e6f-f395df2f4a96</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А12-6082/2020</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2020</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕМЕНТ СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2901212540</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОЛГОРЕМКОНСТРУКТМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>3459063184</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Волгоградской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Будько М. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/87eb3889-8f61-4fc4-838a-8014e49d9228</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
           <t>А40-59949/2018</t>
         </is>
       </c>
-      <c r="C27" s="2" t="inlineStr">
+      <c r="C29" s="2" t="inlineStr">
         <is>
           <t>26.03.2018</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
+      <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E27" s="2" t="inlineStr">
+      <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F27" s="2" t="inlineStr">
+      <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G27" s="2" t="inlineStr">
+      <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H27" s="2" t="inlineStr">
+      <c r="H29" s="2" t="inlineStr">
         <is>
           <t>ООО "МЕТКОМ"</t>
         </is>
       </c>
-      <c r="I27" s="2" t="inlineStr">
+      <c r="I29" s="2" t="inlineStr">
         <is>
           <t>3459066523</t>
         </is>
       </c>
-      <c r="J27" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K27" s="2" t="inlineStr">
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СПЕЦСТРОЙСТАНДАРТ"</t>
         </is>
       </c>
-      <c r="L27" s="2" t="inlineStr">
+      <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7717163636</t>
         </is>
       </c>
-      <c r="M27" s="2" t="inlineStr">
+      <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N27" s="2" t="inlineStr">
+      <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Жура О. Н.</t>
         </is>
       </c>
-      <c r="O27" s="2" t="n">
+      <c r="O29" s="2" t="n">
         <v>100000</v>
       </c>
-      <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R27" s="2" t="inlineStr">
+      <c r="R29" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
-      <c r="S27" s="2" t="inlineStr">
+      <c r="S29" s="2" t="inlineStr">
         <is>
           <t>17.07.2019</t>
         </is>
       </c>
-      <c r="T27" s="2" t="inlineStr">
+      <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U27" s="3" t="inlineStr">
+      <c r="U29" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/93c4d256-717d-4849-bb8d-a73d4308cca0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>