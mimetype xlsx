--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "ФЕНИКС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>3250064933</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Погорелко Д. И.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/97538736-c9db-491f-be22-b8a42dd6a764</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А09-1369/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>24.02.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>Ассоциация Саморегулируемых организаций "Брянское Объединение Строителей"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>3250075678</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Ивашина Я. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0ac47dc2-b1a2-4aea-96ca-935e2113607f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А09-9286/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>24.09.2025</t>
@@ -846,51 +846,51 @@
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Прокопенко Е. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1900000</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Зачет взносов в компенсационные фонды (1,6 млн руб.) и взыскание денежных средств (300 тыс. руб.)</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/dcef4ed0-f6e0-4148-b7d5-617e517ce4cd</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А09-3820/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>21.04.2025</t>