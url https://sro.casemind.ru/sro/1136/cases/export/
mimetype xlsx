--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af591ed-00a7-4117-b876-04cf0ef36801" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ddebb4e-2cb5-46fc-8439-74cf963662f2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/022fcb01-99d6-4df4-a407-053892944079" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/224ae146-176b-4a21-82d4-c1334509ddb2" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b946cc5-37cc-47d9-b6b2-c09fb5e39d26" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb815196-d102-4d9a-84f9-2915bb9f7d2a" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5e396d-8781-463c-9289-342eb33bf1b3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e9c7b56-d472-4b46-9300-b939a794e70d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d9aeabf-6253-4311-9826-dfd4b90eda75" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecfb9016-dfcf-43fc-ad4c-334aac07ee27" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fba9759e-55d9-4a3c-b1a1-dd03e1b3a1bc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34ea818f-89ff-456d-a3b6-da50bf627c71" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09860de6-43df-447a-8448-f6a7a316683f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ff34ff-6c0d-4e96-8740-2d1eae42e2c6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf2b68a-388b-413d-8a27-8eda6f64661c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e8f7173-3bdf-4de5-b42c-18b8d42b8533" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7037a40-ce38-4ccc-885d-e880adbe9a29" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02f7eb8-cc2f-4546-a4f8-2adb090fea68" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55781823-d69c-4924-b4b2-ffbc15e5cb5f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87b4db7d-b494-426c-b2e1-f4d5f59f85cf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad9331d2-33f4-45ae-92cb-e702aa4423a9" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de541fd8-bdd0-492d-81ef-93ab68e9f5bf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ee1328e-5af4-4660-a0d5-943753b052cd" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ae2c84b-847e-4382-9897-124234459279" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd46f60-4e08-41ec-9b18-5b3b37ed2e6f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb6e8648-b07f-41c5-bb0e-a87cd693bf1f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f2a0348-9011-4e38-8b17-776a3334dd67" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53351e24-da74-4adf-89de-f28bfc66022f" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86994815-f851-48a2-a4fa-ae22c5c0fd5c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cce20d7-9c6c-403a-93aa-29f066ddb9ab" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6aec09d-97e5-4c58-bef2-3adeffbfcd4a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4baba4d0-c00b-4620-8f99-744116d5b681" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa70384b-be8f-406a-9256-5fcaf85bf6bb" TargetMode="External" Id="rId35" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb39d269-5f6b-4997-956d-bd11bfd78436" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d53ec1e3-bcb2-480b-bb7d-d672e7606c4c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b52a085e-daa0-4ad6-81b7-48aab2e47c3e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af591ed-00a7-4117-b876-04cf0ef36801" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ddebb4e-2cb5-46fc-8439-74cf963662f2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/022fcb01-99d6-4df4-a407-053892944079" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/224ae146-176b-4a21-82d4-c1334509ddb2" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b946cc5-37cc-47d9-b6b2-c09fb5e39d26" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb815196-d102-4d9a-84f9-2915bb9f7d2a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5e396d-8781-463c-9289-342eb33bf1b3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e9c7b56-d472-4b46-9300-b939a794e70d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d9aeabf-6253-4311-9826-dfd4b90eda75" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecfb9016-dfcf-43fc-ad4c-334aac07ee27" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fba9759e-55d9-4a3c-b1a1-dd03e1b3a1bc" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34ea818f-89ff-456d-a3b6-da50bf627c71" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09860de6-43df-447a-8448-f6a7a316683f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ff34ff-6c0d-4e96-8740-2d1eae42e2c6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf2b68a-388b-413d-8a27-8eda6f64661c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e8f7173-3bdf-4de5-b42c-18b8d42b8533" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7037a40-ce38-4ccc-885d-e880adbe9a29" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d02f7eb8-cc2f-4546-a4f8-2adb090fea68" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55781823-d69c-4924-b4b2-ffbc15e5cb5f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87b4db7d-b494-426c-b2e1-f4d5f59f85cf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad9331d2-33f4-45ae-92cb-e702aa4423a9" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de541fd8-bdd0-492d-81ef-93ab68e9f5bf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ee1328e-5af4-4660-a0d5-943753b052cd" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ae2c84b-847e-4382-9897-124234459279" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fc76c4a-2063-4998-8189-e5bb620697d4" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd46f60-4e08-41ec-9b18-5b3b37ed2e6f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb6e8648-b07f-41c5-bb0e-a87cd693bf1f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f2a0348-9011-4e38-8b17-776a3334dd67" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53351e24-da74-4adf-89de-f28bfc66022f" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86994815-f851-48a2-a4fa-ae22c5c0fd5c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cce20d7-9c6c-403a-93aa-29f066ddb9ab" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6aec09d-97e5-4c58-bef2-3adeffbfcd4a" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4baba4d0-c00b-4620-8f99-744116d5b681" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa70384b-be8f-406a-9256-5fcaf85bf6bb" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c5b298-b201-415f-b58f-e1148be47dbf" TargetMode="External" Id="rId40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U36"/>
+  <dimension ref="A1:U41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,3405 +589,3859 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А08-6818/2026</t>
+          <t>А08-9208/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>03.07.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>3123231839</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-СТРОЙ"</t>
+          <t>ООО "СТАРООСКОЛЬСКОЕ СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ-3"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>3123384730</t>
+          <t>3128131193</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Дробышев Ю. Ю.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3af591ed-00a7-4117-b876-04cf0ef36801</t>
+          <t>https://kad.arbitr.ru/Card/fb39d269-5f6b-4997-956d-bd11bfd78436</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А08-6546/2026</t>
+          <t>А14-13668/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>29.06.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>Министерство строительства Воронежской области</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>3123231839</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>3123384730</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Воронежской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Журавлева Т. С.</t>
+          <t>Митина В. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ddebb4e-2cb5-46fc-8439-74cf963662f2</t>
+          <t>https://kad.arbitr.ru/Card/d53ec1e3-bcb2-480b-bb7d-d672e7606c4c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А08-6423/2026</t>
+          <t>А08-7018/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>3123231839</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИНВЕСТПРОМЭЛИТ"</t>
+          <t>ООО "БСО"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>3123333855</t>
+          <t>3123323649</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Журавлева Т. С.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>03.07.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/022fcb01-99d6-4df4-a407-053892944079</t>
+          <t>https://kad.arbitr.ru/Card/b52a085e-daa0-4ad6-81b7-48aab2e47c3e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А08-6351/2026</t>
+          <t>А08-6818/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>24.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>3123231839</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИНВЕСТПРОМЭЛИТ"</t>
+          <t>ООО "АЛЬФА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>3123333855</t>
+          <t>3123384730</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Л.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/224ae146-176b-4a21-82d4-c1334509ddb2</t>
+          <t>https://kad.arbitr.ru/Card/3af591ed-00a7-4117-b876-04cf0ef36801</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А08-5253/2026</t>
+          <t>А08-6546/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТД БЕЛОПТ"</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3123450975</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСТРОЙСТИЛЬ"</t>
+          <t>ООО "АЛЬФА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>3123151485</t>
+          <t>3123384730</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Чистякова С. Г.</t>
+          <t>Журавлева Т. С.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b946cc5-37cc-47d9-b6b2-c09fb5e39d26</t>
+          <t>https://kad.arbitr.ru/Card/7ddebb4e-2cb5-46fc-8439-74cf963662f2</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А08-4026/2026</t>
+          <t>А08-6423/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОМОСТРОЙ"</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3123038017</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИНВЕСТПРОМЭЛИТ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123333855</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Кендюхова Е. О.</t>
+          <t>Журавлева Т. С.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb815196-d102-4d9a-84f9-2915bb9f7d2a</t>
+          <t>https://kad.arbitr.ru/Card/022fcb01-99d6-4df4-a407-053892944079</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А08-3749/2026</t>
+          <t>А08-6351/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>3123231839</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИНВЕСТПРОМЭЛИТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123333855</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Журавлева Т. С.</t>
+          <t>Иванова Л. Л.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a5e396d-8781-463c-9289-342eb33bf1b3</t>
+          <t>https://kad.arbitr.ru/Card/224ae146-176b-4a21-82d4-c1334509ddb2</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А08-2626/2026</t>
+          <t>А08-5253/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>ООО "ТД БЕЛОПТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>3123450975</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
+          <t>ООО "МОНТАЖСТРОЙСТИЛЬ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123151485</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
+          <t>Чистякова С. Г.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e9c7b56-d472-4b46-9300-b939a794e70d</t>
+          <t>https://kad.arbitr.ru/Card/0b946cc5-37cc-47d9-b6b2-c09fb5e39d26</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А08-2240/2026</t>
+          <t>А08-4026/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>ООО "ДОМОСТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3123231839</t>
+          <t>3123038017</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Л.</t>
+          <t>Кендюхова Е. О.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>13.06.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d9aeabf-6253-4311-9826-dfd4b90eda75</t>
+          <t>https://kad.arbitr.ru/Card/eb815196-d102-4d9a-84f9-2915bb9f7d2a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А08-1508/2026</t>
+          <t>А08-3749/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Министерствр строительства Воронежской области</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>3664095238</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Журавлева Т. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecfb9016-dfcf-43fc-ad4c-334aac07ee27</t>
+          <t>https://kad.arbitr.ru/Card/8a5e396d-8781-463c-9289-342eb33bf1b3</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А08-1097/2026</t>
+          <t>А08-2626/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>20.03.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3123231839</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Дробышев Ю. Ю.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fba9759e-55d9-4a3c-b1a1-dd03e1b3a1bc</t>
+          <t>https://kad.arbitr.ru/Card/8e9c7b56-d472-4b46-9300-b939a794e70d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А08-13021/2025</t>
+          <t>А08-2240/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "БЕЛГОРОДСКИЙ ЮРИДИЧЕСКИЙ ИНСТИТУТ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ИМЕНИ И.Д. ПУТИЛИНА"</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3123021888</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТ-СТРОЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>3123378581</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Иванова Л. Л.</t>
         </is>
       </c>
-      <c r="O13" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34ea818f-89ff-456d-a3b6-da50bf627c71</t>
+          <t>https://kad.arbitr.ru/Card/5d9aeabf-6253-4311-9826-dfd4b90eda75</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А08-12871/2025</t>
+          <t>А08-1508/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+          <t>Министерствр строительства Воронежской области</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>3123231839</t>
+          <t>3664095238</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕК"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>3123419622</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Журавлева Т. С.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09860de6-43df-447a-8448-f6a7a316683f</t>
+          <t>https://kad.arbitr.ru/Card/ecfb9016-dfcf-43fc-ad4c-334aac07ee27</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-287116/2025</t>
+          <t>А08-1097/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.10.2025</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7723011906</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>3805708786</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11ff34ff-6c0d-4e96-8740-2d1eae42e2c6</t>
+          <t>https://kad.arbitr.ru/Card/fba9759e-55d9-4a3c-b1a1-dd03e1b3a1bc</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А08-2733/2025</t>
+          <t>А08-13021/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>26.03.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "ИнвестПромЭлит"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "БЕЛГОРОДСКИЙ ЮРИДИЧЕСКИЙ ИНСТИТУТ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ ИМЕНИ И.Д. ПУТИЛИНА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3123333855</t>
+          <t>3123021888</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
+          <t>ООО "ИНВЕСТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123378581</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кощин В. Ф.</t>
-[...2 lines deleted...]
-      <c r="O16" s="2" t="inlineStr"/>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>22711315.98</v>
+      </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений дисциплинарной комиссии СРО о приостановлении права ведения деятельности</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/caf2b68a-388b-413d-8a27-8eda6f64661c</t>
+          <t>https://kad.arbitr.ru/Card/34ea818f-89ff-456d-a3b6-da50bf627c71</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А45-1955/2025</t>
+          <t>А08-12871/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ФОНД СОДЕЙСТВИЯ РЕФОРМИРОВАНИЮ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>3123231839</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ВЕК"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123419622</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Журавлева Т. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>1686402.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>785380.05</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по госконтракту на строительство ФАП</t>
+          <t>Взыскание расходов на устранение недостатков работ по капремонту и неустоек по договору</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e8f7173-3bdf-4de5-b42c-18b8d42b8533</t>
+          <t>https://kad.arbitr.ru/Card/09860de6-43df-447a-8448-f6a7a316683f</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А08-12817/2024</t>
+          <t>А40-287116/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>05.12.2024</t>
+          <t>22.10.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройтепломонтаж-Оскол"</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3128051452</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
+          <t>ООО "СТРОЙКОМ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3805708786</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Сапронова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>3906230.04</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о необходимости увеличения взносов в компенсационные фонды.</t>
+          <t>Взыскание убытков с ООО СТРОЙКОМ</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.05.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7037a40-ce38-4ccc-885d-e880adbe9a29</t>
+          <t>https://kad.arbitr.ru/Card/11ff34ff-6c0d-4e96-8740-2d1eae42e2c6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А08-4732/2024</t>
+          <t>А08-2733/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>06.05.2024</t>
+          <t>26.03.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО Строительная Компания "ИнвестПромЭлит"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3123012298</t>
+          <t>3123333855</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+          <t>Оспаривание решений дисциплинарной комиссии СРО о приостановлении права ведения деятельности</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>29.01.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d02f7eb8-cc2f-4546-a4f8-2adb090fea68</t>
+          <t>https://kad.arbitr.ru/Card/caf2b68a-388b-413d-8a27-8eda6f64661c</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А08-2697/2024</t>
+          <t>А45-1955/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>14.03.2024</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>МКУ городского округа "Город Южно- Сахалинск "Управление капитального строительства"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>2658944.98</v>
-[...1 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+        <v>1686402.09</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>1686402.09</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по госконтракту на строительство ФАП</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>27.08.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55781823-d69c-4924-b4b2-ffbc15e5cb5f</t>
+          <t>https://kad.arbitr.ru/Card/0e8f7173-3bdf-4de5-b42c-18b8d42b8533</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А08-12888/2023</t>
+          <t>А08-12817/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.12.2023</t>
+          <t>05.12.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Администрация Ливенского сельского поселения Павловского муницпального района Воронежской области</t>
+          <t>ООО "Стройтепломонтаж-Оскол"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>3620002860</t>
+          <t>3128051452</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
+          <t>Ассоциация "Саморегулируемая организация "Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба (стоимость устранения недостатков) из средств компенсационного фонда СРО.</t>
+          <t>Оспаривание решения СРО о необходимости увеличения взносов в компенсационные фонды.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>15.02.2024</t>
+          <t>06.05.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87b4db7d-b494-426c-b2e1-f4d5f59f85cf</t>
+          <t>https://kad.arbitr.ru/Card/e7037a40-ce38-4ccc-885d-e880adbe9a29</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А08-968/2023</t>
+          <t>А08-4732/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>06.02.2023</t>
+          <t>06.05.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА БЕЛГОРОДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>3123012298</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
+          <t>Дробышев Ю. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>23354721.87</v>
-[...3 lines deleted...]
-      </c>
+        <v>3002246.35</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>29.01.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ad9331d2-33f4-45ae-92cb-e702aa4423a9</t>
+          <t>https://kad.arbitr.ru/Card/d02f7eb8-cc2f-4546-a4f8-2adb090fea68</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А08-12193/2022</t>
+          <t>А08-2697/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>22.11.2022</t>
+          <t>14.03.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная Компания "ИнвестПромЭлит"</t>
+          <t>МКУ городского округа "Город Южно- Сахалинск "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3123333855</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>3123012298</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Л.</t>
-[...2 lines deleted...]
-      <c r="O23" s="2" t="inlineStr"/>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>2658944.98</v>
+      </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об одностороннем отказе от исполнения госконтракта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>05.08.2025</t>
+          <t>07.05.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de541fd8-bdd0-492d-81ef-93ab68e9f5bf</t>
+          <t>https://kad.arbitr.ru/Card/55781823-d69c-4924-b4b2-ffbc15e5cb5f</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А08-7981/2022</t>
+          <t>А08-12888/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>11.08.2022</t>
+          <t>06.12.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТИСАЙД"</t>
+          <t>Администрация Ливенского сельского поселения Павловского муницпального района Воронежской области</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3123227800</t>
+          <t>3620002860</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Управление капитального строительства муниципального района "Белгородский район" Белгородской области</t>
+          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>3102205468</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
-[...3 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>428797.2</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика принять фактически выполненные работы по капитальному ремонту школы</t>
+          <t>Возмещение ущерба (стоимость устранения недостатков) из средств компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>15.02.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ee1328e-5af4-4660-a0d5-943753b052cd</t>
+          <t>https://kad.arbitr.ru/Card/87b4db7d-b494-426c-b2e1-f4d5f59f85cf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А08-6765/2022</t>
+          <t>А08-968/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>13.07.2022</t>
+          <t>06.02.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Администрация Ливенского сельского поселения Павловского муницпального района Воронежской области</t>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3620002860</t>
+          <t>3123012298</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Дробышев Ю. Ю.</t>
+          <t>Петряев А. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>123489.68</v>
+        <v>23354721.87</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>123489.68</v>
+        <v>23354721.87</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по выплате штрафа</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по госконтракту</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>26.01.2023</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ae2c84b-847e-4382-9897-124234459279</t>
+          <t>https://kad.arbitr.ru/Card/ad9331d2-33f4-45ae-92cb-e702aa4423a9</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А08-11362/2018</t>
+          <t>А08-12193/2022</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>12.11.2018</t>
+          <t>22.11.2022</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АО "Дирекция Юго-Западного района"</t>
+          <t>ООО Строительная Компания "ИнвестПромЭлит"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>3123157617</t>
+          <t>3123333855</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>3123012298</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Киреев В. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Ненадлежащее исполнение членом СРО обязательств по договорам подряда на строительство жилых домов.</t>
+          <t>Признание недействительным решения об одностороннем отказе от исполнения госконтракта</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>19.01.2021</t>
+          <t>05.08.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbd46f60-4e08-41ec-9b18-5b3b37ed2e6f</t>
+          <t>https://kad.arbitr.ru/Card/de541fd8-bdd0-492d-81ef-93ab68e9f5bf</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А08-3140/2018</t>
+          <t>А08-7981/2022</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>30.03.2018</t>
+          <t>11.08.2022</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Югстройпроект"</t>
+          <t>ООО "ТИСАЙД"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3123352368</t>
+          <t>3123227800</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Муниципальное казенное учреждение "Управление капитального строительства муниципального района "Белгородский район" Белгородской области</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>3102205468</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Шульгина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО в качестве убытков при переходе в другую организацию</t>
+          <t>Обязание ответчика принять фактически выполненные работы по капитальному ремонту школы</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb6e8648-b07f-41c5-bb0e-a87cd693bf1f</t>
+          <t>https://kad.arbitr.ru/Card/3ee1328e-5af4-4660-a0d5-943753b052cd</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-74445/2017</t>
+          <t>А08-6765/2022</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>13.07.2022</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНС ПОГРАН УСЛУГИ"</t>
+          <t>Администрация Ливенского сельского поселения Павловского муницпального района Воронежской области</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>3126010250</t>
+          <t>3620002860</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...3 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>123489.68</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>123489.68</v>
+      </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Об обязании совершить действия</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по выплате штрафа</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>26.01.2023</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f2a0348-9011-4e38-8b17-776a3334dd67</t>
+          <t>https://kad.arbitr.ru/Card/8ae2c84b-847e-4382-9897-124234459279</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-62401/2017</t>
+          <t>А08-73/2022</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>10.01.2022</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНС ПОГРАН УСЛУГИ"</t>
+          <t>АО "ЗАВОД ЖЕЛЕЗОБЕТОННЫХ КОНСТРУКЦИЙ №1"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>3126010250</t>
+          <t>3123093988</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ТИСАЙД"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>3123227800</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Косинский Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53351e24-da74-4adf-89de-f28bfc66022f</t>
+          <t>https://kad.arbitr.ru/Card/8fc76c4a-2063-4998-8189-e5bb620697d4</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-108800/2017</t>
+          <t>А08-11362/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>12.11.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАКСВИЛЛ"</t>
+          <t>АО "Дирекция Юго-Западного района"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3123111475</t>
+          <t>3123157617</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация" Строители Белгородской Области"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>3123190607</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Киреев В. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>429712334.3</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>300000</v>
+        <v>60450000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Ненадлежащее исполнение членом СРО обязательств по договорам подряда на строительство жилых домов.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>19.01.2021</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86994815-f851-48a2-a4fa-ae22c5c0fd5c</t>
+          <t>https://kad.arbitr.ru/Card/dbd46f60-4e08-41ec-9b18-5b3b37ed2e6f</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-83180/2017</t>
+          <t>А08-3140/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>05.05.2017</t>
+          <t>30.03.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМПРОЕКТ"</t>
+          <t>ООО "Югстройпроект"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>3128091832</t>
+          <t>3123352368</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7713387040</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Шульгина А. Н.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>400000</v>
+        <v>200000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300000 руб. взноса в компфонд и взыскание 100000 руб. вреда</t>
+          <t>Взыскание взноса в компенсационный фонд СРО в качестве убытков при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d</t>
+          <t>https://kad.arbitr.ru/Card/bb6e8648-b07f-41c5-bb0e-a87cd693bf1f</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-68881/2017</t>
+          <t>А56-74445/2017</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО ГЕОЛОГ</t>
+          <t>ООО "ТРАНС ПОГРАН УСЛУГИ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3126010250</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Об обязании совершить действия</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cce20d7-9c6c-403a-93aa-29f066ddb9ab</t>
+          <t>https://kad.arbitr.ru/Card/7f2a0348-9011-4e38-8b17-776a3334dd67</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А14-3556/2017</t>
+          <t>А56-62401/2017</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСПИ Груп"</t>
+          <t>ООО "ТРАНС ПОГРАН УСЛУГИ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>3127507380</t>
+          <t>3126010250</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СРО НП РОС "Развитие"</t>
-[...2 lines deleted...]
-      <c r="L33" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7840018373</t>
+        </is>
+      </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Щербатых И. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>875700</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1000000 руб. при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>17.12.2017</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6aec09d-97e5-4c58-bef2-3adeffbfcd4a</t>
+          <t>https://kad.arbitr.ru/Card/53351e24-da74-4adf-89de-f28bfc66022f</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А14-497/2017</t>
+          <t>А40-108800/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>16.01.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМП 707"</t>
+          <t>ООО "МАКСВИЛЛ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>3123185371</t>
+          <t>3123111475</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "РОС "Развитие"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>3662121845</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Воронежской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Баркова Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и перевод 300000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>23.12.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45</t>
+          <t>https://kad.arbitr.ru/Card/86994815-f851-48a2-a4fa-ae22c5c0fd5c</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А08-1622/2010</t>
+          <t>А40-83180/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>25.03.2010</t>
+          <t>05.05.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройтрансфер"</t>
+          <t>ООО "ПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>3128008295</t>
+          <t>3128091832</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО "Строители Белгородской области"</t>
+          <t>СОЮЗ МОНТАЖНИКОВ ИНЖЕНЕРНЫХ СИСТЕМ ЗДАНИЙ И СООРУЖЕНИЙ</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>3123190607</t>
+          <t>7713387040</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Кретова Л. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>340000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (возврат вступительного, членских взносов и взноса в компфонд)</t>
-[...3 lines deleted...]
-      <c r="T35" s="2" t="inlineStr"/>
+          <t>Обязание СРО перечислить 300000 руб. взноса в компфонд и взыскание 100000 руб. вреда</t>
+        </is>
+      </c>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2017</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4baba4d0-c00b-4620-8f99-744116d5b681</t>
+          <t>https://kad.arbitr.ru/Card/96bc2397-393e-4397-ac33-6afbe688133d</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
+          <t>А40-68881/2017</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГЕОЛОГ</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2017</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9cce20d7-9c6c-403a-93aa-29f066ddb9ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А14-3556/2017</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДСПИ Груп"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>3127507380</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr"/>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Щербатых И. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1000000 руб. при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2017</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6aec09d-97e5-4c58-bef2-3adeffbfcd4a</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А14-497/2017</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2017</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМП 707"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>3123185371</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация СРО "РОС "Развитие"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>3662121845</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Баркова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным исключения из СРО и перевод 300000 руб. взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e52c7c47-d4bc-4a53-a401-6bb163f0eb45</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А08-1622/2010</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2010</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройтрансфер"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>3128008295</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>НП "СРО "Строители Белгородской области"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>3123190607</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>340000</v>
+      </c>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения (возврат вступительного, членских взносов и взноса в компфонд)</t>
+        </is>
+      </c>
+      <c r="S39" s="2" t="inlineStr"/>
+      <c r="T39" s="2" t="inlineStr"/>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4baba4d0-c00b-4620-8f99-744116d5b681</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
           <t>А08-1621/2010</t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
+      <c r="C40" s="2" t="inlineStr">
         <is>
           <t>17.03.2010</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
+      <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E36" s="2" t="inlineStr">
+      <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F36" s="2" t="inlineStr">
+      <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr">
+      <c r="H40" s="2" t="inlineStr">
         <is>
           <t>ООО "Ремстрой сервис"</t>
         </is>
       </c>
-      <c r="I36" s="2" t="inlineStr">
+      <c r="I40" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J36" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K36" s="2" t="inlineStr">
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
         <is>
           <t>НП "СРО "Строители Белгородской области"</t>
         </is>
       </c>
-      <c r="L36" s="2" t="inlineStr">
+      <c r="L40" s="2" t="inlineStr">
         <is>
           <t>3123190607</t>
         </is>
       </c>
-      <c r="M36" s="2" t="inlineStr">
+      <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
-      <c r="N36" s="2" t="inlineStr">
+      <c r="N40" s="2" t="inlineStr">
         <is>
           <t>Смоленский И. Н.</t>
         </is>
       </c>
-      <c r="O36" s="2" t="n">
+      <c r="O40" s="2" t="n">
         <v>340000</v>
       </c>
-      <c r="P36" s="2" t="inlineStr"/>
-      <c r="Q36" s="2" t="inlineStr">
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R36" s="2" t="inlineStr">
+      <c r="R40" s="2" t="inlineStr">
         <is>
           <t>Взыскание взносов как неосновательного обогащения в связи с якобы ошибочным перечислением.</t>
         </is>
       </c>
-      <c r="S36" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="U36" s="3" t="inlineStr">
+      <c r="S40" s="2" t="inlineStr"/>
+      <c r="T40" s="2" t="inlineStr"/>
+      <c r="U40" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/aa70384b-be8f-406a-9256-5fcaf85bf6bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А08-10226/2009</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2009</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>УФНС России по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>3123022024</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БЕЛГОРОДСКОЕ" ПО ПРОИЗВОДСТВУ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2010</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/37c5b298-b201-415f-b58f-e1148be47dbf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>