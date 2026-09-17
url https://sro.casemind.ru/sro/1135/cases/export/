--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3370436-77c2-4bd1-844b-2eb77d788b0c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0d9fb52-6b41-44c4-8ed8-678dc4544827" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d07961e-c8fe-4051-9ce9-baa947372218" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/937d6604-237d-4e21-8473-52d220807170" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c524d2be-15ca-4aca-a569-615c8b0295ad" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b59e399-080e-4fcb-acde-7e4b44f93e01" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb668ca6-e488-4f19-9378-23c40ba7d844" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46f0a25f-4e7d-4ddb-96f7-b0b1ab03ecbd" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bd019c-f7b1-4c6b-bedd-c674860ec8c2" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4989c4e-dea4-4315-a69d-b47b3dbef7f4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed53cafb-724e-4261-b051-08e9fab0182f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57c577f1-967c-4197-b56b-654333b0463e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ccf2968-55a3-46a7-ae27-4ddd5dd82b09" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/094c008e-a6e4-4e15-954f-cbd11b8b4d51" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb0fc6ab-3612-4166-a429-c8f711e35f82" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/452acef1-49f0-45ee-a3a5-04eb00a4b019" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8cb3936-ff2c-441c-b198-f6d8aca0b66c" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7793bc45-4279-41de-8f16-118a1d90ffbb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a71912fb-354e-4324-9234-7abaadef1726" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c66951c8-b98e-4efa-80ba-556cd7c1e4ec" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec99a223-7c0f-4ee6-91f3-a6d20dbe86e2" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44b205cf-07ab-4629-b19f-2ca4173e5204" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/057254ef-e35f-4457-80dc-19d98a6d6560" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84098610-d816-4589-a37e-43f5b048b7ba" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a248bf4e-f01f-4ff7-aede-3ae792c17f29" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/240b5208-555c-4989-bce9-978514f9f5c9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45f5f274-4770-459a-9987-426260b95e40" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b34301e-33df-44cf-b453-f19e7e2b27b4" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/918b6dc9-b57d-44ad-8a44-86f5bab8789c" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27d5e57f-fa86-416f-aabc-b5c456b80b5b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c1fd765-161c-4ab9-9107-cb10d46df10e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85af9ea9-9a26-4415-ada8-d5e145d712be" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90512498-1340-4664-86e7-2b033bfc1593" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7ed2dd8-911b-4d1f-bb69-90534cdc7ae8" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a8516c3-b598-4aaa-b139-9873604ccbf4" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e30eb9d6-677f-4cd7-9e8d-09ddf6532007" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8824f77-dfc4-4e57-9f63-2993b7fefdeb" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67eefdff-54df-4096-bffd-a59b8da45213" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c99d4832-261b-4a8c-bab8-7d7997e68143" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8455ef6-7e9b-490e-96d6-f02a09dff876" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb04a318-644b-4d56-ba42-3105f703c655" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c15dae13-f4ab-44fe-aff1-dde6247bad4b" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23678512-3a81-44e0-98be-a219bc598482" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75e764d0-c669-44cc-9abc-af5fb8efe294" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/732f5373-67f5-4deb-b6a5-51157342c801" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a28b5fa-5bf7-46cb-9298-fdc56316dd91" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82c2d86d-63dd-4634-8476-5c60f81a418f" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/742a0853-2923-478d-9817-42a1302de97e" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/206d4ba6-de18-4e3f-a881-f9a262670ad0" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86eb3ed4-902a-485d-a704-162ab3a17a25" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/017e07b9-cff7-42f0-b585-fe45d1a1010c" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92f08675-a99c-43dd-b091-f34a0759a1d8" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a71cebd0-fba6-492a-9f29-ae5cbf50bdf0" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c60c8ff-1647-4cfd-9d0e-ed8f4253efb2" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c3ada00-7501-4cbb-b2fa-9d726d09b0e2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e38889e5-746a-48c9-b049-37f329230362" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e243f1aa-3ef7-4242-ae1c-c9864c529f70" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbfd7d51-39b0-4ff4-a9d5-67ec0885adf3" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7987ed8f-f591-4ff3-b217-43aa6d37e740" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5f01913-3cf8-443f-a0bb-2f6ee27e7480" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb044c62-da9d-4562-abb5-4bc9484c146c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66f89abd-37bc-4f84-8bc1-dbf30284b7ba" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32efd6cd-4bde-45df-87ab-9c63d17039e7" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/836dcba2-9fd7-41b8-9c01-b890da92961b" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73345c61-9dc3-49d7-bb7a-09ca018d97d7" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90168d63-2c09-407b-afcb-7f8d578cc62f" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0d8334a-9cfd-4f1c-8429-79563f86fc22" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e928c548-d3c7-4101-961b-7570e234ae9b" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/742e3bec-c890-4656-8786-bfd4de29d1bf" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7932468c-4f35-4609-a4dc-bc1c9f31bb7e" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b17b4cb-ebd5-4cf9-837f-d30475e41b03" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50057c5f-dc14-41f5-a1b1-e0067474a5de" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa824f16-a0c6-49be-bb1f-c701a1f778ee" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7101a309-8210-4c4c-8600-417f0047d867" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be699473-029d-4a5b-857a-ee35164e990e" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f90da4e0-baaf-4feb-a1b1-c364ff8838f5" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43101c35-f463-4f1e-94ce-7425a74abe48" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83c68ae7-9f47-4239-a292-5e446a926dde" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68c2bb35-ca10-474f-859c-0fa182a45602" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1666bdda-a388-4cbf-a7b5-ca7a985af760" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aefd4e68-48a1-4dc8-b2de-4d20ff87e12d" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22b5fb7f-abbd-4b6a-b460-a499b03a2519" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c57c6868-cda8-455c-9a04-3a5b7415c3fb" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc25a0db-604d-4161-a06d-7efce0b8b3da" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a84f4f6e-1476-49bd-9b14-a54297655912" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f6ded90-298b-4996-a110-451333ff6a4f" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18ae2761-6fdb-4ce8-a509-f30c95b63fa6" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50460778-2d74-43bf-8638-e2b86d51f8b1" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0d47034-531f-47fe-8b45-d8ae18f0f79e" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e1bb106-db3b-4c9e-95eb-b3f498d4674e" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf0ddcb-6b39-45ed-83c6-b33be15ec438" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e590acd3-2f41-4ca4-8ee3-dc075e1f0c35" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d98c4d26-2c77-4f0c-aa25-f645e6cb23b5" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdf10ea8-6cee-453a-8a94-0930bfa4de14" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/086974ec-3466-42a5-8c4b-65bb7de3f0d5" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fc933a38-53f1-455a-9f81-e68fe8624cda" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25acb650-1a1c-4a4c-a87c-a9a1e57f1d93" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64e21015-84a1-4086-bb22-35ce182e6e2c" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3df44a25-c57f-4b68-80cf-72bc09744f7b" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dc75d6-5a28-4f47-9899-387fc7b1750b" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/498dc116-6726-46fd-9f8d-3c75ce264fae" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7cfc2d2-08f9-4e74-82ee-ccadec77fe25" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70c91632-355a-4685-b7d7-6d864d32452e" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94c2f795-54bb-4540-ba65-d2c047ec69c5" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8783f0a-43d1-4f15-bbe6-138511fa6b9e" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ea39e9b-60ed-4d75-9a82-60ecf5fee17a" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d58180ea-1d9b-46fd-8f82-274062579f0c" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcf81c31-90f6-42cb-882e-28eb5b7bd042" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7aac424-35c0-47d4-8cfa-8b981773900d" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eea5435e-ed77-43b8-8e90-ffd4f1aefcd0" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00fdcbe-4652-4227-a431-7d3f1d159d8d" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22e38188-c7c2-45bd-b56d-23b0774e0d69" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6fb92a5-fda8-4270-8768-e5aef1d8a5a6" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/427643dc-918c-44c4-8022-ea1b19937d19" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b09f82ca-b484-4b99-aaa3-f87a59ba790a" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/659c0d9b-ffe9-4103-a248-34c9191f23f1" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f5aeab5-198e-4955-b085-eced4b886ed0" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cb74137-ff2c-4f22-accb-46dd382b4ff9" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec43b986-84b1-4881-9603-1e9774520567" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fd886c0-f56b-466e-bcda-e801ba3609f2" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cbce7df-2d11-45bc-a142-01904c28db36" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ad27ef-7847-481b-b849-062f745d75d8" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/283b93cf-482c-46c2-8eb9-cc8080116fcd" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76768308-37ae-4864-bc9c-a3804001c17e" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69021006-a95d-4549-a6ec-801c5546480d" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb522850-fda1-452a-aff2-b843f87b1c1f" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74d03a62-05aa-4b9d-b837-bdaa4e989b5a" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19e676a5-cf8d-4794-b0cb-e15a1b41ee0d" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e3f3bb0-0958-4eb5-9ea7-ce084dd89005" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66cba082-dfae-401e-95a2-cacc9c1bfd43" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e1a61b-77b7-40f1-b6a1-abf074b89401" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdfb521b-cd40-4651-861b-2608a701c026" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6c26370-78b5-463c-b22e-9e06821f4ad1" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f50d764-6caa-42be-bf24-c43182e21277" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0082b6f-23d4-4e20-ad39-a989638dfcbb" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc5c74d-c723-4398-b961-e6e9c0092364" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2cb432d-8025-42de-b913-0e2e9ad73eac" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af47480c-a1c2-41be-9bb6-927c89d133ab" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5829af4-f410-4690-bcaa-5db9ae31f4df" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd21b207-aee7-457e-805a-7914796d54c9" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d95619c9-f7cc-4bd7-aeaf-ae6da5aabe4b" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/898e5cb9-6ecd-4c69-8908-016da7b099eb" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d06b6e16-cf53-458b-8c49-341dab00a9cf" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17b7499c-914c-4582-a565-5e193ca2cb1f" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d51dd065-545b-4bb0-b264-c1ad600db598" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c27fd50-7b9c-4bbd-a90c-a4e9d536f987" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e83b898-a5fd-4c23-b239-f92be7cd081d" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07d3dcd0-6a9b-4e65-a9c1-67252a6790d8" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab15b58c-833c-482d-a891-64f28c38ab05" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89548ed5-b510-435f-81c6-7dcd45419032" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9acabcd9-c53f-4f98-a444-bcb249a0f63a" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78d945d8-4960-4fe5-b7e4-6ce07f53e6b9" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c662738e-3e1d-4a5a-aa51-3a48cb52684c" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a44e728-e215-475b-a802-7a56a0e727e0" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/534cdda8-c8f7-4ec5-a7ac-ca50c9e4d7d5" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1be4295c-7aff-45fc-9ff0-d6d4803ee3cf" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65f82a60-78c8-43d3-95ff-fc011543ba45" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88d8b4e7-be8c-4a71-96a2-8bcad89fe8a3" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95908e56-1a94-4488-becf-66658fadd05e" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47685958-d043-4880-8db5-560352056ff3" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6e7fdd6-e939-4195-b5f1-c49065658f2d" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b66c2d0d-b948-47df-8c46-49059d690559" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b2c29e-3cbb-4c43-a9af-e9c8a6658c89" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48539bd9-c0ca-4bb8-b222-77c4f80fda12" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87d1f566-5973-461a-840c-799dbceab125" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191c5ac6-4774-4115-b017-d1cc2f72aa2f" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acbd5e64-9970-44ab-ac3e-f8373462b4be" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bab12c7f-aba8-4338-8bd4-98041c974082" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16ad04e2-c6bf-4ac6-ab1a-3d5efd73ef8d" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d862b60f-67db-4fd4-9c7b-66a17b034ba3" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17236bfb-b8f3-4adb-b61a-ca9da934f823" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04eb44e5-3022-46a1-b518-e5ffa7054c14" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4495db38-af20-423d-b026-fc34033abfbe" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b7a5577-344c-4852-8615-2849405d6947" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8aed6837-b2ff-48a0-ac9c-d683db5a99d8" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a1fef8e-47ba-492b-a85b-fb0023a53525" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2f3d707-2e2c-48a0-a63b-2b1efb22bf24" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/035d86cb-5197-4f9f-a51f-f52a8508975f" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73e153f8-63cc-46a4-acf3-ac9d4000043a" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b86b4e4-0622-4c47-9a87-71de88d9a8bd" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e70032d1-683c-4c82-b4e9-cae7194104da" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e9201a7-a878-44c2-933b-7e2316a4c7ab" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f22c2c13-a06c-445b-a08c-be8b7e1cc9d1" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04e3ab3d-df1d-420a-b040-cce198be8416" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27a1a246-5f81-47dd-acef-006e8d781974" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee009b37-1020-4b84-b122-54dd0f66a2c4" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/704d09d4-c264-4c13-9461-2789b4431c4b" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/755cde1e-c475-4f8a-9d6f-cece3481c0d1" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb29a630-6fd3-4459-89b8-0727e3353f95" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4152b5da-a018-4698-8d95-ae08ba35160f" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5ffdb52-1968-4600-b713-c89a80a78a33" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6b1bac9-a9b5-4f65-a710-05a69d53d37c" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d85c167-4ac0-4602-969d-af69cdc7c73e" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a1f7043-7a1f-4c71-9da6-7179aee320f2" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/396f591f-a20e-43b8-af5c-fe59b23ce6ec" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdf092c9-5ac3-4136-ae9b-8da9a51a9aca" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06ad0170-0b4c-4d65-8a64-c9c6a9aeaa0a" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f70a5a-5fa7-4514-b48b-4294a7b4cc50" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea187d99-dd1f-458b-9577-8d9e3bd1d5e3" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beacbb4c-d442-40b0-b67f-94fb70199680" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa028669-1da7-41b4-919e-2bdc1c23dee6" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38ae0d2c-ec04-4895-a095-c7d207b1fa79" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e29d19a-ab25-4599-ab74-0adf0201c2ca" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f531bc1-c5a2-4ee3-8b7e-387958a28864" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28fc45b7-e131-42a7-b888-eb87a341ccfd" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18bc74f1-0376-4b9a-9e51-3c34d468e1b8" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d96589f-64c9-40e9-9016-a75c4bdee480" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b77a9eef-b809-4226-9681-f9c45928dc6a" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2427ffd-962f-43c9-8e9e-c2ae46366708" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fff9eb-529d-42b4-bf4d-63b0bc49c52c" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dfe6df2-0725-43ae-b3ae-5d14c0805a6a" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9de0d1c2-ecb5-4e6e-a634-0470b00c11fb" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c59e8ab-3dbd-48b1-9bd5-eb4520dc3d96" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c858eadc-4e7c-4109-8731-065c6e94141e" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a3abfa3-d296-43ba-865b-ba8b798a6b87" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e36bff5-e2af-42bf-9bea-cd0115358518" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49fa44ff-d699-4ecc-9528-fb678c2ae389" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f50711d4-9129-46ee-87f9-cecb29aeb348" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e44e032-75bd-401e-9efe-549d4199371a" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f35cac5a-e10e-4915-98ef-f2375e73677e" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92c4e791-920c-4461-b38c-51dc63872c9c" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07a80ad6-41a8-412f-a27e-a161edaf49bf" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/659f5441-0bca-4e48-9e47-b5debb30052b" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60df6c74-af0e-4d7d-83a7-3415fdaa8014" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3991f0d9-d595-4657-b74f-21ea3490a815" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e323a73-4583-42bd-bc34-23a4bba9bc07" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29b9304c-b416-4f4e-b678-a9a2b7a3b7c6" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80491175-dcaf-489b-a8fc-fcc490651cbd" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c0bf6e8-39d8-4cc4-9e26-c19a57097356" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16517fa7-1290-4e0b-af2a-7907c81f77a8" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae782dc3-2bfc-463f-ad58-9ad0cc1edabc" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ce6410d-ca45-4de8-ab69-900bf85f8bcf" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44949c27-50ed-4bcf-99b5-30e2f756026c" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecb5a844-61f1-4130-ad25-3ccd5ba645b0" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c8021a0-ee38-444a-a27d-2aa92d0d8c98" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9a11346-014d-47e3-b8b2-8819c7ee7bdf" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bff6b8c-4a75-4ef6-b185-9bad110e4ff7" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e49e072-bd59-4e61-9bcc-68444c291df5" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb599b9c-9ccf-40f0-a3a9-2364ae20703c" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c9c655-5011-4450-91ba-6c8ec4017439" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25fe1867-9c93-4457-bd1b-e8eabb50cfa6" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/350262d7-92b1-493f-b4e7-86200a520e59" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0d12b75-9bc1-4842-bc40-5f690fa42b27" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22259b89-20be-4a23-b564-5cb432b1fde9" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f12f92c2-822c-4f2c-a087-d2e26212b728" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2484b65d-d50a-410c-a087-b15d372c2118" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1cd199c-6401-4516-9762-fe6f50ab0be2" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/434312c5-7866-42b6-87b5-f6c2fe6075d8" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f875087-d517-477c-9209-3af030a5aef5" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf2f913-268d-421b-84e8-5e3db4e092c4" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04562401-b73f-489f-a03d-e6adac7f6413" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6da6ed52-ab86-405f-8a98-b885c78eed2b" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633de0d3-fddd-4902-8849-f8b24e5c2834" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40e88304-ed5b-46d3-91c8-f216bd134796" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e556a58b-55d8-447f-9a10-fbd720c76639" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df38ba4b-507b-4c2e-94d4-9dfbc6dec00c" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fb77253-03ad-4b3f-8d7d-4f9f1dec8b41" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd4cafd3-3f18-4344-81ae-5eca3b20e68d" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d94f53a-d9f4-4fa9-99d0-cb3efcd11b9e" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab7ce1f-73f7-4084-88f5-ac8e773669e6" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d301a69-13a6-47f9-8ae7-bb3afdd6c0e2" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d238cfd4-2f28-4c20-bd8a-f6eaa223eaec" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5523b286-9e0f-46ef-86bd-7f05fdfb9299" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b79df32-ffc4-4f06-bff1-93e2e8e27263" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd2bf18-43d0-4434-8fd9-4d553c783735" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b9f104d-57cd-4c4a-837e-b333d7350ab2" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/269420ee-1e3c-4400-9686-684939f95671" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f42864-feda-4c53-b913-f6a396948573" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23b95f1f-aa3c-41e5-ba7d-94f2982289b9" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c26a6ef7-00d6-40db-8e0f-580706ae1509" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d03243d4-bdd7-4ec1-9b43-33138b4b6fd4" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57c00744-b150-4543-a1fd-0c7a02513692" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da184863-a8a3-43c1-ba0b-90795f11a5c3" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/905df4e5-8551-4aaf-aa47-bbd96aaaa334" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30a1d69-bac5-4f77-94d8-428607e4a6e9" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/442b08cf-a609-42fe-b2af-3ceb670c2d88" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/935902c2-298a-4858-b666-13a3725ccee3" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b0db0d1-64f3-463a-8fa0-a7bd5ed6d470" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea3892d9-c21b-4f06-9022-43094ffb4854" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78b9559-24a5-4fc4-b12b-91ea43733206" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c760ce9f-8f67-407f-a98e-ee81981efb49" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a87436fb-4537-49b8-ab99-323079a2d0dc" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ba70063-a00f-4100-b896-aea21d4dd6a8" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f107605-fe86-4fdc-a0ec-60c787aea59e" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b844e771-1003-4a61-9362-a5a791276ebe" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/802b71e9-870e-4b28-9672-87a0ec3044db" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11560dbc-43fd-4264-afb8-8d7ff154663c" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2934da57-5068-419a-ad9c-e41abf10c1f7" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2a49ec8-0dec-439e-a659-81db3a4d4406" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c67dba6f-9e6f-4b20-afc1-e9dfa3ac7f6f" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dbfb1cf-91ee-45fd-8cb9-51a1fb0c18d5" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb95a060-24e0-472b-a46c-677585c17398" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b85568-45f5-48c4-99d3-c8791f61b2c9" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13788634-e9eb-435d-b63f-aeab154c17f2" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb1e5142-4bc3-4bb0-9d0e-dd6a474da668" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b60c957e-0cb1-4c8a-b7c7-1c4373dbfc99" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdb4a63b-4fc4-4520-ba62-275ad84cdc03" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d830db2-9aa9-4d27-ab54-0ca249d1cb66" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b091b2c-1830-4ab4-8b4b-8b65b9cae024" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49c3ab5a-ad57-4a56-b4ab-5f0fa67a8bc9" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/743df8a1-4618-45ce-a15b-be21ceb79029" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3bca1fdd-8df7-470f-8897-6ec9dad7b974" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a93e8846-182b-42a2-858e-1d0c187d049c" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c669e1cd-7a4a-49d7-94e4-34a740f3443d" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52efb4d3-c81e-4e70-a098-b7e07ed2f114" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dc95187-52a2-4efd-9c09-da12379fc697" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf5d698e-9bab-49d7-8dc1-6692c3904b26" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1561f2e8-ad48-4a9b-9930-51574f5b0574" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/201e6ebb-7bdf-4c9e-8dc6-c80e9d5b632b" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da2e3eae-3610-419d-8cd3-55d3aca898a4" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f128dcb-c2df-4b90-83f8-cdbd418b750f" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b16f268f-190a-445c-aff9-2c9fa0316c17" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc20fc46-5d89-460e-8e05-4a9d2eec82f1" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e63cfbac-c46f-4778-9b07-5cad83618871" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1ce9dec-a7e7-40b6-81f9-594b3ad11b06" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c33c2ae-c479-4149-9726-ca6d9d17df78" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/856806c1-269f-4091-817a-f1f0023163fe" TargetMode="External" Id="rId317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46d4246e-444d-46f0-9683-cde27095a383" TargetMode="External" Id="rId318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b2c9b5f-c1ad-4909-91ff-9b6fbbc6ab12" TargetMode="External" Id="rId319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7960a421-cc03-4932-a762-d40a612ae049" TargetMode="External" Id="rId320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f343c5a-d19c-4842-9524-55c51929f9a5" TargetMode="External" Id="rId321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5ed6c8-7f6e-46c4-afbe-b3726cefc622" TargetMode="External" Id="rId322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e43f9958-b574-46a5-a4dd-52b13e70cdbd" TargetMode="External" Id="rId323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cec2cd6-a7d2-4353-8ce7-8add9d5950cc" TargetMode="External" Id="rId324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ad9d293-2c05-4d2b-bb1a-3cd15f12bc0a" TargetMode="External" Id="rId325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/daa09b45-2cf3-43f8-9eb6-ea65ed2e0558" TargetMode="External" Id="rId326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a464b29-d63c-49c3-b213-abedfd0b1f5c" TargetMode="External" Id="rId327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02173018-e70d-42c3-9f7e-761d2b8e6908" TargetMode="External" Id="rId328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b74391e-c592-4edc-a7d8-e33d3752fe7f" TargetMode="External" Id="rId329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a1d2f5e-a47d-40d0-9c95-7797cf7c04fd" TargetMode="External" Id="rId330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b71ded0-2b44-4027-80ef-b78eb507cf4c" TargetMode="External" Id="rId331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1b99877-34b7-46dc-a4fd-4c76e569b57f" TargetMode="External" Id="rId332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d79451d1-a1a9-4bef-a4fd-f37de76bcadc" TargetMode="External" Id="rId333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b47c69c-be83-4d06-8922-e34b725be51c" TargetMode="External" Id="rId334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02ed654e-d17f-479d-a541-6f080729edb3" TargetMode="External" Id="rId335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf7e3322-f7b4-4966-ae4b-3b6ae5b812e7" TargetMode="External" Id="rId336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bb897de-bcd1-456f-aaee-8f5cdfbadb52" TargetMode="External" Id="rId337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4301633-f02a-4ac0-8e10-dca522e0dda9" TargetMode="External" Id="rId338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c3317cc-e265-4744-b48d-3665c6c392ad" TargetMode="External" Id="rId339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb88551b-6b88-4de4-bbf4-76adb48aa9d1" TargetMode="External" Id="rId340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04f7ca04-3396-40ab-a45e-07691a6d8c6d" TargetMode="External" Id="rId341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0318dd1-5954-4878-842d-3a4869c24f6c" TargetMode="External" Id="rId342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8658468-c29a-46c1-99b4-aa084e4822d5" TargetMode="External" Id="rId343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02c7d4b6-e575-44af-8397-66a69d76f80a" TargetMode="External" Id="rId344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74fabffd-8440-44ac-b716-1c8a21befd9d" TargetMode="External" Id="rId345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b60fc100-6301-4741-8e24-da3ee006d53c" TargetMode="External" Id="rId346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b050fbdc-26a6-495e-bb68-383a59ec6d16" TargetMode="External" Id="rId347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32e18351-7d4b-4e2c-84d9-262638d648e5" TargetMode="External" Id="rId348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33f0e128-23db-4533-a5a3-6d405e602330" TargetMode="External" Id="rId349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d00d0138-58d0-4940-aa0e-df2c77be84ca" TargetMode="External" Id="rId350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/556313d7-0320-48f6-9a26-c1f26c331f3b" TargetMode="External" Id="rId351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38002027-efe0-4f34-98ff-54384701a6dc" TargetMode="External" Id="rId352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6fbf9dc-e257-46d6-9972-5342fff76c01" TargetMode="External" Id="rId353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b2f41cd-a08f-4a93-b087-5fcd4bb6c68b" TargetMode="External" Id="rId354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3087a440-5ee0-483c-8431-13b2b3a27911" TargetMode="External" Id="rId355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2c1db0c-dccd-415c-b3c0-8ab0308dd46b" TargetMode="External" Id="rId356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7a22265-0430-4b72-8a62-6a2eea2b51a4" TargetMode="External" Id="rId357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8c625e8-4a33-464f-9edf-ba6cef8a3744" TargetMode="External" Id="rId358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56c43fff-bad6-41a7-a2a8-35117e0d0504" TargetMode="External" Id="rId359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00ee52d5-b447-4af6-95c6-1c1c567f962a" TargetMode="External" Id="rId360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ba0a5ca-fa7b-4ceb-bd87-884c644a8db4" TargetMode="External" Id="rId361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9bcedf19-d636-40f2-a6b0-09c36aee1417" TargetMode="External" Id="rId362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/413d2fb6-7e76-4a32-92ac-6a58a6c3cceb" TargetMode="External" Id="rId363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ba18477-b3d1-4c91-b2a3-a3e624106e63" TargetMode="External" Id="rId364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f819bcf3-bcc8-47b2-8758-70567e241fda" TargetMode="External" Id="rId365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f114f242-1d02-4710-b7e0-b692d02e7ea1" TargetMode="External" Id="rId366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a3e6b4f-6332-45f0-9d37-2276e8b7e5c8" TargetMode="External" Id="rId367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f657b06-4b3f-4ec0-b89b-d50eb006ab07" TargetMode="External" Id="rId368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3671adcc-d6da-46eb-aa47-7989208768ac" TargetMode="External" Id="rId369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26af21b4-264f-4827-acdf-d677a5b804c2" TargetMode="External" Id="rId370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98105f00-bcc2-452a-9412-68866c7ea49f" TargetMode="External" Id="rId371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b35ce322-4b6f-46f9-9884-7b0bac81c105" TargetMode="External" Id="rId372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aefc272-1e46-4588-8f68-40b7d02e7aa8" TargetMode="External" Id="rId373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8929dd11-af25-49d1-a86b-d53e77e7153b" TargetMode="External" Id="rId374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f19018e-bf41-48fe-a0d8-71b247d9b37a" TargetMode="External" Id="rId375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7de14f6a-eac6-4846-9f39-4ab43f0dccdf" TargetMode="External" Id="rId376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98e17063-e634-4cb1-a126-9503a03ec4ec" TargetMode="External" Id="rId377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d0de1fa-2aba-4ab4-935f-9e62de902794" TargetMode="External" Id="rId378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0deda651-3419-4c2a-9d10-3d9f6038e352" TargetMode="External" Id="rId379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55e87a27-f32b-44ac-8b01-6098c6f21339" TargetMode="External" Id="rId380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ce3eb5e-b572-4c9c-9b4b-d5c9e7bc95f4" TargetMode="External" Id="rId381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26cfbd3e-d768-48a1-86ba-b24e0936c0df" TargetMode="External" Id="rId382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f021cbc9-e0e0-46b6-8821-3894925278c8" TargetMode="External" Id="rId383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82886fd7-8d32-45a1-9dac-bf716d344d2c" TargetMode="External" Id="rId384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/466ca23e-73eb-42fa-82b6-b46298b5df5b" TargetMode="External" Id="rId385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1c0b112-25b6-4558-971b-babba21b8ce6" TargetMode="External" Id="rId386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d858219d-efa0-4672-9591-5f09ca358b34" TargetMode="External" Id="rId387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/966f34f1-f765-43ff-b12c-1886bdfd7db1" TargetMode="External" Id="rId388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcfcf46b-dc67-4bc9-ba6a-6ba145932b75" TargetMode="External" Id="rId389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b438ada-2977-4551-96f0-517ad6a689d9" TargetMode="External" Id="rId390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fdc0723-782a-473b-a22e-f8ef1aa07c0e" TargetMode="External" Id="rId391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0869f1d-d616-40fe-809f-9cc6efc6e7be" TargetMode="External" Id="rId392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ba064f0-8d8e-4c17-a08d-a46a5b2e9694" TargetMode="External" Id="rId393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67c2e8a-bb63-4fe9-837a-d7aa702dd538" TargetMode="External" Id="rId394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cbdb819-b852-4edd-8e8e-78e316e93740" TargetMode="External" Id="rId395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4ebbfda-315d-48ac-a7c7-6b3937613c55" TargetMode="External" Id="rId396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ce49565-2d84-401d-91d8-9bb51544c224" TargetMode="External" Id="rId397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e13fdaa-84e4-47d0-a49f-20028bef45d6" TargetMode="External" Id="rId398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/befb9304-7250-4da4-9f0e-1717c9db95d2" TargetMode="External" Id="rId399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b253ca92-91d7-4337-b5ae-b012151a99af" TargetMode="External" Id="rId400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/084d73aa-4077-48c8-bfeb-c8a743a5be38" TargetMode="External" Id="rId401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/867a7220-4a3a-4d5b-b92f-cfe1d1525d79" TargetMode="External" Id="rId402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2188db3d-4160-4865-9215-d942d965c9c9" TargetMode="External" Id="rId403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e25fb16-c930-4e91-ad8d-63d3872c27ad" TargetMode="External" Id="rId404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb50d584-7cc0-4780-b5c3-f8b4d3dca048" TargetMode="External" Id="rId405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2c123d3-ad70-4438-9e70-5e35a630e0d5" TargetMode="External" Id="rId406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83d5808a-2126-4749-afc3-9c4da60cdf17" TargetMode="External" Id="rId407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc3b6400-628d-40c6-9e9a-a590f28be2a1" TargetMode="External" Id="rId408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/408d232d-5130-487b-87c4-6b1bb23d1e1e" TargetMode="External" Id="rId409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19780585-ea46-4ede-8231-2568c7a657d2" TargetMode="External" Id="rId410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac478826-e547-470c-bf8b-71f2211f378e" TargetMode="External" Id="rId411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5308d75-1afa-4169-9258-eb39216eb6ab" TargetMode="External" Id="rId412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2fec1dd-4379-4c5a-ab0d-7500696cdf54" TargetMode="External" Id="rId413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d112e09-c152-4847-9708-7211af91a84b" TargetMode="External" Id="rId414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1aa12fdd-7d10-4769-95e7-8b8fdbe2142e" TargetMode="External" Id="rId415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ea22815-fb1c-4f98-b399-01d977751038" TargetMode="External" Id="rId416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d20c86c-f9e5-4828-bfd4-d8ba321ea685" TargetMode="External" Id="rId417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/254cb701-836b-42ae-8ee6-55c8711d1226" TargetMode="External" Id="rId418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25fa5399-95d1-4b3b-b5d3-2f2ffd7d918a" TargetMode="External" Id="rId419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cadefcb6-3eb5-483f-a8ce-21bcac2b4d59" TargetMode="External" Id="rId420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe644232-4564-4f1e-94ad-98ecc5cda29f" TargetMode="External" Id="rId421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a17b90b-dcfa-40c6-9cc7-1e0ea359c1af" TargetMode="External" Id="rId422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b5506c7-a166-4dee-abc3-3244e91585dc" TargetMode="External" Id="rId423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37c5b298-b201-415f-b58f-e1148be47dbf" TargetMode="External" Id="rId424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08459eb9-ba0b-4c0c-b478-17d9950fe6cd" TargetMode="External" Id="rId425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaf25fc8-b1b7-4471-b063-0ccc2d7060e1" TargetMode="External" Id="rId426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c540fde-2cdb-4ca5-8393-931c0a0ed77f" TargetMode="External" Id="rId427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca439ca-3d19-42fa-a4c2-8cc9ea15a9ea" TargetMode="External" Id="rId428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b51d64b-3172-48bd-8cff-a556c7ca1225" TargetMode="External" Id="rId429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74da7fbd-4d63-4941-8b2a-34b1de336e81" TargetMode="External" Id="rId430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803882fb-9a93-40e4-93c1-a274ad85e439" TargetMode="External" Id="rId431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58cf52bf-509e-41c4-8f83-921cca005db5" TargetMode="External" Id="rId432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c57899f-f233-4eb3-ba44-d7f6272a1817" TargetMode="External" Id="rId433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d071d342-6c2b-45c3-b47c-001fc7349d5c" TargetMode="External" Id="rId434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f5082cc-f349-4fd0-9f89-009dce5ad50e" TargetMode="External" Id="rId435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b16d305-dc58-4642-80c9-7cea092d329f" TargetMode="External" Id="rId436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03256d27-b3c0-4412-a686-25a57fb7193b" TargetMode="External" Id="rId437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db32a82-a73b-4eb6-a59a-f2e2d67690d6" TargetMode="External" Id="rId438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84e8bc7f-bdd5-47dd-80da-263e187774c6" TargetMode="External" Id="rId439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a6714f4-7333-4e5b-bdbb-d771d5170908" TargetMode="External" Id="rId440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f63778d-6b72-424b-b709-778ee09e0186" TargetMode="External" Id="rId441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17966e1b-07b5-46d1-98f0-5fede089325b" TargetMode="External" Id="rId442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/490f9e8a-b200-4eb7-83f0-35ac8eb78c79" TargetMode="External" Id="rId443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c40f90be-8198-4c48-a889-20027696ffb5" TargetMode="External" Id="rId444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a8ab3dc-2e1a-4a22-8241-772e09888bc2" TargetMode="External" Id="rId445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f1b62f3-6853-4496-a853-e7cce6b03b98" TargetMode="External" Id="rId446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71f15690-77b2-453b-9d7b-89b358ab4cda" TargetMode="External" Id="rId447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f3e478d-8fc0-4f3a-82b8-ea914d20e3a5" TargetMode="External" Id="rId448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c53603c0-3cd3-408f-9e2b-4c14b3767945" TargetMode="External" Id="rId449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/895dbe3c-bd8d-4b2e-9f3c-936f1c708ec7" TargetMode="External" Id="rId450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd732044-42c6-402b-bfb2-a0429241c503" TargetMode="External" Id="rId451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d33c0e44-ab4a-47b5-acb4-969715924520" TargetMode="External" Id="rId452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5f5a607-b450-40d0-a620-14aa129cd022" TargetMode="External" Id="rId453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ec004c-881f-4df5-81b3-3f455c425553" TargetMode="External" Id="rId454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/457390bb-f0fb-4f9c-901f-4b36a0dc3ca5" TargetMode="External" Id="rId455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d82c5236-6e3b-4597-813f-d47775871f4f" TargetMode="External" Id="rId456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/063a93cd-db1d-4149-b0be-3256c431505c" TargetMode="External" Id="rId457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e2593a4-7c4b-48cd-a692-31fb2f9240c0" TargetMode="External" Id="rId458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0164339-15b8-42ca-9a3b-c872f5a35aac" TargetMode="External" Id="rId459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/710a237b-7497-4640-a851-0cb89b9f879c" TargetMode="External" Id="rId460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2b74de5-bfe3-476f-a6b2-0bc9bfcf5832" TargetMode="External" Id="rId461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32f57fda-d082-4637-9e63-ed6074855db1" TargetMode="External" Id="rId462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3e8e78d-39bd-42be-b0eb-822f207559ba" TargetMode="External" Id="rId463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da590ca9-1b03-4980-b2b7-aa04fa377fff" TargetMode="External" Id="rId464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bc07ae2-9892-4de0-a581-ea8b98095047" TargetMode="External" Id="rId465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7aa0c35-9d4d-4212-9eca-82f9af775a48" TargetMode="External" Id="rId466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a186c151-40f3-4100-bab9-6223edef29a5" TargetMode="External" Id="rId467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5df77897-6933-4e26-9664-50d37b86d2de" TargetMode="External" Id="rId468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79e79dab-b97b-4eeb-8f4a-4e7bfa4eb49a" TargetMode="External" Id="rId469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfa62631-3502-4f6e-bfb9-d534750ddbb4" TargetMode="External" Id="rId470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b4757df-d61a-40c0-a12c-e692901effbc" TargetMode="External" Id="rId471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632e7acc-2bdb-437c-95bf-1a262f1ab62a" TargetMode="External" Id="rId472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78891441-6ef2-48d3-8701-d30bd2eb83d1" TargetMode="External" Id="rId473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b282e745-280d-426e-bbd7-ca2e04fc4649" TargetMode="External" Id="rId474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44fe29f2-73a5-4f8c-ba5e-cadaa250c445" TargetMode="External" Id="rId475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd95fa0b-78ab-4e65-92bd-2b1c05034018" TargetMode="External" Id="rId476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd556c07-364a-4c93-a546-647358fa753b" TargetMode="External" Id="rId477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c08f7ecc-7bf7-4918-9a52-bd96fce13051" TargetMode="External" Id="rId478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb29a7b5-9a57-4ba4-b317-3bcd2befeedf" TargetMode="External" Id="rId479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/676d6dd8-324b-48f4-9f0d-d2789f6c2167" TargetMode="External" Id="rId480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5158ce73-22fd-4176-a89b-11da5c6857bc" TargetMode="External" Id="rId481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e086ec3-c7b4-4835-88eb-681b9c3890b9" TargetMode="External" Id="rId482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66abce81-42fc-4bbc-841b-e2edbc47784e" TargetMode="External" Id="rId483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/572038a3-8120-4c15-b310-f370cc464321" TargetMode="External" Id="rId484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3795b7b5-9333-4981-b712-d3ac1d5d865c" TargetMode="External" Id="rId485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51550252-c9a5-4569-a977-f6051e2a4ffa" TargetMode="External" Id="rId486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbe1a0e-4c87-4557-8869-710ec621915d" TargetMode="External" Id="rId487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdba4242-2a3c-430c-81cb-e8d8b31f6565" TargetMode="External" Id="rId488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d67656c-ec7d-4b7f-91dd-11958a73ec1f" TargetMode="External" Id="rId489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1b27606-24fc-4fa8-af36-a2744c6b4992" TargetMode="External" Id="rId490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3629c2da-02e5-411b-98b6-92994376b6dc" TargetMode="External" Id="rId491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76e57e3f-7f0c-44be-949e-9c8316695b66" TargetMode="External" Id="rId492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63336519-f3db-460f-ae66-7f26b7f5733f" TargetMode="External" Id="rId493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe89b639-e6a0-43fd-9fe3-8b4c97956889" TargetMode="External" Id="rId494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e882e25-905e-4f42-9715-2d37bd23f833" TargetMode="External" Id="rId495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35ede697-4226-4ba4-9bee-6cece019adb4" TargetMode="External" Id="rId496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8142b45f-92ee-4a8a-8270-e859b326a17b" TargetMode="External" Id="rId497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c079671d-0e45-4be7-b571-64aad8f2c733" TargetMode="External" Id="rId498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4332749b-6a7c-447c-bdd9-a836fd5cda04" TargetMode="External" Id="rId499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8de1610-4241-451b-a561-e0b2bfbbc578" TargetMode="External" Id="rId500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef52fc71-b6b8-4d52-bf95-e52004bdde4b" TargetMode="External" Id="rId501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e105ac2-37a5-489a-a727-ee8d8572c59d" TargetMode="External" Id="rId502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/748ad7b8-8520-4f15-961d-87f27583dd26" TargetMode="External" Id="rId503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bebf62d1-9e62-4252-9bc0-31691bbd534e" TargetMode="External" Id="rId504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e074b100-3a88-4c14-99b3-f622e07333a9" TargetMode="External" Id="rId505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59f98ad0-1cbf-4014-a99b-7a4436c16c82" TargetMode="External" Id="rId506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69138af3-2a0f-4e08-9851-c551aaa9ae5a" TargetMode="External" Id="rId507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed73f8a-6068-45f9-adbd-47e42b56654a" TargetMode="External" Id="rId508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22255747-3404-449a-be2d-fe485c665fbe" TargetMode="External" Id="rId509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c475e0e3-c679-49bc-afa9-a06c719c58b3" TargetMode="External" Id="rId510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2c038d8-873d-4d56-ad8f-07a395e27167" TargetMode="External" Id="rId511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b60359f3-9d70-4a13-8634-8346a42df3b1" TargetMode="External" Id="rId512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16dfce53-a5dc-44df-a33a-7e21a19bc318" TargetMode="External" Id="rId513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ccc9932-170e-4aaa-a3a3-bc98b0b03de3" TargetMode="External" Id="rId514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b759fcd-64e3-4efd-acac-99ea9fd86ca4" TargetMode="External" Id="rId515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8f3d051-0c1d-4d13-a0ca-d95a5c0ead3f" TargetMode="External" Id="rId516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31dbf59c-7db4-4c44-a4f5-240bfeb0f6ba" TargetMode="External" Id="rId517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd62d041-2d43-4577-80d1-931b7332a5ae" TargetMode="External" Id="rId518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f660b22d-8c7f-4bdd-b0f4-90b1f510bccd" TargetMode="External" Id="rId519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94689635-df72-4e1d-9d07-f12eb3944e42" TargetMode="External" Id="rId520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eecd05ab-d4a7-46ef-8d58-cd711e53decf" TargetMode="External" Id="rId521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/862d2fc5-3c4d-4eb5-bd3b-6377c90d0286" TargetMode="External" Id="rId522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fbd1909-6227-4681-9351-c92846621057" TargetMode="External" Id="rId523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36113888-423a-4e3a-ae0a-bd3642e52b77" TargetMode="External" Id="rId524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5b0298f-8785-4858-9fd3-025d066b2dd7" TargetMode="External" Id="rId525" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U526"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,43725 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А08-7650/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "М-Люкс Воротные Системы"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>6829118260</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3370436-77c2-4bd1-844b-2eb77d788b0c</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А08-7360/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Рудаков Вячеслав Иванович</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>312820085289</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений администрации Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>3128003628</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e0d9fb52-6b41-44c4-8ed8-678dc4544827</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А65-22441/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Гарант", Белгородский район, с.п.Дубовое, мкр.Западный-2</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>3100044173</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ак Таш", г.Казань</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>1657065214</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Холмецкая Е. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d07961e-c8fe-4051-9ce9-baa947372218</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А08-5707/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РН-Черноземье"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>4629046705</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>Бухалин Михаил Григорьевич</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>312336360084</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/937d6604-237d-4e21-8473-52d220807170</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А65-18550/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Гарант", Белгородский район, с.п.Дубовое, мкр.Западный-2</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>3100044173</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ак Таш", г.Казань</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>1657065214</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Галеева Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c524d2be-15ca-4aca-a569-615c8b0295ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А65-18507/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Гарант", Белгородский район, с.п.Дубовое, мкр.Западный-2</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>3100044173</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ак Таш", г.Казань</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>1657065214</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Холмецкая Е. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b59e399-080e-4fcb-acde-7e4b44f93e01</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А65-18543/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Гарант", Белгородский район, с.п.Дубовое, мкр.Западный-2</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>3100044173</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ак Таш", г.Казань</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>1657065214</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Вербенко А. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb668ca6-e488-4f19-9378-23c40ba7d844</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А08-4818/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Глуховченко Александр Александрович</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>312807505336</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ СТАРООСКОЛЬСКОГО ГОРОДСКОГО ОКРУГА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46f0a25f-4e7d-4ddb-96f7-b0b1ab03ecbd</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А08-4413/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАРАНТ СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>6829071759</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Дивиченко Татьяна Анатольевна</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>310206116405</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94bd019c-f7b1-4c6b-bedd-c674860ec8c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А08-4288/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ УЧРЕЖДЕНИЕ "СТАНЦИЯ ПО БОРЬБЕ С БОЛЕЗНЯМИ ЖИВОТНЫХ ПО СТАРООСКОЛЬСКОМУ ГОРОДСКОМУ ОКРУГУ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>3128018310</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b4989c4e-dea4-4315-a69d-b47b3dbef7f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А08-3470/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Яковлевский район" Белгородской области</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>3121000018</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов Михаил Владимирович</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ed53cafb-724e-4261-b051-08e9fab0182f</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А08-3339/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "РОССИЙСКИЙ ГОСУДАРСТВЕННЫЙ ГЕОЛОГОРАЗВЕДОЧНЫЙ УНИВЕРСИТЕТ ИМЕНИ СЕРГО ОРДЖОНИКИДЗЕ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7728028967</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ СТАРООСКОЛЬСКОГО ГОРОДСКОГО ОКРУГА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/57c577f1-967c-4197-b56b-654333b0463e</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А08-2996/2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2026</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Управление федеральной налоговой службы по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>3123022024</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Сафронов Г. К.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ccf2968-55a3-46a7-ae27-4ddd5dd82b09</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А08-2995/2026</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2026</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>Управление федеральной налоговой службы по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>3123022024</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Сафронов Г. К.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/094c008e-a6e4-4e15-954f-cbd11b8b4d51</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А41-32562/2026</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2026</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3123405404</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПЕЦФУНДАМЕНТСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>5040117389</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Цховребова А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eb0fc6ab-3612-4166-a429-c8f711e35f82</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А08-1780/2026</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2026</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/452acef1-49f0-45ee-a3a5-04eb00a4b019</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А08-807/2026</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2026</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8cb3936-ff2c-441c-b198-f6d8aca0b66c</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А57-1990/2026</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2026</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Гусева Н. С.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7793bc45-4279-41de-8f16-118a1d90ffbb</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А08-689/2026</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2026</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ"ЛИДЕР31"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>3123475024</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного жилищного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>3123071328</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a71912fb-354e-4324-9234-7abaadef1726</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А57-2108/2026</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2026</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Безруков П. М.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2026</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c66951c8-b98e-4efa-80ba-556cd7c1e4ec</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А08-259/2026</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2026</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД РАЗВИТИЯ СТРОИТЕЛЬНОЙ ОТРАСЛИ БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>3123471414</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕК"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>3123419622</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec99a223-7c0f-4ee6-91f3-a6d20dbe86e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А08-12446/2025</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2025</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Журавлева Т. С.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2025</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44b205cf-07ab-4629-b19f-2ca4173e5204</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А08-12366/2025</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2025</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2025</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/057254ef-e35f-4457-80dc-19d98a6d6560</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А08-12152/2025</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2025</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2026</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/84098610-d816-4589-a37e-43f5b048b7ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А08-12154/2025</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2025</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a248bf4e-f01f-4ff7-aede-3ae792c17f29</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А08-11497/2025</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2025</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2025</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/240b5208-555c-4989-bce9-978514f9f5c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А64-10467/2025</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2025</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "М-Люкс Воротные системы"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>6829118260</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания " "БСК"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Тамбовской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Хорошун Е. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45f5f274-4770-459a-9987-426260b95e40</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А57-30544/2025</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2025</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Сериккалиева А. Т.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2026</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b34301e-33df-44cf-b453-f19e7e2b27b4</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А57-30294/2025</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2025</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Гусева Н. С.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/918b6dc9-b57d-44ad-8a44-86f5bab8789c</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А08-10864/2025</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2025</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Добромыслов Олег Юрьевич</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>312800687479</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2026</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/27d5e57f-fa86-416f-aabc-b5c456b80b5b</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А08-10645/2025</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2025</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Губкинского городского округа</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>3127050181</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЗ КМАстрой-Инвест"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>3100004237</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2025</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c1fd765-161c-4ab9-9107-cb10d46df10e</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А57-29390/2025</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2025</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Каштанова Н. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2025</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/85af9ea9-9a26-4415-ada8-d5e145d712be</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А08-9789/2025</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2025</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>Министерство жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>3123368978</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙКОМ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>3102210838</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2026</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90512498-1340-4664-86e7-2b033bfc1593</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А40-255692/2025</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2025</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>"РОССИЙСКИЕ АВТОМОБИЛЬНЫЕ ДОРОГИ"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7717151380</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Хорлина С. С.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2025</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b7ed2dd8-911b-4d1f-bb69-90534cdc7ae8</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А57-25458/2025</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2025</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Небесная Е. О.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2025</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a8516c3-b598-4aaa-b139-9873604ccbf4</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А57-25456/2025</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2025</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Безруков П. М.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2025</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e30eb9d6-677f-4cd7-9e8d-09ddf6532007</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А57-25459/2025</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2025</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Небесная Е. О.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2025</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e8824f77-dfc4-4e57-9f63-2993b7fefdeb</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А08-9065/2025</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2025</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>3128055376</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/67eefdff-54df-4096-bffd-a59b8da45213</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А57-24926/2025</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2025</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Лиско Е. Б.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2025</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c99d4832-261b-4a8c-bab8-7d7997e68143</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А57-24893/2025</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2025</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Сериккалиева А. Т.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2025</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8455ef6-7e9b-490e-96d6-f02a09dff876</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А57-24744/2025</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2025</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Каштанова Н. А.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2025</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb04a318-644b-4d56-ba42-3105f703c655</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А57-24358/2025</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2025</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Каштанова Н. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2025</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c15dae13-f4ab-44fe-aff1-dde6247bad4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А57-24118/2025</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2025</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>3123411158</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО Тамбовский бекон</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>6803629911</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Небесная Е. О.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2025</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23678512-3a81-44e0-98be-a219bc598482</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А08-8471/2025</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2025</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>Брянцева Светлана Олеговна</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>312300525014</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>АО "РИР ЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>6829012680</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2026</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/75e764d0-c669-44cc-9abc-af5fb8efe294</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А08-7913/2025</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2025</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСМЕТ"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>3128056549</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2026</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/732f5373-67f5-4deb-b6a5-51157342c801</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А08-7869/2025</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2025</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>АО Специализированный застройщик "Дирекция Юго-Западного района"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>3123157617</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Управление капитального строительства Белгородской области"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>3123012298</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a28b5fa-5bf7-46cb-9298-fdc56316dd91</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-160863/2025</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2025</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>АО СТРАХОВОЕ "РЕСО-ГАРАНТИЯ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7710045520</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2026</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82c2d86d-63dd-4634-8476-5c60f81a418f</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А08-5568/2025</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2025</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>Яценко Роман Витальевич</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2026</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/742a0853-2923-478d-9817-42a1302de97e</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А08-5244/2025</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2025</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>Колесников Сергей Егорович</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>312800596221</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Староосколького городского округа</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/206d4ba6-de18-4e3f-a881-f9a262670ad0</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А08-5240/2025</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2025</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтарГородПлюс"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>3128101960</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Староосколького городского округа</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86eb3ed4-902a-485d-a704-162ab3a17a25</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А08-4576/2025</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2025</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>Бондарев Виталий Андреевич</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>550111466378</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-монтажное управление - ЖБК-1"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>3123066416</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/017e07b9-cff7-42f0-b585-fe45d1a1010c</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А14-2647/2025</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СКС-Лада"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>3662085523</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Митина В. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2025</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92f08675-a99c-43dd-b091-f34a0759a1d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А08-873/2025</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2025</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бизнес-Сервис"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>3128058916</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2025</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a71cebd0-fba6-492a-9f29-ae5cbf50bdf0</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А08-13344/2024</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2024</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>Казьмин Алексей Иванович</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>311111365050</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Красногвардейская зерновая компания"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>3111504440</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c60c8ff-1647-4cfd-9d0e-ed8f4253efb2</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А08-11823/2024</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>СПАО "Ингосстрах"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2026</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c3ada00-7501-4cbb-b2fa-9d726d09b0e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А08-11811/2024</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2024</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "МЕЖРАЙОННАЯ СТАНЦИЯ ПО БОРЬБЕ С БОЛЕЗНЯМИ ЖИВОТНЫХ ПО СТАРООСКОЛЬСКОМУ И ЧЕРНЯНСКОМУ РАЙОНАМ"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>3128018310</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2025</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e38889e5-746a-48c9-b049-37f329230362</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А08-9987/2024</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2024</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>Волобуева Лариса Васильевна</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>312322392167</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e243f1aa-3ef7-4242-ae1c-c9864c529f70</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А08-8895/2024</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2024</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>Куварзина Татьяна Васильевна</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>312803521305</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Витушкина О. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2025</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fbfd7d51-39b0-4ff4-a9d5-67ec0885adf3</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А08-8034/2024</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2024</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>Шелушинин Олег Николаевич</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений администрации Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>3128003628</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2025</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7987ed8f-f591-4ff3-b217-43aa6d37e740</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А08-8092/2024</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2024</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>3123480835</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2025</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5f01913-3cf8-443f-a0bb-2f6ee27e7480</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А08-7682/2024</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2024</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>Покутнева Галина Владимировна</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>312000193061</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Шебекинского городского округа</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>3120103589</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2026</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb044c62-da9d-4562-abb5-4bc9484c146c</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А08-6602/2024</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2024</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ ЗДРАВООХРАНЕНИЯ "СТАРООСКОЛЬСКАЯ ОКРУЖНАЯ БОЛЬНИЦА СВЯТИТЕЛЯ ЛУКИ КРЫМСКОГО"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>3128138181</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2025</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/66f89abd-37bc-4f84-8bc1-dbf30284b7ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А08-4530/2024</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2024</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ФГБОУ ВПО БелГСХА им.В.Я.Горина</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>3102005412</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2025</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/32efd6cd-4bde-45df-87ab-9c63d17039e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А08-4332/2024</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКИЙ МЕХАНИЧЕСКИЙ ЗАВОД"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>3123326079</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/836dcba2-9fd7-41b8-9c01-b890da92961b</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А08-4103/2024</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2024</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Дом торговли</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>3128000440</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕДЭКСПЕРТ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>3662170024</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2025</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/73345c61-9dc3-49d7-bb7a-09ca018d97d7</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А08-3976/2024</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2024</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКИЙ МЕХАНИЧЕСКИЙ ЗАВОД"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>3123326079</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90168d63-2c09-407b-afcb-7f8d578cc62f</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А08-3435/2024</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2024</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "РОСТЕЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>7707049388</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ - 1"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Журавлева Т. С.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2024</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0d8334a-9cfd-4f1c-8429-79563f86fc22</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А08-3323/2024</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2024</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Кендюхова Е. О.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2024</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e928c548-d3c7-4101-961b-7570e234ae9b</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А08-2966/2024</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2024</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Компания по управлению жилищным фондом п.Дубовое"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>3102201671</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРУС ИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>3123354781</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Журавлева Т. С.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/742e3bec-c890-4656-8786-bfd4de29d1bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А08-2005/2024</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2024</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>Сергиенко Андрей Владимирович</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>312802138996</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2024</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7932468c-4f35-4609-a4dc-bc1c9f31bb7e</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А08-1180/2024</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2024</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белянка"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>3120099413</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2025</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6b17b4cb-ebd5-4cf9-837f-d30475e41b03</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А08-270/2024</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2024</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>АО "Квадра"-"Белгородская генерация"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>6829012680</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Маяк"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>3123123047</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>19 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Сурненков А. А.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50057c5f-dc14-41f5-a1b1-e0067474a5de</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А08-13546/2023</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2023</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>федеральное казенное учреждение "Следственный изолятор № 3 Управления Федеральной службы исполнения наказаний по Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>3123040030</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>Министерство имущественных и земельных отношений Белгородской области</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>3123103668</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Вдовенко Н. В.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2024</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa824f16-a0c6-49be-bb1f-c701a1f778ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А08-12796/2023</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2023</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>СССПОК "РАДУГА"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>3121006860</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района Белгородской области</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2024</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7101a309-8210-4c4c-8600-417f0047d867</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А08-11122/2023</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2023</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>ФГБУ "ЦЕНТРАЛЬНО-ЧЕРНОЗЕМНОЕ УПРАВЛЕНИЕ ПО ГИДРОМЕТЕОРОЛОГИИ И МОНИТОРИНГУ ОКРУЖАЮЩЕЙ СРЕДЫ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>4632167820</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "МНК-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>7810802206</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>19 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Афонина Н. П.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be699473-029d-4a5b-857a-ee35164e990e</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А08-9252/2023</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2023</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>Макушенко Сергей Владимирович</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2024</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f90da4e0-baaf-4feb-a1b1-c364ff8838f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А08-8963/2023</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2023</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>Отделение Фонда пенсионного и социального страхования Российской Федерации по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>3123004716</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>3123338807</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Лунева Н. Н.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2023</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43101c35-f463-4f1e-94ce-7425a74abe48</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А08-7277/2023</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2023</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Сбербанк России"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ - 1"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Кендюхова Е. О.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2023</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83c68ae7-9f47-4239-a292-5e446a926dde</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А08-6722/2023</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2023</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО ОСКОЛЬСКИЙ ЗАВОД ДЕМПФЕРНОГО МАШИНОСТРОЕНИЯ "ДЕМПФЕРНЫХ СИСТЕМ И КОМПЛЕКСНОЙ ОБРАБОТКИ"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>3128030251</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/68c2bb35-ca10-474f-859c-0fa182a45602</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А40-149336/2023</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2023</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>Петрова Виктория Павловна</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>772576757325</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2023</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1666bdda-a388-4cbf-a7b5-ca7a985af760</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А08-6643/2023</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2023</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>Ведущий судебный пристав-исполнитель СОСП по Белгородской области Богданова Юлия Сергеевна</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr"/>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2024</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aefd4e68-48a1-4dc8-b2de-4d20ff87e12d</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А08-5938/2023</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2023</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений администрации Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>3128003628</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Белое"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>3128011731</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2024</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22b5fb7f-abbd-4b6a-b460-a499b03a2519</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А08-3136/2023</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2023</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>Анисимов Сергей Викторович</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>312820102840</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений администрации Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>3128003628</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2024</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c57c6868-cda8-455c-9a04-3a5b7415c3fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А08-3062/2023</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2023</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2023</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dc25a0db-604d-4161-a06d-7efce0b8b3da</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А08-3029/2023</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2023</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПИК-ФАРМА ЛЕК"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>3102209134</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЛГОРОДСКОГО РАЙОНА</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2024</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a84f4f6e-1476-49bd-9b14-a54297655912</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А08-3061/2023</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2023</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2023</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f6ded90-298b-4996-a110-451333ff6a4f</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А08-1619/2023</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2023</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr"/>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Агро-Девелопмент"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>7702759546</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2025</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18ae2761-6fdb-4ce8-a509-f30c95b63fa6</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А08-1621/2023</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2023</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr"/>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Земляки"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>3128028799</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Губкинского городского округа</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>3127050181</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2023</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50460778-2d74-43bf-8638-e2b86d51f8b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А08-13530/2022</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2022</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr"/>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БелТракСервис"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>3123185533</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2023</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b0d47034-531f-47fe-8b45-d8ae18f0f79e</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А08-13117/2022</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2022</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr"/>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "РОСТЕЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>7707049388</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>3123338807</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2022</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e1bb106-db3b-4c9e-95eb-b3f498d4674e</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А08-12818/2022</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2022</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>Давыдова Ирина Валентиновна</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>312301702234</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2023</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5bf0ddcb-6b39-45ed-83c6-b33be15ec438</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А08-12600/2022</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2022</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr"/>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>Управление федеральной налоговой службы по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>3123022024</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2023</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e590acd3-2f41-4ca4-8ee3-dc075e1f0c35</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А08-12138/2022</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2022</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr"/>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>3123426644</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Воловикова М. А.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="R94" s="2" t="inlineStr"/>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2023</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d98c4d26-2c77-4f0c-aa25-f645e6cb23b5</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А08-11387/2022</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2022</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>3123451506</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное казенное учреждение "Управление капитального строительства муниципального района "Белгородский район" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>3102205468</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr"/>
+      <c r="R95" s="2" t="inlineStr"/>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2024</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fdf10ea8-6cee-453a-8a94-0930bfa4de14</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А08-10314/2022</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2022</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХКОМ"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>7734596326</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2023</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/086974ec-3466-42a5-8c4b-65bb7de3f0d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А08-9660/2022</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2022</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>Боклагов Павел Станиславович</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>312811407564</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2024</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fc933a38-53f1-455a-9f81-e68fe8624cda</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А08-9542/2022</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2022</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>Федоренко Елена Валерьевна</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2023</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25acb650-1a1c-4a4c-a87c-a9a1e57f1d93</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А08-9073/2022</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2022</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>Полянин Константин Олегович</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>312822566196</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
+      <c r="Q99" s="2" t="inlineStr"/>
+      <c r="R99" s="2" t="inlineStr"/>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2024</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64e21015-84a1-4086-bb22-35ce182e6e2c</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А08-7380/2022</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2022</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>Егоров Михаил Михайлович</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>312303495103</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
+      <c r="R100" s="2" t="inlineStr"/>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2023</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3df44a25-c57f-4b68-80cf-72bc09744f7b</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А08-5945/2022</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2022</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКИЙ ОБЛАСТНОЙ ФОНД ПОДДЕРЖКИ ИНДИВИДУАЛЬНОГО ЖИЛИЩНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>3123017088</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>3123451506</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>19 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Завидовская Е. С.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83dc75d6-5a28-4f47-9899-387fc7b1750b</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А08-5560/2022</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2022</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕНОМЕ АВТОТЕХЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>3123193904</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2022</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/498dc116-6726-46fd-9f8d-3c75ce264fae</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А53-17359/2022</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2022</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ-1"</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИПЕЦКИЙ ЗАВОД МЕТАЛЛОИЗДЕЛИЙ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>4823078930</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Прокопчук С. П.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2022</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b7cfc2d2-08f9-4e74-82ee-ccadec77fe25</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А53-10631/2022</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2022</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr"/>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ-1"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИПЕЦКИЙ ЗАВОД МЕТАЛЛОИЗДЕЛИЙ"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>4823078930</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Абдулина С. В.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2023</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/70c91632-355a-4685-b7d7-6d864d32452e</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А08-1923/2022</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2022</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Косинский Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2022</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94c2f795-54bb-4540-ba65-d2c047ec69c5</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А08-1733/2022</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2022</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr"/>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>ПАО Страховое "Ингосстрах"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c8783f0a-43d1-4f15-bbe6-138511fa6b9e</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А56-17401/2022</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2022</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr"/>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>АО "САНКТ-ПЕТЕРБУРГСКАЯ ГОРНАЯ ПРОЕКТНО-ИНЖИНИРИНГОВАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>7810543625</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>АО "САНКТ-ПЕТЕРБУРГСКАЯ ГОРНАЯ ПРОЕКТНО-ИНЖИНИРИНГОВАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>7810543625</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Терентьева О. А.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2026</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ea39e9b-60ed-4d75-9a82-60ecf5fee17a</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А08-1478/2022</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr"/>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>АО "Газпром газораспределение Белгород"</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>3124010222</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Воловикова М. А.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
+      <c r="Q108" s="2" t="inlineStr"/>
+      <c r="R108" s="2" t="inlineStr"/>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2022</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d58180ea-1d9b-46fd-8f82-274062579f0c</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А08-447/2022</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2022</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr"/>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>Отделение судебных приставов по г.Белгороду УФССП России по Белгородской области Пилипенко Мария Юрьевна</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Чистякова С. Г.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2022</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fcf81c31-90f6-42cb-882e-28eb5b7bd042</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А08-23/2022</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2022</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr"/>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений администрации Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>3128003628</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГУРМАН"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>3128104111</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2025</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d7aac424-35c0-47d4-8cfa-8b981773900d</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А53-42656/2021</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2021</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr"/>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИПЕЦКИЙ ЗАВОД МЕТАЛЛОИЗДЕЛИЙ"</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>4823078930</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ-1"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Твердой А. А.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr"/>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2022</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eea5435e-ed77-43b8-8e90-ffd4f1aefcd0</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А08-12048/2021</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2021</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr"/>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛСТРОЙТРАНС"</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>3123381880</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Шебекинского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>3120103589</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2022</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e00fdcbe-4652-4227-a431-7d3f1d159d8d</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А05-12020/2021</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2021</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr"/>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Шебекинского городского округа</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>3120103589</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ИП Шумилов Павел Владимирович</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>292600070535</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Булатова Т. Л.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2023</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22e38188-c7c2-45bd-b56d-23b0774e0d69</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А32-46942/2021</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2021</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr"/>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кубаньгипротранс"</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройинжиниринг"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr"/>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Назаренко Р. М.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2022</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b6fb92a5-fda8-4270-8768-e5aef1d8a5a6</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А08-7561/2021</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2021</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr"/>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>Тагильцев Алексей Дмитриевич</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>312320353405</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/427643dc-918c-44c4-8022-ea1b19937d19</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А08-6848/2021</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2021</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr"/>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>3123357422</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr"/>
+      <c r="P116" s="2" t="inlineStr"/>
+      <c r="Q116" s="2" t="inlineStr"/>
+      <c r="R116" s="2" t="inlineStr"/>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2021</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b09f82ca-b484-4b99-aaa3-f87a59ba790a</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>А08-6499/2021</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2021</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E117" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr"/>
+      <c r="G117" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>Ряднов Александр Александрович</t>
+        </is>
+      </c>
+      <c r="I117" s="2" t="inlineStr">
+        <is>
+          <t>311701369875</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>Ивантьев Александр Александрович</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr">
+        <is>
+          <t>310501084278</t>
+        </is>
+      </c>
+      <c r="M117" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N117" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
+      <c r="P117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr"/>
+      <c r="R117" s="2" t="inlineStr"/>
+      <c r="S117" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2022</t>
+        </is>
+      </c>
+      <c r="T117" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/659c0d9b-ffe9-4103-a248-34c9191f23f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>А08-6418/2021</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2021</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr"/>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ШЕБЕКИНСКОГО ГОРОДСКОГО ОКРУГА</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>3120103589</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>Шумилов Павел Владимирович</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>292600070535</t>
+        </is>
+      </c>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr"/>
+      <c r="P118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2021</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U118" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f5aeab5-198e-4955-b085-eced4b886ed0</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>А08-5949/2021</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2021</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F119" s="2" t="inlineStr"/>
+      <c r="G119" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Россети Центр"</t>
+        </is>
+      </c>
+      <c r="I119" s="2" t="inlineStr">
+        <is>
+          <t>6901067107</t>
+        </is>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K119" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Логист-М"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr">
+        <is>
+          <t>3123379899</t>
+        </is>
+      </c>
+      <c r="M119" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N119" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
+      <c r="S119" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2026</t>
+        </is>
+      </c>
+      <c r="T119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U119" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0cb74137-ff2c-4f22-accb-46dd382b4ff9</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>А08-5477/2021</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2021</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr"/>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БрянскАгрострой"</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>3250521869</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский завод РИТМ"</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>3124010600</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr"/>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr"/>
+      <c r="R120" s="2" t="inlineStr"/>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U120" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec43b986-84b1-4881-9603-1e9774520567</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
+          <t>А77-370/2021</t>
+        </is>
+      </c>
+      <c r="C121" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2021</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E121" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F121" s="2" t="inlineStr"/>
+      <c r="G121" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I121" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K121" s="2" t="inlineStr">
+        <is>
+          <t>Свалова Елена Николаевна</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>292700075745</t>
+        </is>
+      </c>
+      <c r="M121" s="2" t="inlineStr">
+        <is>
+          <t>АС Чеченской Республики</t>
+        </is>
+      </c>
+      <c r="N121" s="2" t="inlineStr">
+        <is>
+          <t>Исмаилов Р. В.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
+      <c r="S121" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2022</t>
+        </is>
+      </c>
+      <c r="T121" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U121" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8fd886c0-f56b-466e-bcda-e801ba3609f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>А08-4192/2021</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2021</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr"/>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>АО "Старооскольский завод автотракторного электрооборудования им.А.М.Мамонова"</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>3128000673</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr"/>
+      <c r="R122" s="2" t="inlineStr"/>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2022</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U122" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5cbce7df-2d11-45bc-a142-01904c28db36</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>А08-1651/2021</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2021</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr"/>
+      <c r="G123" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="I123" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K123" s="2" t="inlineStr">
+        <is>
+          <t>ООО СЗ "31-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L123" s="2" t="inlineStr">
+        <is>
+          <t>3123454440</t>
+        </is>
+      </c>
+      <c r="M123" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N123" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="inlineStr"/>
+      <c r="P123" s="2" t="inlineStr"/>
+      <c r="Q123" s="2" t="inlineStr"/>
+      <c r="R123" s="2" t="inlineStr"/>
+      <c r="S123" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2021</t>
+        </is>
+      </c>
+      <c r="T123" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U123" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4ad27ef-7847-481b-b849-062f745d75d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>А08-1238/2021</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2021</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr"/>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>Пересыпкин Игорь Викторович</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>312100461155</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ - 1"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr"/>
+      <c r="R124" s="2" t="inlineStr"/>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2021</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U124" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/283b93cf-482c-46c2-8eb9-cc8080116fcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>А08-603/2021</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2021</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr"/>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНДУСТРИЯ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>3128035429</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr"/>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Потапова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="inlineStr"/>
+      <c r="Q125" s="2" t="inlineStr"/>
+      <c r="R125" s="2" t="inlineStr"/>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2026</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76768308-37ae-4864-bc9c-a3804001c17e</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>А08-10529/2020</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2020</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr"/>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства и транспорта Белгородской области</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>3123040802</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>ООО СЗ "31-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>3123454440</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="inlineStr"/>
+      <c r="P126" s="2" t="inlineStr"/>
+      <c r="Q126" s="2" t="inlineStr"/>
+      <c r="R126" s="2" t="inlineStr"/>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2021</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U126" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/69021006-a95d-4549-a6ec-801c5546480d</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>А08-10274/2020</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2020</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr"/>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>Судебный пристав-исполнитель межрайонного отдела судебных приставов по исполнению особых исполнительных производств Багнетова Ю.М.</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr"/>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Воловикова М. А.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="inlineStr"/>
+      <c r="P127" s="2" t="inlineStr"/>
+      <c r="Q127" s="2" t="inlineStr"/>
+      <c r="R127" s="2" t="inlineStr"/>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2021</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb522850-fda1-452a-aff2-b843f87b1c1f</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А08-9081/2020</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2020</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr"/>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ТОМАРОВСКИЙ КИРПИЧНЫЙ ЗАВОД"</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>3121060232</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная керамика"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>3121180473</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Курепко Е. В.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2025</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74d03a62-05aa-4b9d-b837-bdaa4e989b5a</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А08-5765/2020</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr"/>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Яковлевского городского округа</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>3121008560</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>Захаров Иван Александрович</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>312101415458</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="inlineStr"/>
+      <c r="P129" s="2" t="inlineStr"/>
+      <c r="Q129" s="2" t="inlineStr"/>
+      <c r="R129" s="2" t="inlineStr"/>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2021</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/19e676a5-cf8d-4794-b0cb-e15a1b41ee0d</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А08-5425/2020</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2020</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr"/>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>3123357422</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2021</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e3f3bb0-0958-4eb5-9ea7-ce084dd89005</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А08-4542/2020</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2020</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr"/>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>судебный пристав-исполнитель Межрайонного отдела по исполнению особых исполнительных производств УФССП России по Белгородской области Суханова Е</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr"/>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Воловикова М. А.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr"/>
+      <c r="R131" s="2" t="inlineStr"/>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2020</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/66cba082-dfae-401e-95a2-cacc9c1bfd43</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А08-4402/2020</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2020</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr"/>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>Якимова Светлана Валентиновна</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>312800582412</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>Управление архитектуры и градостроительства администрации г. Старый Оскол и Старооскольского района</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr"/>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr"/>
+      <c r="R132" s="2" t="inlineStr"/>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2021</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12e1a61b-77b7-40f1-b6a1-abf074b89401</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А08-3407/2020</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2020</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr"/>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>Зорин Максим Николаевич</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>Управление архитектуры и градостроительства администрации Яковлевского района</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr"/>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr"/>
+      <c r="R133" s="2" t="inlineStr"/>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2020</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdfb521b-cd40-4651-861b-2608a701c026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А08-2237/2020</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2020</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr"/>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>3123426644</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr"/>
+      <c r="P134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="R134" s="2" t="inlineStr"/>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2024</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e6c26370-78b5-463c-b22e-9e06821f4ad1</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А35-1533/2020</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2020</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr"/>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИЗНЕСГРУПП"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>3123445414</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>Комитет жилищно-коммунального хозяйства города Курска</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>4629050300</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС Курской области</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Арцыбашева Т. Ю.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="inlineStr"/>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="R135" s="2" t="inlineStr"/>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2021</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3f50d764-6caa-42be-bf24-c43182e21277</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А08-1180/2020</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2020</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr"/>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>3123426644</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr"/>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="R136" s="2" t="inlineStr"/>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2024</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0082b6f-23d4-4e20-ad39-a989638dfcbb</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А08-416/2020</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2020</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr"/>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ШЕБЕКИНСКОГО ГОРОДСКОГО ОКРУГА</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>3120103589</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>АО "ПОЧТА РОССИИ"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>7724490000</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="inlineStr"/>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr"/>
+      <c r="R137" s="2" t="inlineStr"/>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2020</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdc5c74d-c723-4398-b961-e6e9c0092364</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А08-212/2020</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2020</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr"/>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>Скрыпкин Александр Васильевич</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>312770308240</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr"/>
+      <c r="P138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="R138" s="2" t="inlineStr"/>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2020</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2cb432d-8025-42de-b913-0e2e9ad73eac</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А08-43/2020</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2020</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr"/>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>3123426644</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="R139" s="2" t="inlineStr"/>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2021</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/af47480c-a1c2-41be-9bb6-927c89d133ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А08-42/2020</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2020</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr"/>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИМОН ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>3123426644</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2020</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c5829af4-f410-4690-bcaa-5db9ae31f4df</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А08-12471/2019</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2019</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr"/>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>Пирогова Татьяна Николаевна</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>312800223580</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального образования «Старооскольский городской округ»</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr"/>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2020</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd21b207-aee7-457e-805a-7914796d54c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А08-12364/2019</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2019</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr"/>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>АО "ГАЗПРОМ ГАЗОРАСПРЕДЕЛЕНИЕ БЕЛГОРОД"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>3124010222</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ СТАРООСКОЛЬСКОГО ГОРОДСКОГО ОКРУГА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr"/>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="R142" s="2" t="inlineStr"/>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2020</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d95619c9-f7cc-4bd7-aeaf-ae6da5aabe4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А08-11382/2019</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2019</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr"/>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР ЧЕРНОЗЕМЬЯ"</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>3128112200</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального образования «Старооскольский городской округ»</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr"/>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="inlineStr"/>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="R143" s="2" t="inlineStr"/>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2021</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/898e5cb9-6ecd-4c69-8908-016da7b099eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А08-10697/2019</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2019</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr"/>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДОРОЖНО-РЕМОНТНОЕ СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ "БЕЛГОРОДСКОЕ"</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>3102041107</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИЗНЕССТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>3102210098</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr"/>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="R144" s="2" t="inlineStr"/>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2020</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d06b6e16-cf53-458b-8c49-341dab00a9cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А08-10212/2019</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2019</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr"/>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="inlineStr"/>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="R145" s="2" t="inlineStr"/>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2020</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17b7499c-914c-4582-a565-5e193ca2cb1f</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А08-9740/2019</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2019</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr"/>
+      <c r="G146" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>Кириченко Сергей Александрович</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>311600201650</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="inlineStr"/>
+      <c r="P146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr"/>
+      <c r="R146" s="2" t="inlineStr"/>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2021</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d51dd065-545b-4bb0-b264-c1ad600db598</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А08-9198/2019</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2019</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr"/>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "СБЕРБАНК РОССИИ"</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>Залунин Дмитрий Анатольевич</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr"/>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Дударикова О. В.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="inlineStr"/>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr"/>
+      <c r="R147" s="2" t="inlineStr"/>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2020</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c27fd50-7b9c-4bbd-a90c-a4e9d536f987</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>А08-8847/2019</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2019</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr"/>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Старооскольский завод электромонтажных изделий"</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>3128001324</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr"/>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr"/>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="R148" s="2" t="inlineStr"/>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2020</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U148" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e83b898-a5fd-4c23-b239-f92be7cd081d</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="inlineStr">
+        <is>
+          <t>А08-7503/2019</t>
+        </is>
+      </c>
+      <c r="C149" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2019</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr"/>
+      <c r="G149" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Чернянский район" Белгородской области</t>
+        </is>
+      </c>
+      <c r="I149" s="2" t="inlineStr">
+        <is>
+          <t>3119000204</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>Боклагов Андрей Николаевич</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr">
+        <is>
+          <t>311900825787</t>
+        </is>
+      </c>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr"/>
+      <c r="P149" s="2" t="inlineStr"/>
+      <c r="Q149" s="2" t="inlineStr"/>
+      <c r="R149" s="2" t="inlineStr"/>
+      <c r="S149" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2023</t>
+        </is>
+      </c>
+      <c r="T149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U149" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/07d3dcd0-6a9b-4e65-a9c1-67252a6790d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>А08-7205/2019</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2019</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr"/>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк"</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>Губина Эльвира Викторовна</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr"/>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>Ботвинников В. В.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr"/>
+      <c r="P150" s="2" t="inlineStr"/>
+      <c r="Q150" s="2" t="inlineStr"/>
+      <c r="R150" s="2" t="inlineStr"/>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2020</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U150" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab15b58c-833c-482d-a891-64f28c38ab05</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>А08-5787/2019</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2019</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr"/>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>Рамазанова Елена Климентьевна</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>310205548339</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="inlineStr"/>
+      <c r="P151" s="2" t="inlineStr"/>
+      <c r="Q151" s="2" t="inlineStr"/>
+      <c r="R151" s="2" t="inlineStr"/>
+      <c r="S151" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2021</t>
+        </is>
+      </c>
+      <c r="T151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U151" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89548ed5-b510-435f-81c6-7dcd45419032</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="n">
+        <v>151</v>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>А08-5452/2019</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2019</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr"/>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк"</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>Шухов Олег Валерьевич</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr"/>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr"/>
+      <c r="P152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr"/>
+      <c r="R152" s="2" t="inlineStr"/>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2020</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U152" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9acabcd9-c53f-4f98-a444-bcb249a0f63a</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
+        <v>152</v>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>А08-5206/2019</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr"/>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Стойленский ГОК"</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>3128011788</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального образования Старооскольский городской округ</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr"/>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr"/>
+      <c r="P153" s="2" t="inlineStr"/>
+      <c r="Q153" s="2" t="inlineStr"/>
+      <c r="R153" s="2" t="inlineStr"/>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2020</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78d945d8-4960-4fe5-b7e4-6ce07f53e6b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А08-4793/2019</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2019</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr"/>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ РАЗВИТИЕ"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>3123406013</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Яковенко А. Н.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr"/>
+      <c r="P154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr"/>
+      <c r="R154" s="2" t="inlineStr"/>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2019</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c662738e-3e1d-4a5a-aa51-3a48cb52684c</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А08-3793/2019</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2019</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr"/>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>Ивашкин Игорь Вячеславович</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>312800214426</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr"/>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="R155" s="2" t="inlineStr"/>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2019</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a44e728-e215-475b-a802-7a56a0e727e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А48-4675/2019</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2019</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr"/>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МОСКОВСКИЙ ИНДУСТРИАЛЬНЫЙ БАНК", филиал "Орловское региональное управление"</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>7725039953</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>5753026381</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС Орловской области</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Деева Н. Е.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="inlineStr"/>
+      <c r="P156" s="2" t="inlineStr"/>
+      <c r="Q156" s="2" t="inlineStr"/>
+      <c r="R156" s="2" t="inlineStr"/>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>09.05.2026</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/534cdda8-c8f7-4ec5-a7ac-ca50c9e4d7d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А08-3117/2019</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2019</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr"/>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>Ивашкин Игорь Вячеславович</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>312800214426</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr"/>
+      <c r="R157" s="2" t="inlineStr"/>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2020</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1be4295c-7aff-45fc-9ff0-d6d4803ee3cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>А08-3022/2019</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr"/>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr"/>
+      <c r="P158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr"/>
+      <c r="R158" s="2" t="inlineStr"/>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U158" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65f82a60-78c8-43d3-95ff-fc011543ba45</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>А08-3012/2019</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr"/>
+      <c r="G159" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O159" s="2" t="inlineStr"/>
+      <c r="P159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr"/>
+      <c r="R159" s="2" t="inlineStr"/>
+      <c r="S159" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U159" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/88d8b4e7-be8c-4a71-96a2-8bcad89fe8a3</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>А08-3016/2019</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr"/>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr"/>
+      <c r="P160" s="2" t="inlineStr"/>
+      <c r="Q160" s="2" t="inlineStr"/>
+      <c r="R160" s="2" t="inlineStr"/>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U160" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/95908e56-1a94-4488-becf-66658fadd05e</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>А08-3011/2019</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr"/>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O161" s="2" t="inlineStr"/>
+      <c r="P161" s="2" t="inlineStr"/>
+      <c r="Q161" s="2" t="inlineStr"/>
+      <c r="R161" s="2" t="inlineStr"/>
+      <c r="S161" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U161" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47685958-d043-4880-8db5-560352056ff3</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>А08-3019/2019</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr"/>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr"/>
+      <c r="P162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr"/>
+      <c r="R162" s="2" t="inlineStr"/>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U162" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e6e7fdd6-e939-4195-b5f1-c49065658f2d</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>А08-3014/2019</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr"/>
+      <c r="G163" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="inlineStr"/>
+      <c r="P163" s="2" t="inlineStr"/>
+      <c r="Q163" s="2" t="inlineStr"/>
+      <c r="R163" s="2" t="inlineStr"/>
+      <c r="S163" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U163" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b66c2d0d-b948-47df-8c46-49059d690559</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>А08-3006/2019</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr"/>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="inlineStr"/>
+      <c r="P164" s="2" t="inlineStr"/>
+      <c r="Q164" s="2" t="inlineStr"/>
+      <c r="R164" s="2" t="inlineStr"/>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2019</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U164" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79b2c29e-3cbb-4c43-a9af-e9c8a6658c89</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>А08-3010/2019</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr"/>
+      <c r="G165" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I165" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N165" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O165" s="2" t="inlineStr"/>
+      <c r="P165" s="2" t="inlineStr"/>
+      <c r="Q165" s="2" t="inlineStr"/>
+      <c r="R165" s="2" t="inlineStr"/>
+      <c r="S165" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U165" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48539bd9-c0ca-4bb8-b222-77c4f80fda12</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>165</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>А08-3005/2019</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr"/>
+      <c r="G166" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O166" s="2" t="inlineStr"/>
+      <c r="P166" s="2" t="inlineStr"/>
+      <c r="Q166" s="2" t="inlineStr"/>
+      <c r="R166" s="2" t="inlineStr"/>
+      <c r="S166" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U166" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/87d1f566-5973-461a-840c-799dbceab125</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>166</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>А08-3008/2019</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr"/>
+      <c r="G167" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I167" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K167" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L167" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N167" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O167" s="2" t="inlineStr"/>
+      <c r="P167" s="2" t="inlineStr"/>
+      <c r="Q167" s="2" t="inlineStr"/>
+      <c r="R167" s="2" t="inlineStr"/>
+      <c r="S167" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2019</t>
+        </is>
+      </c>
+      <c r="T167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U167" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/191c5ac6-4774-4115-b017-d1cc2f72aa2f</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>А08-3009/2019</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr"/>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N168" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O168" s="2" t="inlineStr"/>
+      <c r="P168" s="2" t="inlineStr"/>
+      <c r="Q168" s="2" t="inlineStr"/>
+      <c r="R168" s="2" t="inlineStr"/>
+      <c r="S168" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2019</t>
+        </is>
+      </c>
+      <c r="T168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U168" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/acbd5e64-9970-44ab-ac3e-f8373462b4be</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="B169" s="2" t="inlineStr">
+        <is>
+          <t>А08-3018/2019</t>
+        </is>
+      </c>
+      <c r="C169" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr"/>
+      <c r="G169" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I169" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J169" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K169" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L169" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M169" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N169" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O169" s="2" t="inlineStr"/>
+      <c r="P169" s="2" t="inlineStr"/>
+      <c r="Q169" s="2" t="inlineStr"/>
+      <c r="R169" s="2" t="inlineStr"/>
+      <c r="S169" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U169" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bab12c7f-aba8-4338-8bd4-98041c974082</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>169</v>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>А08-3020/2019</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr"/>
+      <c r="G170" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I170" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K170" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L170" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N170" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="inlineStr"/>
+      <c r="P170" s="2" t="inlineStr"/>
+      <c r="Q170" s="2" t="inlineStr"/>
+      <c r="R170" s="2" t="inlineStr"/>
+      <c r="S170" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U170" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/16ad04e2-c6bf-4ac6-ab1a-3d5efd73ef8d</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>170</v>
+      </c>
+      <c r="B171" s="2" t="inlineStr">
+        <is>
+          <t>А08-3015/2019</t>
+        </is>
+      </c>
+      <c r="C171" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr"/>
+      <c r="G171" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I171" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J171" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K171" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L171" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M171" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N171" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O171" s="2" t="inlineStr"/>
+      <c r="P171" s="2" t="inlineStr"/>
+      <c r="Q171" s="2" t="inlineStr"/>
+      <c r="R171" s="2" t="inlineStr"/>
+      <c r="S171" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U171" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d862b60f-67db-4fd4-9c7b-66a17b034ba3</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>171</v>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>А08-3017/2019</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr"/>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I172" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M172" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N172" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="inlineStr"/>
+      <c r="P172" s="2" t="inlineStr"/>
+      <c r="Q172" s="2" t="inlineStr"/>
+      <c r="R172" s="2" t="inlineStr"/>
+      <c r="S172" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T172" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U172" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17236bfb-b8f3-4adb-b61a-ca9da934f823</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="B173" s="2" t="inlineStr">
+        <is>
+          <t>А08-3024/2019</t>
+        </is>
+      </c>
+      <c r="C173" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D173" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F173" s="2" t="inlineStr"/>
+      <c r="G173" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I173" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J173" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K173" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L173" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M173" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N173" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O173" s="2" t="inlineStr"/>
+      <c r="P173" s="2" t="inlineStr"/>
+      <c r="Q173" s="2" t="inlineStr"/>
+      <c r="R173" s="2" t="inlineStr"/>
+      <c r="S173" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2019</t>
+        </is>
+      </c>
+      <c r="T173" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U173" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04eb44e5-3022-46a1-b518-e5ffa7054c14</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>173</v>
+      </c>
+      <c r="B174" s="2" t="inlineStr">
+        <is>
+          <t>А08-3023/2019</t>
+        </is>
+      </c>
+      <c r="C174" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F174" s="2" t="inlineStr"/>
+      <c r="G174" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I174" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K174" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L174" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M174" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N174" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O174" s="2" t="inlineStr"/>
+      <c r="P174" s="2" t="inlineStr"/>
+      <c r="Q174" s="2" t="inlineStr"/>
+      <c r="R174" s="2" t="inlineStr"/>
+      <c r="S174" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="T174" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U174" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4495db38-af20-423d-b026-fc34033abfbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>174</v>
+      </c>
+      <c r="B175" s="2" t="inlineStr">
+        <is>
+          <t>А08-3007/2019</t>
+        </is>
+      </c>
+      <c r="C175" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D175" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F175" s="2" t="inlineStr"/>
+      <c r="G175" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I175" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J175" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K175" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L175" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M175" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N175" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O175" s="2" t="inlineStr"/>
+      <c r="P175" s="2" t="inlineStr"/>
+      <c r="Q175" s="2" t="inlineStr"/>
+      <c r="R175" s="2" t="inlineStr"/>
+      <c r="S175" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2019</t>
+        </is>
+      </c>
+      <c r="T175" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U175" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b7a5577-344c-4852-8615-2849405d6947</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
+        <v>175</v>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>А08-3013/2019</t>
+        </is>
+      </c>
+      <c r="C176" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr"/>
+      <c r="G176" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I176" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K176" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L176" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M176" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N176" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O176" s="2" t="inlineStr"/>
+      <c r="P176" s="2" t="inlineStr"/>
+      <c r="Q176" s="2" t="inlineStr"/>
+      <c r="R176" s="2" t="inlineStr"/>
+      <c r="S176" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="T176" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U176" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8aed6837-b2ff-48a0-ac9c-d683db5a99d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="n">
+        <v>176</v>
+      </c>
+      <c r="B177" s="2" t="inlineStr">
+        <is>
+          <t>А08-3021/2019</t>
+        </is>
+      </c>
+      <c r="C177" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2019</t>
+        </is>
+      </c>
+      <c r="D177" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E177" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F177" s="2" t="inlineStr"/>
+      <c r="G177" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I177" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J177" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K177" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ АЛЕКСЕЕВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L177" s="2" t="inlineStr">
+        <is>
+          <t>3122008806</t>
+        </is>
+      </c>
+      <c r="M177" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N177" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O177" s="2" t="inlineStr"/>
+      <c r="P177" s="2" t="inlineStr"/>
+      <c r="Q177" s="2" t="inlineStr"/>
+      <c r="R177" s="2" t="inlineStr"/>
+      <c r="S177" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2019</t>
+        </is>
+      </c>
+      <c r="T177" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U177" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a1fef8e-47ba-492b-a85b-fb0023a53525</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
+        <v>177</v>
+      </c>
+      <c r="B178" s="2" t="inlineStr">
+        <is>
+          <t>А08-2735/2019</t>
+        </is>
+      </c>
+      <c r="C178" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2019</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr"/>
+      <c r="G178" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I178" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J178" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K178" s="2" t="inlineStr">
+        <is>
+          <t>Устинов Сергей Николаевич</t>
+        </is>
+      </c>
+      <c r="L178" s="2" t="inlineStr">
+        <is>
+          <t>312812745809</t>
+        </is>
+      </c>
+      <c r="M178" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N178" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O178" s="2" t="inlineStr"/>
+      <c r="P178" s="2" t="inlineStr"/>
+      <c r="Q178" s="2" t="inlineStr"/>
+      <c r="R178" s="2" t="inlineStr"/>
+      <c r="S178" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2020</t>
+        </is>
+      </c>
+      <c r="T178" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U178" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2f3d707-2e2c-48a0-a63b-2b1efb22bf24</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
+        <v>178</v>
+      </c>
+      <c r="B179" s="2" t="inlineStr">
+        <is>
+          <t>А08-2550/2019</t>
+        </is>
+      </c>
+      <c r="C179" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2019</t>
+        </is>
+      </c>
+      <c r="D179" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E179" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F179" s="2" t="inlineStr"/>
+      <c r="G179" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I179" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J179" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K179" s="2" t="inlineStr">
+        <is>
+          <t>судебный пристав-исполнитель МОСП по ИОИП УФССП России по Белгородской области Суханова Е.Н.</t>
+        </is>
+      </c>
+      <c r="L179" s="2" t="inlineStr"/>
+      <c r="M179" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N179" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O179" s="2" t="inlineStr"/>
+      <c r="P179" s="2" t="inlineStr"/>
+      <c r="Q179" s="2" t="inlineStr"/>
+      <c r="R179" s="2" t="inlineStr"/>
+      <c r="S179" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2019</t>
+        </is>
+      </c>
+      <c r="T179" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U179" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/035d86cb-5197-4f9f-a51f-f52a8508975f</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="n">
+        <v>179</v>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>А40-57394/2019</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2019</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr"/>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ - 1"</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="J180" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K180" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР"</t>
+        </is>
+      </c>
+      <c r="L180" s="2" t="inlineStr">
+        <is>
+          <t>9723059563</t>
+        </is>
+      </c>
+      <c r="M180" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N180" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O180" s="2" t="inlineStr"/>
+      <c r="P180" s="2" t="inlineStr"/>
+      <c r="Q180" s="2" t="inlineStr"/>
+      <c r="R180" s="2" t="inlineStr"/>
+      <c r="S180" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2019</t>
+        </is>
+      </c>
+      <c r="T180" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U180" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/73e153f8-63cc-46a4-acf3-ac9d4000043a</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="n">
+        <v>180</v>
+      </c>
+      <c r="B181" s="2" t="inlineStr">
+        <is>
+          <t>А08-1706/2019</t>
+        </is>
+      </c>
+      <c r="C181" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2019</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr"/>
+      <c r="G181" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="inlineStr">
+        <is>
+          <t>Ивашкин Игорь Вячеславович</t>
+        </is>
+      </c>
+      <c r="I181" s="2" t="inlineStr">
+        <is>
+          <t>312800214426</t>
+        </is>
+      </c>
+      <c r="J181" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K181" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L181" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M181" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N181" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O181" s="2" t="inlineStr"/>
+      <c r="P181" s="2" t="inlineStr"/>
+      <c r="Q181" s="2" t="inlineStr"/>
+      <c r="R181" s="2" t="inlineStr"/>
+      <c r="S181" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2019</t>
+        </is>
+      </c>
+      <c r="T181" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U181" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b86b4e4-0622-4c47-9a87-71de88d9a8bd</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="n">
+        <v>181</v>
+      </c>
+      <c r="B182" s="2" t="inlineStr">
+        <is>
+          <t>А08-1123/2019</t>
+        </is>
+      </c>
+      <c r="C182" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2019</t>
+        </is>
+      </c>
+      <c r="D182" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F182" s="2" t="inlineStr"/>
+      <c r="G182" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I182" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J182" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K182" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L182" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M182" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N182" s="2" t="inlineStr">
+        <is>
+          <t>Яковенко А. Н.</t>
+        </is>
+      </c>
+      <c r="O182" s="2" t="inlineStr"/>
+      <c r="P182" s="2" t="inlineStr"/>
+      <c r="Q182" s="2" t="inlineStr"/>
+      <c r="R182" s="2" t="inlineStr"/>
+      <c r="S182" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2019</t>
+        </is>
+      </c>
+      <c r="T182" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U182" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e70032d1-683c-4c82-b4e9-cae7194104da</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="2" t="n">
+        <v>182</v>
+      </c>
+      <c r="B183" s="2" t="inlineStr">
+        <is>
+          <t>А08-735/2019</t>
+        </is>
+      </c>
+      <c r="C183" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2019</t>
+        </is>
+      </c>
+      <c r="D183" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E183" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F183" s="2" t="inlineStr"/>
+      <c r="G183" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="inlineStr">
+        <is>
+          <t>Скрипченко Артем Валерьевич</t>
+        </is>
+      </c>
+      <c r="I183" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J183" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K183" s="2" t="inlineStr">
+        <is>
+          <t>Губарев Юрий Александрович</t>
+        </is>
+      </c>
+      <c r="L183" s="2" t="inlineStr"/>
+      <c r="M183" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N183" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O183" s="2" t="inlineStr"/>
+      <c r="P183" s="2" t="inlineStr"/>
+      <c r="Q183" s="2" t="inlineStr"/>
+      <c r="R183" s="2" t="inlineStr"/>
+      <c r="S183" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2021</t>
+        </is>
+      </c>
+      <c r="T183" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U183" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e9201a7-a878-44c2-933b-7e2316a4c7ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="n">
+        <v>183</v>
+      </c>
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>А08-287/2019</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2019</t>
+        </is>
+      </c>
+      <c r="D184" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F184" s="2" t="inlineStr"/>
+      <c r="G184" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений Белгородской области</t>
+        </is>
+      </c>
+      <c r="I184" s="2" t="inlineStr">
+        <is>
+          <t>3123103668</t>
+        </is>
+      </c>
+      <c r="J184" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K184" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L184" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M184" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N184" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O184" s="2" t="inlineStr"/>
+      <c r="P184" s="2" t="inlineStr"/>
+      <c r="Q184" s="2" t="inlineStr"/>
+      <c r="R184" s="2" t="inlineStr"/>
+      <c r="S184" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2020</t>
+        </is>
+      </c>
+      <c r="T184" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U184" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f22c2c13-a06c-445b-a08c-be8b7e1cc9d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="n">
+        <v>184</v>
+      </c>
+      <c r="B185" s="2" t="inlineStr">
+        <is>
+          <t>А08-12810/2018</t>
+        </is>
+      </c>
+      <c r="C185" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2018</t>
+        </is>
+      </c>
+      <c r="D185" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E185" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F185" s="2" t="inlineStr"/>
+      <c r="G185" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торговый дом "Белгородский хладокомбинат"</t>
+        </is>
+      </c>
+      <c r="I185" s="2" t="inlineStr">
+        <is>
+          <t>3123084510</t>
+        </is>
+      </c>
+      <c r="J185" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K185" s="2" t="inlineStr">
+        <is>
+          <t>Борисова Оксана Константиновна</t>
+        </is>
+      </c>
+      <c r="L185" s="2" t="inlineStr">
+        <is>
+          <t>245715208938</t>
+        </is>
+      </c>
+      <c r="M185" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N185" s="2" t="inlineStr">
+        <is>
+          <t>Косинский Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O185" s="2" t="inlineStr"/>
+      <c r="P185" s="2" t="inlineStr"/>
+      <c r="Q185" s="2" t="inlineStr"/>
+      <c r="R185" s="2" t="inlineStr"/>
+      <c r="S185" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2019</t>
+        </is>
+      </c>
+      <c r="T185" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U185" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04e3ab3d-df1d-420a-b040-cce198be8416</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="n">
+        <v>185</v>
+      </c>
+      <c r="B186" s="2" t="inlineStr">
+        <is>
+          <t>А08-12351/2018</t>
+        </is>
+      </c>
+      <c r="C186" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D186" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E186" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F186" s="2" t="inlineStr"/>
+      <c r="G186" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I186" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J186" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K186" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L186" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M186" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N186" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O186" s="2" t="inlineStr"/>
+      <c r="P186" s="2" t="inlineStr"/>
+      <c r="Q186" s="2" t="inlineStr"/>
+      <c r="R186" s="2" t="inlineStr"/>
+      <c r="S186" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T186" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U186" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/27a1a246-5f81-47dd-acef-006e8d781974</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="n">
+        <v>186</v>
+      </c>
+      <c r="B187" s="2" t="inlineStr">
+        <is>
+          <t>А08-12349/2018</t>
+        </is>
+      </c>
+      <c r="C187" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D187" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E187" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F187" s="2" t="inlineStr"/>
+      <c r="G187" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I187" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J187" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K187" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L187" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M187" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N187" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O187" s="2" t="inlineStr"/>
+      <c r="P187" s="2" t="inlineStr"/>
+      <c r="Q187" s="2" t="inlineStr"/>
+      <c r="R187" s="2" t="inlineStr"/>
+      <c r="S187" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T187" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U187" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee009b37-1020-4b84-b122-54dd0f66a2c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="n">
+        <v>187</v>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>А08-12345/2018</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D188" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr"/>
+      <c r="G188" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I188" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J188" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K188" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L188" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M188" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N188" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O188" s="2" t="inlineStr"/>
+      <c r="P188" s="2" t="inlineStr"/>
+      <c r="Q188" s="2" t="inlineStr"/>
+      <c r="R188" s="2" t="inlineStr"/>
+      <c r="S188" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T188" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U188" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/704d09d4-c264-4c13-9461-2789b4431c4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="n">
+        <v>188</v>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>А08-12344/2018</t>
+        </is>
+      </c>
+      <c r="C189" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D189" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E189" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr"/>
+      <c r="G189" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I189" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J189" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K189" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L189" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M189" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N189" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O189" s="2" t="inlineStr"/>
+      <c r="P189" s="2" t="inlineStr"/>
+      <c r="Q189" s="2" t="inlineStr"/>
+      <c r="R189" s="2" t="inlineStr"/>
+      <c r="S189" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2019</t>
+        </is>
+      </c>
+      <c r="T189" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U189" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/755cde1e-c475-4f8a-9d6f-cece3481c0d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="n">
+        <v>189</v>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>А08-12348/2018</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D190" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr"/>
+      <c r="G190" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I190" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J190" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K190" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L190" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M190" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N190" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O190" s="2" t="inlineStr"/>
+      <c r="P190" s="2" t="inlineStr"/>
+      <c r="Q190" s="2" t="inlineStr"/>
+      <c r="R190" s="2" t="inlineStr"/>
+      <c r="S190" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T190" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U190" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb29a630-6fd3-4459-89b8-0727e3353f95</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="n">
+        <v>190</v>
+      </c>
+      <c r="B191" s="2" t="inlineStr">
+        <is>
+          <t>А08-12350/2018</t>
+        </is>
+      </c>
+      <c r="C191" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D191" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr"/>
+      <c r="G191" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I191" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J191" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K191" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L191" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M191" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N191" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O191" s="2" t="inlineStr"/>
+      <c r="P191" s="2" t="inlineStr"/>
+      <c r="Q191" s="2" t="inlineStr"/>
+      <c r="R191" s="2" t="inlineStr"/>
+      <c r="S191" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T191" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U191" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4152b5da-a018-4698-8d95-ae08ba35160f</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="n">
+        <v>191</v>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>А08-12346/2018</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D192" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr"/>
+      <c r="G192" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I192" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J192" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K192" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M192" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O192" s="2" t="inlineStr"/>
+      <c r="P192" s="2" t="inlineStr"/>
+      <c r="Q192" s="2" t="inlineStr"/>
+      <c r="R192" s="2" t="inlineStr"/>
+      <c r="S192" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T192" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U192" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5ffdb52-1968-4600-b713-c89a80a78a33</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="n">
+        <v>192</v>
+      </c>
+      <c r="B193" s="2" t="inlineStr">
+        <is>
+          <t>А08-12347/2018</t>
+        </is>
+      </c>
+      <c r="C193" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2018</t>
+        </is>
+      </c>
+      <c r="D193" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F193" s="2" t="inlineStr"/>
+      <c r="G193" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I193" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J193" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K193" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L193" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M193" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N193" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O193" s="2" t="inlineStr"/>
+      <c r="P193" s="2" t="inlineStr"/>
+      <c r="Q193" s="2" t="inlineStr"/>
+      <c r="R193" s="2" t="inlineStr"/>
+      <c r="S193" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2019</t>
+        </is>
+      </c>
+      <c r="T193" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U193" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f6b1bac9-a9b5-4f65-a710-05a69d53d37c</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>А08-12267/2018</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2018</t>
+        </is>
+      </c>
+      <c r="D194" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr"/>
+      <c r="G194" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I194" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K194" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L194" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M194" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N194" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O194" s="2" t="inlineStr"/>
+      <c r="P194" s="2" t="inlineStr"/>
+      <c r="Q194" s="2" t="inlineStr"/>
+      <c r="R194" s="2" t="inlineStr"/>
+      <c r="S194" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2019</t>
+        </is>
+      </c>
+      <c r="T194" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U194" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d85c167-4ac0-4602-969d-af69cdc7c73e</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="n">
+        <v>194</v>
+      </c>
+      <c r="B195" s="2" t="inlineStr">
+        <is>
+          <t>А08-12107/2018</t>
+        </is>
+      </c>
+      <c r="C195" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2018</t>
+        </is>
+      </c>
+      <c r="D195" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F195" s="2" t="inlineStr"/>
+      <c r="G195" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I195" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K195" s="2" t="inlineStr">
+        <is>
+          <t>Ульянова Полина Владимировна</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>312301220294</t>
+        </is>
+      </c>
+      <c r="M195" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N195" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O195" s="2" t="inlineStr"/>
+      <c r="P195" s="2" t="inlineStr"/>
+      <c r="Q195" s="2" t="inlineStr"/>
+      <c r="R195" s="2" t="inlineStr"/>
+      <c r="S195" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2019</t>
+        </is>
+      </c>
+      <c r="T195" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U195" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a1f7043-7a1f-4c71-9da6-7179aee320f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>А08-11816/2018</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2018</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr"/>
+      <c r="G196" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="inlineStr">
+        <is>
+          <t>АО "Кондитерская фабрика "Славянка"</t>
+        </is>
+      </c>
+      <c r="I196" s="2" t="inlineStr">
+        <is>
+          <t>3128001300</t>
+        </is>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K196" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="M196" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N196" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O196" s="2" t="inlineStr"/>
+      <c r="P196" s="2" t="inlineStr"/>
+      <c r="Q196" s="2" t="inlineStr"/>
+      <c r="R196" s="2" t="inlineStr"/>
+      <c r="S196" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2019</t>
+        </is>
+      </c>
+      <c r="T196" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U196" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/396f591f-a20e-43b8-af5c-fe59b23ce6ec</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="2" t="n">
+        <v>196</v>
+      </c>
+      <c r="B197" s="2" t="inlineStr">
+        <is>
+          <t>А08-11166/2018</t>
+        </is>
+      </c>
+      <c r="C197" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2018</t>
+        </is>
+      </c>
+      <c r="D197" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F197" s="2" t="inlineStr"/>
+      <c r="G197" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I197" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K197" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L197" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M197" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N197" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O197" s="2" t="inlineStr"/>
+      <c r="P197" s="2" t="inlineStr"/>
+      <c r="Q197" s="2" t="inlineStr"/>
+      <c r="R197" s="2" t="inlineStr"/>
+      <c r="S197" s="2" t="inlineStr">
+        <is>
+          <t>15.03.2019</t>
+        </is>
+      </c>
+      <c r="T197" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U197" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fdf092c9-5ac3-4136-ae9b-8da9a51a9aca</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="n">
+        <v>197</v>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>А08-10923/2018</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2018</t>
+        </is>
+      </c>
+      <c r="D198" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr"/>
+      <c r="G198" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТОСФЕРА ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>3123358313</t>
+        </is>
+      </c>
+      <c r="J198" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L198" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M198" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N198" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O198" s="2" t="inlineStr"/>
+      <c r="P198" s="2" t="inlineStr"/>
+      <c r="Q198" s="2" t="inlineStr"/>
+      <c r="R198" s="2" t="inlineStr"/>
+      <c r="S198" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2018</t>
+        </is>
+      </c>
+      <c r="T198" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U198" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/06ad0170-0b4c-4d65-8a64-c9c6a9aeaa0a</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="2" t="n">
+        <v>198</v>
+      </c>
+      <c r="B199" s="2" t="inlineStr">
+        <is>
+          <t>А08-10904/2018</t>
+        </is>
+      </c>
+      <c r="C199" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2018</t>
+        </is>
+      </c>
+      <c r="D199" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F199" s="2" t="inlineStr"/>
+      <c r="G199" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КБК-ПРОМГРУПП"</t>
+        </is>
+      </c>
+      <c r="I199" s="2" t="inlineStr">
+        <is>
+          <t>3123386247</t>
+        </is>
+      </c>
+      <c r="J199" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K199" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ РАЗВИТИЕ"</t>
+        </is>
+      </c>
+      <c r="L199" s="2" t="inlineStr">
+        <is>
+          <t>3123406013</t>
+        </is>
+      </c>
+      <c r="M199" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N199" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O199" s="2" t="inlineStr"/>
+      <c r="P199" s="2" t="inlineStr"/>
+      <c r="Q199" s="2" t="inlineStr"/>
+      <c r="R199" s="2" t="inlineStr"/>
+      <c r="S199" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2018</t>
+        </is>
+      </c>
+      <c r="T199" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U199" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04f70a5a-5fa7-4514-b48b-4294a7b4cc50</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="n">
+        <v>199</v>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>А08-10632/2018</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2018</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr"/>
+      <c r="G200" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Красненского района</t>
+        </is>
+      </c>
+      <c r="I200" s="2" t="inlineStr">
+        <is>
+          <t>3112000678</t>
+        </is>
+      </c>
+      <c r="J200" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr">
+        <is>
+          <t>Гусейнов Байлар Гурбанали оглы</t>
+        </is>
+      </c>
+      <c r="L200" s="2" t="inlineStr">
+        <is>
+          <t>311512877658</t>
+        </is>
+      </c>
+      <c r="M200" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O200" s="2" t="inlineStr"/>
+      <c r="P200" s="2" t="inlineStr"/>
+      <c r="Q200" s="2" t="inlineStr"/>
+      <c r="R200" s="2" t="inlineStr"/>
+      <c r="S200" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2019</t>
+        </is>
+      </c>
+      <c r="T200" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U200" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea187d99-dd1f-458b-9577-8d9e3bd1d5e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="n">
+        <v>200</v>
+      </c>
+      <c r="B201" s="2" t="inlineStr">
+        <is>
+          <t>А08-10477/2018</t>
+        </is>
+      </c>
+      <c r="C201" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2018</t>
+        </is>
+      </c>
+      <c r="D201" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F201" s="2" t="inlineStr"/>
+      <c r="G201" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="inlineStr">
+        <is>
+          <t>Государственное учреждение-Управление Пенсионного фонда Российской Федерации в г.Белгороде Белгородской области</t>
+        </is>
+      </c>
+      <c r="I201" s="2" t="inlineStr">
+        <is>
+          <t>3123035601</t>
+        </is>
+      </c>
+      <c r="J201" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K201" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ РИЭЛТОРСКАЯ ИНВЕСТИЦИОННО - СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L201" s="2" t="inlineStr">
+        <is>
+          <t>3123224013</t>
+        </is>
+      </c>
+      <c r="M201" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N201" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O201" s="2" t="inlineStr"/>
+      <c r="P201" s="2" t="inlineStr"/>
+      <c r="Q201" s="2" t="inlineStr"/>
+      <c r="R201" s="2" t="inlineStr"/>
+      <c r="S201" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2018</t>
+        </is>
+      </c>
+      <c r="T201" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U201" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/beacbb4c-d442-40b0-b67f-94fb70199680</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="n">
+        <v>201</v>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>А08-10316/2018</t>
+        </is>
+      </c>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2018</t>
+        </is>
+      </c>
+      <c r="D202" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F202" s="2" t="inlineStr"/>
+      <c r="G202" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ренессанс"</t>
+        </is>
+      </c>
+      <c r="I202" s="2" t="inlineStr">
+        <is>
+          <t>3123013799</t>
+        </is>
+      </c>
+      <c r="J202" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K202" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной службы государственной регистрации, кадастра и картографии по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L202" s="2" t="inlineStr">
+        <is>
+          <t>3123113560</t>
+        </is>
+      </c>
+      <c r="M202" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N202" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O202" s="2" t="inlineStr"/>
+      <c r="P202" s="2" t="inlineStr"/>
+      <c r="Q202" s="2" t="inlineStr"/>
+      <c r="R202" s="2" t="inlineStr"/>
+      <c r="S202" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2019</t>
+        </is>
+      </c>
+      <c r="T202" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U202" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa028669-1da7-41b4-919e-2bdc1c23dee6</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="2" t="n">
+        <v>202</v>
+      </c>
+      <c r="B203" s="2" t="inlineStr">
+        <is>
+          <t>А08-9536/2018</t>
+        </is>
+      </c>
+      <c r="C203" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2018</t>
+        </is>
+      </c>
+      <c r="D203" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E203" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F203" s="2" t="inlineStr"/>
+      <c r="G203" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное профессиональное образовательное учреждение "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J203" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K203" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L203" s="2" t="inlineStr">
+        <is>
+          <t>3102040343</t>
+        </is>
+      </c>
+      <c r="M203" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N203" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O203" s="2" t="inlineStr"/>
+      <c r="P203" s="2" t="inlineStr"/>
+      <c r="Q203" s="2" t="inlineStr"/>
+      <c r="R203" s="2" t="inlineStr"/>
+      <c r="S203" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2018</t>
+        </is>
+      </c>
+      <c r="T203" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U203" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38ae0d2c-ec04-4895-a095-c7d207b1fa79</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="n">
+        <v>203</v>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>А08-9385/2018</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2018</t>
+        </is>
+      </c>
+      <c r="D204" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr"/>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>Маклаков Павел Анатольевич</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>312822690612</t>
+        </is>
+      </c>
+      <c r="J204" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="M204" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N204" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O204" s="2" t="inlineStr"/>
+      <c r="P204" s="2" t="inlineStr"/>
+      <c r="Q204" s="2" t="inlineStr"/>
+      <c r="R204" s="2" t="inlineStr"/>
+      <c r="S204" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2018</t>
+        </is>
+      </c>
+      <c r="T204" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U204" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6e29d19a-ab25-4599-ab74-0adf0201c2ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="n">
+        <v>204</v>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>А08-9343/2018</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2018</t>
+        </is>
+      </c>
+      <c r="D205" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr"/>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J205" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K205" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="L205" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M205" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N205" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O205" s="2" t="inlineStr"/>
+      <c r="P205" s="2" t="inlineStr"/>
+      <c r="Q205" s="2" t="inlineStr"/>
+      <c r="R205" s="2" t="inlineStr"/>
+      <c r="S205" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2018</t>
+        </is>
+      </c>
+      <c r="T205" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U205" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f531bc1-c5a2-4ee3-8b7e-387958a28864</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="n">
+        <v>205</v>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>А08-9062/2018</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2018</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr"/>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Архитектурно-планировочное бюро"</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>3123017338</t>
+        </is>
+      </c>
+      <c r="J206" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K206" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Алексеевский район и город Алексеевка" Белгородской области</t>
+        </is>
+      </c>
+      <c r="L206" s="2" t="inlineStr">
+        <is>
+          <t>3122003283</t>
+        </is>
+      </c>
+      <c r="M206" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N206" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O206" s="2" t="inlineStr"/>
+      <c r="P206" s="2" t="inlineStr"/>
+      <c r="Q206" s="2" t="inlineStr"/>
+      <c r="R206" s="2" t="inlineStr"/>
+      <c r="S206" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2018</t>
+        </is>
+      </c>
+      <c r="T206" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U206" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28fc45b7-e131-42a7-b888-eb87a341ccfd</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="n">
+        <v>206</v>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>А41-69716/2018</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2018</t>
+        </is>
+      </c>
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr"/>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>АО "ИНЖЕНЕРНЫЕ СИСТЕМЫ И СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I207" s="2" t="inlineStr">
+        <is>
+          <t>7701135062</t>
+        </is>
+      </c>
+      <c r="J207" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K207" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИСТОК-ПРОХОДКА"</t>
+        </is>
+      </c>
+      <c r="L207" s="2" t="inlineStr">
+        <is>
+          <t>5052014620</t>
+        </is>
+      </c>
+      <c r="M207" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N207" s="2" t="inlineStr">
+        <is>
+          <t>Ким В. Э.</t>
+        </is>
+      </c>
+      <c r="O207" s="2" t="inlineStr"/>
+      <c r="P207" s="2" t="inlineStr"/>
+      <c r="Q207" s="2" t="inlineStr"/>
+      <c r="R207" s="2" t="inlineStr"/>
+      <c r="S207" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2026</t>
+        </is>
+      </c>
+      <c r="T207" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U207" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/18bc74f1-0376-4b9a-9e51-3c34d468e1b8</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="n">
+        <v>207</v>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>А08-8725/2018</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2018</t>
+        </is>
+      </c>
+      <c r="D208" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr"/>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>Маклаков Павел Анатольевич</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>312822690612</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O208" s="2" t="inlineStr"/>
+      <c r="P208" s="2" t="inlineStr"/>
+      <c r="Q208" s="2" t="inlineStr"/>
+      <c r="R208" s="2" t="inlineStr"/>
+      <c r="S208" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2018</t>
+        </is>
+      </c>
+      <c r="T208" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U208" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d96589f-64c9-40e9-9016-a75c4bdee480</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="n">
+        <v>208</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>А08-8413/2018</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2018</t>
+        </is>
+      </c>
+      <c r="D209" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr"/>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J209" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K209" s="2" t="inlineStr">
+        <is>
+          <t>Петрив Иван Олегович</t>
+        </is>
+      </c>
+      <c r="L209" s="2" t="inlineStr">
+        <is>
+          <t>312315607703</t>
+        </is>
+      </c>
+      <c r="M209" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N209" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O209" s="2" t="inlineStr"/>
+      <c r="P209" s="2" t="inlineStr"/>
+      <c r="Q209" s="2" t="inlineStr"/>
+      <c r="R209" s="2" t="inlineStr"/>
+      <c r="S209" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2023</t>
+        </is>
+      </c>
+      <c r="T209" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U209" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b77a9eef-b809-4226-9681-f9c45928dc6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="n">
+        <v>209</v>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>А08-8217/2018</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2018</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr"/>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>Николаева Наталья Евгеньевна</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>312301217090</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O210" s="2" t="inlineStr"/>
+      <c r="P210" s="2" t="inlineStr"/>
+      <c r="Q210" s="2" t="inlineStr"/>
+      <c r="R210" s="2" t="inlineStr"/>
+      <c r="S210" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2018</t>
+        </is>
+      </c>
+      <c r="T210" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U210" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2427ffd-962f-43c9-8e9e-c2ae46366708</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="n">
+        <v>210</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>А08-8053/2018</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2018</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr"/>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N211" s="2" t="inlineStr">
+        <is>
+          <t>Дударикова О. В.</t>
+        </is>
+      </c>
+      <c r="O211" s="2" t="inlineStr"/>
+      <c r="P211" s="2" t="inlineStr"/>
+      <c r="Q211" s="2" t="inlineStr"/>
+      <c r="R211" s="2" t="inlineStr"/>
+      <c r="S211" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2018</t>
+        </is>
+      </c>
+      <c r="T211" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U211" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52fff9eb-529d-42b4-bf4d-63b0bc49c52c</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="n">
+        <v>211</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>А08-7491/2018</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2018</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr"/>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>Маклаков Павел Анатольевич</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>312822690612</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора Белгородской области</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>3123341895</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O212" s="2" t="inlineStr"/>
+      <c r="P212" s="2" t="inlineStr"/>
+      <c r="Q212" s="2" t="inlineStr"/>
+      <c r="R212" s="2" t="inlineStr"/>
+      <c r="S212" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2018</t>
+        </is>
+      </c>
+      <c r="T212" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U212" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5dfe6df2-0725-43ae-b3ae-5d14c0805a6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>А08-4070/2018</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2018</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr"/>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N213" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O213" s="2" t="inlineStr"/>
+      <c r="P213" s="2" t="inlineStr"/>
+      <c r="Q213" s="2" t="inlineStr"/>
+      <c r="R213" s="2" t="inlineStr"/>
+      <c r="S213" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2018</t>
+        </is>
+      </c>
+      <c r="T213" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U213" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9de0d1c2-ecb5-4e6e-a634-0470b00c11fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>А08-3963/2018</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2018</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr"/>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Формастер"</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>3123089300</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O214" s="2" t="inlineStr"/>
+      <c r="P214" s="2" t="inlineStr"/>
+      <c r="Q214" s="2" t="inlineStr"/>
+      <c r="R214" s="2" t="inlineStr"/>
+      <c r="S214" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2018</t>
+        </is>
+      </c>
+      <c r="T214" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U214" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c59e8ab-3dbd-48b1-9bd5-eb4520dc3d96</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" s="2" t="inlineStr">
+        <is>
+          <t>А08-3412/2018</t>
+        </is>
+      </c>
+      <c r="C215" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2018</t>
+        </is>
+      </c>
+      <c r="D215" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr"/>
+      <c r="G215" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ФОРМАСТЕР"</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>3123089300</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N215" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O215" s="2" t="inlineStr"/>
+      <c r="P215" s="2" t="inlineStr"/>
+      <c r="Q215" s="2" t="inlineStr"/>
+      <c r="R215" s="2" t="inlineStr"/>
+      <c r="S215" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2018</t>
+        </is>
+      </c>
+      <c r="T215" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U215" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c858eadc-4e7c-4109-8731-065c6e94141e</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>А08-2270/2018</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2018</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr"/>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>АО СТОЙЛЕНСКИЙ ГОК СТ. ОСКОЛ</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального образования «Старооскольский городской округ»</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr"/>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O216" s="2" t="inlineStr"/>
+      <c r="P216" s="2" t="inlineStr"/>
+      <c r="Q216" s="2" t="inlineStr"/>
+      <c r="R216" s="2" t="inlineStr"/>
+      <c r="S216" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2019</t>
+        </is>
+      </c>
+      <c r="T216" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U216" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a3abfa3-d296-43ba-865b-ba8b798a6b87</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>А08-2059/2018</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2018</t>
+        </is>
+      </c>
+      <c r="D217" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr"/>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТОСФЕРА ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I217" s="2" t="inlineStr">
+        <is>
+          <t>3123358313</t>
+        </is>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K217" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L217" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N217" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O217" s="2" t="inlineStr"/>
+      <c r="P217" s="2" t="inlineStr"/>
+      <c r="Q217" s="2" t="inlineStr"/>
+      <c r="R217" s="2" t="inlineStr"/>
+      <c r="S217" s="2" t="inlineStr">
+        <is>
+          <t>06.03.2018</t>
+        </is>
+      </c>
+      <c r="T217" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U217" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0e36bff5-e2af-42bf-9bea-cd0115358518</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>А08-1765/2018</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2018</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr"/>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное профессиональное образовательное учреждение "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>Борисова Оксана Константиновна</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>245715208938</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O218" s="2" t="inlineStr"/>
+      <c r="P218" s="2" t="inlineStr"/>
+      <c r="Q218" s="2" t="inlineStr"/>
+      <c r="R218" s="2" t="inlineStr"/>
+      <c r="S218" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2018</t>
+        </is>
+      </c>
+      <c r="T218" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U218" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49fa44ff-d699-4ecc-9528-fb678c2ae389</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>А08-1760/2018</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2018</t>
+        </is>
+      </c>
+      <c r="D219" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr"/>
+      <c r="G219" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МонтажГидроГазСтрой"</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>3123333710</t>
+        </is>
+      </c>
+      <c r="J219" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K219" s="2" t="inlineStr">
+        <is>
+          <t>ОАО передвижная механизированная колонна "Союзпарфюмерпром"</t>
+        </is>
+      </c>
+      <c r="L219" s="2" t="inlineStr">
+        <is>
+          <t>3122000081</t>
+        </is>
+      </c>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O219" s="2" t="inlineStr"/>
+      <c r="P219" s="2" t="inlineStr"/>
+      <c r="Q219" s="2" t="inlineStr"/>
+      <c r="R219" s="2" t="inlineStr"/>
+      <c r="S219" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2018</t>
+        </is>
+      </c>
+      <c r="T219" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U219" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f50711d4-9129-46ee-87f9-cecb29aeb348</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>А36-1159/2018</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2018</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr"/>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональная организация содействия экологии"</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>4824092381</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительный изысканий"</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>Коровин А. А.</t>
+        </is>
+      </c>
+      <c r="O220" s="2" t="inlineStr"/>
+      <c r="P220" s="2" t="inlineStr"/>
+      <c r="Q220" s="2" t="inlineStr"/>
+      <c r="R220" s="2" t="inlineStr"/>
+      <c r="S220" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2019</t>
+        </is>
+      </c>
+      <c r="T220" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U220" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e44e032-75bd-401e-9efe-549d4199371a</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>А36-1156/2018</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2018</t>
+        </is>
+      </c>
+      <c r="D221" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr"/>
+      <c r="G221" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональная организация содействия экологии"</t>
+        </is>
+      </c>
+      <c r="I221" s="2" t="inlineStr">
+        <is>
+          <t>4824092381</t>
+        </is>
+      </c>
+      <c r="J221" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K221" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительный изысканий"</t>
+        </is>
+      </c>
+      <c r="L221" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M221" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N221" s="2" t="inlineStr">
+        <is>
+          <t>Крылов А. Г.</t>
+        </is>
+      </c>
+      <c r="O221" s="2" t="inlineStr"/>
+      <c r="P221" s="2" t="inlineStr"/>
+      <c r="Q221" s="2" t="inlineStr"/>
+      <c r="R221" s="2" t="inlineStr"/>
+      <c r="S221" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2018</t>
+        </is>
+      </c>
+      <c r="T221" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U221" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f35cac5a-e10e-4915-98ef-f2375e73677e</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>А08-1059/2018</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2018</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr"/>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙРЕСПЕКТ"</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>3128062895</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O222" s="2" t="inlineStr"/>
+      <c r="P222" s="2" t="inlineStr"/>
+      <c r="Q222" s="2" t="inlineStr"/>
+      <c r="R222" s="2" t="inlineStr"/>
+      <c r="S222" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2019</t>
+        </is>
+      </c>
+      <c r="T222" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U222" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92c4e791-920c-4461-b38c-51dc63872c9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>А08-538/2018</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2018</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr"/>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г.Белгорода</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Энтунна"</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>3123123819</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O223" s="2" t="inlineStr"/>
+      <c r="P223" s="2" t="inlineStr"/>
+      <c r="Q223" s="2" t="inlineStr"/>
+      <c r="R223" s="2" t="inlineStr"/>
+      <c r="S223" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T223" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U223" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/07a80ad6-41a8-412f-a27e-a161edaf49bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>А08-15698/2017</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2017</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr"/>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСАГРО-БЕЛГОРОД"</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>3126019943</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>Межрайонная ИФНС России № 3 по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>3126010404</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="inlineStr"/>
+      <c r="P224" s="2" t="inlineStr"/>
+      <c r="Q224" s="2" t="inlineStr"/>
+      <c r="R224" s="2" t="inlineStr"/>
+      <c r="S224" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2019</t>
+        </is>
+      </c>
+      <c r="T224" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U224" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/659f5441-0bca-4e48-9e47-b5debb30052b</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>А08-15156/2017</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2017</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr"/>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВИКИНГ"</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>3128008680</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Старооскольского городского округа Белгородской области</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>3128013369</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O225" s="2" t="inlineStr"/>
+      <c r="P225" s="2" t="inlineStr"/>
+      <c r="Q225" s="2" t="inlineStr"/>
+      <c r="R225" s="2" t="inlineStr"/>
+      <c r="S225" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2018</t>
+        </is>
+      </c>
+      <c r="T225" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U225" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60df6c74-af0e-4d7d-83a7-3415fdaa8014</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>А08-14197/2017</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2017</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr"/>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>3123369971</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O226" s="2" t="inlineStr"/>
+      <c r="P226" s="2" t="inlineStr"/>
+      <c r="Q226" s="2" t="inlineStr"/>
+      <c r="R226" s="2" t="inlineStr"/>
+      <c r="S226" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2018</t>
+        </is>
+      </c>
+      <c r="T226" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U226" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3991f0d9-d595-4657-b74f-21ea3490a815</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>А08-12535/2017</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2017</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F227" s="2" t="inlineStr"/>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>ГАРАЖНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ -991</t>
+        </is>
+      </c>
+      <c r="L227" s="2" t="inlineStr">
+        <is>
+          <t>3123053449</t>
+        </is>
+      </c>
+      <c r="M227" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N227" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O227" s="2" t="inlineStr"/>
+      <c r="P227" s="2" t="inlineStr"/>
+      <c r="Q227" s="2" t="inlineStr"/>
+      <c r="R227" s="2" t="inlineStr"/>
+      <c r="S227" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2018</t>
+        </is>
+      </c>
+      <c r="T227" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U227" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e323a73-4583-42bd-bc34-23a4bba9bc07</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="2" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>А08-11521/2017</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr"/>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>Лепихина Лариса Петровна</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>312300618029</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной службы государственной регистрации, кадастра и картографии по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>3123113560</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O228" s="2" t="inlineStr"/>
+      <c r="P228" s="2" t="inlineStr"/>
+      <c r="Q228" s="2" t="inlineStr"/>
+      <c r="R228" s="2" t="inlineStr"/>
+      <c r="S228" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2018</t>
+        </is>
+      </c>
+      <c r="T228" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U228" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/29b9304c-b416-4f4e-b678-a9a2b7a3b7c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>А08-9580/2017</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2017</t>
+        </is>
+      </c>
+      <c r="D229" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr"/>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "СИРИУС"</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>3123095914</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>МКУ "Городской жилищный фонд"</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>3123101371</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O229" s="2" t="inlineStr"/>
+      <c r="P229" s="2" t="inlineStr"/>
+      <c r="Q229" s="2" t="inlineStr"/>
+      <c r="R229" s="2" t="inlineStr"/>
+      <c r="S229" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2019</t>
+        </is>
+      </c>
+      <c r="T229" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U229" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80491175-dcaf-489b-a8fc-fcc490651cbd</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>А08-7452/2017</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2017</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr"/>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородские гранулированные корма"</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>3116003662</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O230" s="2" t="inlineStr"/>
+      <c r="P230" s="2" t="inlineStr"/>
+      <c r="Q230" s="2" t="inlineStr"/>
+      <c r="R230" s="2" t="inlineStr"/>
+      <c r="S230" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2017</t>
+        </is>
+      </c>
+      <c r="T230" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U230" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4c0bf6e8-39d8-4cc4-9e26-c19a57097356</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
+          <t>А08-7346/2017</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2017</t>
+        </is>
+      </c>
+      <c r="D231" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E231" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F231" s="2" t="inlineStr"/>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЯЖЕЛОВЕС"</t>
+        </is>
+      </c>
+      <c r="I231" s="2" t="inlineStr">
+        <is>
+          <t>3123328750</t>
+        </is>
+      </c>
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L231" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M231" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N231" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O231" s="2" t="inlineStr"/>
+      <c r="P231" s="2" t="inlineStr"/>
+      <c r="Q231" s="2" t="inlineStr"/>
+      <c r="R231" s="2" t="inlineStr"/>
+      <c r="S231" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2017</t>
+        </is>
+      </c>
+      <c r="T231" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U231" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/16517fa7-1290-4e0b-af2a-7907c81f77a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>А08-7330/2017</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2017</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr"/>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>Губарев Юрий Александрович</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr"/>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O232" s="2" t="inlineStr"/>
+      <c r="P232" s="2" t="inlineStr"/>
+      <c r="Q232" s="2" t="inlineStr"/>
+      <c r="R232" s="2" t="inlineStr"/>
+      <c r="S232" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2017</t>
+        </is>
+      </c>
+      <c r="T232" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U232" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ae782dc3-2bfc-463f-ad58-9ad0cc1edabc</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>А08-6045/2017</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2017</t>
+        </is>
+      </c>
+      <c r="D233" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr"/>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОЛОЧНАЯ КОМПАНИЯ "СЕВЕРСКИЙ ДОНЕЦ"</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>3102634788</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr"/>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O233" s="2" t="inlineStr"/>
+      <c r="P233" s="2" t="inlineStr"/>
+      <c r="Q233" s="2" t="inlineStr"/>
+      <c r="R233" s="2" t="inlineStr"/>
+      <c r="S233" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2018</t>
+        </is>
+      </c>
+      <c r="T233" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U233" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ce6410d-ca45-4de8-ab69-900bf85f8bcf</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>А08-6070/2017</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2017</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr"/>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стальнофф"</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>4826076650</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>Отдел судебных приставов по г.Белгороду УФССП России по Белгородской области - судебный пристав-исполнитель Ушатова Ю.С.</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr"/>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O234" s="2" t="inlineStr"/>
+      <c r="P234" s="2" t="inlineStr"/>
+      <c r="Q234" s="2" t="inlineStr"/>
+      <c r="R234" s="2" t="inlineStr"/>
+      <c r="S234" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2018</t>
+        </is>
+      </c>
+      <c r="T234" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U234" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44949c27-50ed-4bcf-99b5-30e2f756026c</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>А08-5878/2017</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2017</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr"/>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Первая Объединенная Шинная Компания-Белгород"</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>3123143519</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O235" s="2" t="inlineStr"/>
+      <c r="P235" s="2" t="inlineStr"/>
+      <c r="Q235" s="2" t="inlineStr"/>
+      <c r="R235" s="2" t="inlineStr"/>
+      <c r="S235" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2017</t>
+        </is>
+      </c>
+      <c r="T235" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U235" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ecb5a844-61f1-4130-ad25-3ccd5ba645b0</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>А36-6913/2017</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2017</t>
+        </is>
+      </c>
+      <c r="D236" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr"/>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дорстройкомплект"</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>4826046849</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>Богатов В. И.</t>
+        </is>
+      </c>
+      <c r="O236" s="2" t="inlineStr"/>
+      <c r="P236" s="2" t="inlineStr"/>
+      <c r="Q236" s="2" t="inlineStr"/>
+      <c r="R236" s="2" t="inlineStr"/>
+      <c r="S236" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2018</t>
+        </is>
+      </c>
+      <c r="T236" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U236" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c8021a0-ee38-444a-a27d-2aa92d0d8c98</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" s="2" t="inlineStr">
+        <is>
+          <t>А08-4953/2017</t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2017</t>
+        </is>
+      </c>
+      <c r="D237" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr"/>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Сбербанк России"</t>
+        </is>
+      </c>
+      <c r="I237" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K237" s="2" t="inlineStr">
+        <is>
+          <t>Керламова Анастасия Михайловна</t>
+        </is>
+      </c>
+      <c r="L237" s="2" t="inlineStr"/>
+      <c r="M237" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N237" s="2" t="inlineStr">
+        <is>
+          <t>Яковенко А. Н.</t>
+        </is>
+      </c>
+      <c r="O237" s="2" t="inlineStr"/>
+      <c r="P237" s="2" t="inlineStr"/>
+      <c r="Q237" s="2" t="inlineStr"/>
+      <c r="R237" s="2" t="inlineStr"/>
+      <c r="S237" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2018</t>
+        </is>
+      </c>
+      <c r="T237" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U237" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9a11346-014d-47e3-b8b2-8819c7ee7bdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>А08-4959/2017</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2017</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr"/>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>3123369971</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O238" s="2" t="inlineStr"/>
+      <c r="P238" s="2" t="inlineStr"/>
+      <c r="Q238" s="2" t="inlineStr"/>
+      <c r="R238" s="2" t="inlineStr"/>
+      <c r="S238" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2017</t>
+        </is>
+      </c>
+      <c r="T238" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U238" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9bff6b8c-4a75-4ef6-b185-9bad110e4ff7</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>А08-4681/2017</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr"/>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>Государственное учреждение-Управление Пенсионного фонда Российской Федерации в г.Белгороде Белгородской области</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>3123035601</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ - 1"</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>3123385042</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O239" s="2" t="inlineStr"/>
+      <c r="P239" s="2" t="inlineStr"/>
+      <c r="Q239" s="2" t="inlineStr"/>
+      <c r="R239" s="2" t="inlineStr"/>
+      <c r="S239" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2017</t>
+        </is>
+      </c>
+      <c r="T239" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U239" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e49e072-bd59-4e61-9bcc-68444c291df5</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>А08-4447/2017</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2017</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr"/>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "ЗЕЛЕНЫЙ ЛОГ"</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>3128111775</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Индустрия строительства"</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>3128035429</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O240" s="2" t="inlineStr"/>
+      <c r="P240" s="2" t="inlineStr"/>
+      <c r="Q240" s="2" t="inlineStr"/>
+      <c r="R240" s="2" t="inlineStr"/>
+      <c r="S240" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2017</t>
+        </is>
+      </c>
+      <c r="T240" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U240" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fb599b9c-9ccf-40f0-a3a9-2364ae20703c</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>А08-4264/2017</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr"/>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНОТЕРРА"</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>7838318637</t>
+        </is>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O241" s="2" t="inlineStr"/>
+      <c r="P241" s="2" t="inlineStr"/>
+      <c r="Q241" s="2" t="inlineStr"/>
+      <c r="R241" s="2" t="inlineStr"/>
+      <c r="S241" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2017</t>
+        </is>
+      </c>
+      <c r="T241" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U241" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e3c9c655-5011-4450-91ba-6c8ec4017439</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>А08-3676/2017</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr"/>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СоюзБурвод"</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>3123174718</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>Орехова Т. И.</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr"/>
+      <c r="P242" s="2" t="inlineStr"/>
+      <c r="Q242" s="2" t="inlineStr"/>
+      <c r="R242" s="2" t="inlineStr"/>
+      <c r="S242" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2017</t>
+        </is>
+      </c>
+      <c r="T242" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U242" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25fe1867-9c93-4457-bd1b-e8eabb50cfa6</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>А08-3380/2017</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2017</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr"/>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>Государственное учреждение-Управление Пенсионного фонда Российской Федерации в г.Белгороде Белгородской области</t>
+        </is>
+      </c>
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>3123035601</t>
+        </is>
+      </c>
+      <c r="J243" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>3123305840</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O243" s="2" t="inlineStr"/>
+      <c r="P243" s="2" t="inlineStr"/>
+      <c r="Q243" s="2" t="inlineStr"/>
+      <c r="R243" s="2" t="inlineStr"/>
+      <c r="S243" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="T243" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U243" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/350262d7-92b1-493f-b4e7-86200a520e59</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>А08-3153/2017</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2017</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr"/>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКСПЕРТПРОЕКТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>3123300970</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="inlineStr"/>
+      <c r="P244" s="2" t="inlineStr"/>
+      <c r="Q244" s="2" t="inlineStr"/>
+      <c r="R244" s="2" t="inlineStr"/>
+      <c r="S244" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2017</t>
+        </is>
+      </c>
+      <c r="T244" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U244" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a0d12b75-9bc1-4842-bc40-5f690fa42b27</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>А08-3111/2017</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2017</t>
+        </is>
+      </c>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr"/>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАСТЕР"</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>2636208311</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="inlineStr"/>
+      <c r="P245" s="2" t="inlineStr"/>
+      <c r="Q245" s="2" t="inlineStr"/>
+      <c r="R245" s="2" t="inlineStr"/>
+      <c r="S245" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2017</t>
+        </is>
+      </c>
+      <c r="T245" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U245" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22259b89-20be-4a23-b564-5cb432b1fde9</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>А08-2952/2017</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2017</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr"/>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>Денисова Раиса Григорьевна</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr"/>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr"/>
+      <c r="P246" s="2" t="inlineStr"/>
+      <c r="Q246" s="2" t="inlineStr"/>
+      <c r="R246" s="2" t="inlineStr"/>
+      <c r="S246" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T246" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U246" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f12f92c2-822c-4f2c-a087-d2e26212b728</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>А08-2598/2017</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2017</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr"/>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородтисиз"</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr">
+        <is>
+          <t>3123402450</t>
+        </is>
+      </c>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O247" s="2" t="inlineStr"/>
+      <c r="P247" s="2" t="inlineStr"/>
+      <c r="Q247" s="2" t="inlineStr"/>
+      <c r="R247" s="2" t="inlineStr"/>
+      <c r="S247" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2020</t>
+        </is>
+      </c>
+      <c r="T247" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U247" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2484b65d-d50a-410c-a087-b15d372c2118</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>А08-2563/2017</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2017</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr"/>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белкриосервис"</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>3123133687</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>ООО научно-производственная коммерческая фирма "Агробиопремикс"</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>3123081132</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="inlineStr"/>
+      <c r="P248" s="2" t="inlineStr"/>
+      <c r="Q248" s="2" t="inlineStr"/>
+      <c r="R248" s="2" t="inlineStr"/>
+      <c r="S248" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="T248" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U248" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1cd199c-6401-4516-9762-fe6f50ab0be2</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>А08-2458/2017</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2017</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr"/>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СКВ"</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>3123365166</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРЕМИУМ"</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>3123233466</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O249" s="2" t="inlineStr"/>
+      <c r="P249" s="2" t="inlineStr"/>
+      <c r="Q249" s="2" t="inlineStr"/>
+      <c r="R249" s="2" t="inlineStr"/>
+      <c r="S249" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="T249" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U249" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/434312c5-7866-42b6-87b5-f6c2fe6075d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>А08-1098/2017</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2017</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr"/>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Белгородское региональное отделение Фонда социального страхования Российской Федерации</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>3125004310</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O250" s="2" t="inlineStr"/>
+      <c r="P250" s="2" t="inlineStr"/>
+      <c r="Q250" s="2" t="inlineStr"/>
+      <c r="R250" s="2" t="inlineStr"/>
+      <c r="S250" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2017</t>
+        </is>
+      </c>
+      <c r="T250" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U250" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f875087-d517-477c-9209-3af030a5aef5</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>А08-905/2017</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2017</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr"/>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>Межрайонная инспекция Федеральной налоговой службы №8 по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>3127003978</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ГУБКИНСКАЯ ПЕРВИЧНАЯ ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ БЕЛГОРОДСКОГО ОБЛАСТНОГО КОМИТЕТА ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ СТРОИТЕЛЬСТВА И ПРОМЫШЛЕННОСТИ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ РФ "УПРАВЛЕНИЕ МЕХАНИЗАЦИИ №2"</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>3127002580</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O251" s="2" t="inlineStr"/>
+      <c r="P251" s="2" t="inlineStr"/>
+      <c r="Q251" s="2" t="inlineStr"/>
+      <c r="R251" s="2" t="inlineStr"/>
+      <c r="S251" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2017</t>
+        </is>
+      </c>
+      <c r="T251" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U251" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5bf2f913-268d-421b-84e8-5e3db4e092c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>А08-882/2017</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2017</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr"/>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное профессиональное образовательное учреждение "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Б.Ю.И."</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>3125018721</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="inlineStr"/>
+      <c r="P252" s="2" t="inlineStr"/>
+      <c r="Q252" s="2" t="inlineStr"/>
+      <c r="R252" s="2" t="inlineStr"/>
+      <c r="S252" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2017</t>
+        </is>
+      </c>
+      <c r="T252" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U252" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04562401-b73f-489f-a03d-e6adac7f6413</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>А08-652/2017</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2017</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr"/>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O253" s="2" t="inlineStr"/>
+      <c r="P253" s="2" t="inlineStr"/>
+      <c r="Q253" s="2" t="inlineStr"/>
+      <c r="R253" s="2" t="inlineStr"/>
+      <c r="S253" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2018</t>
+        </is>
+      </c>
+      <c r="T253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U253" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6da6ed52-ab86-405f-8a98-b885c78eed2b</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>А08-564/2017</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2017</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr"/>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>ОО "Дженсер Авто плюс"</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>3123372332</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="inlineStr"/>
+      <c r="P254" s="2" t="inlineStr"/>
+      <c r="Q254" s="2" t="inlineStr"/>
+      <c r="R254" s="2" t="inlineStr"/>
+      <c r="S254" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2017</t>
+        </is>
+      </c>
+      <c r="T254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U254" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/633de0d3-fddd-4902-8849-f8b24e5c2834</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>А08-479/2017</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2017</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr"/>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКТОСНАБ"</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>3102015065</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="inlineStr"/>
+      <c r="P255" s="2" t="inlineStr"/>
+      <c r="Q255" s="2" t="inlineStr"/>
+      <c r="R255" s="2" t="inlineStr"/>
+      <c r="S255" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2017</t>
+        </is>
+      </c>
+      <c r="T255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U255" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40e88304-ed5b-46d3-91c8-f216bd134796</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>А08-306/2017</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2017</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr"/>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>Гущин Александр Иванович</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>312302069060</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr"/>
+      <c r="P256" s="2" t="inlineStr"/>
+      <c r="Q256" s="2" t="inlineStr"/>
+      <c r="R256" s="2" t="inlineStr"/>
+      <c r="S256" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2017</t>
+        </is>
+      </c>
+      <c r="T256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U256" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e556a58b-55d8-447f-9a10-fbd720c76639</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>А08-266/2017</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2017</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr"/>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>Терехов Николай Гаврилович</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Строительное управление № 5 "Белгородстрой"</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>3123002187</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O257" s="2" t="inlineStr"/>
+      <c r="P257" s="2" t="inlineStr"/>
+      <c r="Q257" s="2" t="inlineStr"/>
+      <c r="R257" s="2" t="inlineStr"/>
+      <c r="S257" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2019</t>
+        </is>
+      </c>
+      <c r="T257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U257" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df38ba4b-507b-4c2e-94d4-9dfbc6dec00c</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>А08-9401/2016</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2016</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr"/>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>Свалова Елена Николаевна</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>292700075745</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O258" s="2" t="inlineStr"/>
+      <c r="P258" s="2" t="inlineStr"/>
+      <c r="Q258" s="2" t="inlineStr"/>
+      <c r="R258" s="2" t="inlineStr"/>
+      <c r="S258" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2021</t>
+        </is>
+      </c>
+      <c r="T258" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U258" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0fb77253-03ad-4b3f-8d7d-4f9f1dec8b41</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>А08-8616/2016</t>
+        </is>
+      </c>
+      <c r="C259" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2016</t>
+        </is>
+      </c>
+      <c r="D259" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F259" s="2" t="inlineStr"/>
+      <c r="G259" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I259" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K259" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Благоустройство и озеленение" Чернянского района Белгородской области</t>
+        </is>
+      </c>
+      <c r="L259" s="2" t="inlineStr">
+        <is>
+          <t>3119007200</t>
+        </is>
+      </c>
+      <c r="M259" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N259" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O259" s="2" t="inlineStr"/>
+      <c r="P259" s="2" t="inlineStr"/>
+      <c r="Q259" s="2" t="inlineStr"/>
+      <c r="R259" s="2" t="inlineStr"/>
+      <c r="S259" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2017</t>
+        </is>
+      </c>
+      <c r="T259" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U259" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd4cafd3-3f18-4344-81ae-5eca3b20e68d</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>А08-8476/2016</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2016</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr"/>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>Свалова Елена Николаевна</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>292700075745</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O260" s="2" t="inlineStr"/>
+      <c r="P260" s="2" t="inlineStr"/>
+      <c r="Q260" s="2" t="inlineStr"/>
+      <c r="R260" s="2" t="inlineStr"/>
+      <c r="S260" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2016</t>
+        </is>
+      </c>
+      <c r="T260" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U260" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1d94f53a-d9f4-4fa9-99d0-cb3efcd11b9e</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>А08-8337/2016</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2016</t>
+        </is>
+      </c>
+      <c r="D261" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F261" s="2" t="inlineStr"/>
+      <c r="G261" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr">
+        <is>
+          <t>Левитина Людмила Викторовна</t>
+        </is>
+      </c>
+      <c r="I261" s="2" t="inlineStr">
+        <is>
+          <t>312302974777</t>
+        </is>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K261" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L261" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M261" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N261" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O261" s="2" t="inlineStr"/>
+      <c r="P261" s="2" t="inlineStr"/>
+      <c r="Q261" s="2" t="inlineStr"/>
+      <c r="R261" s="2" t="inlineStr"/>
+      <c r="S261" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2017</t>
+        </is>
+      </c>
+      <c r="T261" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U261" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dab7ce1f-73f7-4084-88f5-ac8e773669e6</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>А08-8141/2016</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2016</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr"/>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>Левитина Людмила Викторовна</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>312302974777</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>3123326738</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O262" s="2" t="inlineStr"/>
+      <c r="P262" s="2" t="inlineStr"/>
+      <c r="Q262" s="2" t="inlineStr"/>
+      <c r="R262" s="2" t="inlineStr"/>
+      <c r="S262" s="2" t="inlineStr">
+        <is>
+          <t>04.11.2016</t>
+        </is>
+      </c>
+      <c r="T262" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U262" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d301a69-13a6-47f9-8ae7-bb3afdd6c0e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>А08-7483/2016</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2016</t>
+        </is>
+      </c>
+      <c r="D263" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F263" s="2" t="inlineStr"/>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное профессиональное образовательное учреждение "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J263" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K263" s="2" t="inlineStr">
+        <is>
+          <t>Топол Антонина Владимировна</t>
+        </is>
+      </c>
+      <c r="L263" s="2" t="inlineStr">
+        <is>
+          <t>312300552064</t>
+        </is>
+      </c>
+      <c r="M263" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N263" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O263" s="2" t="inlineStr"/>
+      <c r="P263" s="2" t="inlineStr"/>
+      <c r="Q263" s="2" t="inlineStr"/>
+      <c r="R263" s="2" t="inlineStr"/>
+      <c r="S263" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2016</t>
+        </is>
+      </c>
+      <c r="T263" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U263" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d238cfd4-2f28-4c20-bd8a-f6eaa223eaec</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>А08-6860/2016</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2016</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr"/>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>АО "БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫЙ ИЗЫСКАНИЙ"</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГРОСТРОЙТОРГ"</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>3109005034</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O264" s="2" t="inlineStr"/>
+      <c r="P264" s="2" t="inlineStr"/>
+      <c r="Q264" s="2" t="inlineStr"/>
+      <c r="R264" s="2" t="inlineStr"/>
+      <c r="S264" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T264" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U264" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5523b286-9e0f-46ef-86bd-7f05fdfb9299</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>А08-6428/2016</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2016</t>
+        </is>
+      </c>
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F265" s="2" t="inlineStr"/>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>ПАО Акционерный коммерческий банк "Металлургический инвестиционный банк" АКБ "Металлинвестбанк"</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>7709138570</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K265" s="2" t="inlineStr">
+        <is>
+          <t>Соломко Николай Леонидович</t>
+        </is>
+      </c>
+      <c r="L265" s="2" t="inlineStr"/>
+      <c r="M265" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N265" s="2" t="inlineStr">
+        <is>
+          <t>Ботвинников В. В.</t>
+        </is>
+      </c>
+      <c r="O265" s="2" t="inlineStr"/>
+      <c r="P265" s="2" t="inlineStr"/>
+      <c r="Q265" s="2" t="inlineStr"/>
+      <c r="R265" s="2" t="inlineStr"/>
+      <c r="S265" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2018</t>
+        </is>
+      </c>
+      <c r="T265" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U265" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b79df32-ffc4-4f06-bff1-93e2e8e27263</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>А08-5938/2016</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2016</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr"/>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙ-9"</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>3123353756</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O266" s="2" t="inlineStr"/>
+      <c r="P266" s="2" t="inlineStr"/>
+      <c r="Q266" s="2" t="inlineStr"/>
+      <c r="R266" s="2" t="inlineStr"/>
+      <c r="S266" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2019</t>
+        </is>
+      </c>
+      <c r="T266" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U266" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ccd2bf18-43d0-4434-8fd9-4d553c783735</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>А08-5754/2016</t>
+        </is>
+      </c>
+      <c r="C267" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2016</t>
+        </is>
+      </c>
+      <c r="D267" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F267" s="2" t="inlineStr"/>
+      <c r="G267" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Алексеевская теплосетевая компания"</t>
+        </is>
+      </c>
+      <c r="I267" s="2" t="inlineStr">
+        <is>
+          <t>3122507499</t>
+        </is>
+      </c>
+      <c r="J267" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K267" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРЕМИУМ"</t>
+        </is>
+      </c>
+      <c r="L267" s="2" t="inlineStr">
+        <is>
+          <t>3123233466</t>
+        </is>
+      </c>
+      <c r="M267" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N267" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O267" s="2" t="inlineStr"/>
+      <c r="P267" s="2" t="inlineStr"/>
+      <c r="Q267" s="2" t="inlineStr"/>
+      <c r="R267" s="2" t="inlineStr"/>
+      <c r="S267" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2016</t>
+        </is>
+      </c>
+      <c r="T267" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U267" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0b9f104d-57cd-4c4a-837e-b333d7350ab2</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="n">
+        <v>267</v>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>А08-5731/2016</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2016</t>
+        </is>
+      </c>
+      <c r="D268" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr"/>
+      <c r="G268" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="inlineStr">
+        <is>
+          <t>Езиков Никита Сергеевич</t>
+        </is>
+      </c>
+      <c r="I268" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Билдинг-Инвест"</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>3102204288</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N268" s="2" t="inlineStr">
+        <is>
+          <t>Ботвинников В. В.</t>
+        </is>
+      </c>
+      <c r="O268" s="2" t="inlineStr"/>
+      <c r="P268" s="2" t="inlineStr"/>
+      <c r="Q268" s="2" t="inlineStr"/>
+      <c r="R268" s="2" t="inlineStr"/>
+      <c r="S268" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2020</t>
+        </is>
+      </c>
+      <c r="T268" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U268" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/269420ee-1e3c-4400-9686-684939f95671</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="n">
+        <v>268</v>
+      </c>
+      <c r="B269" s="2" t="inlineStr">
+        <is>
+          <t>А08-5628/2016</t>
+        </is>
+      </c>
+      <c r="C269" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2016</t>
+        </is>
+      </c>
+      <c r="D269" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E269" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F269" s="2" t="inlineStr"/>
+      <c r="G269" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Северное"</t>
+        </is>
+      </c>
+      <c r="I269" s="2" t="inlineStr">
+        <is>
+          <t>3114009041</t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K269" s="2" t="inlineStr">
+        <is>
+          <t>Общественный фонд МЕСТНЫЙ СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, ДОРОЖНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ ВОЛОКОНОВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L269" s="2" t="inlineStr">
+        <is>
+          <t>3106997052</t>
+        </is>
+      </c>
+      <c r="M269" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N269" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O269" s="2" t="inlineStr"/>
+      <c r="P269" s="2" t="inlineStr"/>
+      <c r="Q269" s="2" t="inlineStr"/>
+      <c r="R269" s="2" t="inlineStr"/>
+      <c r="S269" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2016</t>
+        </is>
+      </c>
+      <c r="T269" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U269" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26f42864-feda-4c53-b913-f6a396948573</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="n">
+        <v>269</v>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>А08-5500/2016</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2016</t>
+        </is>
+      </c>
+      <c r="D270" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr"/>
+      <c r="G270" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I270" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГРОПРИЦЕП"</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr">
+        <is>
+          <t>3106007146</t>
+        </is>
+      </c>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N270" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O270" s="2" t="inlineStr"/>
+      <c r="P270" s="2" t="inlineStr"/>
+      <c r="Q270" s="2" t="inlineStr"/>
+      <c r="R270" s="2" t="inlineStr"/>
+      <c r="S270" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2017</t>
+        </is>
+      </c>
+      <c r="T270" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U270" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23b95f1f-aa3c-41e5-ba7d-94f2982289b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="n">
+        <v>270</v>
+      </c>
+      <c r="B271" s="2" t="inlineStr">
+        <is>
+          <t>А08-5365/2016</t>
+        </is>
+      </c>
+      <c r="C271" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2016</t>
+        </is>
+      </c>
+      <c r="D271" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E271" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F271" s="2" t="inlineStr"/>
+      <c r="G271" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное казенное учреждение "Отдел капитального строительства администрации Белгородского района"</t>
+        </is>
+      </c>
+      <c r="I271" s="2" t="inlineStr">
+        <is>
+          <t>3102205468</t>
+        </is>
+      </c>
+      <c r="J271" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K271" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАЛОЭТАЖНОЕ ЖИЛИЩНОЕ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L271" s="2" t="inlineStr">
+        <is>
+          <t>3108007864</t>
+        </is>
+      </c>
+      <c r="M271" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N271" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O271" s="2" t="inlineStr"/>
+      <c r="P271" s="2" t="inlineStr"/>
+      <c r="Q271" s="2" t="inlineStr"/>
+      <c r="R271" s="2" t="inlineStr"/>
+      <c r="S271" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2018</t>
+        </is>
+      </c>
+      <c r="T271" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U271" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c26a6ef7-00d6-40db-8e0f-580706ae1509</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="n">
+        <v>271</v>
+      </c>
+      <c r="B272" s="2" t="inlineStr">
+        <is>
+          <t>А40-149142/2016</t>
+        </is>
+      </c>
+      <c r="C272" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2016</t>
+        </is>
+      </c>
+      <c r="D272" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr"/>
+      <c r="G272" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I272" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДОРСТРОЙКОМПЛЕКТ"</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr">
+        <is>
+          <t>4826046849</t>
+        </is>
+      </c>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N272" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O272" s="2" t="inlineStr"/>
+      <c r="P272" s="2" t="inlineStr"/>
+      <c r="Q272" s="2" t="inlineStr"/>
+      <c r="R272" s="2" t="inlineStr"/>
+      <c r="S272" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="T272" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U272" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d03243d4-bdd7-4ec1-9b43-33138b4b6fd4</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="n">
+        <v>272</v>
+      </c>
+      <c r="B273" s="2" t="inlineStr">
+        <is>
+          <t>А08-4878/2016</t>
+        </is>
+      </c>
+      <c r="C273" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2016</t>
+        </is>
+      </c>
+      <c r="D273" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F273" s="2" t="inlineStr"/>
+      <c r="G273" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРТНЕР"</t>
+        </is>
+      </c>
+      <c r="I273" s="2" t="inlineStr">
+        <is>
+          <t>3663112554</t>
+        </is>
+      </c>
+      <c r="J273" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРЕМИУМ"</t>
+        </is>
+      </c>
+      <c r="L273" s="2" t="inlineStr">
+        <is>
+          <t>3123233466</t>
+        </is>
+      </c>
+      <c r="M273" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N273" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O273" s="2" t="inlineStr"/>
+      <c r="P273" s="2" t="inlineStr"/>
+      <c r="Q273" s="2" t="inlineStr"/>
+      <c r="R273" s="2" t="inlineStr"/>
+      <c r="S273" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2017</t>
+        </is>
+      </c>
+      <c r="T273" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U273" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/57c00744-b150-4543-a1fd-0c7a02513692</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="n">
+        <v>273</v>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>А08-4516/2016</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2016</t>
+        </is>
+      </c>
+      <c r="D274" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr"/>
+      <c r="G274" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Партнер"</t>
+        </is>
+      </c>
+      <c r="I274" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРЕМИУМ"</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr">
+        <is>
+          <t>3123233466</t>
+        </is>
+      </c>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N274" s="2" t="inlineStr">
+        <is>
+          <t>Ботвинников В. В.</t>
+        </is>
+      </c>
+      <c r="O274" s="2" t="inlineStr"/>
+      <c r="P274" s="2" t="inlineStr"/>
+      <c r="Q274" s="2" t="inlineStr"/>
+      <c r="R274" s="2" t="inlineStr"/>
+      <c r="S274" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2016</t>
+        </is>
+      </c>
+      <c r="T274" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U274" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da184863-a8a3-43c1-ba0b-90795f11a5c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="n">
+        <v>274</v>
+      </c>
+      <c r="B275" s="2" t="inlineStr">
+        <is>
+          <t>А08-4359/2016</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2016</t>
+        </is>
+      </c>
+      <c r="D275" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr"/>
+      <c r="G275" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Алексеевская теплосетевая компания"</t>
+        </is>
+      </c>
+      <c r="I275" s="2" t="inlineStr">
+        <is>
+          <t>3122507499</t>
+        </is>
+      </c>
+      <c r="J275" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРЕМИУМ"</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr">
+        <is>
+          <t>3123233466</t>
+        </is>
+      </c>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N275" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O275" s="2" t="inlineStr"/>
+      <c r="P275" s="2" t="inlineStr"/>
+      <c r="Q275" s="2" t="inlineStr"/>
+      <c r="R275" s="2" t="inlineStr"/>
+      <c r="S275" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2016</t>
+        </is>
+      </c>
+      <c r="T275" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U275" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/905df4e5-8551-4aaf-aa47-bbd96aaaa334</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="n">
+        <v>275</v>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>А40-134947/2016</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="D276" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr"/>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ВЭБ-лизинг"</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>7709413138</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>Сулиева Д. В.</t>
+        </is>
+      </c>
+      <c r="O276" s="2" t="inlineStr"/>
+      <c r="P276" s="2" t="inlineStr"/>
+      <c r="Q276" s="2" t="inlineStr"/>
+      <c r="R276" s="2" t="inlineStr"/>
+      <c r="S276" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2023</t>
+        </is>
+      </c>
+      <c r="T276" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U276" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f30a1d69-bac5-4f77-94d8-428607e4a6e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="n">
+        <v>276</v>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>А40-134732/2016</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2016</t>
+        </is>
+      </c>
+      <c r="D277" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr"/>
+      <c r="G277" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ВЭБ-Лизинг"</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr"/>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N277" s="2" t="inlineStr">
+        <is>
+          <t>Ильина Т. В.</t>
+        </is>
+      </c>
+      <c r="O277" s="2" t="inlineStr"/>
+      <c r="P277" s="2" t="inlineStr"/>
+      <c r="Q277" s="2" t="inlineStr"/>
+      <c r="R277" s="2" t="inlineStr"/>
+      <c r="S277" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2016</t>
+        </is>
+      </c>
+      <c r="T277" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U277" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/442b08cf-a609-42fe-b2af-3ceb670c2d88</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="n">
+        <v>277</v>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>А40-132608/2016</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2016</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr"/>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ВЭБ-Лизинг"</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr"/>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>Козлов В. Ф.</t>
+        </is>
+      </c>
+      <c r="O278" s="2" t="inlineStr"/>
+      <c r="P278" s="2" t="inlineStr"/>
+      <c r="Q278" s="2" t="inlineStr"/>
+      <c r="R278" s="2" t="inlineStr"/>
+      <c r="S278" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2023</t>
+        </is>
+      </c>
+      <c r="T278" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U278" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/935902c2-298a-4858-b666-13a3725ccee3</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="n">
+        <v>278</v>
+      </c>
+      <c r="B279" s="2" t="inlineStr">
+        <is>
+          <t>А08-4022/2016</t>
+        </is>
+      </c>
+      <c r="C279" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2016</t>
+        </is>
+      </c>
+      <c r="D279" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr"/>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ИМПУЛЬС"</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>3128093290</t>
+        </is>
+      </c>
+      <c r="J279" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАНОРАМА"</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr">
+        <is>
+          <t>3123147560</t>
+        </is>
+      </c>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N279" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O279" s="2" t="inlineStr"/>
+      <c r="P279" s="2" t="inlineStr"/>
+      <c r="Q279" s="2" t="inlineStr"/>
+      <c r="R279" s="2" t="inlineStr"/>
+      <c r="S279" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="T279" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U279" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b0db0d1-64f3-463a-8fa0-a7bd5ed6d470</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="n">
+        <v>279</v>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>А08-3578/2016</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2016</t>
+        </is>
+      </c>
+      <c r="D280" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr"/>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРГОВЫЙ ДОМ "ПРОМРЕСУРС"</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>6829101065</t>
+        </is>
+      </c>
+      <c r="J280" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N280" s="2" t="inlineStr">
+        <is>
+          <t>Курепко Е. В.</t>
+        </is>
+      </c>
+      <c r="O280" s="2" t="inlineStr"/>
+      <c r="P280" s="2" t="inlineStr"/>
+      <c r="Q280" s="2" t="inlineStr"/>
+      <c r="R280" s="2" t="inlineStr"/>
+      <c r="S280" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2016</t>
+        </is>
+      </c>
+      <c r="T280" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U280" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea3892d9-c21b-4f06-9022-43094ffb4854</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="n">
+        <v>280</v>
+      </c>
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>А08-3002/2016</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2016</t>
+        </is>
+      </c>
+      <c r="D281" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr"/>
+      <c r="G281" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="inlineStr">
+        <is>
+          <t>Киселев Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I281" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J281" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K281" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="L281" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N281" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O281" s="2" t="inlineStr"/>
+      <c r="P281" s="2" t="inlineStr"/>
+      <c r="Q281" s="2" t="inlineStr"/>
+      <c r="R281" s="2" t="inlineStr"/>
+      <c r="S281" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2017</t>
+        </is>
+      </c>
+      <c r="T281" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U281" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d78b9559-24a5-4fc4-b12b-91ea43733206</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="n">
+        <v>281</v>
+      </c>
+      <c r="B282" s="2" t="inlineStr">
+        <is>
+          <t>А40-92002/2016</t>
+        </is>
+      </c>
+      <c r="C282" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2016</t>
+        </is>
+      </c>
+      <c r="D282" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr"/>
+      <c r="G282" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="inlineStr">
+        <is>
+          <t>ООО Белгородская строительная компания</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J282" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>ООО Салют</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr"/>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N282" s="2" t="inlineStr">
+        <is>
+          <t>Ишанова Т. Н.</t>
+        </is>
+      </c>
+      <c r="O282" s="2" t="inlineStr"/>
+      <c r="P282" s="2" t="inlineStr"/>
+      <c r="Q282" s="2" t="inlineStr"/>
+      <c r="R282" s="2" t="inlineStr"/>
+      <c r="S282" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2016</t>
+        </is>
+      </c>
+      <c r="T282" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U282" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c760ce9f-8f67-407f-a98e-ee81981efb49</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="n">
+        <v>282</v>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>А08-2516/2016</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2016</t>
+        </is>
+      </c>
+      <c r="D283" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr"/>
+      <c r="G283" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Белгородоблпроект"</t>
+        </is>
+      </c>
+      <c r="I283" s="2" t="inlineStr">
+        <is>
+          <t>3123056584</t>
+        </is>
+      </c>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>МЕСТНЫЙ ОБЩЕСТВЕННЫЙ ФОНД СОДЕЙСТВИЯ РАЗВИТИЮ ИНЖЕНЕРНОЙ, СТРОИТЕЛЬНОЙ, ДОРОЖНОЙ, СОЦИАЛЬНОЙ ИНФРАСТРУКТУР И ПОВЫШЕНИЮ КАЧЕСТВА ЖИЗНИ НАСЕЛЕНИЯ ВОЛОКОНОВСКОГО РАЙОНА БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr">
+        <is>
+          <t>3106997052</t>
+        </is>
+      </c>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N283" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O283" s="2" t="inlineStr"/>
+      <c r="P283" s="2" t="inlineStr"/>
+      <c r="Q283" s="2" t="inlineStr"/>
+      <c r="R283" s="2" t="inlineStr"/>
+      <c r="S283" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2016</t>
+        </is>
+      </c>
+      <c r="T283" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U283" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a87436fb-4537-49b8-ab99-323079a2d0dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="n">
+        <v>283</v>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>А14-5068/2016</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>19.04.2016</t>
+        </is>
+      </c>
+      <c r="D284" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr"/>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строй-Бизнес"</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>3619011300</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>АС Воронежской области</t>
+        </is>
+      </c>
+      <c r="N284" s="2" t="inlineStr">
+        <is>
+          <t>Бобрешова А. Ю.</t>
+        </is>
+      </c>
+      <c r="O284" s="2" t="inlineStr"/>
+      <c r="P284" s="2" t="inlineStr"/>
+      <c r="Q284" s="2" t="inlineStr"/>
+      <c r="R284" s="2" t="inlineStr"/>
+      <c r="S284" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2016</t>
+        </is>
+      </c>
+      <c r="T284" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U284" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6ba70063-a00f-4100-b896-aea21d4dd6a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="n">
+        <v>284</v>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>А08-2447/2016</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2016</t>
+        </is>
+      </c>
+      <c r="D285" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr"/>
+      <c r="G285" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I285" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛСТРОЙСИТИ"</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr">
+        <is>
+          <t>3102206430</t>
+        </is>
+      </c>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N285" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O285" s="2" t="inlineStr"/>
+      <c r="P285" s="2" t="inlineStr"/>
+      <c r="Q285" s="2" t="inlineStr"/>
+      <c r="R285" s="2" t="inlineStr"/>
+      <c r="S285" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2018</t>
+        </is>
+      </c>
+      <c r="T285" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U285" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f107605-fe86-4fdc-a0ec-60c787aea59e</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="n">
+        <v>285</v>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>А08-2437/2016</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2016</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr"/>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>Чмыхина Елена Ивановна</t>
+        </is>
+      </c>
+      <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>312300460254</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N286" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O286" s="2" t="inlineStr"/>
+      <c r="P286" s="2" t="inlineStr"/>
+      <c r="Q286" s="2" t="inlineStr"/>
+      <c r="R286" s="2" t="inlineStr"/>
+      <c r="S286" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2016</t>
+        </is>
+      </c>
+      <c r="T286" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U286" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b844e771-1003-4a61-9362-a5a791276ebe</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="n">
+        <v>286</v>
+      </c>
+      <c r="B287" s="2" t="inlineStr">
+        <is>
+          <t>А08-2408/2016</t>
+        </is>
+      </c>
+      <c r="C287" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2016</t>
+        </is>
+      </c>
+      <c r="D287" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr"/>
+      <c r="G287" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I287" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J287" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>3123357133</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N287" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O287" s="2" t="inlineStr"/>
+      <c r="P287" s="2" t="inlineStr"/>
+      <c r="Q287" s="2" t="inlineStr"/>
+      <c r="R287" s="2" t="inlineStr"/>
+      <c r="S287" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2017</t>
+        </is>
+      </c>
+      <c r="T287" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U287" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/802b71e9-870e-4b28-9672-87a0ec3044db</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="n">
+        <v>287</v>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>А08-2409/2016</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2016</t>
+        </is>
+      </c>
+      <c r="D288" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr"/>
+      <c r="G288" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I288" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Агротехпрогресс"</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr">
+        <is>
+          <t>3123128782</t>
+        </is>
+      </c>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N288" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O288" s="2" t="inlineStr"/>
+      <c r="P288" s="2" t="inlineStr"/>
+      <c r="Q288" s="2" t="inlineStr"/>
+      <c r="R288" s="2" t="inlineStr"/>
+      <c r="S288" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2018</t>
+        </is>
+      </c>
+      <c r="T288" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U288" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/11560dbc-43fd-4264-afb8-8d7ff154663c</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="n">
+        <v>288</v>
+      </c>
+      <c r="B289" s="2" t="inlineStr">
+        <is>
+          <t>А08-2407/2016</t>
+        </is>
+      </c>
+      <c r="C289" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2016</t>
+        </is>
+      </c>
+      <c r="D289" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr"/>
+      <c r="G289" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I289" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J289" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОРОЧАНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr">
+        <is>
+          <t>3110022228</t>
+        </is>
+      </c>
+      <c r="M289" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N289" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O289" s="2" t="inlineStr"/>
+      <c r="P289" s="2" t="inlineStr"/>
+      <c r="Q289" s="2" t="inlineStr"/>
+      <c r="R289" s="2" t="inlineStr"/>
+      <c r="S289" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2016</t>
+        </is>
+      </c>
+      <c r="T289" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U289" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2934da57-5068-419a-ad9c-e41abf10c1f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="n">
+        <v>289</v>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>А08-2238/2016</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2016</t>
+        </is>
+      </c>
+      <c r="D290" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr"/>
+      <c r="G290" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕГА"</t>
+        </is>
+      </c>
+      <c r="I290" s="2" t="inlineStr">
+        <is>
+          <t>3123204306</t>
+        </is>
+      </c>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ ГОСУДАРСТВЕННОГО АВИАЦИОННОГО НАДЗОРА И НАДЗОРА ЗА ОБЕСПЕЧЕНИЕМ ТРАНСПОРТНОЙ БЕЗОПАСНОСТИ ПО ЦЕНТРАЛЬНОМУ ФЕДЕРАЛЬНОМУ ОКРУГУ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО НАДЗОРУ В СФЕРЕ ТРАНСПОРТА</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>5027106892</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N290" s="2" t="inlineStr">
+        <is>
+          <t>Сапронова Е. В.</t>
+        </is>
+      </c>
+      <c r="O290" s="2" t="inlineStr"/>
+      <c r="P290" s="2" t="inlineStr"/>
+      <c r="Q290" s="2" t="inlineStr"/>
+      <c r="R290" s="2" t="inlineStr"/>
+      <c r="S290" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2017</t>
+        </is>
+      </c>
+      <c r="T290" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U290" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c2a49ec8-0dec-439e-a659-81db3a4d4406</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="n">
+        <v>290</v>
+      </c>
+      <c r="B291" s="2" t="inlineStr">
+        <is>
+          <t>А08-2112/2016</t>
+        </is>
+      </c>
+      <c r="C291" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2016</t>
+        </is>
+      </c>
+      <c r="D291" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F291" s="2" t="inlineStr"/>
+      <c r="G291" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="I291" s="2" t="inlineStr">
+        <is>
+          <t>3123355802</t>
+        </is>
+      </c>
+      <c r="J291" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K291" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L291" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M291" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N291" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O291" s="2" t="inlineStr"/>
+      <c r="P291" s="2" t="inlineStr"/>
+      <c r="Q291" s="2" t="inlineStr"/>
+      <c r="R291" s="2" t="inlineStr"/>
+      <c r="S291" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2024</t>
+        </is>
+      </c>
+      <c r="T291" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U291" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c67dba6f-9e6f-4b20-afc1-e9dfa3ac7f6f</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="n">
+        <v>291</v>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>А08-2084/2016</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2016</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr"/>
+      <c r="G292" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное профессиональное образовательное учреждение "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I292" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕТ-А-ТЕТ"</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>3123351798</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N292" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O292" s="2" t="inlineStr"/>
+      <c r="P292" s="2" t="inlineStr"/>
+      <c r="Q292" s="2" t="inlineStr"/>
+      <c r="R292" s="2" t="inlineStr"/>
+      <c r="S292" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2016</t>
+        </is>
+      </c>
+      <c r="T292" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U292" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9dbfb1cf-91ee-45fd-8cb9-51a1fb0c18d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="n">
+        <v>292</v>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>А08-1720/2016</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2016</t>
+        </is>
+      </c>
+      <c r="D293" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr"/>
+      <c r="G293" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Зеленая столица"</t>
+        </is>
+      </c>
+      <c r="I293" s="2" t="inlineStr">
+        <is>
+          <t>3123285601</t>
+        </is>
+      </c>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>ПЕРВИЧНАЯ ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ ФЕДЕРАЛЬНОГО ГОСУДАРСТВЕННОГО БЮДЖЕТНОГО ОБРАЗОВАТЕЛЬНОГО УЧРЕЖДЕНИЯ ВЫСШЕГО ОБРАЗОВАНИЯ "БЕЛГОРОДСКИЙ ГОСУДАРСТВЕННЫЙ АГРАРНЫЙ УНИВЕРСИТЕТ ИМЕНИ В. Я. ГОРИНА" БЕЛГОРОДСКОЙ ОБЛАСТНОЙ ОРГАНИЗАЦИИ ПРОФСОЮЗА РАБОТНИКОВ АГРОПРОМЫШЛЕННОГО КОМПЛЕКСА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>3102009368</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N293" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O293" s="2" t="inlineStr"/>
+      <c r="P293" s="2" t="inlineStr"/>
+      <c r="Q293" s="2" t="inlineStr"/>
+      <c r="R293" s="2" t="inlineStr"/>
+      <c r="S293" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2016</t>
+        </is>
+      </c>
+      <c r="T293" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U293" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb95a060-24e0-472b-a46c-677585c17398</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="n">
+        <v>293</v>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>А08-1584/2016</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2016</t>
+        </is>
+      </c>
+      <c r="D294" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr"/>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТехСпецСтрой"</t>
+        </is>
+      </c>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>5837044250</t>
+        </is>
+      </c>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N294" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O294" s="2" t="inlineStr"/>
+      <c r="P294" s="2" t="inlineStr"/>
+      <c r="Q294" s="2" t="inlineStr"/>
+      <c r="R294" s="2" t="inlineStr"/>
+      <c r="S294" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2016</t>
+        </is>
+      </c>
+      <c r="T294" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U294" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/68b85568-45f5-48c4-99d3-c8791f61b2c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="n">
+        <v>294</v>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>А08-1287/2016</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2016</t>
+        </is>
+      </c>
+      <c r="D295" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr"/>
+      <c r="G295" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТАМБОВСКАЯ ИНДЕЙКА"</t>
+        </is>
+      </c>
+      <c r="I295" s="2" t="inlineStr">
+        <is>
+          <t>6829076796</t>
+        </is>
+      </c>
+      <c r="J295" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K295" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L295" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N295" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O295" s="2" t="inlineStr"/>
+      <c r="P295" s="2" t="inlineStr"/>
+      <c r="Q295" s="2" t="inlineStr"/>
+      <c r="R295" s="2" t="inlineStr"/>
+      <c r="S295" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2017</t>
+        </is>
+      </c>
+      <c r="T295" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U295" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13788634-e9eb-435d-b63f-aeab154c17f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="n">
+        <v>295</v>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>А08-1134/2016</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2016</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr"/>
+      <c r="G296" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I296" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J296" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K296" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L296" s="2" t="inlineStr">
+        <is>
+          <t>3109005250</t>
+        </is>
+      </c>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N296" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O296" s="2" t="inlineStr"/>
+      <c r="P296" s="2" t="inlineStr"/>
+      <c r="Q296" s="2" t="inlineStr"/>
+      <c r="R296" s="2" t="inlineStr"/>
+      <c r="S296" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2019</t>
+        </is>
+      </c>
+      <c r="T296" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U296" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb1e5142-4bc3-4bb0-9d0e-dd6a474da668</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="n">
+        <v>296</v>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>А08-1132/2016</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2016</t>
+        </is>
+      </c>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr"/>
+      <c r="G297" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I297" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J297" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K297" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКИЙ ПРОЕКТНО-КОНСТРУКТОРСКИЙ И ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "СТРОЙПРОЕКТ-ПЛЮС""</t>
+        </is>
+      </c>
+      <c r="L297" s="2" t="inlineStr">
+        <is>
+          <t>3123223820</t>
+        </is>
+      </c>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N297" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O297" s="2" t="inlineStr"/>
+      <c r="P297" s="2" t="inlineStr"/>
+      <c r="Q297" s="2" t="inlineStr"/>
+      <c r="R297" s="2" t="inlineStr"/>
+      <c r="S297" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2018</t>
+        </is>
+      </c>
+      <c r="T297" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U297" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b60c957e-0cb1-4c8a-b7c7-1c4373dbfc99</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="n">
+        <v>297</v>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>А08-1133/2016</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2016</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr"/>
+      <c r="G298" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I298" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙ-9"</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>3123353756</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N298" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O298" s="2" t="inlineStr"/>
+      <c r="P298" s="2" t="inlineStr"/>
+      <c r="Q298" s="2" t="inlineStr"/>
+      <c r="R298" s="2" t="inlineStr"/>
+      <c r="S298" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2019</t>
+        </is>
+      </c>
+      <c r="T298" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U298" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdb4a63b-4fc4-4520-ba62-275ad84cdc03</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="n">
+        <v>298</v>
+      </c>
+      <c r="B299" s="2" t="inlineStr">
+        <is>
+          <t>А08-1135/2016</t>
+        </is>
+      </c>
+      <c r="C299" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2016</t>
+        </is>
+      </c>
+      <c r="D299" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr"/>
+      <c r="G299" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I299" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J299" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K299" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-торговая компания "СтройАльянс"</t>
+        </is>
+      </c>
+      <c r="L299" s="2" t="inlineStr">
+        <is>
+          <t>3123168506</t>
+        </is>
+      </c>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N299" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O299" s="2" t="inlineStr"/>
+      <c r="P299" s="2" t="inlineStr"/>
+      <c r="Q299" s="2" t="inlineStr"/>
+      <c r="R299" s="2" t="inlineStr"/>
+      <c r="S299" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2016</t>
+        </is>
+      </c>
+      <c r="T299" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U299" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1d830db2-9aa9-4d27-ab54-0ca249d1cb66</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="n">
+        <v>299</v>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>А08-1136/2016</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2016</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr"/>
+      <c r="G300" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I300" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС-31"</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>3123352128</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N300" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O300" s="2" t="inlineStr"/>
+      <c r="P300" s="2" t="inlineStr"/>
+      <c r="Q300" s="2" t="inlineStr"/>
+      <c r="R300" s="2" t="inlineStr"/>
+      <c r="S300" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2019</t>
+        </is>
+      </c>
+      <c r="T300" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U300" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b091b2c-1830-4ab4-8b4b-8b65b9cae024</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="B301" s="2" t="inlineStr">
+        <is>
+          <t>А08-726/2016</t>
+        </is>
+      </c>
+      <c r="C301" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2016</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr"/>
+      <c r="G301" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="I301" s="2" t="inlineStr">
+        <is>
+          <t>3123355802</t>
+        </is>
+      </c>
+      <c r="J301" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K301" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L301" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N301" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O301" s="2" t="inlineStr"/>
+      <c r="P301" s="2" t="inlineStr"/>
+      <c r="Q301" s="2" t="inlineStr"/>
+      <c r="R301" s="2" t="inlineStr"/>
+      <c r="S301" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2016</t>
+        </is>
+      </c>
+      <c r="T301" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U301" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49c3ab5a-ad57-4a56-b4ab-5f0fa67a8bc9</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="n">
+        <v>301</v>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>А08-365/2016</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2016</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr"/>
+      <c r="G302" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="I302" s="2" t="inlineStr">
+        <is>
+          <t>3123355802</t>
+        </is>
+      </c>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N302" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O302" s="2" t="inlineStr"/>
+      <c r="P302" s="2" t="inlineStr"/>
+      <c r="Q302" s="2" t="inlineStr"/>
+      <c r="R302" s="2" t="inlineStr"/>
+      <c r="S302" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2016</t>
+        </is>
+      </c>
+      <c r="T302" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U302" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/743df8a1-4618-45ce-a15b-be21ceb79029</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="n">
+        <v>302</v>
+      </c>
+      <c r="B303" s="2" t="inlineStr">
+        <is>
+          <t>А08-265/2016</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2016</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr"/>
+      <c r="G303" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГРОПРИЦЕП"</t>
+        </is>
+      </c>
+      <c r="I303" s="2" t="inlineStr">
+        <is>
+          <t>3106007146</t>
+        </is>
+      </c>
+      <c r="J303" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K303" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L303" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N303" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O303" s="2" t="inlineStr"/>
+      <c r="P303" s="2" t="inlineStr"/>
+      <c r="Q303" s="2" t="inlineStr"/>
+      <c r="R303" s="2" t="inlineStr"/>
+      <c r="S303" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2016</t>
+        </is>
+      </c>
+      <c r="T303" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U303" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3bca1fdd-8df7-470f-8897-6ec9dad7b974</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="n">
+        <v>303</v>
+      </c>
+      <c r="B304" s="2" t="inlineStr">
+        <is>
+          <t>А08-169/2016</t>
+        </is>
+      </c>
+      <c r="C304" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2016</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr"/>
+      <c r="G304" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="inlineStr">
+        <is>
+          <t>Администрация городского поселения "Город Валуйки" муниципального района "Город Валуйки и Валуйский район" Белгородской области</t>
+        </is>
+      </c>
+      <c r="I304" s="2" t="inlineStr">
+        <is>
+          <t>3126012747</t>
+        </is>
+      </c>
+      <c r="J304" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>Шатохин Сергей Александрович</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr">
+        <is>
+          <t>312600055627</t>
+        </is>
+      </c>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N304" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O304" s="2" t="inlineStr"/>
+      <c r="P304" s="2" t="inlineStr"/>
+      <c r="Q304" s="2" t="inlineStr"/>
+      <c r="R304" s="2" t="inlineStr"/>
+      <c r="S304" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2017</t>
+        </is>
+      </c>
+      <c r="T304" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U304" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a93e8846-182b-42a2-858e-1d0c187d049c</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="B305" s="2" t="inlineStr">
+        <is>
+          <t>А08-165/2016</t>
+        </is>
+      </c>
+      <c r="C305" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2016</t>
+        </is>
+      </c>
+      <c r="D305" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr"/>
+      <c r="G305" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I305" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J305" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K305" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИМПЕРИЯ"</t>
+        </is>
+      </c>
+      <c r="L305" s="2" t="inlineStr">
+        <is>
+          <t>3123363190</t>
+        </is>
+      </c>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N305" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O305" s="2" t="inlineStr"/>
+      <c r="P305" s="2" t="inlineStr"/>
+      <c r="Q305" s="2" t="inlineStr"/>
+      <c r="R305" s="2" t="inlineStr"/>
+      <c r="S305" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2016</t>
+        </is>
+      </c>
+      <c r="T305" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U305" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c669e1cd-7a4a-49d7-94e4-34a740f3443d</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="n">
+        <v>305</v>
+      </c>
+      <c r="B306" s="2" t="inlineStr">
+        <is>
+          <t>А36-6/2016</t>
+        </is>
+      </c>
+      <c r="C306" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2016</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr"/>
+      <c r="G306" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стальнофф"</t>
+        </is>
+      </c>
+      <c r="I306" s="2" t="inlineStr">
+        <is>
+          <t>4826076650</t>
+        </is>
+      </c>
+      <c r="J306" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>АС Липецкой области</t>
+        </is>
+      </c>
+      <c r="N306" s="2" t="inlineStr">
+        <is>
+          <t>Карякина Н. И.</t>
+        </is>
+      </c>
+      <c r="O306" s="2" t="inlineStr"/>
+      <c r="P306" s="2" t="inlineStr"/>
+      <c r="Q306" s="2" t="inlineStr"/>
+      <c r="R306" s="2" t="inlineStr"/>
+      <c r="S306" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T306" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U306" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52efb4d3-c81e-4e70-a098-b7e07ed2f114</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="n">
+        <v>306</v>
+      </c>
+      <c r="B307" s="2" t="inlineStr">
+        <is>
+          <t>А08-9529/2015</t>
+        </is>
+      </c>
+      <c r="C307" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2015</t>
+        </is>
+      </c>
+      <c r="D307" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr"/>
+      <c r="G307" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Комбинат КМАруда"</t>
+        </is>
+      </c>
+      <c r="I307" s="2" t="inlineStr">
+        <is>
+          <t>3127000021</t>
+        </is>
+      </c>
+      <c r="J307" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K307" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L307" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N307" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O307" s="2" t="inlineStr"/>
+      <c r="P307" s="2" t="inlineStr"/>
+      <c r="Q307" s="2" t="inlineStr"/>
+      <c r="R307" s="2" t="inlineStr"/>
+      <c r="S307" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2016</t>
+        </is>
+      </c>
+      <c r="T307" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U307" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2dc95187-52a2-4efd-9c09-da12379fc697</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="n">
+        <v>307</v>
+      </c>
+      <c r="B308" s="2" t="inlineStr">
+        <is>
+          <t>А08-9387/2015</t>
+        </is>
+      </c>
+      <c r="C308" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2015</t>
+        </is>
+      </c>
+      <c r="D308" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr"/>
+      <c r="G308" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Сахарный комбинат "Алексеевский"</t>
+        </is>
+      </c>
+      <c r="I308" s="2" t="inlineStr">
+        <is>
+          <t>3122008700</t>
+        </is>
+      </c>
+      <c r="J308" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N308" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O308" s="2" t="inlineStr"/>
+      <c r="P308" s="2" t="inlineStr"/>
+      <c r="Q308" s="2" t="inlineStr"/>
+      <c r="R308" s="2" t="inlineStr"/>
+      <c r="S308" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2016</t>
+        </is>
+      </c>
+      <c r="T308" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U308" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bf5d698e-9bab-49d7-8dc1-6692c3904b26</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="n">
+        <v>308</v>
+      </c>
+      <c r="B309" s="2" t="inlineStr">
+        <is>
+          <t>А08-9070/2015</t>
+        </is>
+      </c>
+      <c r="C309" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D309" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E309" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F309" s="2" t="inlineStr"/>
+      <c r="G309" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I309" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J309" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K309" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "СУ-8 Белгородстрой"</t>
+        </is>
+      </c>
+      <c r="L309" s="2" t="inlineStr">
+        <is>
+          <t>3123002194</t>
+        </is>
+      </c>
+      <c r="M309" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N309" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O309" s="2" t="inlineStr"/>
+      <c r="P309" s="2" t="inlineStr"/>
+      <c r="Q309" s="2" t="inlineStr"/>
+      <c r="R309" s="2" t="inlineStr"/>
+      <c r="S309" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2016</t>
+        </is>
+      </c>
+      <c r="T309" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U309" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1561f2e8-ad48-4a9b-9930-51574f5b0574</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="n">
+        <v>309</v>
+      </c>
+      <c r="B310" s="2" t="inlineStr">
+        <is>
+          <t>А08-9074/2015</t>
+        </is>
+      </c>
+      <c r="C310" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D310" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr"/>
+      <c r="G310" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I310" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J310" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белнафта"</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr">
+        <is>
+          <t>3102009833</t>
+        </is>
+      </c>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N310" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O310" s="2" t="inlineStr"/>
+      <c r="P310" s="2" t="inlineStr"/>
+      <c r="Q310" s="2" t="inlineStr"/>
+      <c r="R310" s="2" t="inlineStr"/>
+      <c r="S310" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2016</t>
+        </is>
+      </c>
+      <c r="T310" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U310" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/201e6ebb-7bdf-4c9e-8dc6-c80e9d5b632b</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="n">
+        <v>310</v>
+      </c>
+      <c r="B311" s="2" t="inlineStr">
+        <is>
+          <t>А08-9068/2015</t>
+        </is>
+      </c>
+      <c r="C311" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D311" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr"/>
+      <c r="G311" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I311" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J311" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K311" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Дорожно-строительное управление №2"</t>
+        </is>
+      </c>
+      <c r="L311" s="2" t="inlineStr">
+        <is>
+          <t>3101000605</t>
+        </is>
+      </c>
+      <c r="M311" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N311" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O311" s="2" t="inlineStr"/>
+      <c r="P311" s="2" t="inlineStr"/>
+      <c r="Q311" s="2" t="inlineStr"/>
+      <c r="R311" s="2" t="inlineStr"/>
+      <c r="S311" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2016</t>
+        </is>
+      </c>
+      <c r="T311" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U311" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da2e3eae-3610-419d-8cd3-55d3aca898a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="n">
+        <v>311</v>
+      </c>
+      <c r="B312" s="2" t="inlineStr">
+        <is>
+          <t>А08-9069/2015</t>
+        </is>
+      </c>
+      <c r="C312" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D312" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr"/>
+      <c r="G312" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I312" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J312" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СУ Домстрой ЖБИ-3"</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr">
+        <is>
+          <t>3121070520</t>
+        </is>
+      </c>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N312" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O312" s="2" t="inlineStr"/>
+      <c r="P312" s="2" t="inlineStr"/>
+      <c r="Q312" s="2" t="inlineStr"/>
+      <c r="R312" s="2" t="inlineStr"/>
+      <c r="S312" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2016</t>
+        </is>
+      </c>
+      <c r="T312" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U312" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f128dcb-c2df-4b90-83f8-cdbd418b750f</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="n">
+        <v>312</v>
+      </c>
+      <c r="B313" s="2" t="inlineStr">
+        <is>
+          <t>А08-9075/2015</t>
+        </is>
+      </c>
+      <c r="C313" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D313" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr"/>
+      <c r="G313" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I313" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J313" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K313" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Агрофирма Знамя"</t>
+        </is>
+      </c>
+      <c r="L313" s="2" t="inlineStr">
+        <is>
+          <t>3102001979</t>
+        </is>
+      </c>
+      <c r="M313" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N313" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O313" s="2" t="inlineStr"/>
+      <c r="P313" s="2" t="inlineStr"/>
+      <c r="Q313" s="2" t="inlineStr"/>
+      <c r="R313" s="2" t="inlineStr"/>
+      <c r="S313" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2016</t>
+        </is>
+      </c>
+      <c r="T313" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U313" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b16f268f-190a-445c-aff9-2c9fa0316c17</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="n">
+        <v>313</v>
+      </c>
+      <c r="B314" s="2" t="inlineStr">
+        <is>
+          <t>А08-9073/2015</t>
+        </is>
+      </c>
+      <c r="C314" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D314" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr"/>
+      <c r="G314" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I314" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J314" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РемСтройИнжиниринг"</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr">
+        <is>
+          <t>3123078588</t>
+        </is>
+      </c>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N314" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O314" s="2" t="inlineStr"/>
+      <c r="P314" s="2" t="inlineStr"/>
+      <c r="Q314" s="2" t="inlineStr"/>
+      <c r="R314" s="2" t="inlineStr"/>
+      <c r="S314" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2016</t>
+        </is>
+      </c>
+      <c r="T314" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U314" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc20fc46-5d89-460e-8e05-4a9d2eec82f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="n">
+        <v>314</v>
+      </c>
+      <c r="B315" s="2" t="inlineStr">
+        <is>
+          <t>А08-9076/2015</t>
+        </is>
+      </c>
+      <c r="C315" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D315" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr"/>
+      <c r="G315" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I315" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J315" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K315" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Корочанские консервы"</t>
+        </is>
+      </c>
+      <c r="L315" s="2" t="inlineStr">
+        <is>
+          <t>3110021908</t>
+        </is>
+      </c>
+      <c r="M315" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N315" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O315" s="2" t="inlineStr"/>
+      <c r="P315" s="2" t="inlineStr"/>
+      <c r="Q315" s="2" t="inlineStr"/>
+      <c r="R315" s="2" t="inlineStr"/>
+      <c r="S315" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2016</t>
+        </is>
+      </c>
+      <c r="T315" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U315" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e63cfbac-c46f-4778-9b07-5cad83618871</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="n">
+        <v>315</v>
+      </c>
+      <c r="B316" s="2" t="inlineStr">
+        <is>
+          <t>А08-9071/2015</t>
+        </is>
+      </c>
+      <c r="C316" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D316" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr"/>
+      <c r="G316" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I316" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J316" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройантикор"</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr">
+        <is>
+          <t>3123065807</t>
+        </is>
+      </c>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N316" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O316" s="2" t="inlineStr"/>
+      <c r="P316" s="2" t="inlineStr"/>
+      <c r="Q316" s="2" t="inlineStr"/>
+      <c r="R316" s="2" t="inlineStr"/>
+      <c r="S316" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2016</t>
+        </is>
+      </c>
+      <c r="T316" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U316" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1ce9dec-a7e7-40b6-81f9-594b3ad11b06</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="n">
+        <v>316</v>
+      </c>
+      <c r="B317" s="2" t="inlineStr">
+        <is>
+          <t>А08-9067/2015</t>
+        </is>
+      </c>
+      <c r="C317" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D317" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F317" s="2" t="inlineStr"/>
+      <c r="G317" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I317" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J317" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K317" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕТСАНУТИЛЬЗАВОД "КОРОЧАНСКИЙ"</t>
+        </is>
+      </c>
+      <c r="L317" s="2" t="inlineStr">
+        <is>
+          <t>3110011730</t>
+        </is>
+      </c>
+      <c r="M317" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N317" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O317" s="2" t="inlineStr"/>
+      <c r="P317" s="2" t="inlineStr"/>
+      <c r="Q317" s="2" t="inlineStr"/>
+      <c r="R317" s="2" t="inlineStr"/>
+      <c r="S317" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2016</t>
+        </is>
+      </c>
+      <c r="T317" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U317" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c33c2ae-c479-4149-9726-ca6d9d17df78</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="n">
+        <v>317</v>
+      </c>
+      <c r="B318" s="2" t="inlineStr">
+        <is>
+          <t>А08-9072/2015</t>
+        </is>
+      </c>
+      <c r="C318" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="D318" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr"/>
+      <c r="G318" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I318" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J318" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Шебекинская свинина"</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr">
+        <is>
+          <t>3120098547</t>
+        </is>
+      </c>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N318" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O318" s="2" t="inlineStr"/>
+      <c r="P318" s="2" t="inlineStr"/>
+      <c r="Q318" s="2" t="inlineStr"/>
+      <c r="R318" s="2" t="inlineStr"/>
+      <c r="S318" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2016</t>
+        </is>
+      </c>
+      <c r="T318" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U318" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/856806c1-269f-4091-817a-f1f0023163fe</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="n">
+        <v>318</v>
+      </c>
+      <c r="B319" s="2" t="inlineStr">
+        <is>
+          <t>А08-8738/2015</t>
+        </is>
+      </c>
+      <c r="C319" s="2" t="inlineStr">
+        <is>
+          <t>26.11.2015</t>
+        </is>
+      </c>
+      <c r="D319" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr"/>
+      <c r="G319" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="inlineStr">
+        <is>
+          <t>Рыжкова Елена Алексеевна</t>
+        </is>
+      </c>
+      <c r="I319" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J319" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K319" s="2" t="inlineStr">
+        <is>
+          <t>Литвин Николай Иванович</t>
+        </is>
+      </c>
+      <c r="L319" s="2" t="inlineStr">
+        <is>
+          <t>312317888094</t>
+        </is>
+      </c>
+      <c r="M319" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N319" s="2" t="inlineStr">
+        <is>
+          <t>Курепко Е. В.</t>
+        </is>
+      </c>
+      <c r="O319" s="2" t="inlineStr"/>
+      <c r="P319" s="2" t="inlineStr"/>
+      <c r="Q319" s="2" t="inlineStr"/>
+      <c r="R319" s="2" t="inlineStr"/>
+      <c r="S319" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2025</t>
+        </is>
+      </c>
+      <c r="T319" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U319" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46d4246e-444d-46f0-9683-cde27095a383</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="n">
+        <v>319</v>
+      </c>
+      <c r="B320" s="2" t="inlineStr">
+        <is>
+          <t>А08-8607/2015</t>
+        </is>
+      </c>
+      <c r="C320" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2015</t>
+        </is>
+      </c>
+      <c r="D320" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr"/>
+      <c r="G320" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строй-Портал"</t>
+        </is>
+      </c>
+      <c r="I320" s="2" t="inlineStr">
+        <is>
+          <t>6325043135</t>
+        </is>
+      </c>
+      <c r="J320" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства и архитектуры администрации города Белгорода</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr"/>
+      <c r="M320" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N320" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O320" s="2" t="inlineStr"/>
+      <c r="P320" s="2" t="inlineStr"/>
+      <c r="Q320" s="2" t="inlineStr"/>
+      <c r="R320" s="2" t="inlineStr"/>
+      <c r="S320" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2016</t>
+        </is>
+      </c>
+      <c r="T320" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U320" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b2c9b5f-c1ad-4909-91ff-9b6fbbc6ab12</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>320</v>
+      </c>
+      <c r="B321" s="2" t="inlineStr">
+        <is>
+          <t>А08-8485/2015</t>
+        </is>
+      </c>
+      <c r="C321" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2015</t>
+        </is>
+      </c>
+      <c r="D321" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F321" s="2" t="inlineStr"/>
+      <c r="G321" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I321" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J321" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K321" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОДТОРГ"</t>
+        </is>
+      </c>
+      <c r="L321" s="2" t="inlineStr">
+        <is>
+          <t>3125005730</t>
+        </is>
+      </c>
+      <c r="M321" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N321" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O321" s="2" t="inlineStr"/>
+      <c r="P321" s="2" t="inlineStr"/>
+      <c r="Q321" s="2" t="inlineStr"/>
+      <c r="R321" s="2" t="inlineStr"/>
+      <c r="S321" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2016</t>
+        </is>
+      </c>
+      <c r="T321" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U321" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7960a421-cc03-4932-a762-d40a612ae049</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
+        <v>321</v>
+      </c>
+      <c r="B322" s="2" t="inlineStr">
+        <is>
+          <t>А08-7884/2015</t>
+        </is>
+      </c>
+      <c r="C322" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2015</t>
+        </is>
+      </c>
+      <c r="D322" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F322" s="2" t="inlineStr"/>
+      <c r="G322" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОФИТ"</t>
+        </is>
+      </c>
+      <c r="I322" s="2" t="inlineStr">
+        <is>
+          <t>3123302166</t>
+        </is>
+      </c>
+      <c r="J322" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K322" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Архипелаг"</t>
+        </is>
+      </c>
+      <c r="L322" s="2" t="inlineStr">
+        <is>
+          <t>3102009150</t>
+        </is>
+      </c>
+      <c r="M322" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N322" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O322" s="2" t="inlineStr"/>
+      <c r="P322" s="2" t="inlineStr"/>
+      <c r="Q322" s="2" t="inlineStr"/>
+      <c r="R322" s="2" t="inlineStr"/>
+      <c r="S322" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2021</t>
+        </is>
+      </c>
+      <c r="T322" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U322" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0f343c5a-d19c-4842-9524-55c51929f9a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
+        <v>322</v>
+      </c>
+      <c r="B323" s="2" t="inlineStr">
+        <is>
+          <t>А08-7446/2015</t>
+        </is>
+      </c>
+      <c r="C323" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2015</t>
+        </is>
+      </c>
+      <c r="D323" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E323" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F323" s="2" t="inlineStr"/>
+      <c r="G323" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="inlineStr">
+        <is>
+          <t>Чоботок Алексей Алексеевич</t>
+        </is>
+      </c>
+      <c r="I323" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J323" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K323" s="2" t="inlineStr">
+        <is>
+          <t>АО "ВИТЯЗЬ"</t>
+        </is>
+      </c>
+      <c r="L323" s="2" t="inlineStr">
+        <is>
+          <t>3128017807</t>
+        </is>
+      </c>
+      <c r="M323" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N323" s="2" t="inlineStr">
+        <is>
+          <t>Кощин В. Ф.</t>
+        </is>
+      </c>
+      <c r="O323" s="2" t="inlineStr"/>
+      <c r="P323" s="2" t="inlineStr"/>
+      <c r="Q323" s="2" t="inlineStr"/>
+      <c r="R323" s="2" t="inlineStr"/>
+      <c r="S323" s="2" t="inlineStr">
+        <is>
+          <t>26.08.2021</t>
+        </is>
+      </c>
+      <c r="T323" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U323" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b5ed6c8-7f6e-46c4-afbe-b3726cefc622</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="n">
+        <v>323</v>
+      </c>
+      <c r="B324" s="2" t="inlineStr">
+        <is>
+          <t>А08-6454/2015</t>
+        </is>
+      </c>
+      <c r="C324" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2015</t>
+        </is>
+      </c>
+      <c r="D324" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F324" s="2" t="inlineStr"/>
+      <c r="G324" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Группа компаний СпецТрансСервис"</t>
+        </is>
+      </c>
+      <c r="I324" s="2" t="inlineStr">
+        <is>
+          <t>3123213188</t>
+        </is>
+      </c>
+      <c r="J324" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K324" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L324" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="M324" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N324" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O324" s="2" t="inlineStr"/>
+      <c r="P324" s="2" t="inlineStr"/>
+      <c r="Q324" s="2" t="inlineStr"/>
+      <c r="R324" s="2" t="inlineStr"/>
+      <c r="S324" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2015</t>
+        </is>
+      </c>
+      <c r="T324" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U324" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e43f9958-b574-46a5-a4dd-52b13e70cdbd</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="n">
+        <v>324</v>
+      </c>
+      <c r="B325" s="2" t="inlineStr">
+        <is>
+          <t>А08-6463/2015</t>
+        </is>
+      </c>
+      <c r="C325" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2015</t>
+        </is>
+      </c>
+      <c r="D325" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E325" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F325" s="2" t="inlineStr"/>
+      <c r="G325" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I325" s="2" t="inlineStr">
+        <is>
+          <t>3123330999</t>
+        </is>
+      </c>
+      <c r="J325" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K325" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Страховая Компания "Согласие"</t>
+        </is>
+      </c>
+      <c r="L325" s="2" t="inlineStr">
+        <is>
+          <t>7706196090</t>
+        </is>
+      </c>
+      <c r="M325" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N325" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O325" s="2" t="inlineStr"/>
+      <c r="P325" s="2" t="inlineStr"/>
+      <c r="Q325" s="2" t="inlineStr"/>
+      <c r="R325" s="2" t="inlineStr"/>
+      <c r="S325" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2016</t>
+        </is>
+      </c>
+      <c r="T325" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U325" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8cec2cd6-a7d2-4353-8ce7-8add9d5950cc</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="n">
+        <v>325</v>
+      </c>
+      <c r="B326" s="2" t="inlineStr">
+        <is>
+          <t>А08-6444/2015</t>
+        </is>
+      </c>
+      <c r="C326" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2015</t>
+        </is>
+      </c>
+      <c r="D326" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E326" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr"/>
+      <c r="G326" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I326" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J326" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K326" s="2" t="inlineStr">
+        <is>
+          <t>Самедова Раиса Петровна</t>
+        </is>
+      </c>
+      <c r="L326" s="2" t="inlineStr"/>
+      <c r="M326" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N326" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O326" s="2" t="inlineStr"/>
+      <c r="P326" s="2" t="inlineStr"/>
+      <c r="Q326" s="2" t="inlineStr"/>
+      <c r="R326" s="2" t="inlineStr"/>
+      <c r="S326" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2019</t>
+        </is>
+      </c>
+      <c r="T326" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U326" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ad9d293-2c05-4d2b-bb1a-3cd15f12bc0a</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="n">
+        <v>326</v>
+      </c>
+      <c r="B327" s="2" t="inlineStr">
+        <is>
+          <t>А08-6274/2015</t>
+        </is>
+      </c>
+      <c r="C327" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2015</t>
+        </is>
+      </c>
+      <c r="D327" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F327" s="2" t="inlineStr"/>
+      <c r="G327" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I327" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J327" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K327" s="2" t="inlineStr">
+        <is>
+          <t>Парсамян Камо Араратович</t>
+        </is>
+      </c>
+      <c r="L327" s="2" t="inlineStr"/>
+      <c r="M327" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N327" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O327" s="2" t="inlineStr"/>
+      <c r="P327" s="2" t="inlineStr"/>
+      <c r="Q327" s="2" t="inlineStr"/>
+      <c r="R327" s="2" t="inlineStr"/>
+      <c r="S327" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2016</t>
+        </is>
+      </c>
+      <c r="T327" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U327" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/daa09b45-2cf3-43f8-9eb6-ea65ed2e0558</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="n">
+        <v>327</v>
+      </c>
+      <c r="B328" s="2" t="inlineStr">
+        <is>
+          <t>А08-5584/2015</t>
+        </is>
+      </c>
+      <c r="C328" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2015</t>
+        </is>
+      </c>
+      <c r="D328" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E328" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F328" s="2" t="inlineStr"/>
+      <c r="G328" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I328" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J328" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K328" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Витязь"</t>
+        </is>
+      </c>
+      <c r="L328" s="2" t="inlineStr">
+        <is>
+          <t>3128017807</t>
+        </is>
+      </c>
+      <c r="M328" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N328" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O328" s="2" t="inlineStr"/>
+      <c r="P328" s="2" t="inlineStr"/>
+      <c r="Q328" s="2" t="inlineStr"/>
+      <c r="R328" s="2" t="inlineStr"/>
+      <c r="S328" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2015</t>
+        </is>
+      </c>
+      <c r="T328" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U328" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a464b29-d63c-49c3-b213-abedfd0b1f5c</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="n">
+        <v>328</v>
+      </c>
+      <c r="B329" s="2" t="inlineStr">
+        <is>
+          <t>А08-4629/2015</t>
+        </is>
+      </c>
+      <c r="C329" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2015</t>
+        </is>
+      </c>
+      <c r="D329" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E329" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F329" s="2" t="inlineStr"/>
+      <c r="G329" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕЛГОРОДСКИЕ ГРАНУЛИРОВАННЫЕ КОРМА"</t>
+        </is>
+      </c>
+      <c r="I329" s="2" t="inlineStr">
+        <is>
+          <t>3116003662</t>
+        </is>
+      </c>
+      <c r="J329" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K329" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "МОНТАЖСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L329" s="2" t="inlineStr">
+        <is>
+          <t>3102201632</t>
+        </is>
+      </c>
+      <c r="M329" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N329" s="2" t="inlineStr">
+        <is>
+          <t>Ботвинников В. В.</t>
+        </is>
+      </c>
+      <c r="O329" s="2" t="inlineStr"/>
+      <c r="P329" s="2" t="inlineStr"/>
+      <c r="Q329" s="2" t="inlineStr"/>
+      <c r="R329" s="2" t="inlineStr"/>
+      <c r="S329" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2018</t>
+        </is>
+      </c>
+      <c r="T329" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U329" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02173018-e70d-42c3-9f7e-761d2b8e6908</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="n">
+        <v>329</v>
+      </c>
+      <c r="B330" s="2" t="inlineStr">
+        <is>
+          <t>А08-4030/2015</t>
+        </is>
+      </c>
+      <c r="C330" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2015</t>
+        </is>
+      </c>
+      <c r="D330" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F330" s="2" t="inlineStr"/>
+      <c r="G330" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I330" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J330" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K330" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВентКлиматСтрой"</t>
+        </is>
+      </c>
+      <c r="L330" s="2" t="inlineStr">
+        <is>
+          <t>3123154849</t>
+        </is>
+      </c>
+      <c r="M330" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N330" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O330" s="2" t="inlineStr"/>
+      <c r="P330" s="2" t="inlineStr"/>
+      <c r="Q330" s="2" t="inlineStr"/>
+      <c r="R330" s="2" t="inlineStr"/>
+      <c r="S330" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2015</t>
+        </is>
+      </c>
+      <c r="T330" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U330" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b74391e-c592-4edc-a7d8-e33d3752fe7f</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="n">
+        <v>330</v>
+      </c>
+      <c r="B331" s="2" t="inlineStr">
+        <is>
+          <t>А08-4027/2015</t>
+        </is>
+      </c>
+      <c r="C331" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2015</t>
+        </is>
+      </c>
+      <c r="D331" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E331" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F331" s="2" t="inlineStr"/>
+      <c r="G331" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I331" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J331" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K331" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белго Ген"</t>
+        </is>
+      </c>
+      <c r="L331" s="2" t="inlineStr"/>
+      <c r="M331" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N331" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O331" s="2" t="inlineStr"/>
+      <c r="P331" s="2" t="inlineStr"/>
+      <c r="Q331" s="2" t="inlineStr"/>
+      <c r="R331" s="2" t="inlineStr"/>
+      <c r="S331" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2015</t>
+        </is>
+      </c>
+      <c r="T331" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U331" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a1d2f5e-a47d-40d0-9c95-7797cf7c04fd</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="n">
+        <v>331</v>
+      </c>
+      <c r="B332" s="2" t="inlineStr">
+        <is>
+          <t>А08-4026/2015</t>
+        </is>
+      </c>
+      <c r="C332" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2015</t>
+        </is>
+      </c>
+      <c r="D332" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E332" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F332" s="2" t="inlineStr"/>
+      <c r="G332" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I332" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J332" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K332" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лидер-строй"</t>
+        </is>
+      </c>
+      <c r="L332" s="2" t="inlineStr">
+        <is>
+          <t>3123049435</t>
+        </is>
+      </c>
+      <c r="M332" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N332" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O332" s="2" t="inlineStr"/>
+      <c r="P332" s="2" t="inlineStr"/>
+      <c r="Q332" s="2" t="inlineStr"/>
+      <c r="R332" s="2" t="inlineStr"/>
+      <c r="S332" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2015</t>
+        </is>
+      </c>
+      <c r="T332" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U332" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b71ded0-2b44-4027-80ef-b78eb507cf4c</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="n">
+        <v>332</v>
+      </c>
+      <c r="B333" s="2" t="inlineStr">
+        <is>
+          <t>А08-4028/2015</t>
+        </is>
+      </c>
+      <c r="C333" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2015</t>
+        </is>
+      </c>
+      <c r="D333" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E333" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F333" s="2" t="inlineStr"/>
+      <c r="G333" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I333" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J333" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K333" s="2" t="inlineStr">
+        <is>
+          <t>СПК "Нива"</t>
+        </is>
+      </c>
+      <c r="L333" s="2" t="inlineStr">
+        <is>
+          <t>3120098280</t>
+        </is>
+      </c>
+      <c r="M333" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N333" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O333" s="2" t="inlineStr"/>
+      <c r="P333" s="2" t="inlineStr"/>
+      <c r="Q333" s="2" t="inlineStr"/>
+      <c r="R333" s="2" t="inlineStr"/>
+      <c r="S333" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2015</t>
+        </is>
+      </c>
+      <c r="T333" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U333" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c1b99877-34b7-46dc-a4fd-4c76e569b57f</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="n">
+        <v>333</v>
+      </c>
+      <c r="B334" s="2" t="inlineStr">
+        <is>
+          <t>А08-4029/2015</t>
+        </is>
+      </c>
+      <c r="C334" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2015</t>
+        </is>
+      </c>
+      <c r="D334" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E334" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr"/>
+      <c r="G334" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I334" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J334" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K334" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Термоплюс"</t>
+        </is>
+      </c>
+      <c r="L334" s="2" t="inlineStr"/>
+      <c r="M334" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N334" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O334" s="2" t="inlineStr"/>
+      <c r="P334" s="2" t="inlineStr"/>
+      <c r="Q334" s="2" t="inlineStr"/>
+      <c r="R334" s="2" t="inlineStr"/>
+      <c r="S334" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2015</t>
+        </is>
+      </c>
+      <c r="T334" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U334" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d79451d1-a1a9-4bef-a4fd-f37de76bcadc</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="n">
+        <v>334</v>
+      </c>
+      <c r="B335" s="2" t="inlineStr">
+        <is>
+          <t>А08-3569/2015</t>
+        </is>
+      </c>
+      <c r="C335" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2015</t>
+        </is>
+      </c>
+      <c r="D335" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E335" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F335" s="2" t="inlineStr"/>
+      <c r="G335" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="inlineStr">
+        <is>
+          <t>Компания "Санкит инвестментс Лимитед"</t>
+        </is>
+      </c>
+      <c r="I335" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J335" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K335" s="2" t="inlineStr">
+        <is>
+          <t>Мирошниченко Александр Николаевич</t>
+        </is>
+      </c>
+      <c r="L335" s="2" t="inlineStr"/>
+      <c r="M335" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N335" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O335" s="2" t="inlineStr"/>
+      <c r="P335" s="2" t="inlineStr"/>
+      <c r="Q335" s="2" t="inlineStr"/>
+      <c r="R335" s="2" t="inlineStr"/>
+      <c r="S335" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2016</t>
+        </is>
+      </c>
+      <c r="T335" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U335" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b47c69c-be83-4d06-8922-e34b725be51c</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="n">
+        <v>335</v>
+      </c>
+      <c r="B336" s="2" t="inlineStr">
+        <is>
+          <t>А08-3117/2015</t>
+        </is>
+      </c>
+      <c r="C336" s="2" t="inlineStr">
+        <is>
+          <t>30.04.2015</t>
+        </is>
+      </c>
+      <c r="D336" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E336" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F336" s="2" t="inlineStr"/>
+      <c r="G336" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I336" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J336" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K336" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР "МАГИК"</t>
+        </is>
+      </c>
+      <c r="L336" s="2" t="inlineStr">
+        <is>
+          <t>3123050857</t>
+        </is>
+      </c>
+      <c r="M336" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N336" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O336" s="2" t="inlineStr"/>
+      <c r="P336" s="2" t="inlineStr"/>
+      <c r="Q336" s="2" t="inlineStr"/>
+      <c r="R336" s="2" t="inlineStr"/>
+      <c r="S336" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2015</t>
+        </is>
+      </c>
+      <c r="T336" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U336" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02ed654e-d17f-479d-a541-6f080729edb3</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="n">
+        <v>336</v>
+      </c>
+      <c r="B337" s="2" t="inlineStr">
+        <is>
+          <t>А57-9553/2015</t>
+        </is>
+      </c>
+      <c r="C337" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2015</t>
+        </is>
+      </c>
+      <c r="D337" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E337" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F337" s="2" t="inlineStr"/>
+      <c r="G337" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="inlineStr">
+        <is>
+          <t>Игнатьев Денис Михайлович</t>
+        </is>
+      </c>
+      <c r="I337" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J337" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K337" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Завод Газ-Стандарт"</t>
+        </is>
+      </c>
+      <c r="L337" s="2" t="inlineStr">
+        <is>
+          <t>6455037358</t>
+        </is>
+      </c>
+      <c r="M337" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N337" s="2" t="inlineStr">
+        <is>
+          <t>Яценко Е. В.</t>
+        </is>
+      </c>
+      <c r="O337" s="2" t="inlineStr"/>
+      <c r="P337" s="2" t="inlineStr"/>
+      <c r="Q337" s="2" t="inlineStr"/>
+      <c r="R337" s="2" t="inlineStr"/>
+      <c r="S337" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2025</t>
+        </is>
+      </c>
+      <c r="T337" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U337" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bf7e3322-f7b4-4966-ae4b-3b6ae5b812e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="n">
+        <v>337</v>
+      </c>
+      <c r="B338" s="2" t="inlineStr">
+        <is>
+          <t>А08-2352/2015</t>
+        </is>
+      </c>
+      <c r="C338" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2015</t>
+        </is>
+      </c>
+      <c r="D338" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E338" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F338" s="2" t="inlineStr"/>
+      <c r="G338" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I338" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J338" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K338" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгранкорм"</t>
+        </is>
+      </c>
+      <c r="L338" s="2" t="inlineStr">
+        <is>
+          <t>3116003662</t>
+        </is>
+      </c>
+      <c r="M338" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N338" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O338" s="2" t="inlineStr"/>
+      <c r="P338" s="2" t="inlineStr"/>
+      <c r="Q338" s="2" t="inlineStr"/>
+      <c r="R338" s="2" t="inlineStr"/>
+      <c r="S338" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2015</t>
+        </is>
+      </c>
+      <c r="T338" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U338" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bb897de-bcd1-456f-aaee-8f5cdfbadb52</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="n">
+        <v>338</v>
+      </c>
+      <c r="B339" s="2" t="inlineStr">
+        <is>
+          <t>А08-2351/2015</t>
+        </is>
+      </c>
+      <c r="C339" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2015</t>
+        </is>
+      </c>
+      <c r="D339" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E339" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F339" s="2" t="inlineStr"/>
+      <c r="G339" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I339" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J339" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K339" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгранкорм"</t>
+        </is>
+      </c>
+      <c r="L339" s="2" t="inlineStr">
+        <is>
+          <t>3116003662</t>
+        </is>
+      </c>
+      <c r="M339" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N339" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O339" s="2" t="inlineStr"/>
+      <c r="P339" s="2" t="inlineStr"/>
+      <c r="Q339" s="2" t="inlineStr"/>
+      <c r="R339" s="2" t="inlineStr"/>
+      <c r="S339" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2015</t>
+        </is>
+      </c>
+      <c r="T339" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U339" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4301633-f02a-4ac0-8e10-dca522e0dda9</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="2" t="n">
+        <v>339</v>
+      </c>
+      <c r="B340" s="2" t="inlineStr">
+        <is>
+          <t>А08-2353/2015</t>
+        </is>
+      </c>
+      <c r="C340" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2015</t>
+        </is>
+      </c>
+      <c r="D340" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E340" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F340" s="2" t="inlineStr"/>
+      <c r="G340" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="I340" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="J340" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K340" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгранкорм"</t>
+        </is>
+      </c>
+      <c r="L340" s="2" t="inlineStr">
+        <is>
+          <t>3116003662</t>
+        </is>
+      </c>
+      <c r="M340" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N340" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O340" s="2" t="inlineStr"/>
+      <c r="P340" s="2" t="inlineStr"/>
+      <c r="Q340" s="2" t="inlineStr"/>
+      <c r="R340" s="2" t="inlineStr"/>
+      <c r="S340" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2015</t>
+        </is>
+      </c>
+      <c r="T340" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U340" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c3317cc-e265-4744-b48d-3665c6c392ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="2" t="n">
+        <v>340</v>
+      </c>
+      <c r="B341" s="2" t="inlineStr">
+        <is>
+          <t>А08-2182/2015</t>
+        </is>
+      </c>
+      <c r="C341" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2015</t>
+        </is>
+      </c>
+      <c r="D341" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E341" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F341" s="2" t="inlineStr"/>
+      <c r="G341" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="inlineStr">
+        <is>
+          <t>Чуваков Иван Николаевич</t>
+        </is>
+      </c>
+      <c r="I341" s="2" t="inlineStr">
+        <is>
+          <t>312307412690</t>
+        </is>
+      </c>
+      <c r="J341" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K341" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="L341" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="M341" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N341" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O341" s="2" t="inlineStr"/>
+      <c r="P341" s="2" t="inlineStr"/>
+      <c r="Q341" s="2" t="inlineStr"/>
+      <c r="R341" s="2" t="inlineStr"/>
+      <c r="S341" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2015</t>
+        </is>
+      </c>
+      <c r="T341" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U341" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eb88551b-6b88-4de4-bbf4-76adb48aa9d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="2" t="n">
+        <v>341</v>
+      </c>
+      <c r="B342" s="2" t="inlineStr">
+        <is>
+          <t>А08-1760/2015</t>
+        </is>
+      </c>
+      <c r="C342" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2015</t>
+        </is>
+      </c>
+      <c r="D342" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E342" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F342" s="2" t="inlineStr"/>
+      <c r="G342" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Родник и К"</t>
+        </is>
+      </c>
+      <c r="I342" s="2" t="inlineStr">
+        <is>
+          <t>5042001220</t>
+        </is>
+      </c>
+      <c r="J342" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K342" s="2" t="inlineStr">
+        <is>
+          <t>Правительство Белгородской области</t>
+        </is>
+      </c>
+      <c r="L342" s="2" t="inlineStr">
+        <is>
+          <t>3124016792</t>
+        </is>
+      </c>
+      <c r="M342" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N342" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O342" s="2" t="inlineStr"/>
+      <c r="P342" s="2" t="inlineStr"/>
+      <c r="Q342" s="2" t="inlineStr"/>
+      <c r="R342" s="2" t="inlineStr"/>
+      <c r="S342" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2016</t>
+        </is>
+      </c>
+      <c r="T342" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U342" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04f7ca04-3396-40ab-a45e-07691a6d8c6d</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="2" t="n">
+        <v>342</v>
+      </c>
+      <c r="B343" s="2" t="inlineStr">
+        <is>
+          <t>А08-1714/2015</t>
+        </is>
+      </c>
+      <c r="C343" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2015</t>
+        </is>
+      </c>
+      <c r="D343" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E343" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F343" s="2" t="inlineStr"/>
+      <c r="G343" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I343" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J343" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K343" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L343" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M343" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N343" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O343" s="2" t="inlineStr"/>
+      <c r="P343" s="2" t="inlineStr"/>
+      <c r="Q343" s="2" t="inlineStr"/>
+      <c r="R343" s="2" t="inlineStr"/>
+      <c r="S343" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2015</t>
+        </is>
+      </c>
+      <c r="T343" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U343" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0318dd1-5954-4878-842d-3a4869c24f6c</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="2" t="n">
+        <v>343</v>
+      </c>
+      <c r="B344" s="2" t="inlineStr">
+        <is>
+          <t>А08-1342/2015</t>
+        </is>
+      </c>
+      <c r="C344" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2015</t>
+        </is>
+      </c>
+      <c r="D344" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E344" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F344" s="2" t="inlineStr"/>
+      <c r="G344" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I344" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J344" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K344" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АриадаПлюс"</t>
+        </is>
+      </c>
+      <c r="L344" s="2" t="inlineStr">
+        <is>
+          <t>3123299629</t>
+        </is>
+      </c>
+      <c r="M344" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N344" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O344" s="2" t="inlineStr"/>
+      <c r="P344" s="2" t="inlineStr"/>
+      <c r="Q344" s="2" t="inlineStr"/>
+      <c r="R344" s="2" t="inlineStr"/>
+      <c r="S344" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2015</t>
+        </is>
+      </c>
+      <c r="T344" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U344" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c8658468-c29a-46c1-99b4-aa084e4822d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="n">
+        <v>344</v>
+      </c>
+      <c r="B345" s="2" t="inlineStr">
+        <is>
+          <t>А08-1324/2015</t>
+        </is>
+      </c>
+      <c r="C345" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2015</t>
+        </is>
+      </c>
+      <c r="D345" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E345" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F345" s="2" t="inlineStr"/>
+      <c r="G345" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I345" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J345" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K345" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="L345" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="M345" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N345" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O345" s="2" t="inlineStr"/>
+      <c r="P345" s="2" t="inlineStr"/>
+      <c r="Q345" s="2" t="inlineStr"/>
+      <c r="R345" s="2" t="inlineStr"/>
+      <c r="S345" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2015</t>
+        </is>
+      </c>
+      <c r="T345" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U345" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02c7d4b6-e575-44af-8397-66a69d76f80a</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="2" t="n">
+        <v>345</v>
+      </c>
+      <c r="B346" s="2" t="inlineStr">
+        <is>
+          <t>А08-1237/2015</t>
+        </is>
+      </c>
+      <c r="C346" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2015</t>
+        </is>
+      </c>
+      <c r="D346" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E346" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F346" s="2" t="inlineStr"/>
+      <c r="G346" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I346" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J346" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K346" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Держава"</t>
+        </is>
+      </c>
+      <c r="L346" s="2" t="inlineStr">
+        <is>
+          <t>3120011666</t>
+        </is>
+      </c>
+      <c r="M346" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N346" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O346" s="2" t="inlineStr"/>
+      <c r="P346" s="2" t="inlineStr"/>
+      <c r="Q346" s="2" t="inlineStr"/>
+      <c r="R346" s="2" t="inlineStr"/>
+      <c r="S346" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2015</t>
+        </is>
+      </c>
+      <c r="T346" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U346" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74fabffd-8440-44ac-b716-1c8a21befd9d</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="2" t="n">
+        <v>346</v>
+      </c>
+      <c r="B347" s="2" t="inlineStr">
+        <is>
+          <t>А08-1236/2015</t>
+        </is>
+      </c>
+      <c r="C347" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2015</t>
+        </is>
+      </c>
+      <c r="D347" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E347" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F347" s="2" t="inlineStr"/>
+      <c r="G347" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I347" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J347" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K347" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕРМЕТИК-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L347" s="2" t="inlineStr">
+        <is>
+          <t>3128008538</t>
+        </is>
+      </c>
+      <c r="M347" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N347" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O347" s="2" t="inlineStr"/>
+      <c r="P347" s="2" t="inlineStr"/>
+      <c r="Q347" s="2" t="inlineStr"/>
+      <c r="R347" s="2" t="inlineStr"/>
+      <c r="S347" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2015</t>
+        </is>
+      </c>
+      <c r="T347" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U347" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b60fc100-6301-4741-8e24-da3ee006d53c</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="2" t="n">
+        <v>347</v>
+      </c>
+      <c r="B348" s="2" t="inlineStr">
+        <is>
+          <t>А08-1239/2015</t>
+        </is>
+      </c>
+      <c r="C348" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2015</t>
+        </is>
+      </c>
+      <c r="D348" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E348" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F348" s="2" t="inlineStr"/>
+      <c r="G348" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I348" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J348" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K348" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Белгородметаллоснаб"</t>
+        </is>
+      </c>
+      <c r="L348" s="2" t="inlineStr">
+        <is>
+          <t>3125008642</t>
+        </is>
+      </c>
+      <c r="M348" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N348" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O348" s="2" t="inlineStr"/>
+      <c r="P348" s="2" t="inlineStr"/>
+      <c r="Q348" s="2" t="inlineStr"/>
+      <c r="R348" s="2" t="inlineStr"/>
+      <c r="S348" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2015</t>
+        </is>
+      </c>
+      <c r="T348" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U348" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b050fbdc-26a6-495e-bb68-383a59ec6d16</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="n">
+        <v>348</v>
+      </c>
+      <c r="B349" s="2" t="inlineStr">
+        <is>
+          <t>А08-1238/2015</t>
+        </is>
+      </c>
+      <c r="C349" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2015</t>
+        </is>
+      </c>
+      <c r="D349" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E349" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F349" s="2" t="inlineStr"/>
+      <c r="G349" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I349" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J349" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K349" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Красногвардейская зерновая компания"</t>
+        </is>
+      </c>
+      <c r="L349" s="2" t="inlineStr">
+        <is>
+          <t>3111504440</t>
+        </is>
+      </c>
+      <c r="M349" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N349" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O349" s="2" t="inlineStr"/>
+      <c r="P349" s="2" t="inlineStr"/>
+      <c r="Q349" s="2" t="inlineStr"/>
+      <c r="R349" s="2" t="inlineStr"/>
+      <c r="S349" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2015</t>
+        </is>
+      </c>
+      <c r="T349" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U349" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/32e18351-7d4b-4e2c-84d9-262638d648e5</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="2" t="n">
+        <v>349</v>
+      </c>
+      <c r="B350" s="2" t="inlineStr">
+        <is>
+          <t>А08-1156/2015</t>
+        </is>
+      </c>
+      <c r="C350" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2015</t>
+        </is>
+      </c>
+      <c r="D350" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F350" s="2" t="inlineStr"/>
+      <c r="G350" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I350" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J350" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K350" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЗС "Монокристалл"</t>
+        </is>
+      </c>
+      <c r="L350" s="2" t="inlineStr">
+        <is>
+          <t>7722144195</t>
+        </is>
+      </c>
+      <c r="M350" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N350" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O350" s="2" t="inlineStr"/>
+      <c r="P350" s="2" t="inlineStr"/>
+      <c r="Q350" s="2" t="inlineStr"/>
+      <c r="R350" s="2" t="inlineStr"/>
+      <c r="S350" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2015</t>
+        </is>
+      </c>
+      <c r="T350" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U350" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33f0e128-23db-4533-a5a3-6d405e602330</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="n">
+        <v>350</v>
+      </c>
+      <c r="B351" s="2" t="inlineStr">
+        <is>
+          <t>А08-1092/2015</t>
+        </is>
+      </c>
+      <c r="C351" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2015</t>
+        </is>
+      </c>
+      <c r="D351" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E351" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F351" s="2" t="inlineStr"/>
+      <c r="G351" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I351" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J351" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K351" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕНТЯБРЬ"</t>
+        </is>
+      </c>
+      <c r="L351" s="2" t="inlineStr">
+        <is>
+          <t>3123335436</t>
+        </is>
+      </c>
+      <c r="M351" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N351" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O351" s="2" t="inlineStr"/>
+      <c r="P351" s="2" t="inlineStr"/>
+      <c r="Q351" s="2" t="inlineStr"/>
+      <c r="R351" s="2" t="inlineStr"/>
+      <c r="S351" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2016</t>
+        </is>
+      </c>
+      <c r="T351" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U351" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d00d0138-58d0-4940-aa0e-df2c77be84ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="2" t="n">
+        <v>351</v>
+      </c>
+      <c r="B352" s="2" t="inlineStr">
+        <is>
+          <t>А08-1049/2015</t>
+        </is>
+      </c>
+      <c r="C352" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2015</t>
+        </is>
+      </c>
+      <c r="D352" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E352" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F352" s="2" t="inlineStr"/>
+      <c r="G352" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="I352" s="2" t="inlineStr">
+        <is>
+          <t>3123040802</t>
+        </is>
+      </c>
+      <c r="J352" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K352" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="L352" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M352" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N352" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O352" s="2" t="inlineStr"/>
+      <c r="P352" s="2" t="inlineStr"/>
+      <c r="Q352" s="2" t="inlineStr"/>
+      <c r="R352" s="2" t="inlineStr"/>
+      <c r="S352" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2015</t>
+        </is>
+      </c>
+      <c r="T352" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U352" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/556313d7-0320-48f6-9a26-c1f26c331f3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="2" t="n">
+        <v>352</v>
+      </c>
+      <c r="B353" s="2" t="inlineStr">
+        <is>
+          <t>А08-874/2015</t>
+        </is>
+      </c>
+      <c r="C353" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2015</t>
+        </is>
+      </c>
+      <c r="D353" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E353" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F353" s="2" t="inlineStr"/>
+      <c r="G353" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I353" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J353" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K353" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородские молочные продукты"</t>
+        </is>
+      </c>
+      <c r="L353" s="2" t="inlineStr">
+        <is>
+          <t>3125007871</t>
+        </is>
+      </c>
+      <c r="M353" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N353" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O353" s="2" t="inlineStr"/>
+      <c r="P353" s="2" t="inlineStr"/>
+      <c r="Q353" s="2" t="inlineStr"/>
+      <c r="R353" s="2" t="inlineStr"/>
+      <c r="S353" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2015</t>
+        </is>
+      </c>
+      <c r="T353" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U353" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38002027-efe0-4f34-98ff-54384701a6dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="2" t="n">
+        <v>353</v>
+      </c>
+      <c r="B354" s="2" t="inlineStr">
+        <is>
+          <t>А08-875/2015</t>
+        </is>
+      </c>
+      <c r="C354" s="2" t="inlineStr">
+        <is>
+          <t>09.02.2015</t>
+        </is>
+      </c>
+      <c r="D354" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E354" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F354" s="2" t="inlineStr"/>
+      <c r="G354" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I354" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J354" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K354" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центрогипроруда"</t>
+        </is>
+      </c>
+      <c r="L354" s="2" t="inlineStr"/>
+      <c r="M354" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N354" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O354" s="2" t="inlineStr"/>
+      <c r="P354" s="2" t="inlineStr"/>
+      <c r="Q354" s="2" t="inlineStr"/>
+      <c r="R354" s="2" t="inlineStr"/>
+      <c r="S354" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2015</t>
+        </is>
+      </c>
+      <c r="T354" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U354" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a6fbf9dc-e257-46d6-9972-5342fff76c01</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="2" t="n">
+        <v>354</v>
+      </c>
+      <c r="B355" s="2" t="inlineStr">
+        <is>
+          <t>А08-694/2015</t>
+        </is>
+      </c>
+      <c r="C355" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2015</t>
+        </is>
+      </c>
+      <c r="D355" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E355" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F355" s="2" t="inlineStr"/>
+      <c r="G355" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="inlineStr">
+        <is>
+          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ ПО Г. БЕЛГОРОДУ</t>
+        </is>
+      </c>
+      <c r="I355" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J355" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K355" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L355" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M355" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N355" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O355" s="2" t="inlineStr"/>
+      <c r="P355" s="2" t="inlineStr"/>
+      <c r="Q355" s="2" t="inlineStr"/>
+      <c r="R355" s="2" t="inlineStr"/>
+      <c r="S355" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2015</t>
+        </is>
+      </c>
+      <c r="T355" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U355" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b2f41cd-a08f-4a93-b087-5fcd4bb6c68b</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="n">
+        <v>355</v>
+      </c>
+      <c r="B356" s="2" t="inlineStr">
+        <is>
+          <t>А08-9/2015</t>
+        </is>
+      </c>
+      <c r="C356" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2015</t>
+        </is>
+      </c>
+      <c r="D356" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E356" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F356" s="2" t="inlineStr"/>
+      <c r="G356" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I356" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J356" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K356" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВИСТО"</t>
+        </is>
+      </c>
+      <c r="L356" s="2" t="inlineStr">
+        <is>
+          <t>3128055665</t>
+        </is>
+      </c>
+      <c r="M356" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N356" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O356" s="2" t="inlineStr"/>
+      <c r="P356" s="2" t="inlineStr"/>
+      <c r="Q356" s="2" t="inlineStr"/>
+      <c r="R356" s="2" t="inlineStr"/>
+      <c r="S356" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2015</t>
+        </is>
+      </c>
+      <c r="T356" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U356" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3087a440-5ee0-483c-8431-13b2b3a27911</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="2" t="n">
+        <v>356</v>
+      </c>
+      <c r="B357" s="2" t="inlineStr">
+        <is>
+          <t>А08-11141/2014</t>
+        </is>
+      </c>
+      <c r="C357" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2014</t>
+        </is>
+      </c>
+      <c r="D357" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E357" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F357" s="2" t="inlineStr"/>
+      <c r="G357" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I357" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J357" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K357" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СоюзБурвод"</t>
+        </is>
+      </c>
+      <c r="L357" s="2" t="inlineStr">
+        <is>
+          <t>3123174718</t>
+        </is>
+      </c>
+      <c r="M357" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N357" s="2" t="inlineStr">
+        <is>
+          <t>Астаповская А. Г.</t>
+        </is>
+      </c>
+      <c r="O357" s="2" t="inlineStr"/>
+      <c r="P357" s="2" t="inlineStr"/>
+      <c r="Q357" s="2" t="inlineStr"/>
+      <c r="R357" s="2" t="inlineStr"/>
+      <c r="S357" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2016</t>
+        </is>
+      </c>
+      <c r="T357" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U357" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2c1db0c-dccd-415c-b3c0-8ab0308dd46b</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="n">
+        <v>357</v>
+      </c>
+      <c r="B358" s="2" t="inlineStr">
+        <is>
+          <t>А08-10852/2014</t>
+        </is>
+      </c>
+      <c r="C358" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2014</t>
+        </is>
+      </c>
+      <c r="D358" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E358" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F358" s="2" t="inlineStr"/>
+      <c r="G358" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I358" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J358" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K358" s="2" t="inlineStr">
+        <is>
+          <t>Борисова Наталья Валентиновна</t>
+        </is>
+      </c>
+      <c r="L358" s="2" t="inlineStr">
+        <is>
+          <t>312702078574</t>
+        </is>
+      </c>
+      <c r="M358" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N358" s="2" t="inlineStr">
+        <is>
+          <t>Воловикова М. А.</t>
+        </is>
+      </c>
+      <c r="O358" s="2" t="inlineStr"/>
+      <c r="P358" s="2" t="inlineStr"/>
+      <c r="Q358" s="2" t="inlineStr"/>
+      <c r="R358" s="2" t="inlineStr"/>
+      <c r="S358" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2015</t>
+        </is>
+      </c>
+      <c r="T358" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U358" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7a22265-0430-4b72-8a62-6a2eea2b51a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="n">
+        <v>358</v>
+      </c>
+      <c r="B359" s="2" t="inlineStr">
+        <is>
+          <t>А08-8925/2014</t>
+        </is>
+      </c>
+      <c r="C359" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2014</t>
+        </is>
+      </c>
+      <c r="D359" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E359" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F359" s="2" t="inlineStr"/>
+      <c r="G359" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I359" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="J359" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K359" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Шебекинская индустриальная химия"</t>
+        </is>
+      </c>
+      <c r="L359" s="2" t="inlineStr">
+        <is>
+          <t>3120081462</t>
+        </is>
+      </c>
+      <c r="M359" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N359" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O359" s="2" t="inlineStr"/>
+      <c r="P359" s="2" t="inlineStr"/>
+      <c r="Q359" s="2" t="inlineStr"/>
+      <c r="R359" s="2" t="inlineStr"/>
+      <c r="S359" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2014</t>
+        </is>
+      </c>
+      <c r="T359" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U359" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8c625e8-4a33-464f-9edf-ba6cef8a3744</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="n">
+        <v>359</v>
+      </c>
+      <c r="B360" s="2" t="inlineStr">
+        <is>
+          <t>А08-8808/2014</t>
+        </is>
+      </c>
+      <c r="C360" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2014</t>
+        </is>
+      </c>
+      <c r="D360" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E360" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F360" s="2" t="inlineStr"/>
+      <c r="G360" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Управление механизации-2"</t>
+        </is>
+      </c>
+      <c r="I360" s="2" t="inlineStr">
+        <is>
+          <t>31270001801023</t>
+        </is>
+      </c>
+      <c r="J360" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K360" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная компания"</t>
+        </is>
+      </c>
+      <c r="L360" s="2" t="inlineStr">
+        <is>
+          <t>3123220435</t>
+        </is>
+      </c>
+      <c r="M360" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N360" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O360" s="2" t="inlineStr"/>
+      <c r="P360" s="2" t="inlineStr"/>
+      <c r="Q360" s="2" t="inlineStr"/>
+      <c r="R360" s="2" t="inlineStr"/>
+      <c r="S360" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2014</t>
+        </is>
+      </c>
+      <c r="T360" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U360" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56c43fff-bad6-41a7-a2a8-35117e0d0504</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="n">
+        <v>360</v>
+      </c>
+      <c r="B361" s="2" t="inlineStr">
+        <is>
+          <t>А08-8310/2014</t>
+        </is>
+      </c>
+      <c r="C361" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2014</t>
+        </is>
+      </c>
+      <c r="D361" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E361" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F361" s="2" t="inlineStr"/>
+      <c r="G361" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "РЖД" в лице "Юго-Восточной дирекции по тепловодоснабжению-структурного подразделения Центральной дирекции по тепловодоснабжению-филиала ОАО "РЖД"</t>
+        </is>
+      </c>
+      <c r="I361" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J361" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K361" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба по экологическому, технологическому и атомному надзору Верхне-Донское управление Ростехнадзора Отдел котлонадзора, государственного строительного надзора, надзора за подъемными сооружениями по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L361" s="2" t="inlineStr">
+        <is>
+          <t>3665004949</t>
+        </is>
+      </c>
+      <c r="M361" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N361" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O361" s="2" t="inlineStr"/>
+      <c r="P361" s="2" t="inlineStr"/>
+      <c r="Q361" s="2" t="inlineStr"/>
+      <c r="R361" s="2" t="inlineStr"/>
+      <c r="S361" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2015</t>
+        </is>
+      </c>
+      <c r="T361" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U361" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/00ee52d5-b447-4af6-95c6-1c1c567f962a</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="n">
+        <v>361</v>
+      </c>
+      <c r="B362" s="2" t="inlineStr">
+        <is>
+          <t>А08-6421/2014</t>
+        </is>
+      </c>
+      <c r="C362" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2014</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E362" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F362" s="2" t="inlineStr"/>
+      <c r="G362" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородстройзаказчик"</t>
+        </is>
+      </c>
+      <c r="I362" s="2" t="inlineStr">
+        <is>
+          <t>3124006498</t>
+        </is>
+      </c>
+      <c r="J362" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K362" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="L362" s="2" t="inlineStr"/>
+      <c r="M362" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N362" s="2" t="inlineStr">
+        <is>
+          <t>Линченко И. В.</t>
+        </is>
+      </c>
+      <c r="O362" s="2" t="inlineStr"/>
+      <c r="P362" s="2" t="inlineStr"/>
+      <c r="Q362" s="2" t="inlineStr"/>
+      <c r="R362" s="2" t="inlineStr"/>
+      <c r="S362" s="2" t="inlineStr">
+        <is>
+          <t>23.09.2014</t>
+        </is>
+      </c>
+      <c r="T362" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U362" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ba0a5ca-fa7b-4ceb-bd87-884c644a8db4</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="2" t="n">
+        <v>362</v>
+      </c>
+      <c r="B363" s="2" t="inlineStr">
+        <is>
+          <t>А08-6069/2014</t>
+        </is>
+      </c>
+      <c r="C363" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2014</t>
+        </is>
+      </c>
+      <c r="D363" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E363" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F363" s="2" t="inlineStr"/>
+      <c r="G363" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Техно-Сервис"</t>
+        </is>
+      </c>
+      <c r="I363" s="2" t="inlineStr">
+        <is>
+          <t>3123116674</t>
+        </is>
+      </c>
+      <c r="J363" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K363" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L363" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M363" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N363" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O363" s="2" t="inlineStr"/>
+      <c r="P363" s="2" t="inlineStr"/>
+      <c r="Q363" s="2" t="inlineStr"/>
+      <c r="R363" s="2" t="inlineStr"/>
+      <c r="S363" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2014</t>
+        </is>
+      </c>
+      <c r="T363" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U363" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9bcedf19-d636-40f2-a6b0-09c36aee1417</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="2" t="n">
+        <v>363</v>
+      </c>
+      <c r="B364" s="2" t="inlineStr">
+        <is>
+          <t>А08-5976/2014</t>
+        </is>
+      </c>
+      <c r="C364" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2014</t>
+        </is>
+      </c>
+      <c r="D364" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E364" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F364" s="2" t="inlineStr"/>
+      <c r="G364" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="I364" s="2" t="inlineStr">
+        <is>
+          <t>3102003133</t>
+        </is>
+      </c>
+      <c r="J364" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K364" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕРИК-ЭКО"</t>
+        </is>
+      </c>
+      <c r="L364" s="2" t="inlineStr">
+        <is>
+          <t>3102205073</t>
+        </is>
+      </c>
+      <c r="M364" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N364" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O364" s="2" t="inlineStr"/>
+      <c r="P364" s="2" t="inlineStr"/>
+      <c r="Q364" s="2" t="inlineStr"/>
+      <c r="R364" s="2" t="inlineStr"/>
+      <c r="S364" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2015</t>
+        </is>
+      </c>
+      <c r="T364" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U364" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/413d2fb6-7e76-4a32-92ac-6a58a6c3cceb</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="2" t="n">
+        <v>364</v>
+      </c>
+      <c r="B365" s="2" t="inlineStr">
+        <is>
+          <t>А08-5663/2014</t>
+        </is>
+      </c>
+      <c r="C365" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2014</t>
+        </is>
+      </c>
+      <c r="D365" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E365" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F365" s="2" t="inlineStr"/>
+      <c r="G365" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Белгородводстрой-9"</t>
+        </is>
+      </c>
+      <c r="I365" s="2" t="inlineStr">
+        <is>
+          <t>3121070030</t>
+        </is>
+      </c>
+      <c r="J365" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K365" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L365" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M365" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N365" s="2" t="inlineStr">
+        <is>
+          <t>Пономарева О. И.</t>
+        </is>
+      </c>
+      <c r="O365" s="2" t="inlineStr"/>
+      <c r="P365" s="2" t="inlineStr"/>
+      <c r="Q365" s="2" t="inlineStr"/>
+      <c r="R365" s="2" t="inlineStr"/>
+      <c r="S365" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2014</t>
+        </is>
+      </c>
+      <c r="T365" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U365" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ba18477-b3d1-4c91-b2a3-a3e624106e63</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="2" t="n">
+        <v>365</v>
+      </c>
+      <c r="B366" s="2" t="inlineStr">
+        <is>
+          <t>А08-5396/2014</t>
+        </is>
+      </c>
+      <c r="C366" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2014</t>
+        </is>
+      </c>
+      <c r="D366" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E366" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F366" s="2" t="inlineStr"/>
+      <c r="G366" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I366" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J366" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K366" s="2" t="inlineStr">
+        <is>
+          <t>Тельнова Юлия Васильевна</t>
+        </is>
+      </c>
+      <c r="L366" s="2" t="inlineStr">
+        <is>
+          <t>312303612674</t>
+        </is>
+      </c>
+      <c r="M366" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N366" s="2" t="inlineStr">
+        <is>
+          <t>Шульгина А. Н.</t>
+        </is>
+      </c>
+      <c r="O366" s="2" t="inlineStr"/>
+      <c r="P366" s="2" t="inlineStr"/>
+      <c r="Q366" s="2" t="inlineStr"/>
+      <c r="R366" s="2" t="inlineStr"/>
+      <c r="S366" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="T366" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U366" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f819bcf3-bcc8-47b2-8758-70567e241fda</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="n">
+        <v>366</v>
+      </c>
+      <c r="B367" s="2" t="inlineStr">
+        <is>
+          <t>А68-6170/2014</t>
+        </is>
+      </c>
+      <c r="C367" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2014</t>
+        </is>
+      </c>
+      <c r="D367" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E367" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F367" s="2" t="inlineStr"/>
+      <c r="G367" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр ЮСБ"</t>
+        </is>
+      </c>
+      <c r="I367" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J367" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K367" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Полипласт Новомосковск"</t>
+        </is>
+      </c>
+      <c r="L367" s="2" t="inlineStr">
+        <is>
+          <t>7116019123</t>
+        </is>
+      </c>
+      <c r="M367" s="2" t="inlineStr">
+        <is>
+          <t>АС Тульской области</t>
+        </is>
+      </c>
+      <c r="N367" s="2" t="inlineStr">
+        <is>
+          <t>Егураева Н. В.</t>
+        </is>
+      </c>
+      <c r="O367" s="2" t="inlineStr"/>
+      <c r="P367" s="2" t="inlineStr"/>
+      <c r="Q367" s="2" t="inlineStr"/>
+      <c r="R367" s="2" t="inlineStr"/>
+      <c r="S367" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2015</t>
+        </is>
+      </c>
+      <c r="T367" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U367" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f114f242-1d02-4710-b7e0-b692d02e7ea1</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="n">
+        <v>367</v>
+      </c>
+      <c r="B368" s="2" t="inlineStr">
+        <is>
+          <t>А08-3902/2014</t>
+        </is>
+      </c>
+      <c r="C368" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2014</t>
+        </is>
+      </c>
+      <c r="D368" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E368" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F368" s="2" t="inlineStr"/>
+      <c r="G368" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "МРСК Центра"</t>
+        </is>
+      </c>
+      <c r="I368" s="2" t="inlineStr">
+        <is>
+          <t>6901067107</t>
+        </is>
+      </c>
+      <c r="J368" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K368" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройЭлектроМонтаж"</t>
+        </is>
+      </c>
+      <c r="L368" s="2" t="inlineStr">
+        <is>
+          <t>3128067886</t>
+        </is>
+      </c>
+      <c r="M368" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N368" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O368" s="2" t="inlineStr"/>
+      <c r="P368" s="2" t="inlineStr"/>
+      <c r="Q368" s="2" t="inlineStr"/>
+      <c r="R368" s="2" t="inlineStr"/>
+      <c r="S368" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2014</t>
+        </is>
+      </c>
+      <c r="T368" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U368" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a3e6b4f-6332-45f0-9d37-2276e8b7e5c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="n">
+        <v>368</v>
+      </c>
+      <c r="B369" s="2" t="inlineStr">
+        <is>
+          <t>А08-3588/2014</t>
+        </is>
+      </c>
+      <c r="C369" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2014</t>
+        </is>
+      </c>
+      <c r="D369" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E369" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F369" s="2" t="inlineStr"/>
+      <c r="G369" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="inlineStr">
+        <is>
+          <t>"Управление автомобильных дорог общего пользования и транспорта Белгородской области"</t>
+        </is>
+      </c>
+      <c r="I369" s="2" t="inlineStr">
+        <is>
+          <t>3125003972</t>
+        </is>
+      </c>
+      <c r="J369" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K369" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская индустрия строительных материалов"</t>
+        </is>
+      </c>
+      <c r="L369" s="2" t="inlineStr">
+        <is>
+          <t>3123171844</t>
+        </is>
+      </c>
+      <c r="M369" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N369" s="2" t="inlineStr">
+        <is>
+          <t>Топоркова А. В.</t>
+        </is>
+      </c>
+      <c r="O369" s="2" t="inlineStr"/>
+      <c r="P369" s="2" t="inlineStr"/>
+      <c r="Q369" s="2" t="inlineStr"/>
+      <c r="R369" s="2" t="inlineStr"/>
+      <c r="S369" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2014</t>
+        </is>
+      </c>
+      <c r="T369" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U369" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f657b06-4b3f-4ec0-b89b-d50eb006ab07</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="2" t="n">
+        <v>369</v>
+      </c>
+      <c r="B370" s="2" t="inlineStr">
+        <is>
+          <t>А08-1665/2014</t>
+        </is>
+      </c>
+      <c r="C370" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2014</t>
+        </is>
+      </c>
+      <c r="D370" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E370" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F370" s="2" t="inlineStr"/>
+      <c r="G370" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I370" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J370" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K370" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтроительПлюс"</t>
+        </is>
+      </c>
+      <c r="L370" s="2" t="inlineStr">
+        <is>
+          <t>3123199328</t>
+        </is>
+      </c>
+      <c r="M370" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N370" s="2" t="inlineStr">
+        <is>
+          <t>Коновалов А. И.</t>
+        </is>
+      </c>
+      <c r="O370" s="2" t="inlineStr"/>
+      <c r="P370" s="2" t="inlineStr"/>
+      <c r="Q370" s="2" t="inlineStr"/>
+      <c r="R370" s="2" t="inlineStr"/>
+      <c r="S370" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2014</t>
+        </is>
+      </c>
+      <c r="T370" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U370" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3671adcc-d6da-46eb-aa47-7989208768ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="2" t="n">
+        <v>370</v>
+      </c>
+      <c r="B371" s="2" t="inlineStr">
+        <is>
+          <t>А08-1494/2014</t>
+        </is>
+      </c>
+      <c r="C371" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2014</t>
+        </is>
+      </c>
+      <c r="D371" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E371" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F371" s="2" t="inlineStr"/>
+      <c r="G371" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="I371" s="2" t="inlineStr">
+        <is>
+          <t>3123305840</t>
+        </is>
+      </c>
+      <c r="J371" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K371" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Корпоративные сервисные системы"</t>
+        </is>
+      </c>
+      <c r="L371" s="2" t="inlineStr">
+        <is>
+          <t>3125008321</t>
+        </is>
+      </c>
+      <c r="M371" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N371" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O371" s="2" t="inlineStr"/>
+      <c r="P371" s="2" t="inlineStr"/>
+      <c r="Q371" s="2" t="inlineStr"/>
+      <c r="R371" s="2" t="inlineStr"/>
+      <c r="S371" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2014</t>
+        </is>
+      </c>
+      <c r="T371" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U371" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26af21b4-264f-4827-acdf-d677a5b804c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="n">
+        <v>371</v>
+      </c>
+      <c r="B372" s="2" t="inlineStr">
+        <is>
+          <t>А08-524/2014</t>
+        </is>
+      </c>
+      <c r="C372" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2014</t>
+        </is>
+      </c>
+      <c r="D372" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E372" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F372" s="2" t="inlineStr"/>
+      <c r="G372" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I372" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J372" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K372" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтроительПлюс"</t>
+        </is>
+      </c>
+      <c r="L372" s="2" t="inlineStr">
+        <is>
+          <t>3123199328</t>
+        </is>
+      </c>
+      <c r="M372" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N372" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O372" s="2" t="inlineStr"/>
+      <c r="P372" s="2" t="inlineStr"/>
+      <c r="Q372" s="2" t="inlineStr"/>
+      <c r="R372" s="2" t="inlineStr"/>
+      <c r="S372" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2014</t>
+        </is>
+      </c>
+      <c r="T372" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U372" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/98105f00-bcc2-452a-9412-68866c7ea49f</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="2" t="n">
+        <v>372</v>
+      </c>
+      <c r="B373" s="2" t="inlineStr">
+        <is>
+          <t>А08-421/2014</t>
+        </is>
+      </c>
+      <c r="C373" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2014</t>
+        </is>
+      </c>
+      <c r="D373" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E373" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F373" s="2" t="inlineStr"/>
+      <c r="G373" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Родник и К"</t>
+        </is>
+      </c>
+      <c r="I373" s="2" t="inlineStr">
+        <is>
+          <t>5042001220</t>
+        </is>
+      </c>
+      <c r="J373" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K373" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора департамента строительства, транспорта и ЖКХ Белгородской области</t>
+        </is>
+      </c>
+      <c r="L373" s="2" t="inlineStr"/>
+      <c r="M373" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N373" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O373" s="2" t="inlineStr"/>
+      <c r="P373" s="2" t="inlineStr"/>
+      <c r="Q373" s="2" t="inlineStr"/>
+      <c r="R373" s="2" t="inlineStr"/>
+      <c r="S373" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2014</t>
+        </is>
+      </c>
+      <c r="T373" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U373" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b35ce322-4b6f-46f9-9884-7b0bac81c105</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="2" t="n">
+        <v>373</v>
+      </c>
+      <c r="B374" s="2" t="inlineStr">
+        <is>
+          <t>А08-410/2014</t>
+        </is>
+      </c>
+      <c r="C374" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2014</t>
+        </is>
+      </c>
+      <c r="D374" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E374" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F374" s="2" t="inlineStr"/>
+      <c r="G374" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Родник и К"</t>
+        </is>
+      </c>
+      <c r="I374" s="2" t="inlineStr">
+        <is>
+          <t>5042001220</t>
+        </is>
+      </c>
+      <c r="J374" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K374" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора департамента строительства, транспорта и ЖКХ Белгородской области</t>
+        </is>
+      </c>
+      <c r="L374" s="2" t="inlineStr"/>
+      <c r="M374" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N374" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O374" s="2" t="inlineStr"/>
+      <c r="P374" s="2" t="inlineStr"/>
+      <c r="Q374" s="2" t="inlineStr"/>
+      <c r="R374" s="2" t="inlineStr"/>
+      <c r="S374" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2014</t>
+        </is>
+      </c>
+      <c r="T374" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U374" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3aefc272-1e46-4588-8f68-40b7d02e7aa8</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="2" t="n">
+        <v>374</v>
+      </c>
+      <c r="B375" s="2" t="inlineStr">
+        <is>
+          <t>А08-127/2014</t>
+        </is>
+      </c>
+      <c r="C375" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2014</t>
+        </is>
+      </c>
+      <c r="D375" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E375" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F375" s="2" t="inlineStr"/>
+      <c r="G375" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "МРСК Центра"</t>
+        </is>
+      </c>
+      <c r="I375" s="2" t="inlineStr">
+        <is>
+          <t>6901067107</t>
+        </is>
+      </c>
+      <c r="J375" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K375" s="2" t="inlineStr">
+        <is>
+          <t>Белгородская региональная организация общероссийской общественной организации "Всероссийское общество инвалидов"</t>
+        </is>
+      </c>
+      <c r="L375" s="2" t="inlineStr">
+        <is>
+          <t>3125007470</t>
+        </is>
+      </c>
+      <c r="M375" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N375" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O375" s="2" t="inlineStr"/>
+      <c r="P375" s="2" t="inlineStr"/>
+      <c r="Q375" s="2" t="inlineStr"/>
+      <c r="R375" s="2" t="inlineStr"/>
+      <c r="S375" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2016</t>
+        </is>
+      </c>
+      <c r="T375" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U375" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8929dd11-af25-49d1-a86b-d53e77e7153b</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="2" t="n">
+        <v>375</v>
+      </c>
+      <c r="B376" s="2" t="inlineStr">
+        <is>
+          <t>А08-8352/2013</t>
+        </is>
+      </c>
+      <c r="C376" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2013</t>
+        </is>
+      </c>
+      <c r="D376" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E376" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F376" s="2" t="inlineStr"/>
+      <c r="G376" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белго Серв"</t>
+        </is>
+      </c>
+      <c r="I376" s="2" t="inlineStr">
+        <is>
+          <t>3123075690</t>
+        </is>
+      </c>
+      <c r="J376" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K376" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной службы государственной регистрации, кадастра и картографии по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L376" s="2" t="inlineStr"/>
+      <c r="M376" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N376" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O376" s="2" t="inlineStr"/>
+      <c r="P376" s="2" t="inlineStr"/>
+      <c r="Q376" s="2" t="inlineStr"/>
+      <c r="R376" s="2" t="inlineStr"/>
+      <c r="S376" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2014</t>
+        </is>
+      </c>
+      <c r="T376" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U376" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7f19018e-bf41-48fe-a0d8-71b247d9b37a</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="n">
+        <v>376</v>
+      </c>
+      <c r="B377" s="2" t="inlineStr">
+        <is>
+          <t>А08-8320/2013</t>
+        </is>
+      </c>
+      <c r="C377" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2013</t>
+        </is>
+      </c>
+      <c r="D377" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E377" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F377" s="2" t="inlineStr"/>
+      <c r="G377" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="inlineStr">
+        <is>
+          <t>Администрация города Белгорода</t>
+        </is>
+      </c>
+      <c r="I377" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J377" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K377" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ВАРИАНТ"</t>
+        </is>
+      </c>
+      <c r="L377" s="2" t="inlineStr">
+        <is>
+          <t>3124000898</t>
+        </is>
+      </c>
+      <c r="M377" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N377" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O377" s="2" t="inlineStr"/>
+      <c r="P377" s="2" t="inlineStr"/>
+      <c r="Q377" s="2" t="inlineStr"/>
+      <c r="R377" s="2" t="inlineStr"/>
+      <c r="S377" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2014</t>
+        </is>
+      </c>
+      <c r="T377" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U377" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7de14f6a-eac6-4846-9f39-4ab43f0dccdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="2" t="n">
+        <v>377</v>
+      </c>
+      <c r="B378" s="2" t="inlineStr">
+        <is>
+          <t>А35-10453/2013</t>
+        </is>
+      </c>
+      <c r="C378" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2013</t>
+        </is>
+      </c>
+      <c r="D378" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E378" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F378" s="2" t="inlineStr"/>
+      <c r="G378" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МеталлПром"</t>
+        </is>
+      </c>
+      <c r="I378" s="2" t="inlineStr">
+        <is>
+          <t>4632124791</t>
+        </is>
+      </c>
+      <c r="J378" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K378" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Строительная Компания"</t>
+        </is>
+      </c>
+      <c r="L378" s="2" t="inlineStr">
+        <is>
+          <t>3123305840</t>
+        </is>
+      </c>
+      <c r="M378" s="2" t="inlineStr">
+        <is>
+          <t>АС Курской области</t>
+        </is>
+      </c>
+      <c r="N378" s="2" t="inlineStr">
+        <is>
+          <t>Трубецкая Е. В.</t>
+        </is>
+      </c>
+      <c r="O378" s="2" t="inlineStr"/>
+      <c r="P378" s="2" t="inlineStr"/>
+      <c r="Q378" s="2" t="inlineStr"/>
+      <c r="R378" s="2" t="inlineStr"/>
+      <c r="S378" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2014</t>
+        </is>
+      </c>
+      <c r="T378" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U378" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/98e17063-e634-4cb1-a126-9503a03ec4ec</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="n">
+        <v>378</v>
+      </c>
+      <c r="B379" s="2" t="inlineStr">
+        <is>
+          <t>А08-7840/2013</t>
+        </is>
+      </c>
+      <c r="C379" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2013</t>
+        </is>
+      </c>
+      <c r="D379" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E379" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F379" s="2" t="inlineStr"/>
+      <c r="G379" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бизнес Проект Сервис"</t>
+        </is>
+      </c>
+      <c r="I379" s="2" t="inlineStr">
+        <is>
+          <t>3123120864</t>
+        </is>
+      </c>
+      <c r="J379" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K379" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное бюджетное учреждение здравоохранения "Городская клиническая больница № 1" города Белгорода</t>
+        </is>
+      </c>
+      <c r="L379" s="2" t="inlineStr">
+        <is>
+          <t>3124013939</t>
+        </is>
+      </c>
+      <c r="M379" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N379" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O379" s="2" t="inlineStr"/>
+      <c r="P379" s="2" t="inlineStr"/>
+      <c r="Q379" s="2" t="inlineStr"/>
+      <c r="R379" s="2" t="inlineStr"/>
+      <c r="S379" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2014</t>
+        </is>
+      </c>
+      <c r="T379" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U379" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d0de1fa-2aba-4ab4-935f-9e62de902794</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2" t="n">
+        <v>379</v>
+      </c>
+      <c r="B380" s="2" t="inlineStr">
+        <is>
+          <t>А08-7583/2013</t>
+        </is>
+      </c>
+      <c r="C380" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2013</t>
+        </is>
+      </c>
+      <c r="D380" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E380" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F380" s="2" t="inlineStr"/>
+      <c r="G380" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="inlineStr">
+        <is>
+          <t>Департамент строительства, транспорта и ЖКХ Белгородской области</t>
+        </is>
+      </c>
+      <c r="I380" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J380" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K380" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Топливозаправочная компания "Белогорье"</t>
+        </is>
+      </c>
+      <c r="L380" s="2" t="inlineStr">
+        <is>
+          <t>3123287824</t>
+        </is>
+      </c>
+      <c r="M380" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N380" s="2" t="inlineStr">
+        <is>
+          <t>Линченко И. В.</t>
+        </is>
+      </c>
+      <c r="O380" s="2" t="inlineStr"/>
+      <c r="P380" s="2" t="inlineStr"/>
+      <c r="Q380" s="2" t="inlineStr"/>
+      <c r="R380" s="2" t="inlineStr"/>
+      <c r="S380" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2014</t>
+        </is>
+      </c>
+      <c r="T380" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U380" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0deda651-3419-4c2a-9d10-3d9f6038e352</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="n">
+        <v>380</v>
+      </c>
+      <c r="B381" s="2" t="inlineStr">
+        <is>
+          <t>А08-7572/2013</t>
+        </is>
+      </c>
+      <c r="C381" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2013</t>
+        </is>
+      </c>
+      <c r="D381" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E381" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F381" s="2" t="inlineStr"/>
+      <c r="G381" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Безопасность"</t>
+        </is>
+      </c>
+      <c r="I381" s="2" t="inlineStr">
+        <is>
+          <t>3123193284</t>
+        </is>
+      </c>
+      <c r="J381" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K381" s="2" t="inlineStr">
+        <is>
+          <t>ГУП Белгородской области "Белгородский водоканал"</t>
+        </is>
+      </c>
+      <c r="L381" s="2" t="inlineStr">
+        <is>
+          <t>3123000623</t>
+        </is>
+      </c>
+      <c r="M381" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N381" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O381" s="2" t="inlineStr"/>
+      <c r="P381" s="2" t="inlineStr"/>
+      <c r="Q381" s="2" t="inlineStr"/>
+      <c r="R381" s="2" t="inlineStr"/>
+      <c r="S381" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2014</t>
+        </is>
+      </c>
+      <c r="T381" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U381" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/55e87a27-f32b-44ac-8b01-6098c6f21339</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2" t="n">
+        <v>381</v>
+      </c>
+      <c r="B382" s="2" t="inlineStr">
+        <is>
+          <t>А08-7335/2013</t>
+        </is>
+      </c>
+      <c r="C382" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2013</t>
+        </is>
+      </c>
+      <c r="D382" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E382" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F382" s="2" t="inlineStr"/>
+      <c r="G382" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Автобаза №4-Транзит"</t>
+        </is>
+      </c>
+      <c r="I382" s="2" t="inlineStr">
+        <is>
+          <t>3123087504</t>
+        </is>
+      </c>
+      <c r="J382" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K382" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L382" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M382" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N382" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O382" s="2" t="inlineStr"/>
+      <c r="P382" s="2" t="inlineStr"/>
+      <c r="Q382" s="2" t="inlineStr"/>
+      <c r="R382" s="2" t="inlineStr"/>
+      <c r="S382" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2013</t>
+        </is>
+      </c>
+      <c r="T382" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U382" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4ce3eb5e-b572-4c9c-9b4b-d5c9e7bc95f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="2" t="n">
+        <v>382</v>
+      </c>
+      <c r="B383" s="2" t="inlineStr">
+        <is>
+          <t>А08-7336/2013</t>
+        </is>
+      </c>
+      <c r="C383" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2013</t>
+        </is>
+      </c>
+      <c r="D383" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E383" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F383" s="2" t="inlineStr"/>
+      <c r="G383" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автотранснорд"</t>
+        </is>
+      </c>
+      <c r="I383" s="2" t="inlineStr">
+        <is>
+          <t>3123070243</t>
+        </is>
+      </c>
+      <c r="J383" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K383" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L383" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M383" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N383" s="2" t="inlineStr">
+        <is>
+          <t>Смоленский И. Н.</t>
+        </is>
+      </c>
+      <c r="O383" s="2" t="inlineStr"/>
+      <c r="P383" s="2" t="inlineStr"/>
+      <c r="Q383" s="2" t="inlineStr"/>
+      <c r="R383" s="2" t="inlineStr"/>
+      <c r="S383" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2014</t>
+        </is>
+      </c>
+      <c r="T383" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U383" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26cfbd3e-d768-48a1-86ba-b24e0936c0df</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2" t="n">
+        <v>383</v>
+      </c>
+      <c r="B384" s="2" t="inlineStr">
+        <is>
+          <t>А08-7210/2013</t>
+        </is>
+      </c>
+      <c r="C384" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2013</t>
+        </is>
+      </c>
+      <c r="D384" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E384" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F384" s="2" t="inlineStr"/>
+      <c r="G384" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бэст"</t>
+        </is>
+      </c>
+      <c r="I384" s="2" t="inlineStr">
+        <is>
+          <t>3123118150</t>
+        </is>
+      </c>
+      <c r="J384" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K384" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L384" s="2" t="inlineStr"/>
+      <c r="M384" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N384" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O384" s="2" t="inlineStr"/>
+      <c r="P384" s="2" t="inlineStr"/>
+      <c r="Q384" s="2" t="inlineStr"/>
+      <c r="R384" s="2" t="inlineStr"/>
+      <c r="S384" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2014</t>
+        </is>
+      </c>
+      <c r="T384" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U384" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f021cbc9-e0e0-46b6-8821-3894925278c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2" t="n">
+        <v>384</v>
+      </c>
+      <c r="B385" s="2" t="inlineStr">
+        <is>
+          <t>А08-7205/2013</t>
+        </is>
+      </c>
+      <c r="C385" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2013</t>
+        </is>
+      </c>
+      <c r="D385" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E385" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F385" s="2" t="inlineStr"/>
+      <c r="G385" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бэст"</t>
+        </is>
+      </c>
+      <c r="I385" s="2" t="inlineStr">
+        <is>
+          <t>3123118150</t>
+        </is>
+      </c>
+      <c r="J385" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K385" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L385" s="2" t="inlineStr"/>
+      <c r="M385" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N385" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O385" s="2" t="inlineStr"/>
+      <c r="P385" s="2" t="inlineStr"/>
+      <c r="Q385" s="2" t="inlineStr"/>
+      <c r="R385" s="2" t="inlineStr"/>
+      <c r="S385" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2014</t>
+        </is>
+      </c>
+      <c r="T385" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U385" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82886fd7-8d32-45a1-9dac-bf716d344d2c</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2" t="n">
+        <v>385</v>
+      </c>
+      <c r="B386" s="2" t="inlineStr">
+        <is>
+          <t>А08-7176/2013</t>
+        </is>
+      </c>
+      <c r="C386" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2013</t>
+        </is>
+      </c>
+      <c r="D386" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E386" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F386" s="2" t="inlineStr"/>
+      <c r="G386" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="inlineStr">
+        <is>
+          <t>областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I386" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J386" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K386" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройсервис"</t>
+        </is>
+      </c>
+      <c r="L386" s="2" t="inlineStr">
+        <is>
+          <t>3111006028</t>
+        </is>
+      </c>
+      <c r="M386" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N386" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O386" s="2" t="inlineStr"/>
+      <c r="P386" s="2" t="inlineStr"/>
+      <c r="Q386" s="2" t="inlineStr"/>
+      <c r="R386" s="2" t="inlineStr"/>
+      <c r="S386" s="2" t="inlineStr">
+        <is>
+          <t>16.12.2014</t>
+        </is>
+      </c>
+      <c r="T386" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U386" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/466ca23e-73eb-42fa-82b6-b46298b5df5b</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2" t="n">
+        <v>386</v>
+      </c>
+      <c r="B387" s="2" t="inlineStr">
+        <is>
+          <t>А08-6229/2013</t>
+        </is>
+      </c>
+      <c r="C387" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2013</t>
+        </is>
+      </c>
+      <c r="D387" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E387" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F387" s="2" t="inlineStr"/>
+      <c r="G387" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="inlineStr">
+        <is>
+          <t>Банникова Наталья Викторовна</t>
+        </is>
+      </c>
+      <c r="I387" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J387" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K387" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="L387" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="M387" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N387" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O387" s="2" t="inlineStr"/>
+      <c r="P387" s="2" t="inlineStr"/>
+      <c r="Q387" s="2" t="inlineStr"/>
+      <c r="R387" s="2" t="inlineStr"/>
+      <c r="S387" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2014</t>
+        </is>
+      </c>
+      <c r="T387" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U387" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b1c0b112-25b6-4558-971b-babba21b8ce6</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="n">
+        <v>387</v>
+      </c>
+      <c r="B388" s="2" t="inlineStr">
+        <is>
+          <t>А08-6179/2013</t>
+        </is>
+      </c>
+      <c r="C388" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2013</t>
+        </is>
+      </c>
+      <c r="D388" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E388" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F388" s="2" t="inlineStr"/>
+      <c r="G388" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I388" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J388" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K388" s="2" t="inlineStr">
+        <is>
+          <t>областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L388" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M388" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N388" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O388" s="2" t="inlineStr"/>
+      <c r="P388" s="2" t="inlineStr"/>
+      <c r="Q388" s="2" t="inlineStr"/>
+      <c r="R388" s="2" t="inlineStr"/>
+      <c r="S388" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2013</t>
+        </is>
+      </c>
+      <c r="T388" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U388" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d858219d-efa0-4672-9591-5f09ca358b34</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2" t="n">
+        <v>388</v>
+      </c>
+      <c r="B389" s="2" t="inlineStr">
+        <is>
+          <t>А08-5607/2013</t>
+        </is>
+      </c>
+      <c r="C389" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2013</t>
+        </is>
+      </c>
+      <c r="D389" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E389" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F389" s="2" t="inlineStr"/>
+      <c r="G389" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский комбинат хлебопродуктов"</t>
+        </is>
+      </c>
+      <c r="I389" s="2" t="inlineStr">
+        <is>
+          <t>3125008025</t>
+        </is>
+      </c>
+      <c r="J389" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K389" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородторгснаб"</t>
+        </is>
+      </c>
+      <c r="L389" s="2" t="inlineStr">
+        <is>
+          <t>3123158882</t>
+        </is>
+      </c>
+      <c r="M389" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N389" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Л. Л.</t>
+        </is>
+      </c>
+      <c r="O389" s="2" t="inlineStr"/>
+      <c r="P389" s="2" t="inlineStr"/>
+      <c r="Q389" s="2" t="inlineStr"/>
+      <c r="R389" s="2" t="inlineStr"/>
+      <c r="S389" s="2" t="inlineStr">
+        <is>
+          <t>07.10.2015</t>
+        </is>
+      </c>
+      <c r="T389" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U389" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/966f34f1-f765-43ff-b12c-1886bdfd7db1</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="n">
+        <v>389</v>
+      </c>
+      <c r="B390" s="2" t="inlineStr">
+        <is>
+          <t>А08-4491/2013</t>
+        </is>
+      </c>
+      <c r="C390" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2013</t>
+        </is>
+      </c>
+      <c r="D390" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E390" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F390" s="2" t="inlineStr"/>
+      <c r="G390" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Авторейс"</t>
+        </is>
+      </c>
+      <c r="I390" s="2" t="inlineStr">
+        <is>
+          <t>3102002644</t>
+        </is>
+      </c>
+      <c r="J390" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K390" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L390" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M390" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N390" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O390" s="2" t="inlineStr"/>
+      <c r="P390" s="2" t="inlineStr"/>
+      <c r="Q390" s="2" t="inlineStr"/>
+      <c r="R390" s="2" t="inlineStr"/>
+      <c r="S390" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2013</t>
+        </is>
+      </c>
+      <c r="T390" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U390" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fcfcf46b-dc67-4bc9-ba6a-6ba145932b75</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="2" t="n">
+        <v>390</v>
+      </c>
+      <c r="B391" s="2" t="inlineStr">
+        <is>
+          <t>А08-3684/2013</t>
+        </is>
+      </c>
+      <c r="C391" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2013</t>
+        </is>
+      </c>
+      <c r="D391" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E391" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F391" s="2" t="inlineStr"/>
+      <c r="G391" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I391" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J391" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K391" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L391" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M391" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N391" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O391" s="2" t="inlineStr"/>
+      <c r="P391" s="2" t="inlineStr"/>
+      <c r="Q391" s="2" t="inlineStr"/>
+      <c r="R391" s="2" t="inlineStr"/>
+      <c r="S391" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2013</t>
+        </is>
+      </c>
+      <c r="T391" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U391" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b438ada-2977-4551-96f0-517ad6a689d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="n">
+        <v>391</v>
+      </c>
+      <c r="B392" s="2" t="inlineStr">
+        <is>
+          <t>А08-3251/2013</t>
+        </is>
+      </c>
+      <c r="C392" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="D392" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E392" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F392" s="2" t="inlineStr"/>
+      <c r="G392" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I392" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J392" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K392" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное бюджетное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L392" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M392" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N392" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O392" s="2" t="inlineStr"/>
+      <c r="P392" s="2" t="inlineStr"/>
+      <c r="Q392" s="2" t="inlineStr"/>
+      <c r="R392" s="2" t="inlineStr"/>
+      <c r="S392" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2013</t>
+        </is>
+      </c>
+      <c r="T392" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U392" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7fdc0723-782a-473b-a22e-f8ef1aa07c0e</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="n">
+        <v>392</v>
+      </c>
+      <c r="B393" s="2" t="inlineStr">
+        <is>
+          <t>А08-3253/2013</t>
+        </is>
+      </c>
+      <c r="C393" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="D393" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E393" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F393" s="2" t="inlineStr"/>
+      <c r="G393" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I393" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J393" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K393" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное бюджетное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L393" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M393" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N393" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O393" s="2" t="inlineStr"/>
+      <c r="P393" s="2" t="inlineStr"/>
+      <c r="Q393" s="2" t="inlineStr"/>
+      <c r="R393" s="2" t="inlineStr"/>
+      <c r="S393" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2013</t>
+        </is>
+      </c>
+      <c r="T393" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U393" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0869f1d-d616-40fe-809f-9cc6efc6e7be</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="n">
+        <v>393</v>
+      </c>
+      <c r="B394" s="2" t="inlineStr">
+        <is>
+          <t>А08-3252/2013</t>
+        </is>
+      </c>
+      <c r="C394" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="D394" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E394" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F394" s="2" t="inlineStr"/>
+      <c r="G394" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I394" s="2" t="inlineStr">
+        <is>
+          <t>3123021768</t>
+        </is>
+      </c>
+      <c r="J394" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K394" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное бюджетное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L394" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M394" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N394" s="2" t="inlineStr">
+        <is>
+          <t>Линченко И. В.</t>
+        </is>
+      </c>
+      <c r="O394" s="2" t="inlineStr"/>
+      <c r="P394" s="2" t="inlineStr"/>
+      <c r="Q394" s="2" t="inlineStr"/>
+      <c r="R394" s="2" t="inlineStr"/>
+      <c r="S394" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2013</t>
+        </is>
+      </c>
+      <c r="T394" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U394" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ba064f0-8d8e-4c17-a08d-a46a5b2e9694</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="n">
+        <v>394</v>
+      </c>
+      <c r="B395" s="2" t="inlineStr">
+        <is>
+          <t>А08-2910/2013</t>
+        </is>
+      </c>
+      <c r="C395" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2013</t>
+        </is>
+      </c>
+      <c r="D395" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E395" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F395" s="2" t="inlineStr"/>
+      <c r="G395" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I395" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J395" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K395" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТД Хафнер"</t>
+        </is>
+      </c>
+      <c r="L395" s="2" t="inlineStr">
+        <is>
+          <t>3123151157</t>
+        </is>
+      </c>
+      <c r="M395" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N395" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O395" s="2" t="inlineStr"/>
+      <c r="P395" s="2" t="inlineStr"/>
+      <c r="Q395" s="2" t="inlineStr"/>
+      <c r="R395" s="2" t="inlineStr"/>
+      <c r="S395" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2013</t>
+        </is>
+      </c>
+      <c r="T395" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U395" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e67c2e8a-bb63-4fe9-837a-d7aa702dd538</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="n">
+        <v>395</v>
+      </c>
+      <c r="B396" s="2" t="inlineStr">
+        <is>
+          <t>А08-2695/2013</t>
+        </is>
+      </c>
+      <c r="C396" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2013</t>
+        </is>
+      </c>
+      <c r="D396" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E396" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F396" s="2" t="inlineStr"/>
+      <c r="G396" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="inlineStr">
+        <is>
+          <t>Копылов Сергей Владимирович</t>
+        </is>
+      </c>
+      <c r="I396" s="2" t="inlineStr">
+        <is>
+          <t>312325606138</t>
+        </is>
+      </c>
+      <c r="J396" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K396" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L396" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M396" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N396" s="2" t="inlineStr">
+        <is>
+          <t>Байбаков М. А.</t>
+        </is>
+      </c>
+      <c r="O396" s="2" t="inlineStr"/>
+      <c r="P396" s="2" t="inlineStr"/>
+      <c r="Q396" s="2" t="inlineStr"/>
+      <c r="R396" s="2" t="inlineStr"/>
+      <c r="S396" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2013</t>
+        </is>
+      </c>
+      <c r="T396" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U396" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1cbdb819-b852-4edd-8e8e-78e316e93740</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="n">
+        <v>396</v>
+      </c>
+      <c r="B397" s="2" t="inlineStr">
+        <is>
+          <t>А08-238/2013</t>
+        </is>
+      </c>
+      <c r="C397" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2013</t>
+        </is>
+      </c>
+      <c r="D397" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E397" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F397" s="2" t="inlineStr"/>
+      <c r="G397" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Свой Дом"</t>
+        </is>
+      </c>
+      <c r="I397" s="2" t="inlineStr">
+        <is>
+          <t>3123045423</t>
+        </is>
+      </c>
+      <c r="J397" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K397" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L397" s="2" t="inlineStr"/>
+      <c r="M397" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N397" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O397" s="2" t="inlineStr"/>
+      <c r="P397" s="2" t="inlineStr"/>
+      <c r="Q397" s="2" t="inlineStr"/>
+      <c r="R397" s="2" t="inlineStr"/>
+      <c r="S397" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2013</t>
+        </is>
+      </c>
+      <c r="T397" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U397" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d4ebbfda-315d-48ac-a7c7-6b3937613c55</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="n">
+        <v>397</v>
+      </c>
+      <c r="B398" s="2" t="inlineStr">
+        <is>
+          <t>А08-147/2013</t>
+        </is>
+      </c>
+      <c r="C398" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2013</t>
+        </is>
+      </c>
+      <c r="D398" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E398" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F398" s="2" t="inlineStr"/>
+      <c r="G398" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Россельхозбанк" в лице Белгородского регионального филиала</t>
+        </is>
+      </c>
+      <c r="I398" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J398" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K398" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Реал-Инвест"</t>
+        </is>
+      </c>
+      <c r="L398" s="2" t="inlineStr">
+        <is>
+          <t>6829059470</t>
+        </is>
+      </c>
+      <c r="M398" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N398" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O398" s="2" t="inlineStr"/>
+      <c r="P398" s="2" t="inlineStr"/>
+      <c r="Q398" s="2" t="inlineStr"/>
+      <c r="R398" s="2" t="inlineStr"/>
+      <c r="S398" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2019</t>
+        </is>
+      </c>
+      <c r="T398" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U398" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4ce49565-2d84-401d-91d8-9bb51544c224</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="2" t="n">
+        <v>398</v>
+      </c>
+      <c r="B399" s="2" t="inlineStr">
+        <is>
+          <t>А08-8720/2012</t>
+        </is>
+      </c>
+      <c r="C399" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2012</t>
+        </is>
+      </c>
+      <c r="D399" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E399" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F399" s="2" t="inlineStr"/>
+      <c r="G399" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="inlineStr">
+        <is>
+          <t>Администрация муниципального района "Чернянский район" Белгородской области</t>
+        </is>
+      </c>
+      <c r="I399" s="2" t="inlineStr">
+        <is>
+          <t>3119000204</t>
+        </is>
+      </c>
+      <c r="J399" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K399" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК "МеталлургСтрой"</t>
+        </is>
+      </c>
+      <c r="L399" s="2" t="inlineStr">
+        <is>
+          <t>3128076440</t>
+        </is>
+      </c>
+      <c r="M399" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N399" s="2" t="inlineStr">
+        <is>
+          <t>Васильев П. П.</t>
+        </is>
+      </c>
+      <c r="O399" s="2" t="inlineStr"/>
+      <c r="P399" s="2" t="inlineStr"/>
+      <c r="Q399" s="2" t="inlineStr"/>
+      <c r="R399" s="2" t="inlineStr"/>
+      <c r="S399" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2014</t>
+        </is>
+      </c>
+      <c r="T399" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U399" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0e13fdaa-84e4-47d0-a49f-20028bef45d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="n">
+        <v>399</v>
+      </c>
+      <c r="B400" s="2" t="inlineStr">
+        <is>
+          <t>А08-7472/2012</t>
+        </is>
+      </c>
+      <c r="C400" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2012</t>
+        </is>
+      </c>
+      <c r="D400" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E400" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F400" s="2" t="inlineStr"/>
+      <c r="G400" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проект Плюс"</t>
+        </is>
+      </c>
+      <c r="I400" s="2" t="inlineStr">
+        <is>
+          <t>3123101678</t>
+        </is>
+      </c>
+      <c r="J400" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K400" s="2" t="inlineStr">
+        <is>
+          <t>Шебекинского района</t>
+        </is>
+      </c>
+      <c r="L400" s="2" t="inlineStr"/>
+      <c r="M400" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N400" s="2" t="inlineStr">
+        <is>
+          <t>Топоркова А. В.</t>
+        </is>
+      </c>
+      <c r="O400" s="2" t="inlineStr"/>
+      <c r="P400" s="2" t="inlineStr"/>
+      <c r="Q400" s="2" t="inlineStr"/>
+      <c r="R400" s="2" t="inlineStr"/>
+      <c r="S400" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2013</t>
+        </is>
+      </c>
+      <c r="T400" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U400" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/befb9304-7250-4da4-9f0e-1717c9db95d2</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="2" t="n">
+        <v>400</v>
+      </c>
+      <c r="B401" s="2" t="inlineStr">
+        <is>
+          <t>А08-7168/2012</t>
+        </is>
+      </c>
+      <c r="C401" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2012</t>
+        </is>
+      </c>
+      <c r="D401" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E401" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F401" s="2" t="inlineStr"/>
+      <c r="G401" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дженсер-Белгород"</t>
+        </is>
+      </c>
+      <c r="I401" s="2" t="inlineStr">
+        <is>
+          <t>3123123103</t>
+        </is>
+      </c>
+      <c r="J401" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K401" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительное управление-88"</t>
+        </is>
+      </c>
+      <c r="L401" s="2" t="inlineStr">
+        <is>
+          <t>3121184968</t>
+        </is>
+      </c>
+      <c r="M401" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N401" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O401" s="2" t="inlineStr"/>
+      <c r="P401" s="2" t="inlineStr"/>
+      <c r="Q401" s="2" t="inlineStr"/>
+      <c r="R401" s="2" t="inlineStr"/>
+      <c r="S401" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2013</t>
+        </is>
+      </c>
+      <c r="T401" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U401" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b253ca92-91d7-4337-b5ae-b012151a99af</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="2" t="n">
+        <v>401</v>
+      </c>
+      <c r="B402" s="2" t="inlineStr">
+        <is>
+          <t>А08-6310/2012</t>
+        </is>
+      </c>
+      <c r="C402" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2012</t>
+        </is>
+      </c>
+      <c r="D402" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E402" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F402" s="2" t="inlineStr"/>
+      <c r="G402" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Свой Дом"</t>
+        </is>
+      </c>
+      <c r="I402" s="2" t="inlineStr">
+        <is>
+          <t>3123045423</t>
+        </is>
+      </c>
+      <c r="J402" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K402" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L402" s="2" t="inlineStr"/>
+      <c r="M402" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N402" s="2" t="inlineStr">
+        <is>
+          <t>Назина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O402" s="2" t="inlineStr"/>
+      <c r="P402" s="2" t="inlineStr"/>
+      <c r="Q402" s="2" t="inlineStr"/>
+      <c r="R402" s="2" t="inlineStr"/>
+      <c r="S402" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="T402" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U402" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/084d73aa-4077-48c8-bfeb-c8a743a5be38</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="2" t="n">
+        <v>402</v>
+      </c>
+      <c r="B403" s="2" t="inlineStr">
+        <is>
+          <t>А08-4108/2012</t>
+        </is>
+      </c>
+      <c r="C403" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2012</t>
+        </is>
+      </c>
+      <c r="D403" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E403" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F403" s="2" t="inlineStr"/>
+      <c r="G403" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I403" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J403" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K403" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройСервис"</t>
+        </is>
+      </c>
+      <c r="L403" s="2" t="inlineStr">
+        <is>
+          <t>3128076464</t>
+        </is>
+      </c>
+      <c r="M403" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N403" s="2" t="inlineStr">
+        <is>
+          <t>Топоркова А. В.</t>
+        </is>
+      </c>
+      <c r="O403" s="2" t="inlineStr"/>
+      <c r="P403" s="2" t="inlineStr"/>
+      <c r="Q403" s="2" t="inlineStr"/>
+      <c r="R403" s="2" t="inlineStr"/>
+      <c r="S403" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2012</t>
+        </is>
+      </c>
+      <c r="T403" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U403" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/867a7220-4a3a-4d5b-b92f-cfe1d1525d79</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="2" t="n">
+        <v>403</v>
+      </c>
+      <c r="B404" s="2" t="inlineStr">
+        <is>
+          <t>А08-3640/2012</t>
+        </is>
+      </c>
+      <c r="C404" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2012</t>
+        </is>
+      </c>
+      <c r="D404" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E404" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F404" s="2" t="inlineStr"/>
+      <c r="G404" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="inlineStr">
+        <is>
+          <t>ГОУ НПО "Профессиональное училище №5"</t>
+        </is>
+      </c>
+      <c r="I404" s="2" t="inlineStr">
+        <is>
+          <t>3123026572</t>
+        </is>
+      </c>
+      <c r="J404" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K404" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фирма "Делмар"</t>
+        </is>
+      </c>
+      <c r="L404" s="2" t="inlineStr">
+        <is>
+          <t>3123131418</t>
+        </is>
+      </c>
+      <c r="M404" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N404" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O404" s="2" t="inlineStr"/>
+      <c r="P404" s="2" t="inlineStr"/>
+      <c r="Q404" s="2" t="inlineStr"/>
+      <c r="R404" s="2" t="inlineStr"/>
+      <c r="S404" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2015</t>
+        </is>
+      </c>
+      <c r="T404" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U404" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2188db3d-4160-4865-9215-d942d965c9c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="2" t="n">
+        <v>404</v>
+      </c>
+      <c r="B405" s="2" t="inlineStr">
+        <is>
+          <t>А08-2689/2012</t>
+        </is>
+      </c>
+      <c r="C405" s="2" t="inlineStr">
+        <is>
+          <t>26.03.2012</t>
+        </is>
+      </c>
+      <c r="D405" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E405" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F405" s="2" t="inlineStr"/>
+      <c r="G405" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бенол-Траст"</t>
+        </is>
+      </c>
+      <c r="I405" s="2" t="inlineStr">
+        <is>
+          <t>3102012917</t>
+        </is>
+      </c>
+      <c r="J405" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K405" s="2" t="inlineStr">
+        <is>
+          <t>Департамент имущественных и земельных отношений Белгородской области</t>
+        </is>
+      </c>
+      <c r="L405" s="2" t="inlineStr">
+        <is>
+          <t>3123103668</t>
+        </is>
+      </c>
+      <c r="M405" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N405" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O405" s="2" t="inlineStr"/>
+      <c r="P405" s="2" t="inlineStr"/>
+      <c r="Q405" s="2" t="inlineStr"/>
+      <c r="R405" s="2" t="inlineStr"/>
+      <c r="S405" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2021</t>
+        </is>
+      </c>
+      <c r="T405" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U405" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4e25fb16-c930-4e91-ad8d-63d3872c27ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="2" t="n">
+        <v>405</v>
+      </c>
+      <c r="B406" s="2" t="inlineStr">
+        <is>
+          <t>А08-1885/2012</t>
+        </is>
+      </c>
+      <c r="C406" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2012</t>
+        </is>
+      </c>
+      <c r="D406" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E406" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F406" s="2" t="inlineStr"/>
+      <c r="G406" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Белгородский региональный ресурсный инновационный центр"</t>
+        </is>
+      </c>
+      <c r="I406" s="2" t="inlineStr">
+        <is>
+          <t>3123061930</t>
+        </is>
+      </c>
+      <c r="J406" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K406" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания №1"</t>
+        </is>
+      </c>
+      <c r="L406" s="2" t="inlineStr">
+        <is>
+          <t>3123172446</t>
+        </is>
+      </c>
+      <c r="M406" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N406" s="2" t="inlineStr">
+        <is>
+          <t>Дробышев Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O406" s="2" t="inlineStr"/>
+      <c r="P406" s="2" t="inlineStr"/>
+      <c r="Q406" s="2" t="inlineStr"/>
+      <c r="R406" s="2" t="inlineStr"/>
+      <c r="S406" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2013</t>
+        </is>
+      </c>
+      <c r="T406" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U406" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb50d584-7cc0-4780-b5c3-f8b4d3dca048</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="n">
+        <v>406</v>
+      </c>
+      <c r="B407" s="2" t="inlineStr">
+        <is>
+          <t>А08-1969/2012</t>
+        </is>
+      </c>
+      <c r="C407" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2012</t>
+        </is>
+      </c>
+      <c r="D407" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E407" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F407" s="2" t="inlineStr"/>
+      <c r="G407" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="inlineStr">
+        <is>
+          <t>ОГБУ "Белгородский региональный ресурсный инновационный центр"</t>
+        </is>
+      </c>
+      <c r="I407" s="2" t="inlineStr">
+        <is>
+          <t>3123061930</t>
+        </is>
+      </c>
+      <c r="J407" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K407" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архстрой"</t>
+        </is>
+      </c>
+      <c r="L407" s="2" t="inlineStr">
+        <is>
+          <t>4826057826</t>
+        </is>
+      </c>
+      <c r="M407" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N407" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O407" s="2" t="inlineStr"/>
+      <c r="P407" s="2" t="inlineStr"/>
+      <c r="Q407" s="2" t="inlineStr"/>
+      <c r="R407" s="2" t="inlineStr"/>
+      <c r="S407" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2013</t>
+        </is>
+      </c>
+      <c r="T407" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U407" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2c123d3-ad70-4438-9e70-5e35a630e0d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="2" t="n">
+        <v>407</v>
+      </c>
+      <c r="B408" s="2" t="inlineStr">
+        <is>
+          <t>А08-440/2012</t>
+        </is>
+      </c>
+      <c r="C408" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2012</t>
+        </is>
+      </c>
+      <c r="D408" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E408" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F408" s="2" t="inlineStr"/>
+      <c r="G408" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Синон"</t>
+        </is>
+      </c>
+      <c r="I408" s="2" t="inlineStr">
+        <is>
+          <t>3128032876</t>
+        </is>
+      </c>
+      <c r="J408" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K408" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "БелВелокс"</t>
+        </is>
+      </c>
+      <c r="L408" s="2" t="inlineStr">
+        <is>
+          <t>3119007489</t>
+        </is>
+      </c>
+      <c r="M408" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N408" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O408" s="2" t="inlineStr"/>
+      <c r="P408" s="2" t="inlineStr"/>
+      <c r="Q408" s="2" t="inlineStr"/>
+      <c r="R408" s="2" t="inlineStr"/>
+      <c r="S408" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2015</t>
+        </is>
+      </c>
+      <c r="T408" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U408" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83d5808a-2126-4749-afc3-9c4da60cdf17</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="2" t="n">
+        <v>408</v>
+      </c>
+      <c r="B409" s="2" t="inlineStr">
+        <is>
+          <t>А08-9391/2011</t>
+        </is>
+      </c>
+      <c r="C409" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2011</t>
+        </is>
+      </c>
+      <c r="D409" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E409" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F409" s="2" t="inlineStr"/>
+      <c r="G409" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Белгородского района</t>
+        </is>
+      </c>
+      <c r="I409" s="2" t="inlineStr">
+        <is>
+          <t>3102004828</t>
+        </is>
+      </c>
+      <c r="J409" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K409" s="2" t="inlineStr">
+        <is>
+          <t>Грецов Сергей Сергеевич</t>
+        </is>
+      </c>
+      <c r="L409" s="2" t="inlineStr">
+        <is>
+          <t>312325600104</t>
+        </is>
+      </c>
+      <c r="M409" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N409" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O409" s="2" t="inlineStr"/>
+      <c r="P409" s="2" t="inlineStr"/>
+      <c r="Q409" s="2" t="inlineStr"/>
+      <c r="R409" s="2" t="inlineStr"/>
+      <c r="S409" s="2" t="inlineStr">
+        <is>
+          <t>22.09.2015</t>
+        </is>
+      </c>
+      <c r="T409" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U409" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dc3b6400-628d-40c6-9e9a-a590f28be2a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="2" t="n">
+        <v>409</v>
+      </c>
+      <c r="B410" s="2" t="inlineStr">
+        <is>
+          <t>А08-8575/2011</t>
+        </is>
+      </c>
+      <c r="C410" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2011</t>
+        </is>
+      </c>
+      <c r="D410" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E410" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F410" s="2" t="inlineStr"/>
+      <c r="G410" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительно-монтажное управление"</t>
+        </is>
+      </c>
+      <c r="I410" s="2" t="inlineStr">
+        <is>
+          <t>3123144311</t>
+        </is>
+      </c>
+      <c r="J410" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K410" s="2" t="inlineStr">
+        <is>
+          <t>Гусев Анатолий Дмитриевич</t>
+        </is>
+      </c>
+      <c r="L410" s="2" t="inlineStr"/>
+      <c r="M410" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N410" s="2" t="inlineStr">
+        <is>
+          <t>Васильев П. П.</t>
+        </is>
+      </c>
+      <c r="O410" s="2" t="inlineStr"/>
+      <c r="P410" s="2" t="inlineStr"/>
+      <c r="Q410" s="2" t="inlineStr"/>
+      <c r="R410" s="2" t="inlineStr"/>
+      <c r="S410" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2011</t>
+        </is>
+      </c>
+      <c r="T410" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U410" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/408d232d-5130-487b-87c4-6b1bb23d1e1e</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="2" t="n">
+        <v>410</v>
+      </c>
+      <c r="B411" s="2" t="inlineStr">
+        <is>
+          <t>А08-8440/2011</t>
+        </is>
+      </c>
+      <c r="C411" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2011</t>
+        </is>
+      </c>
+      <c r="D411" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E411" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F411" s="2" t="inlineStr"/>
+      <c r="G411" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительно-монтажное управление"</t>
+        </is>
+      </c>
+      <c r="I411" s="2" t="inlineStr">
+        <is>
+          <t>3123144311</t>
+        </is>
+      </c>
+      <c r="J411" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K411" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БизнесСтройСервис"</t>
+        </is>
+      </c>
+      <c r="L411" s="2" t="inlineStr"/>
+      <c r="M411" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N411" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O411" s="2" t="inlineStr"/>
+      <c r="P411" s="2" t="inlineStr"/>
+      <c r="Q411" s="2" t="inlineStr"/>
+      <c r="R411" s="2" t="inlineStr"/>
+      <c r="S411" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2012</t>
+        </is>
+      </c>
+      <c r="T411" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U411" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/19780585-ea46-4ede-8231-2568c7a657d2</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="2" t="n">
+        <v>411</v>
+      </c>
+      <c r="B412" s="2" t="inlineStr">
+        <is>
+          <t>А08-7817/2011</t>
+        </is>
+      </c>
+      <c r="C412" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2011</t>
+        </is>
+      </c>
+      <c r="D412" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E412" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F412" s="2" t="inlineStr"/>
+      <c r="G412" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I412" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J412" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K412" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торговый дом Крейдянский"</t>
+        </is>
+      </c>
+      <c r="L412" s="2" t="inlineStr">
+        <is>
+          <t>3123119442</t>
+        </is>
+      </c>
+      <c r="M412" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N412" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O412" s="2" t="inlineStr"/>
+      <c r="P412" s="2" t="inlineStr"/>
+      <c r="Q412" s="2" t="inlineStr"/>
+      <c r="R412" s="2" t="inlineStr"/>
+      <c r="S412" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2012</t>
+        </is>
+      </c>
+      <c r="T412" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U412" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac478826-e547-470c-bf8b-71f2211f378e</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="2" t="n">
+        <v>412</v>
+      </c>
+      <c r="B413" s="2" t="inlineStr">
+        <is>
+          <t>А35-11799/2011</t>
+        </is>
+      </c>
+      <c r="C413" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2011</t>
+        </is>
+      </c>
+      <c r="D413" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E413" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F413" s="2" t="inlineStr"/>
+      <c r="G413" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская индустрия строительных материалов"</t>
+        </is>
+      </c>
+      <c r="I413" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J413" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K413" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Конкрит"</t>
+        </is>
+      </c>
+      <c r="L413" s="2" t="inlineStr"/>
+      <c r="M413" s="2" t="inlineStr">
+        <is>
+          <t>АС Курской области</t>
+        </is>
+      </c>
+      <c r="N413" s="2" t="inlineStr">
+        <is>
+          <t>Валеева Т. В.</t>
+        </is>
+      </c>
+      <c r="O413" s="2" t="inlineStr"/>
+      <c r="P413" s="2" t="inlineStr"/>
+      <c r="Q413" s="2" t="inlineStr"/>
+      <c r="R413" s="2" t="inlineStr"/>
+      <c r="S413" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2012</t>
+        </is>
+      </c>
+      <c r="T413" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U413" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5308d75-1afa-4169-9258-eb39216eb6ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="2" t="n">
+        <v>413</v>
+      </c>
+      <c r="B414" s="2" t="inlineStr">
+        <is>
+          <t>А08-6686/2011</t>
+        </is>
+      </c>
+      <c r="C414" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2011</t>
+        </is>
+      </c>
+      <c r="D414" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E414" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F414" s="2" t="inlineStr"/>
+      <c r="G414" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I414" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J414" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K414" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="L414" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="M414" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N414" s="2" t="inlineStr">
+        <is>
+          <t>Булгаков Д. А.</t>
+        </is>
+      </c>
+      <c r="O414" s="2" t="inlineStr"/>
+      <c r="P414" s="2" t="inlineStr"/>
+      <c r="Q414" s="2" t="inlineStr"/>
+      <c r="R414" s="2" t="inlineStr"/>
+      <c r="S414" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2011</t>
+        </is>
+      </c>
+      <c r="T414" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U414" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e2fec1dd-4379-4c5a-ab0d-7500696cdf54</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="2" t="n">
+        <v>414</v>
+      </c>
+      <c r="B415" s="2" t="inlineStr">
+        <is>
+          <t>А08-5855/2011</t>
+        </is>
+      </c>
+      <c r="C415" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2011</t>
+        </is>
+      </c>
+      <c r="D415" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E415" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F415" s="2" t="inlineStr"/>
+      <c r="G415" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Горизонт"</t>
+        </is>
+      </c>
+      <c r="I415" s="2" t="inlineStr">
+        <is>
+          <t>3123227543</t>
+        </is>
+      </c>
+      <c r="J415" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K415" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородская передвижная механизированная колонна № 4"</t>
+        </is>
+      </c>
+      <c r="L415" s="2" t="inlineStr">
+        <is>
+          <t>3125007920</t>
+        </is>
+      </c>
+      <c r="M415" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N415" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O415" s="2" t="inlineStr"/>
+      <c r="P415" s="2" t="inlineStr"/>
+      <c r="Q415" s="2" t="inlineStr"/>
+      <c r="R415" s="2" t="inlineStr"/>
+      <c r="S415" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2014</t>
+        </is>
+      </c>
+      <c r="T415" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U415" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d112e09-c152-4847-9708-7211af91a84b</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="2" t="n">
+        <v>415</v>
+      </c>
+      <c r="B416" s="2" t="inlineStr">
+        <is>
+          <t>А08-5390/2011</t>
+        </is>
+      </c>
+      <c r="C416" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2011</t>
+        </is>
+      </c>
+      <c r="D416" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E416" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F416" s="2" t="inlineStr"/>
+      <c r="G416" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I416" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J416" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K416" s="2" t="inlineStr">
+        <is>
+          <t>Радюков Николай Петрович</t>
+        </is>
+      </c>
+      <c r="L416" s="2" t="inlineStr">
+        <is>
+          <t>312200111500</t>
+        </is>
+      </c>
+      <c r="M416" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N416" s="2" t="inlineStr">
+        <is>
+          <t>Яковенко А. Н.</t>
+        </is>
+      </c>
+      <c r="O416" s="2" t="inlineStr"/>
+      <c r="P416" s="2" t="inlineStr"/>
+      <c r="Q416" s="2" t="inlineStr"/>
+      <c r="R416" s="2" t="inlineStr"/>
+      <c r="S416" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2012</t>
+        </is>
+      </c>
+      <c r="T416" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U416" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1aa12fdd-7d10-4769-95e7-8b8fdbe2142e</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="2" t="n">
+        <v>416</v>
+      </c>
+      <c r="B417" s="2" t="inlineStr">
+        <is>
+          <t>А08-3551/2011</t>
+        </is>
+      </c>
+      <c r="C417" s="2" t="inlineStr">
+        <is>
+          <t>10.05.2011</t>
+        </is>
+      </c>
+      <c r="D417" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E417" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F417" s="2" t="inlineStr"/>
+      <c r="G417" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="inlineStr">
+        <is>
+          <t>Булкин Владимир Николаевич</t>
+        </is>
+      </c>
+      <c r="I417" s="2" t="inlineStr">
+        <is>
+          <t>312325043767</t>
+        </is>
+      </c>
+      <c r="J417" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K417" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Интелл-Сервис"</t>
+        </is>
+      </c>
+      <c r="L417" s="2" t="inlineStr">
+        <is>
+          <t>3123043828</t>
+        </is>
+      </c>
+      <c r="M417" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N417" s="2" t="inlineStr">
+        <is>
+          <t>Топоркова А. В.</t>
+        </is>
+      </c>
+      <c r="O417" s="2" t="inlineStr"/>
+      <c r="P417" s="2" t="inlineStr"/>
+      <c r="Q417" s="2" t="inlineStr"/>
+      <c r="R417" s="2" t="inlineStr"/>
+      <c r="S417" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2012</t>
+        </is>
+      </c>
+      <c r="T417" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U417" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ea22815-fb1c-4f98-b399-01d977751038</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="2" t="n">
+        <v>417</v>
+      </c>
+      <c r="B418" s="2" t="inlineStr">
+        <is>
+          <t>А08-2746/2011</t>
+        </is>
+      </c>
+      <c r="C418" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2011</t>
+        </is>
+      </c>
+      <c r="D418" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E418" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F418" s="2" t="inlineStr"/>
+      <c r="G418" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I418" s="2" t="inlineStr">
+        <is>
+          <t>3123023081</t>
+        </is>
+      </c>
+      <c r="J418" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K418" s="2" t="inlineStr">
+        <is>
+          <t>Симак Людмила Леонидовна</t>
+        </is>
+      </c>
+      <c r="L418" s="2" t="inlineStr">
+        <is>
+          <t>310206484649</t>
+        </is>
+      </c>
+      <c r="M418" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N418" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O418" s="2" t="inlineStr"/>
+      <c r="P418" s="2" t="inlineStr"/>
+      <c r="Q418" s="2" t="inlineStr"/>
+      <c r="R418" s="2" t="inlineStr"/>
+      <c r="S418" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2011</t>
+        </is>
+      </c>
+      <c r="T418" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U418" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d20c86c-f9e5-4828-bfd4-d8ba321ea685</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="n">
+        <v>418</v>
+      </c>
+      <c r="B419" s="2" t="inlineStr">
+        <is>
+          <t>А08-181/2011</t>
+        </is>
+      </c>
+      <c r="C419" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2011</t>
+        </is>
+      </c>
+      <c r="D419" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E419" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F419" s="2" t="inlineStr"/>
+      <c r="G419" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская Кабельная Компания Монтаж-Сервис"</t>
+        </is>
+      </c>
+      <c r="I419" s="2" t="inlineStr">
+        <is>
+          <t>3123115381</t>
+        </is>
+      </c>
+      <c r="J419" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K419" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПКФ "Экопластсервис"</t>
+        </is>
+      </c>
+      <c r="L419" s="2" t="inlineStr">
+        <is>
+          <t>3123076630</t>
+        </is>
+      </c>
+      <c r="M419" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N419" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O419" s="2" t="inlineStr"/>
+      <c r="P419" s="2" t="inlineStr"/>
+      <c r="Q419" s="2" t="inlineStr"/>
+      <c r="R419" s="2" t="inlineStr"/>
+      <c r="S419" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2012</t>
+        </is>
+      </c>
+      <c r="T419" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U419" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/254cb701-836b-42ae-8ee6-55c8711d1226</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="n">
+        <v>419</v>
+      </c>
+      <c r="B420" s="2" t="inlineStr">
+        <is>
+          <t>А08-10518/2010</t>
+        </is>
+      </c>
+      <c r="C420" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2010</t>
+        </is>
+      </c>
+      <c r="D420" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E420" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F420" s="2" t="inlineStr"/>
+      <c r="G420" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Воронежторгтехника"</t>
+        </is>
+      </c>
+      <c r="I420" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J420" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K420" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L420" s="2" t="inlineStr"/>
+      <c r="M420" s="2" t="inlineStr">
+        <is>
+          <t>19 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N420" s="2" t="inlineStr">
+        <is>
+          <t>Афонина Н. П.</t>
+        </is>
+      </c>
+      <c r="O420" s="2" t="inlineStr"/>
+      <c r="P420" s="2" t="inlineStr"/>
+      <c r="Q420" s="2" t="inlineStr"/>
+      <c r="R420" s="2" t="inlineStr"/>
+      <c r="S420" s="2" t="inlineStr"/>
+      <c r="T420" s="2" t="inlineStr"/>
+      <c r="U420" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25fa5399-95d1-4b3b-b5d3-2f2ffd7d918a</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="2" t="n">
+        <v>420</v>
+      </c>
+      <c r="B421" s="2" t="inlineStr">
+        <is>
+          <t>А08-1388/2010</t>
+        </is>
+      </c>
+      <c r="C421" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2010</t>
+        </is>
+      </c>
+      <c r="D421" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E421" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F421" s="2" t="inlineStr"/>
+      <c r="G421" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СТЕКЛОТАРА"</t>
+        </is>
+      </c>
+      <c r="I421" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J421" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K421" s="2" t="inlineStr">
+        <is>
+          <t>Голуб Петр Александрович</t>
+        </is>
+      </c>
+      <c r="L421" s="2" t="inlineStr"/>
+      <c r="M421" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N421" s="2" t="inlineStr">
+        <is>
+          <t>Васильев П. П.</t>
+        </is>
+      </c>
+      <c r="O421" s="2" t="inlineStr"/>
+      <c r="P421" s="2" t="inlineStr"/>
+      <c r="Q421" s="2" t="inlineStr"/>
+      <c r="R421" s="2" t="inlineStr"/>
+      <c r="S421" s="2" t="inlineStr"/>
+      <c r="T421" s="2" t="inlineStr"/>
+      <c r="U421" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cadefcb6-3eb5-483f-a8ce-21bcac2b4d59</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="n">
+        <v>421</v>
+      </c>
+      <c r="B422" s="2" t="inlineStr">
+        <is>
+          <t>А08-325/2010</t>
+        </is>
+      </c>
+      <c r="C422" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2010</t>
+        </is>
+      </c>
+      <c r="D422" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E422" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F422" s="2" t="inlineStr"/>
+      <c r="G422" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородпромстройбанк"</t>
+        </is>
+      </c>
+      <c r="I422" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J422" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K422" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Мегаполис"</t>
+        </is>
+      </c>
+      <c r="L422" s="2" t="inlineStr">
+        <is>
+          <t>3123165777</t>
+        </is>
+      </c>
+      <c r="M422" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N422" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O422" s="2" t="inlineStr"/>
+      <c r="P422" s="2" t="inlineStr"/>
+      <c r="Q422" s="2" t="inlineStr"/>
+      <c r="R422" s="2" t="inlineStr"/>
+      <c r="S422" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2014</t>
+        </is>
+      </c>
+      <c r="T422" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U422" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe644232-4564-4f1e-94ad-98ecc5cda29f</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="2" t="n">
+        <v>422</v>
+      </c>
+      <c r="B423" s="2" t="inlineStr">
+        <is>
+          <t>А08-11120/2009</t>
+        </is>
+      </c>
+      <c r="C423" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2009</t>
+        </is>
+      </c>
+      <c r="D423" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E423" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F423" s="2" t="inlineStr"/>
+      <c r="G423" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строймонтажтехнология"</t>
+        </is>
+      </c>
+      <c r="I423" s="2" t="inlineStr">
+        <is>
+          <t>3123058430</t>
+        </is>
+      </c>
+      <c r="J423" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K423" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L423" s="2" t="inlineStr"/>
+      <c r="M423" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N423" s="2" t="inlineStr">
+        <is>
+          <t>Бережной С. А.</t>
+        </is>
+      </c>
+      <c r="O423" s="2" t="inlineStr"/>
+      <c r="P423" s="2" t="inlineStr"/>
+      <c r="Q423" s="2" t="inlineStr"/>
+      <c r="R423" s="2" t="inlineStr"/>
+      <c r="S423" s="2" t="inlineStr"/>
+      <c r="T423" s="2" t="inlineStr"/>
+      <c r="U423" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a17b90b-dcfa-40c6-9cc7-1e0ea359c1af</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="2" t="n">
+        <v>423</v>
+      </c>
+      <c r="B424" s="2" t="inlineStr">
+        <is>
+          <t>А08-10518/2009</t>
+        </is>
+      </c>
+      <c r="C424" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2009</t>
+        </is>
+      </c>
+      <c r="D424" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E424" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F424" s="2" t="inlineStr"/>
+      <c r="G424" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Воронежторгтехника"</t>
+        </is>
+      </c>
+      <c r="I424" s="2" t="inlineStr">
+        <is>
+          <t>3650003942</t>
+        </is>
+      </c>
+      <c r="J424" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K424" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L424" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M424" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N424" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O424" s="2" t="inlineStr"/>
+      <c r="P424" s="2" t="inlineStr"/>
+      <c r="Q424" s="2" t="inlineStr"/>
+      <c r="R424" s="2" t="inlineStr"/>
+      <c r="S424" s="2" t="inlineStr"/>
+      <c r="T424" s="2" t="inlineStr"/>
+      <c r="U424" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b5506c7-a166-4dee-abc3-3244e91585dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="2" t="n">
+        <v>424</v>
+      </c>
+      <c r="B425" s="2" t="inlineStr">
+        <is>
+          <t>А08-10226/2009</t>
+        </is>
+      </c>
+      <c r="C425" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2009</t>
+        </is>
+      </c>
+      <c r="D425" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E425" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F425" s="2" t="inlineStr"/>
+      <c r="G425" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="inlineStr">
+        <is>
+          <t>УФНС России по Белгородской области</t>
+        </is>
+      </c>
+      <c r="I425" s="2" t="inlineStr">
+        <is>
+          <t>3123022024</t>
+        </is>
+      </c>
+      <c r="J425" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K425" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БЕЛГОРОДСКОЕ" ПО ПРОИЗВОДСТВУ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ</t>
+        </is>
+      </c>
+      <c r="L425" s="2" t="inlineStr"/>
+      <c r="M425" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N425" s="2" t="inlineStr">
+        <is>
+          <t>Родионов М. С.</t>
+        </is>
+      </c>
+      <c r="O425" s="2" t="inlineStr"/>
+      <c r="P425" s="2" t="inlineStr"/>
+      <c r="Q425" s="2" t="inlineStr"/>
+      <c r="R425" s="2" t="inlineStr"/>
+      <c r="S425" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2010</t>
+        </is>
+      </c>
+      <c r="T425" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U425" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/37c5b298-b201-415f-b58f-e1148be47dbf</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="2" t="n">
+        <v>425</v>
+      </c>
+      <c r="B426" s="2" t="inlineStr">
+        <is>
+          <t>А08-8777/2009</t>
+        </is>
+      </c>
+      <c r="C426" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2009</t>
+        </is>
+      </c>
+      <c r="D426" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E426" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F426" s="2" t="inlineStr"/>
+      <c r="G426" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОРМИС-ЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="I426" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J426" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K426" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торговый дом Доброва"</t>
+        </is>
+      </c>
+      <c r="L426" s="2" t="inlineStr">
+        <is>
+          <t>3120083999</t>
+        </is>
+      </c>
+      <c r="M426" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N426" s="2" t="inlineStr">
+        <is>
+          <t>Яковенко А. Н.</t>
+        </is>
+      </c>
+      <c r="O426" s="2" t="inlineStr"/>
+      <c r="P426" s="2" t="inlineStr"/>
+      <c r="Q426" s="2" t="inlineStr"/>
+      <c r="R426" s="2" t="inlineStr"/>
+      <c r="S426" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2011</t>
+        </is>
+      </c>
+      <c r="T426" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U426" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08459eb9-ba0b-4c0c-b478-17d9950fe6cd</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="2" t="n">
+        <v>426</v>
+      </c>
+      <c r="B427" s="2" t="inlineStr">
+        <is>
+          <t>А35-8954/2009</t>
+        </is>
+      </c>
+      <c r="C427" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2009</t>
+        </is>
+      </c>
+      <c r="D427" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E427" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F427" s="2" t="inlineStr"/>
+      <c r="G427" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИСМА" (ООО "Белгородская индустрия строительных метериалов")</t>
+        </is>
+      </c>
+      <c r="I427" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J427" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K427" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Конкрит"</t>
+        </is>
+      </c>
+      <c r="L427" s="2" t="inlineStr"/>
+      <c r="M427" s="2" t="inlineStr">
+        <is>
+          <t>АС Курской области</t>
+        </is>
+      </c>
+      <c r="N427" s="2" t="inlineStr">
+        <is>
+          <t>Шумаков А. И.</t>
+        </is>
+      </c>
+      <c r="O427" s="2" t="inlineStr"/>
+      <c r="P427" s="2" t="inlineStr"/>
+      <c r="Q427" s="2" t="inlineStr"/>
+      <c r="R427" s="2" t="inlineStr"/>
+      <c r="S427" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2015</t>
+        </is>
+      </c>
+      <c r="T427" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U427" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aaf25fc8-b1b7-4471-b063-0ccc2d7060e1</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="n">
+        <v>427</v>
+      </c>
+      <c r="B428" s="2" t="inlineStr">
+        <is>
+          <t>А08-5067/2009</t>
+        </is>
+      </c>
+      <c r="C428" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2009</t>
+        </is>
+      </c>
+      <c r="D428" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E428" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F428" s="2" t="inlineStr"/>
+      <c r="G428" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Межрегиональная распределительная сетевая компания Центра"</t>
+        </is>
+      </c>
+      <c r="I428" s="2" t="inlineStr">
+        <is>
+          <t>6901067107</t>
+        </is>
+      </c>
+      <c r="J428" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K428" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L428" s="2" t="inlineStr"/>
+      <c r="M428" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N428" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O428" s="2" t="inlineStr"/>
+      <c r="P428" s="2" t="inlineStr"/>
+      <c r="Q428" s="2" t="inlineStr"/>
+      <c r="R428" s="2" t="inlineStr"/>
+      <c r="S428" s="2" t="inlineStr"/>
+      <c r="T428" s="2" t="inlineStr"/>
+      <c r="U428" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c540fde-2cdb-4ca5-8393-931c0a0ed77f</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="n">
+        <v>428</v>
+      </c>
+      <c r="B429" s="2" t="inlineStr">
+        <is>
+          <t>А08-4910/2009</t>
+        </is>
+      </c>
+      <c r="C429" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2009</t>
+        </is>
+      </c>
+      <c r="D429" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E429" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F429" s="2" t="inlineStr"/>
+      <c r="G429" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I429" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J429" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K429" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Б.Ю.И."</t>
+        </is>
+      </c>
+      <c r="L429" s="2" t="inlineStr">
+        <is>
+          <t>3125018721</t>
+        </is>
+      </c>
+      <c r="M429" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N429" s="2" t="inlineStr">
+        <is>
+          <t>Топоркова А. В.</t>
+        </is>
+      </c>
+      <c r="O429" s="2" t="inlineStr"/>
+      <c r="P429" s="2" t="inlineStr"/>
+      <c r="Q429" s="2" t="inlineStr"/>
+      <c r="R429" s="2" t="inlineStr"/>
+      <c r="S429" s="2" t="inlineStr"/>
+      <c r="T429" s="2" t="inlineStr"/>
+      <c r="U429" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dca439ca-3d19-42fa-a4c2-8cc9ea15a9ea</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="2" t="n">
+        <v>429</v>
+      </c>
+      <c r="B430" s="2" t="inlineStr">
+        <is>
+          <t>А08-4203/2009</t>
+        </is>
+      </c>
+      <c r="C430" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2009</t>
+        </is>
+      </c>
+      <c r="D430" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E430" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F430" s="2" t="inlineStr"/>
+      <c r="G430" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МРК "Союз-Лизинг"</t>
+        </is>
+      </c>
+      <c r="I430" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J430" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K430" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородское строительно-монтажное управление Белгородстальконтрукция"</t>
+        </is>
+      </c>
+      <c r="L430" s="2" t="inlineStr"/>
+      <c r="M430" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N430" s="2" t="inlineStr">
+        <is>
+          <t>Кретова Л. А.</t>
+        </is>
+      </c>
+      <c r="O430" s="2" t="inlineStr"/>
+      <c r="P430" s="2" t="inlineStr"/>
+      <c r="Q430" s="2" t="inlineStr"/>
+      <c r="R430" s="2" t="inlineStr"/>
+      <c r="S430" s="2" t="inlineStr"/>
+      <c r="T430" s="2" t="inlineStr"/>
+      <c r="U430" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b51d64b-3172-48bd-8cff-a556c7ca1225</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="2" t="n">
+        <v>430</v>
+      </c>
+      <c r="B431" s="2" t="inlineStr">
+        <is>
+          <t>А08-515/2009</t>
+        </is>
+      </c>
+      <c r="C431" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2009</t>
+        </is>
+      </c>
+      <c r="D431" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E431" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F431" s="2" t="inlineStr"/>
+      <c r="G431" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ"</t>
+        </is>
+      </c>
+      <c r="I431" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J431" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K431" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной регистрационной службы по Белгородской области</t>
+        </is>
+      </c>
+      <c r="L431" s="2" t="inlineStr"/>
+      <c r="M431" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N431" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O431" s="2" t="inlineStr"/>
+      <c r="P431" s="2" t="inlineStr"/>
+      <c r="Q431" s="2" t="inlineStr"/>
+      <c r="R431" s="2" t="inlineStr"/>
+      <c r="S431" s="2" t="inlineStr"/>
+      <c r="T431" s="2" t="inlineStr"/>
+      <c r="U431" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74da7fbd-4d63-4941-8b2a-34b1de336e81</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="2" t="n">
+        <v>431</v>
+      </c>
+      <c r="B432" s="2" t="inlineStr">
+        <is>
+          <t>А08-500/2009</t>
+        </is>
+      </c>
+      <c r="C432" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2009</t>
+        </is>
+      </c>
+      <c r="D432" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E432" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F432" s="2" t="inlineStr"/>
+      <c r="G432" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="inlineStr">
+        <is>
+          <t>ООО Оргстрой</t>
+        </is>
+      </c>
+      <c r="I432" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J432" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K432" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЛГОРОДСКОГО РАЙОНА</t>
+        </is>
+      </c>
+      <c r="L432" s="2" t="inlineStr"/>
+      <c r="M432" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N432" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O432" s="2" t="inlineStr"/>
+      <c r="P432" s="2" t="inlineStr"/>
+      <c r="Q432" s="2" t="inlineStr"/>
+      <c r="R432" s="2" t="inlineStr"/>
+      <c r="S432" s="2" t="inlineStr"/>
+      <c r="T432" s="2" t="inlineStr"/>
+      <c r="U432" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/803882fb-9a93-40e4-93c1-a274ad85e439</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="2" t="n">
+        <v>432</v>
+      </c>
+      <c r="B433" s="2" t="inlineStr">
+        <is>
+          <t>А08-8365/2008</t>
+        </is>
+      </c>
+      <c r="C433" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2008</t>
+        </is>
+      </c>
+      <c r="D433" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E433" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F433" s="2" t="inlineStr"/>
+      <c r="G433" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I433" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J433" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K433" s="2" t="inlineStr">
+        <is>
+          <t>Комиссия по государственному регулированию цен и тарифов в Белгородской области</t>
+        </is>
+      </c>
+      <c r="L433" s="2" t="inlineStr"/>
+      <c r="M433" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N433" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O433" s="2" t="inlineStr"/>
+      <c r="P433" s="2" t="inlineStr"/>
+      <c r="Q433" s="2" t="inlineStr"/>
+      <c r="R433" s="2" t="inlineStr"/>
+      <c r="S433" s="2" t="inlineStr"/>
+      <c r="T433" s="2" t="inlineStr"/>
+      <c r="U433" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/58cf52bf-509e-41c4-8f83-921cca005db5</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="2" t="n">
+        <v>433</v>
+      </c>
+      <c r="B434" s="2" t="inlineStr">
+        <is>
+          <t>А08-6541/2008</t>
+        </is>
+      </c>
+      <c r="C434" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2008</t>
+        </is>
+      </c>
+      <c r="D434" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E434" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F434" s="2" t="inlineStr"/>
+      <c r="G434" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Белгородская строительная механизированная колонна-4"</t>
+        </is>
+      </c>
+      <c r="I434" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J434" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K434" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородская передвижная механизированная колонна-4"</t>
+        </is>
+      </c>
+      <c r="L434" s="2" t="inlineStr">
+        <is>
+          <t>3125007920</t>
+        </is>
+      </c>
+      <c r="M434" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N434" s="2" t="inlineStr">
+        <is>
+          <t>Полухин Р. О.</t>
+        </is>
+      </c>
+      <c r="O434" s="2" t="inlineStr"/>
+      <c r="P434" s="2" t="inlineStr"/>
+      <c r="Q434" s="2" t="inlineStr"/>
+      <c r="R434" s="2" t="inlineStr"/>
+      <c r="S434" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2011</t>
+        </is>
+      </c>
+      <c r="T434" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U434" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2c57899f-f233-4eb3-ba44-d7f6272a1817</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="n">
+        <v>434</v>
+      </c>
+      <c r="B435" s="2" t="inlineStr">
+        <is>
+          <t>А08-4656/2008</t>
+        </is>
+      </c>
+      <c r="C435" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2008</t>
+        </is>
+      </c>
+      <c r="D435" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E435" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F435" s="2" t="inlineStr"/>
+      <c r="G435" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ БЕЛГОРОДСКОГО РАЙОНА</t>
+        </is>
+      </c>
+      <c r="I435" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J435" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K435" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строинг</t>
+        </is>
+      </c>
+      <c r="L435" s="2" t="inlineStr"/>
+      <c r="M435" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N435" s="2" t="inlineStr">
+        <is>
+          <t>Булгаков Д. А.</t>
+        </is>
+      </c>
+      <c r="O435" s="2" t="inlineStr"/>
+      <c r="P435" s="2" t="inlineStr"/>
+      <c r="Q435" s="2" t="inlineStr"/>
+      <c r="R435" s="2" t="inlineStr"/>
+      <c r="S435" s="2" t="inlineStr"/>
+      <c r="T435" s="2" t="inlineStr"/>
+      <c r="U435" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d071d342-6c2b-45c3-b47c-001fc7349d5c</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="n">
+        <v>435</v>
+      </c>
+      <c r="B436" s="2" t="inlineStr">
+        <is>
+          <t>А08-7976/2007</t>
+        </is>
+      </c>
+      <c r="C436" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D436" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E436" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F436" s="2" t="inlineStr"/>
+      <c r="G436" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I436" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J436" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K436" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L436" s="2" t="inlineStr"/>
+      <c r="M436" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N436" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O436" s="2" t="inlineStr"/>
+      <c r="P436" s="2" t="inlineStr"/>
+      <c r="Q436" s="2" t="inlineStr"/>
+      <c r="R436" s="2" t="inlineStr"/>
+      <c r="S436" s="2" t="inlineStr"/>
+      <c r="T436" s="2" t="inlineStr"/>
+      <c r="U436" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5f5082cc-f349-4fd0-9f89-009dce5ad50e</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="2" t="n">
+        <v>436</v>
+      </c>
+      <c r="B437" s="2" t="inlineStr">
+        <is>
+          <t>А08-7977/2007</t>
+        </is>
+      </c>
+      <c r="C437" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D437" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E437" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F437" s="2" t="inlineStr"/>
+      <c r="G437" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I437" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J437" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K437" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L437" s="2" t="inlineStr"/>
+      <c r="M437" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N437" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O437" s="2" t="inlineStr"/>
+      <c r="P437" s="2" t="inlineStr"/>
+      <c r="Q437" s="2" t="inlineStr"/>
+      <c r="R437" s="2" t="inlineStr"/>
+      <c r="S437" s="2" t="inlineStr"/>
+      <c r="T437" s="2" t="inlineStr"/>
+      <c r="U437" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b16d305-dc58-4642-80c9-7cea092d329f</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="2" t="n">
+        <v>437</v>
+      </c>
+      <c r="B438" s="2" t="inlineStr">
+        <is>
+          <t>А08-7978/2007</t>
+        </is>
+      </c>
+      <c r="C438" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D438" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E438" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F438" s="2" t="inlineStr"/>
+      <c r="G438" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I438" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J438" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K438" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L438" s="2" t="inlineStr"/>
+      <c r="M438" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N438" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O438" s="2" t="inlineStr"/>
+      <c r="P438" s="2" t="inlineStr"/>
+      <c r="Q438" s="2" t="inlineStr"/>
+      <c r="R438" s="2" t="inlineStr"/>
+      <c r="S438" s="2" t="inlineStr"/>
+      <c r="T438" s="2" t="inlineStr"/>
+      <c r="U438" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/03256d27-b3c0-4412-a686-25a57fb7193b</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="2" t="n">
+        <v>438</v>
+      </c>
+      <c r="B439" s="2" t="inlineStr">
+        <is>
+          <t>А08-7980/2007</t>
+        </is>
+      </c>
+      <c r="C439" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D439" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E439" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F439" s="2" t="inlineStr"/>
+      <c r="G439" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I439" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J439" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K439" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L439" s="2" t="inlineStr"/>
+      <c r="M439" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N439" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O439" s="2" t="inlineStr"/>
+      <c r="P439" s="2" t="inlineStr"/>
+      <c r="Q439" s="2" t="inlineStr"/>
+      <c r="R439" s="2" t="inlineStr"/>
+      <c r="S439" s="2" t="inlineStr"/>
+      <c r="T439" s="2" t="inlineStr"/>
+      <c r="U439" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9db32a82-a73b-4eb6-a59a-f2e2d67690d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="n">
+        <v>439</v>
+      </c>
+      <c r="B440" s="2" t="inlineStr">
+        <is>
+          <t>А08-7972/2007</t>
+        </is>
+      </c>
+      <c r="C440" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D440" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E440" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F440" s="2" t="inlineStr"/>
+      <c r="G440" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I440" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J440" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K440" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строинг</t>
+        </is>
+      </c>
+      <c r="L440" s="2" t="inlineStr"/>
+      <c r="M440" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N440" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O440" s="2" t="inlineStr"/>
+      <c r="P440" s="2" t="inlineStr"/>
+      <c r="Q440" s="2" t="inlineStr"/>
+      <c r="R440" s="2" t="inlineStr"/>
+      <c r="S440" s="2" t="inlineStr"/>
+      <c r="T440" s="2" t="inlineStr"/>
+      <c r="U440" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/84e8bc7f-bdd5-47dd-80da-263e187774c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="n">
+        <v>440</v>
+      </c>
+      <c r="B441" s="2" t="inlineStr">
+        <is>
+          <t>А08-7979/2007</t>
+        </is>
+      </c>
+      <c r="C441" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2007</t>
+        </is>
+      </c>
+      <c r="D441" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E441" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F441" s="2" t="inlineStr"/>
+      <c r="G441" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I441" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J441" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K441" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L441" s="2" t="inlineStr"/>
+      <c r="M441" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N441" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O441" s="2" t="inlineStr"/>
+      <c r="P441" s="2" t="inlineStr"/>
+      <c r="Q441" s="2" t="inlineStr"/>
+      <c r="R441" s="2" t="inlineStr"/>
+      <c r="S441" s="2" t="inlineStr"/>
+      <c r="T441" s="2" t="inlineStr"/>
+      <c r="U441" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a6714f4-7333-4e5b-bdbb-d771d5170908</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="2" t="n">
+        <v>441</v>
+      </c>
+      <c r="B442" s="2" t="inlineStr">
+        <is>
+          <t>А08-7974/2007</t>
+        </is>
+      </c>
+      <c r="C442" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2007</t>
+        </is>
+      </c>
+      <c r="D442" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E442" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F442" s="2" t="inlineStr"/>
+      <c r="G442" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I442" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J442" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K442" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L442" s="2" t="inlineStr"/>
+      <c r="M442" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N442" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O442" s="2" t="inlineStr"/>
+      <c r="P442" s="2" t="inlineStr"/>
+      <c r="Q442" s="2" t="inlineStr"/>
+      <c r="R442" s="2" t="inlineStr"/>
+      <c r="S442" s="2" t="inlineStr"/>
+      <c r="T442" s="2" t="inlineStr"/>
+      <c r="U442" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f63778d-6b72-424b-b709-778ee09e0186</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="n">
+        <v>442</v>
+      </c>
+      <c r="B443" s="2" t="inlineStr">
+        <is>
+          <t>А08-7975/2007</t>
+        </is>
+      </c>
+      <c r="C443" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2007</t>
+        </is>
+      </c>
+      <c r="D443" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E443" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F443" s="2" t="inlineStr"/>
+      <c r="G443" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I443" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J443" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K443" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L443" s="2" t="inlineStr"/>
+      <c r="M443" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N443" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O443" s="2" t="inlineStr"/>
+      <c r="P443" s="2" t="inlineStr"/>
+      <c r="Q443" s="2" t="inlineStr"/>
+      <c r="R443" s="2" t="inlineStr"/>
+      <c r="S443" s="2" t="inlineStr"/>
+      <c r="T443" s="2" t="inlineStr"/>
+      <c r="U443" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17966e1b-07b5-46d1-98f0-5fede089325b</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="2" t="n">
+        <v>443</v>
+      </c>
+      <c r="B444" s="2" t="inlineStr">
+        <is>
+          <t>А08-7973/2007</t>
+        </is>
+      </c>
+      <c r="C444" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2007</t>
+        </is>
+      </c>
+      <c r="D444" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E444" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F444" s="2" t="inlineStr"/>
+      <c r="G444" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I444" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J444" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K444" s="2" t="inlineStr">
+        <is>
+          <t>ОАО КМАпроектжилстрой</t>
+        </is>
+      </c>
+      <c r="L444" s="2" t="inlineStr"/>
+      <c r="M444" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N444" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O444" s="2" t="inlineStr"/>
+      <c r="P444" s="2" t="inlineStr"/>
+      <c r="Q444" s="2" t="inlineStr"/>
+      <c r="R444" s="2" t="inlineStr"/>
+      <c r="S444" s="2" t="inlineStr"/>
+      <c r="T444" s="2" t="inlineStr"/>
+      <c r="U444" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/490f9e8a-b200-4eb7-83f0-35ac8eb78c79</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="n">
+        <v>444</v>
+      </c>
+      <c r="B445" s="2" t="inlineStr">
+        <is>
+          <t>А08-6822/2007</t>
+        </is>
+      </c>
+      <c r="C445" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2007</t>
+        </is>
+      </c>
+      <c r="D445" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E445" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F445" s="2" t="inlineStr"/>
+      <c r="G445" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="inlineStr">
+        <is>
+          <t>Администрация г. Белгорода</t>
+        </is>
+      </c>
+      <c r="I445" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J445" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K445" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строинг</t>
+        </is>
+      </c>
+      <c r="L445" s="2" t="inlineStr"/>
+      <c r="M445" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N445" s="2" t="inlineStr">
+        <is>
+          <t>Булгаков Д. А.</t>
+        </is>
+      </c>
+      <c r="O445" s="2" t="inlineStr"/>
+      <c r="P445" s="2" t="inlineStr"/>
+      <c r="Q445" s="2" t="inlineStr"/>
+      <c r="R445" s="2" t="inlineStr"/>
+      <c r="S445" s="2" t="inlineStr"/>
+      <c r="T445" s="2" t="inlineStr"/>
+      <c r="U445" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c40f90be-8198-4c48-a889-20027696ffb5</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="n">
+        <v>445</v>
+      </c>
+      <c r="B446" s="2" t="inlineStr">
+        <is>
+          <t>А08-6713/2007</t>
+        </is>
+      </c>
+      <c r="C446" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2007</t>
+        </is>
+      </c>
+      <c r="D446" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E446" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F446" s="2" t="inlineStr"/>
+      <c r="G446" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="inlineStr">
+        <is>
+          <t>ООО УК Благострой-С</t>
+        </is>
+      </c>
+      <c r="I446" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J446" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K446" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="L446" s="2" t="inlineStr"/>
+      <c r="M446" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N446" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O446" s="2" t="inlineStr"/>
+      <c r="P446" s="2" t="inlineStr"/>
+      <c r="Q446" s="2" t="inlineStr"/>
+      <c r="R446" s="2" t="inlineStr"/>
+      <c r="S446" s="2" t="inlineStr"/>
+      <c r="T446" s="2" t="inlineStr"/>
+      <c r="U446" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a8ab3dc-2e1a-4a22-8241-772e09888bc2</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="n">
+        <v>446</v>
+      </c>
+      <c r="B447" s="2" t="inlineStr">
+        <is>
+          <t>А08-6310/2007</t>
+        </is>
+      </c>
+      <c r="C447" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2007</t>
+        </is>
+      </c>
+      <c r="D447" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E447" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F447" s="2" t="inlineStr"/>
+      <c r="G447" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I447" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J447" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K447" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ СПО "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L447" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M447" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N447" s="2" t="inlineStr">
+        <is>
+          <t>Линченко И. В.</t>
+        </is>
+      </c>
+      <c r="O447" s="2" t="inlineStr"/>
+      <c r="P447" s="2" t="inlineStr"/>
+      <c r="Q447" s="2" t="inlineStr"/>
+      <c r="R447" s="2" t="inlineStr"/>
+      <c r="S447" s="2" t="inlineStr"/>
+      <c r="T447" s="2" t="inlineStr"/>
+      <c r="U447" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1f1b62f3-6853-4496-a853-e7cce6b03b98</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="2" t="n">
+        <v>447</v>
+      </c>
+      <c r="B448" s="2" t="inlineStr">
+        <is>
+          <t>А08-6306/2007</t>
+        </is>
+      </c>
+      <c r="C448" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2007</t>
+        </is>
+      </c>
+      <c r="D448" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E448" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F448" s="2" t="inlineStr"/>
+      <c r="G448" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I448" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J448" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K448" s="2" t="inlineStr">
+        <is>
+          <t>ФГОУ Белгородский строительный колледж</t>
+        </is>
+      </c>
+      <c r="L448" s="2" t="inlineStr"/>
+      <c r="M448" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N448" s="2" t="inlineStr">
+        <is>
+          <t>Линченко И. В.</t>
+        </is>
+      </c>
+      <c r="O448" s="2" t="inlineStr"/>
+      <c r="P448" s="2" t="inlineStr"/>
+      <c r="Q448" s="2" t="inlineStr"/>
+      <c r="R448" s="2" t="inlineStr"/>
+      <c r="S448" s="2" t="inlineStr"/>
+      <c r="T448" s="2" t="inlineStr"/>
+      <c r="U448" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71f15690-77b2-453b-9d7b-89b358ab4cda</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="2" t="n">
+        <v>448</v>
+      </c>
+      <c r="B449" s="2" t="inlineStr">
+        <is>
+          <t>А08-3775/2007</t>
+        </is>
+      </c>
+      <c r="C449" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2007</t>
+        </is>
+      </c>
+      <c r="D449" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E449" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F449" s="2" t="inlineStr"/>
+      <c r="G449" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИНГ"</t>
+        </is>
+      </c>
+      <c r="I449" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J449" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K449" s="2" t="inlineStr">
+        <is>
+          <t>Управление Государственного строительного надзора Департамента строительства, транспорта и жилищно-коммунального хозяйства Белгородской области</t>
+        </is>
+      </c>
+      <c r="L449" s="2" t="inlineStr"/>
+      <c r="M449" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N449" s="2" t="inlineStr">
+        <is>
+          <t>Белоусова В. И.</t>
+        </is>
+      </c>
+      <c r="O449" s="2" t="inlineStr"/>
+      <c r="P449" s="2" t="inlineStr"/>
+      <c r="Q449" s="2" t="inlineStr"/>
+      <c r="R449" s="2" t="inlineStr"/>
+      <c r="S449" s="2" t="inlineStr"/>
+      <c r="T449" s="2" t="inlineStr"/>
+      <c r="U449" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1f3e478d-8fc0-4f3a-82b8-ea914d20e3a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="2" t="n">
+        <v>449</v>
+      </c>
+      <c r="B450" s="2" t="inlineStr">
+        <is>
+          <t>А08-3536/2007</t>
+        </is>
+      </c>
+      <c r="C450" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2007</t>
+        </is>
+      </c>
+      <c r="D450" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E450" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F450" s="2" t="inlineStr"/>
+      <c r="G450" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="inlineStr">
+        <is>
+          <t>Управление государственного строительного надзора и правового регулирования в строительстве департамента строительства, транспорта и ЖКХ администрации Белгородской обл.</t>
+        </is>
+      </c>
+      <c r="I450" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J450" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K450" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИНГ</t>
+        </is>
+      </c>
+      <c r="L450" s="2" t="inlineStr"/>
+      <c r="M450" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N450" s="2" t="inlineStr">
+        <is>
+          <t>Мироненко К. В.</t>
+        </is>
+      </c>
+      <c r="O450" s="2" t="inlineStr"/>
+      <c r="P450" s="2" t="inlineStr"/>
+      <c r="Q450" s="2" t="inlineStr"/>
+      <c r="R450" s="2" t="inlineStr"/>
+      <c r="S450" s="2" t="inlineStr"/>
+      <c r="T450" s="2" t="inlineStr"/>
+      <c r="U450" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c53603c0-3cd3-408f-9e2b-4c14b3767945</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="2" t="n">
+        <v>450</v>
+      </c>
+      <c r="B451" s="2" t="inlineStr">
+        <is>
+          <t>А08-2044/2007</t>
+        </is>
+      </c>
+      <c r="C451" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2007</t>
+        </is>
+      </c>
+      <c r="D451" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E451" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F451" s="2" t="inlineStr"/>
+      <c r="G451" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремесло"</t>
+        </is>
+      </c>
+      <c r="I451" s="2" t="inlineStr">
+        <is>
+          <t>3123046699</t>
+        </is>
+      </c>
+      <c r="J451" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K451" s="2" t="inlineStr">
+        <is>
+          <t>МУ "Инспекция по контролю за градостроительной деятельностью на территории г.Белгорода"</t>
+        </is>
+      </c>
+      <c r="L451" s="2" t="inlineStr"/>
+      <c r="M451" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N451" s="2" t="inlineStr">
+        <is>
+          <t>Бутылин Е. В.</t>
+        </is>
+      </c>
+      <c r="O451" s="2" t="inlineStr"/>
+      <c r="P451" s="2" t="inlineStr"/>
+      <c r="Q451" s="2" t="inlineStr"/>
+      <c r="R451" s="2" t="inlineStr"/>
+      <c r="S451" s="2" t="inlineStr"/>
+      <c r="T451" s="2" t="inlineStr"/>
+      <c r="U451" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/895dbe3c-bd8d-4b2e-9f3c-936f1c708ec7</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="2" t="n">
+        <v>451</v>
+      </c>
+      <c r="B452" s="2" t="inlineStr">
+        <is>
+          <t>袗08-1045/2007</t>
+        </is>
+      </c>
+      <c r="C452" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2007</t>
+        </is>
+      </c>
+      <c r="D452" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E452" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F452" s="2" t="inlineStr"/>
+      <c r="G452" s="2" t="inlineStr"/>
+      <c r="H452" s="2" t="inlineStr">
+        <is>
+          <t>袚校 校袩肖 袪肖 袩袨 袘袝袥袚袨袪袨袛校</t>
+        </is>
+      </c>
+      <c r="I452" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J452" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K452" s="2" t="inlineStr">
+        <is>
+          <t>肖袚袨校 小袩袨 "袘械谢谐芯褉芯写褋泻懈泄 褋褌褉芯懈褌械谢褜薪褘泄 泻芯谢谢械写卸"</t>
+        </is>
+      </c>
+      <c r="L452" s="2" t="inlineStr"/>
+      <c r="M452" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N452" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O452" s="2" t="inlineStr"/>
+      <c r="P452" s="2" t="inlineStr"/>
+      <c r="Q452" s="2" t="inlineStr"/>
+      <c r="R452" s="2" t="inlineStr"/>
+      <c r="S452" s="2" t="inlineStr"/>
+      <c r="T452" s="2" t="inlineStr"/>
+      <c r="U452" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd732044-42c6-402b-bfb2-a0429241c503</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="2" t="n">
+        <v>452</v>
+      </c>
+      <c r="B453" s="2" t="inlineStr">
+        <is>
+          <t>袗08-101/2007</t>
+        </is>
+      </c>
+      <c r="C453" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2007</t>
+        </is>
+      </c>
+      <c r="D453" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E453" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F453" s="2" t="inlineStr"/>
+      <c r="G453" s="2" t="inlineStr"/>
+      <c r="H453" s="2" t="inlineStr">
+        <is>
+          <t>袘械谢谐芯褉芯写褋泻芯械 谐芯褉芯写褋泻芯械 芯褌写械谢械薪懈械 袨袗袨 袘械谢谐芯褉芯写褋泻邪褟 褋斜褘褌芯胁邪褟 泻芯屑锌邪薪懈褟</t>
+        </is>
+      </c>
+      <c r="I453" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J453" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K453" s="2" t="inlineStr">
+        <is>
+          <t>肖袚袨校 袘械谢谐芯褉芯写褋泻懈泄 褋褌褉芯懈褌械谢褜薪褘泄 泻芯谢谢械写卸</t>
+        </is>
+      </c>
+      <c r="L453" s="2" t="inlineStr"/>
+      <c r="M453" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N453" s="2" t="inlineStr">
+        <is>
+          <t>袧械谐懈薪邪 小. 袦.</t>
+        </is>
+      </c>
+      <c r="O453" s="2" t="inlineStr"/>
+      <c r="P453" s="2" t="inlineStr"/>
+      <c r="Q453" s="2" t="inlineStr"/>
+      <c r="R453" s="2" t="inlineStr"/>
+      <c r="S453" s="2" t="inlineStr"/>
+      <c r="T453" s="2" t="inlineStr"/>
+      <c r="U453" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d33c0e44-ab4a-47b5-acb4-969715924520</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="2" t="n">
+        <v>453</v>
+      </c>
+      <c r="B454" s="2" t="inlineStr">
+        <is>
+          <t>袗08-8599/2006</t>
+        </is>
+      </c>
+      <c r="C454" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2006</t>
+        </is>
+      </c>
+      <c r="D454" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E454" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F454" s="2" t="inlineStr"/>
+      <c r="G454" s="2" t="inlineStr"/>
+      <c r="H454" s="2" t="inlineStr">
+        <is>
+          <t>袘袝袥袚袨袪袨袛小袣袠袡 小孝袪袨袠孝袝袥鞋袧蝎袡 袣袨袥袥袝袛袞</t>
+        </is>
+      </c>
+      <c r="I454" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J454" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K454" s="2" t="inlineStr">
+        <is>
+          <t>孝械褉褉懈褌芯褉懈邪谢褜薪芯械 褍锌褉邪胁谢械薪懈械 肖械写械褉邪谢褜薪芯谐芯 邪谐械薪褌褋褌胁邪 锌芯 褍锌褉邪胁谢械薪懈褞 褎械写械褉邪谢褜薪褘屑 懈屑褍褖械褋褌胁芯屑 谐.袘械谢谐芯褉芯写</t>
+        </is>
+      </c>
+      <c r="L454" s="2" t="inlineStr"/>
+      <c r="M454" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N454" s="2" t="inlineStr">
+        <is>
+          <t>楔锌邪泻 袘. 袛.</t>
+        </is>
+      </c>
+      <c r="O454" s="2" t="inlineStr"/>
+      <c r="P454" s="2" t="inlineStr"/>
+      <c r="Q454" s="2" t="inlineStr"/>
+      <c r="R454" s="2" t="inlineStr"/>
+      <c r="S454" s="2" t="inlineStr"/>
+      <c r="T454" s="2" t="inlineStr"/>
+      <c r="U454" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5f5a607-b450-40d0-a620-14aa129cd022</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="2" t="n">
+        <v>454</v>
+      </c>
+      <c r="B455" s="2" t="inlineStr">
+        <is>
+          <t>袗08-8300/2006</t>
+        </is>
+      </c>
+      <c r="C455" s="2" t="inlineStr">
+        <is>
+          <t>18.09.2006</t>
+        </is>
+      </c>
+      <c r="D455" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E455" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F455" s="2" t="inlineStr"/>
+      <c r="G455" s="2" t="inlineStr"/>
+      <c r="H455" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘械谢谐芯褉芯写褋泻懈泄 锌褉芯屑褘褕谢械薪薪芯-褋褌褉芯懈褌械谢褜薪褘泄 斜邪薪泻 胁 谢懈褑械 袚褍斜泻懈薪褋泻芯谐芯 褎懈谢懈邪谢邪</t>
+        </is>
+      </c>
+      <c r="I455" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J455" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K455" s="2" t="inlineStr">
+        <is>
+          <t>袙懈薪薪懈泻芯胁 肖.肖.</t>
+        </is>
+      </c>
+      <c r="L455" s="2" t="inlineStr"/>
+      <c r="M455" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N455" s="2" t="inlineStr">
+        <is>
+          <t>孝芯锌芯褉泻芯胁邪 袗. 袙.</t>
+        </is>
+      </c>
+      <c r="O455" s="2" t="inlineStr"/>
+      <c r="P455" s="2" t="inlineStr"/>
+      <c r="Q455" s="2" t="inlineStr"/>
+      <c r="R455" s="2" t="inlineStr"/>
+      <c r="S455" s="2" t="inlineStr"/>
+      <c r="T455" s="2" t="inlineStr"/>
+      <c r="U455" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4ec004c-881f-4df5-81b3-3f455c425553</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="2" t="n">
+        <v>455</v>
+      </c>
+      <c r="B456" s="2" t="inlineStr">
+        <is>
+          <t>袗08-5294/2006</t>
+        </is>
+      </c>
+      <c r="C456" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2006</t>
+        </is>
+      </c>
+      <c r="D456" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E456" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F456" s="2" t="inlineStr"/>
+      <c r="G456" s="2" t="inlineStr"/>
+      <c r="H456" s="2" t="inlineStr">
+        <is>
+          <t>袘袝袥袚袨袪袨袛小袣袠袡 小孝袪袨袠孝袝袥鞋袧蝎袡 袣袨袥袥袝袛袞</t>
+        </is>
+      </c>
+      <c r="I456" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J456" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K456" s="2" t="inlineStr">
+        <is>
+          <t>孝械褉褉懈褌芯褉懈邪谢褜薪芯械 褍锌褉邪胁谢械薪懈械 肖械写械褉邪谢褜薪芯谐芯 邪谐械薪褌褋褌胁邪 锌芯 褍锌褉邪胁谢械薪懈褞 褎械写械褉邪谢褜薪褘屑 懈屑褍褖械褋褌胁芯屑 锌芯 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="L456" s="2" t="inlineStr"/>
+      <c r="M456" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N456" s="2" t="inlineStr">
+        <is>
+          <t>袥懈薪褔械薪泻芯 袠. 袙.</t>
+        </is>
+      </c>
+      <c r="O456" s="2" t="inlineStr"/>
+      <c r="P456" s="2" t="inlineStr"/>
+      <c r="Q456" s="2" t="inlineStr"/>
+      <c r="R456" s="2" t="inlineStr"/>
+      <c r="S456" s="2" t="inlineStr"/>
+      <c r="T456" s="2" t="inlineStr"/>
+      <c r="U456" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/457390bb-f0fb-4f9c-901f-4b36a0dc3ca5</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="2" t="n">
+        <v>456</v>
+      </c>
+      <c r="B457" s="2" t="inlineStr">
+        <is>
+          <t>袗08-2442/2006</t>
+        </is>
+      </c>
+      <c r="C457" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2006</t>
+        </is>
+      </c>
+      <c r="D457" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E457" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F457" s="2" t="inlineStr"/>
+      <c r="G457" s="2" t="inlineStr"/>
+      <c r="H457" s="2" t="inlineStr">
+        <is>
+          <t>袘械谢谐芯褉芯写褋泻懈泄 褋褌褉芯懈褌械谢褜薪褘泄 泻芯谢谢械写卸 谐.袘械谢谐芯褉芯写邪</t>
+        </is>
+      </c>
+      <c r="I457" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J457" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K457" s="2" t="inlineStr">
+        <is>
+          <t>孝校 肖袗校肖袠 袩袨 袘袝袥袚袨袪袨袛小袣袨袡 袨袘袥.</t>
+        </is>
+      </c>
+      <c r="L457" s="2" t="inlineStr"/>
+      <c r="M457" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N457" s="2" t="inlineStr">
+        <is>
+          <t>楔锌邪泻 袘. 袛.</t>
+        </is>
+      </c>
+      <c r="O457" s="2" t="inlineStr"/>
+      <c r="P457" s="2" t="inlineStr"/>
+      <c r="Q457" s="2" t="inlineStr"/>
+      <c r="R457" s="2" t="inlineStr"/>
+      <c r="S457" s="2" t="inlineStr"/>
+      <c r="T457" s="2" t="inlineStr"/>
+      <c r="U457" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d82c5236-6e3b-4597-813f-d47775871f4f</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="2" t="n">
+        <v>457</v>
+      </c>
+      <c r="B458" s="2" t="inlineStr">
+        <is>
+          <t>袗08-2214/2006</t>
+        </is>
+      </c>
+      <c r="C458" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2006</t>
+        </is>
+      </c>
+      <c r="D458" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E458" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F458" s="2" t="inlineStr"/>
+      <c r="G458" s="2" t="inlineStr"/>
+      <c r="H458" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 "袦袪小袣 笑械薪褌褉邪"</t>
+        </is>
+      </c>
+      <c r="I458" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J458" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K458" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘械谢谐芯褉芯写褋泻懈泄 协泻芯谢芯谐懈褔械褋泻懈泄 袣芯屑锌谢械泻褋 褋.小褌褉械谢械褑泻芯械</t>
+        </is>
+      </c>
+      <c r="L458" s="2" t="inlineStr"/>
+      <c r="M458" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N458" s="2" t="inlineStr">
+        <is>
+          <t>袘邪褉泻邪谢芯胁邪 袚. 袠.</t>
+        </is>
+      </c>
+      <c r="O458" s="2" t="inlineStr"/>
+      <c r="P458" s="2" t="inlineStr"/>
+      <c r="Q458" s="2" t="inlineStr"/>
+      <c r="R458" s="2" t="inlineStr"/>
+      <c r="S458" s="2" t="inlineStr"/>
+      <c r="T458" s="2" t="inlineStr"/>
+      <c r="U458" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/063a93cd-db1d-4149-b0be-3256c431505c</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="2" t="n">
+        <v>458</v>
+      </c>
+      <c r="B459" s="2" t="inlineStr">
+        <is>
+          <t>袗08-1644/2006</t>
+        </is>
+      </c>
+      <c r="C459" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2006</t>
+        </is>
+      </c>
+      <c r="D459" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E459" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F459" s="2" t="inlineStr"/>
+      <c r="G459" s="2" t="inlineStr"/>
+      <c r="H459" s="2" t="inlineStr">
+        <is>
+          <t>校锌褉邪胁谢械薪懈械 肖械写械褉邪谢褜薪芯泄 邪薪褌懈屑芯薪芯锌芯谢褜薪芯泄 褋谢褍卸斜褘 锌芯 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="I459" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J459" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K459" s="2" t="inlineStr">
+        <is>
+          <t>袘袝袥袚袨袪袨袛小袣袠袡 小孝袪袨袠孝袝袥鞋袧蝎袡 袣袨袥袥袝袛袞</t>
+        </is>
+      </c>
+      <c r="L459" s="2" t="inlineStr"/>
+      <c r="M459" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N459" s="2" t="inlineStr">
+        <is>
+          <t>袙邪谢褍泄褋泻懈泄 袧. 小.</t>
+        </is>
+      </c>
+      <c r="O459" s="2" t="inlineStr"/>
+      <c r="P459" s="2" t="inlineStr"/>
+      <c r="Q459" s="2" t="inlineStr"/>
+      <c r="R459" s="2" t="inlineStr"/>
+      <c r="S459" s="2" t="inlineStr"/>
+      <c r="T459" s="2" t="inlineStr"/>
+      <c r="U459" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e2593a4-7c4b-48cd-a692-31fb2f9240c0</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="2" t="n">
+        <v>459</v>
+      </c>
+      <c r="B460" s="2" t="inlineStr">
+        <is>
+          <t>袗08-258/2006</t>
+        </is>
+      </c>
+      <c r="C460" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2006</t>
+        </is>
+      </c>
+      <c r="D460" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E460" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F460" s="2" t="inlineStr"/>
+      <c r="G460" s="2" t="inlineStr"/>
+      <c r="H460" s="2" t="inlineStr">
+        <is>
+          <t>袚校 校袩肖袪 袩袨 袘袝袥袚袨袪袨袛小袣袨袦校 袪-袧校 袚.袘袝袥袚袨袪袨袛</t>
+        </is>
+      </c>
+      <c r="I460" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J460" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K460" s="2" t="inlineStr">
+        <is>
+          <t>袨袨袨 袘袝袥袚袨袪袨袛小袣袗携 小孝袪袨袠孝袝袥鞋袧袗携 袣袨袦袩袗袧袠携-5</t>
+        </is>
+      </c>
+      <c r="L460" s="2" t="inlineStr"/>
+      <c r="M460" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N460" s="2" t="inlineStr">
+        <is>
+          <t>楔锌邪泻 袘. 袛.</t>
+        </is>
+      </c>
+      <c r="O460" s="2" t="inlineStr"/>
+      <c r="P460" s="2" t="inlineStr"/>
+      <c r="Q460" s="2" t="inlineStr"/>
+      <c r="R460" s="2" t="inlineStr"/>
+      <c r="S460" s="2" t="inlineStr"/>
+      <c r="T460" s="2" t="inlineStr"/>
+      <c r="U460" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0164339-15b8-42ca-9a3b-c872f5a35aac</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="2" t="n">
+        <v>460</v>
+      </c>
+      <c r="B461" s="2" t="inlineStr">
+        <is>
+          <t>袗08-7828/2005</t>
+        </is>
+      </c>
+      <c r="C461" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2005</t>
+        </is>
+      </c>
+      <c r="D461" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E461" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F461" s="2" t="inlineStr"/>
+      <c r="G461" s="2" t="inlineStr"/>
+      <c r="H461" s="2" t="inlineStr">
+        <is>
+          <t>袘袝袥袚袨袪袨袛小袣袠袡 袚袨袪袨袛小袣袨袡 校效袗小孝袨袣 袨袗袨 袘袝袥袚袨袪袨袛小袣袗携 小袘蝎孝袨袙袗携 袣袨袦袩袗袧袠携</t>
+        </is>
+      </c>
+      <c r="I461" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J461" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K461" s="2" t="inlineStr">
+        <is>
+          <t>肖袚袨校 袘械谢谐芯褉芯写褋泻懈泄 褋褌褉芯懈褌械谢褜薪褘泄 泻芯谢谢械写卸</t>
+        </is>
+      </c>
+      <c r="L461" s="2" t="inlineStr"/>
+      <c r="M461" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N461" s="2" t="inlineStr">
+        <is>
+          <t>袣褉懈胁械薪褜 袙. 袧.</t>
+        </is>
+      </c>
+      <c r="O461" s="2" t="inlineStr"/>
+      <c r="P461" s="2" t="inlineStr"/>
+      <c r="Q461" s="2" t="inlineStr"/>
+      <c r="R461" s="2" t="inlineStr"/>
+      <c r="S461" s="2" t="inlineStr"/>
+      <c r="T461" s="2" t="inlineStr"/>
+      <c r="U461" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/710a237b-7497-4640-a851-0cb89b9f879c</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="2" t="n">
+        <v>461</v>
+      </c>
+      <c r="B462" s="2" t="inlineStr">
+        <is>
+          <t>袗08-7464/2005</t>
+        </is>
+      </c>
+      <c r="C462" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2005</t>
+        </is>
+      </c>
+      <c r="D462" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E462" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F462" s="2" t="inlineStr"/>
+      <c r="G462" s="2" t="inlineStr"/>
+      <c r="H462" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I462" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J462" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K462" s="2" t="inlineStr">
+        <is>
+          <t>孝袝袪袪袠孝袨袪袠袗袥鞋袧袨袝 校袩袪袗袙袥袝袧袠袝 袪袨小袠袦校些袝小孝袙袗 袩袨 袘袝袥袚袨袪袨袛小袣袨袡 袨袘袥.</t>
+        </is>
+      </c>
+      <c r="L462" s="2" t="inlineStr"/>
+      <c r="M462" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N462" s="2" t="inlineStr">
+        <is>
+          <t>袗褋褌邪锌芯胁褋泻邪褟 袗. 袚.</t>
+        </is>
+      </c>
+      <c r="O462" s="2" t="inlineStr"/>
+      <c r="P462" s="2" t="inlineStr"/>
+      <c r="Q462" s="2" t="inlineStr"/>
+      <c r="R462" s="2" t="inlineStr"/>
+      <c r="S462" s="2" t="inlineStr"/>
+      <c r="T462" s="2" t="inlineStr"/>
+      <c r="U462" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b2b74de5-bfe3-476f-a6b2-0bc9bfcf5832</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="2" t="n">
+        <v>462</v>
+      </c>
+      <c r="B463" s="2" t="inlineStr">
+        <is>
+          <t>袗08-7465/2005</t>
+        </is>
+      </c>
+      <c r="C463" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2005</t>
+        </is>
+      </c>
+      <c r="D463" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E463" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F463" s="2" t="inlineStr"/>
+      <c r="G463" s="2" t="inlineStr"/>
+      <c r="H463" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I463" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J463" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K463" s="2" t="inlineStr">
+        <is>
+          <t>孝袝袪袪袠孝袨袪袠袗袥鞋袧袨袝 校袩袪袗袙袥袝袧袠袝 袪袨小袠袦校些袝小孝袙袗 袩袨 袘袝袥袚袨袪袨袛小袣袨袡 袨袘袥.</t>
+        </is>
+      </c>
+      <c r="L463" s="2" t="inlineStr"/>
+      <c r="M463" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N463" s="2" t="inlineStr">
+        <is>
+          <t>袗褋褌邪锌芯胁褋泻邪褟 袗. 袚.</t>
+        </is>
+      </c>
+      <c r="O463" s="2" t="inlineStr"/>
+      <c r="P463" s="2" t="inlineStr"/>
+      <c r="Q463" s="2" t="inlineStr"/>
+      <c r="R463" s="2" t="inlineStr"/>
+      <c r="S463" s="2" t="inlineStr"/>
+      <c r="T463" s="2" t="inlineStr"/>
+      <c r="U463" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/32f57fda-d082-4637-9e63-ed6074855db1</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="2" t="n">
+        <v>463</v>
+      </c>
+      <c r="B464" s="2" t="inlineStr">
+        <is>
+          <t>袗08-7466/2005</t>
+        </is>
+      </c>
+      <c r="C464" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2005</t>
+        </is>
+      </c>
+      <c r="D464" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E464" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F464" s="2" t="inlineStr"/>
+      <c r="G464" s="2" t="inlineStr"/>
+      <c r="H464" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I464" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J464" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K464" s="2" t="inlineStr">
+        <is>
+          <t>孝袝袪袪袠孝袨袪袠袗袥鞋袧袨袝 校袩袪袗袙袥袝袧袠袝 袪袨小袠袦校些袝小孝袙袗 袩袨 袘袝袥袚袨袪袨袛小袣袨袡 袨袘袥.</t>
+        </is>
+      </c>
+      <c r="L464" s="2" t="inlineStr"/>
+      <c r="M464" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N464" s="2" t="inlineStr">
+        <is>
+          <t>袗褋褌邪锌芯胁褋泻邪褟 袗. 袚.</t>
+        </is>
+      </c>
+      <c r="O464" s="2" t="inlineStr"/>
+      <c r="P464" s="2" t="inlineStr"/>
+      <c r="Q464" s="2" t="inlineStr"/>
+      <c r="R464" s="2" t="inlineStr"/>
+      <c r="S464" s="2" t="inlineStr"/>
+      <c r="T464" s="2" t="inlineStr"/>
+      <c r="U464" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a3e8e78d-39bd-42be-b0eb-822f207559ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="2" t="n">
+        <v>464</v>
+      </c>
+      <c r="B465" s="2" t="inlineStr">
+        <is>
+          <t>袗08-7463/2005</t>
+        </is>
+      </c>
+      <c r="C465" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2005</t>
+        </is>
+      </c>
+      <c r="D465" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E465" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F465" s="2" t="inlineStr"/>
+      <c r="G465" s="2" t="inlineStr"/>
+      <c r="H465" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I465" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J465" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K465" s="2" t="inlineStr">
+        <is>
+          <t>孝袝袪袪袠孝袨袪袠袗袥鞋袧袨袝 校袩袪袗袙袥袝袧袠袝 袪袨小袠袦校些袝小孝袙袗 袩袨 袘袝袥袚袨袪袨袛小袣袨袡 袨袘袥.</t>
+        </is>
+      </c>
+      <c r="L465" s="2" t="inlineStr"/>
+      <c r="M465" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N465" s="2" t="inlineStr">
+        <is>
+          <t>袗褋褌邪锌芯胁褋泻邪褟 袗. 袚.</t>
+        </is>
+      </c>
+      <c r="O465" s="2" t="inlineStr"/>
+      <c r="P465" s="2" t="inlineStr"/>
+      <c r="Q465" s="2" t="inlineStr"/>
+      <c r="R465" s="2" t="inlineStr"/>
+      <c r="S465" s="2" t="inlineStr"/>
+      <c r="T465" s="2" t="inlineStr"/>
+      <c r="U465" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da590ca9-1b03-4980-b2b7-aa04fa377fff</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="2" t="n">
+        <v>465</v>
+      </c>
+      <c r="B466" s="2" t="inlineStr">
+        <is>
+          <t>袗08-6141/2005</t>
+        </is>
+      </c>
+      <c r="C466" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2005</t>
+        </is>
+      </c>
+      <c r="D466" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E466" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F466" s="2" t="inlineStr"/>
+      <c r="G466" s="2" t="inlineStr"/>
+      <c r="H466" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I466" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J466" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K466" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携 袨袗袨 袘小袣</t>
+        </is>
+      </c>
+      <c r="L466" s="2" t="inlineStr"/>
+      <c r="M466" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N466" s="2" t="inlineStr">
+        <is>
+          <t>袛褉芯斜褘褕械胁 挟. 挟.</t>
+        </is>
+      </c>
+      <c r="O466" s="2" t="inlineStr"/>
+      <c r="P466" s="2" t="inlineStr"/>
+      <c r="Q466" s="2" t="inlineStr"/>
+      <c r="R466" s="2" t="inlineStr"/>
+      <c r="S466" s="2" t="inlineStr"/>
+      <c r="T466" s="2" t="inlineStr"/>
+      <c r="U466" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7bc07ae2-9892-4de0-a581-ea8b98095047</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="2" t="n">
+        <v>466</v>
+      </c>
+      <c r="B467" s="2" t="inlineStr">
+        <is>
+          <t>袗08-6138/2005</t>
+        </is>
+      </c>
+      <c r="C467" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2005</t>
+        </is>
+      </c>
+      <c r="D467" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E467" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F467" s="2" t="inlineStr"/>
+      <c r="G467" s="2" t="inlineStr"/>
+      <c r="H467" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I467" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J467" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K467" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携 袨袗袨 袘小袣</t>
+        </is>
+      </c>
+      <c r="L467" s="2" t="inlineStr"/>
+      <c r="M467" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N467" s="2" t="inlineStr">
+        <is>
+          <t>袛褉芯斜褘褕械胁 挟. 挟.</t>
+        </is>
+      </c>
+      <c r="O467" s="2" t="inlineStr"/>
+      <c r="P467" s="2" t="inlineStr"/>
+      <c r="Q467" s="2" t="inlineStr"/>
+      <c r="R467" s="2" t="inlineStr"/>
+      <c r="S467" s="2" t="inlineStr"/>
+      <c r="T467" s="2" t="inlineStr"/>
+      <c r="U467" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7aa0c35-9d4d-4212-9eca-82f9af775a48</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="2" t="n">
+        <v>467</v>
+      </c>
+      <c r="B468" s="2" t="inlineStr">
+        <is>
+          <t>袗08-6139/2005</t>
+        </is>
+      </c>
+      <c r="C468" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2005</t>
+        </is>
+      </c>
+      <c r="D468" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E468" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F468" s="2" t="inlineStr"/>
+      <c r="G468" s="2" t="inlineStr"/>
+      <c r="H468" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I468" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J468" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K468" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携 袨袗袨 袘小袣</t>
+        </is>
+      </c>
+      <c r="L468" s="2" t="inlineStr"/>
+      <c r="M468" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N468" s="2" t="inlineStr">
+        <is>
+          <t>袙邪褋懈谢褜褔械薪泻芯 袨. 袠.</t>
+        </is>
+      </c>
+      <c r="O468" s="2" t="inlineStr"/>
+      <c r="P468" s="2" t="inlineStr"/>
+      <c r="Q468" s="2" t="inlineStr"/>
+      <c r="R468" s="2" t="inlineStr"/>
+      <c r="S468" s="2" t="inlineStr"/>
+      <c r="T468" s="2" t="inlineStr"/>
+      <c r="U468" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a186c151-40f3-4100-bab9-6223edef29a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="2" t="n">
+        <v>468</v>
+      </c>
+      <c r="B469" s="2" t="inlineStr">
+        <is>
+          <t>袗08-6140/2005</t>
+        </is>
+      </c>
+      <c r="C469" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2005</t>
+        </is>
+      </c>
+      <c r="D469" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E469" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F469" s="2" t="inlineStr"/>
+      <c r="G469" s="2" t="inlineStr"/>
+      <c r="H469" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携</t>
+        </is>
+      </c>
+      <c r="I469" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J469" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K469" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携 袨袗袨 袘小袣</t>
+        </is>
+      </c>
+      <c r="L469" s="2" t="inlineStr"/>
+      <c r="M469" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N469" s="2" t="inlineStr">
+        <is>
+          <t>袛褉芯斜褘褕械胁 挟. 挟.</t>
+        </is>
+      </c>
+      <c r="O469" s="2" t="inlineStr"/>
+      <c r="P469" s="2" t="inlineStr"/>
+      <c r="Q469" s="2" t="inlineStr"/>
+      <c r="R469" s="2" t="inlineStr"/>
+      <c r="S469" s="2" t="inlineStr"/>
+      <c r="T469" s="2" t="inlineStr"/>
+      <c r="U469" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5df77897-6933-4e26-9664-50d37b86d2de</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="2" t="n">
+        <v>469</v>
+      </c>
+      <c r="B470" s="2" t="inlineStr">
+        <is>
+          <t>袗08-6065/2005</t>
+        </is>
+      </c>
+      <c r="C470" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2005</t>
+        </is>
+      </c>
+      <c r="D470" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E470" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F470" s="2" t="inlineStr"/>
+      <c r="G470" s="2" t="inlineStr"/>
+      <c r="H470" s="2" t="inlineStr">
+        <is>
+          <t>袦校 袚袨袪袨袛小袣袗携 袧袝袛袙袠袞袠袦袨小孝鞋 袘袝袥袚袨袪袨袛</t>
+        </is>
+      </c>
+      <c r="I470" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J470" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K470" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袠袡 小孝袪袨袠孝袝袥鞋袧蝎袡 袘袥袨袣 袦 袚.袘袝袥袚袨袪袨袛</t>
+        </is>
+      </c>
+      <c r="L470" s="2" t="inlineStr"/>
+      <c r="M470" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N470" s="2" t="inlineStr">
+        <is>
+          <t>袙邪褋懈谢褜褔械薪泻芯 袨. 袠.</t>
+        </is>
+      </c>
+      <c r="O470" s="2" t="inlineStr"/>
+      <c r="P470" s="2" t="inlineStr"/>
+      <c r="Q470" s="2" t="inlineStr"/>
+      <c r="R470" s="2" t="inlineStr"/>
+      <c r="S470" s="2" t="inlineStr"/>
+      <c r="T470" s="2" t="inlineStr"/>
+      <c r="U470" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79e79dab-b97b-4eeb-8f4a-4e7bfa4eb49a</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="2" t="n">
+        <v>470</v>
+      </c>
+      <c r="B471" s="2" t="inlineStr">
+        <is>
+          <t>袗08-5131/2005</t>
+        </is>
+      </c>
+      <c r="C471" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2005</t>
+        </is>
+      </c>
+      <c r="D471" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E471" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F471" s="2" t="inlineStr"/>
+      <c r="G471" s="2" t="inlineStr"/>
+      <c r="H471" s="2" t="inlineStr">
+        <is>
+          <t>袠肖袧小 袪芯褋褋懈懈 锌芯 谐. 袘械谢谐芯褉芯写褍</t>
+        </is>
+      </c>
+      <c r="I471" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J471" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K471" s="2" t="inlineStr">
+        <is>
+          <t>袨袗袨 袘袝袥袚袨袪袨袛小袣袨袝 小孝袪袨袠孝袝袥鞋袧袨-袦袨袧孝袗袞袧袨袝 校袩袪袗袙袥袝袧袠袝 袘袝袥袚袨袪袨袛小孝袗袥鞋袣袨袧小孝袪校袣笑袠携 袚.袘袝袥袚袨袪袨袛</t>
+        </is>
+      </c>
+      <c r="L471" s="2" t="inlineStr"/>
+      <c r="M471" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N471" s="2" t="inlineStr">
+        <is>
+          <t>楔锌邪泻 袘. 袛.</t>
+        </is>
+      </c>
+      <c r="O471" s="2" t="inlineStr"/>
+      <c r="P471" s="2" t="inlineStr"/>
+      <c r="Q471" s="2" t="inlineStr"/>
+      <c r="R471" s="2" t="inlineStr"/>
+      <c r="S471" s="2" t="inlineStr"/>
+      <c r="T471" s="2" t="inlineStr"/>
+      <c r="U471" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cfa62631-3502-4f6e-bfb9-d534750ddbb4</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="2" t="n">
+        <v>471</v>
+      </c>
+      <c r="B472" s="2" t="inlineStr">
+        <is>
+          <t>袗08-3801/2005</t>
+        </is>
+      </c>
+      <c r="C472" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2005</t>
+        </is>
+      </c>
+      <c r="D472" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E472" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F472" s="2" t="inlineStr"/>
+      <c r="G472" s="2" t="inlineStr"/>
+      <c r="H472" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘袝袥袚袨袪袨袛小袣袨袝 袩袨 袩袪袨袠袟袙袨袛小孝袙校 小孝袪袨袠孝袝袥鞋袧蝎啸 袦袗孝袝袪袠袗袥袨袙 袩.袪袗袟校袦袧袨袝</t>
+        </is>
+      </c>
+      <c r="I472" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J472" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K472" s="2" t="inlineStr">
+        <is>
+          <t>袗袛袦袠袧袠小孝袪袗笑袠携 袘袝袥袚袨袪袨袛小袣袨袚袨 袪-袧袗</t>
+        </is>
+      </c>
+      <c r="L472" s="2" t="inlineStr"/>
+      <c r="M472" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N472" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O472" s="2" t="inlineStr"/>
+      <c r="P472" s="2" t="inlineStr"/>
+      <c r="Q472" s="2" t="inlineStr"/>
+      <c r="R472" s="2" t="inlineStr"/>
+      <c r="S472" s="2" t="inlineStr"/>
+      <c r="T472" s="2" t="inlineStr"/>
+      <c r="U472" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0b4757df-d61a-40c0-a12c-e692901effbc</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="2" t="n">
+        <v>472</v>
+      </c>
+      <c r="B473" s="2" t="inlineStr">
+        <is>
+          <t>袗08-3800/2005</t>
+        </is>
+      </c>
+      <c r="C473" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2005</t>
+        </is>
+      </c>
+      <c r="D473" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E473" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F473" s="2" t="inlineStr"/>
+      <c r="G473" s="2" t="inlineStr"/>
+      <c r="H473" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘袝袥袚袨袪袨袛小袣袨袝 袩袨 袩袪袨袠袟袙袨袛小孝袙校 小孝袪袨袠孝袝袥鞋袧蝎啸 袦袗孝袝袪袠袗袥袨袙 袩.袪袗袟校袦袧袨袝</t>
+        </is>
+      </c>
+      <c r="I473" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J473" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K473" s="2" t="inlineStr">
+        <is>
+          <t>袗袛袦袠袧袠小孝袪袗笑袠携 袘袝袥袚袨袪袨袛小袣袨袚袨 袪-袧袗</t>
+        </is>
+      </c>
+      <c r="L473" s="2" t="inlineStr"/>
+      <c r="M473" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N473" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O473" s="2" t="inlineStr"/>
+      <c r="P473" s="2" t="inlineStr"/>
+      <c r="Q473" s="2" t="inlineStr"/>
+      <c r="R473" s="2" t="inlineStr"/>
+      <c r="S473" s="2" t="inlineStr"/>
+      <c r="T473" s="2" t="inlineStr"/>
+      <c r="U473" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/632e7acc-2bdb-437c-95bf-1a262f1ab62a</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="2" t="n">
+        <v>473</v>
+      </c>
+      <c r="B474" s="2" t="inlineStr">
+        <is>
+          <t>袗08-3803/2005</t>
+        </is>
+      </c>
+      <c r="C474" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2005</t>
+        </is>
+      </c>
+      <c r="D474" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E474" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F474" s="2" t="inlineStr"/>
+      <c r="G474" s="2" t="inlineStr"/>
+      <c r="H474" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘袝袥袚袨袪袨袛小袣袨袝 袩袨 袩袪袨袠袟袙袨袛小孝袙校 小孝袪袨袠孝袝袥鞋袧蝎啸 袦袗孝袝袪袠袗袥袨袙 袩.袪袗袟校袦袧袨袝</t>
+        </is>
+      </c>
+      <c r="I474" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J474" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K474" s="2" t="inlineStr">
+        <is>
+          <t>袗袛袦袠袧袠小孝袪袗笑袠携 袘袝袥袚袨袪袨袛小袣袨袚袨 袪-袧袗</t>
+        </is>
+      </c>
+      <c r="L474" s="2" t="inlineStr"/>
+      <c r="M474" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N474" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O474" s="2" t="inlineStr"/>
+      <c r="P474" s="2" t="inlineStr"/>
+      <c r="Q474" s="2" t="inlineStr"/>
+      <c r="R474" s="2" t="inlineStr"/>
+      <c r="S474" s="2" t="inlineStr"/>
+      <c r="T474" s="2" t="inlineStr"/>
+      <c r="U474" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78891441-6ef2-48d3-8701-d30bd2eb83d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="2" t="n">
+        <v>474</v>
+      </c>
+      <c r="B475" s="2" t="inlineStr">
+        <is>
+          <t>袗08-3799/2005</t>
+        </is>
+      </c>
+      <c r="C475" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2005</t>
+        </is>
+      </c>
+      <c r="D475" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E475" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F475" s="2" t="inlineStr"/>
+      <c r="G475" s="2" t="inlineStr"/>
+      <c r="H475" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘袝袥袚袨袪袨袛小袣袨袝 袩袨 袩袪袨袠袟袙袨袛小孝袙校 小孝袪袨袠孝袝袥鞋袧蝎啸 袦袗孝袝袪袠袗袥袨袙 袩.袪袗袟校袦袧袨袝</t>
+        </is>
+      </c>
+      <c r="I475" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J475" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K475" s="2" t="inlineStr">
+        <is>
+          <t>袗袛袦袠袧袠小孝袪袗笑袠携 袘袝袥袚袨袪袨袛小袣袨袚袨 袪-袧袗</t>
+        </is>
+      </c>
+      <c r="L475" s="2" t="inlineStr"/>
+      <c r="M475" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N475" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O475" s="2" t="inlineStr"/>
+      <c r="P475" s="2" t="inlineStr"/>
+      <c r="Q475" s="2" t="inlineStr"/>
+      <c r="R475" s="2" t="inlineStr"/>
+      <c r="S475" s="2" t="inlineStr"/>
+      <c r="T475" s="2" t="inlineStr"/>
+      <c r="U475" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b282e745-280d-426e-bbd7-ca2e04fc4649</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="2" t="n">
+        <v>475</v>
+      </c>
+      <c r="B476" s="2" t="inlineStr">
+        <is>
+          <t>袗08-3802/2005</t>
+        </is>
+      </c>
+      <c r="C476" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2005</t>
+        </is>
+      </c>
+      <c r="D476" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E476" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F476" s="2" t="inlineStr"/>
+      <c r="G476" s="2" t="inlineStr"/>
+      <c r="H476" s="2" t="inlineStr">
+        <is>
+          <t>袟袗袨 袘袝袥袚袨袪袨袛小袣袨袝 袩袨 袩袪袨袠袟袙袨袛小孝袙校 小孝袪袨袠孝袝袥鞋袧蝎啸 袦袗孝袝袪袠袗袥袨袙 袩.袪袗袟校袦袧袨袝</t>
+        </is>
+      </c>
+      <c r="I476" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J476" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K476" s="2" t="inlineStr">
+        <is>
+          <t>袗袛袦袠袧袠小孝袪袗笑袠携 袘袝袥袚袨袪袨袛小袣袨袚袨 袪-袧袗</t>
+        </is>
+      </c>
+      <c r="L476" s="2" t="inlineStr"/>
+      <c r="M476" s="2" t="inlineStr">
+        <is>
+          <t>袗小 袘械谢谐芯褉芯写褋泻芯泄 芯斜谢邪褋褌懈</t>
+        </is>
+      </c>
+      <c r="N476" s="2" t="inlineStr">
+        <is>
+          <t>袪芯蟹写芯斜褍写褜泻芯 袗. 袧.</t>
+        </is>
+      </c>
+      <c r="O476" s="2" t="inlineStr"/>
+      <c r="P476" s="2" t="inlineStr"/>
+      <c r="Q476" s="2" t="inlineStr"/>
+      <c r="R476" s="2" t="inlineStr"/>
+      <c r="S476" s="2" t="inlineStr"/>
+      <c r="T476" s="2" t="inlineStr"/>
+      <c r="U476" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44fe29f2-73a5-4f8c-ba5e-cadaa250c445</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="2" t="n">
+        <v>476</v>
+      </c>
+      <c r="B477" s="2" t="inlineStr">
+        <is>
+          <t>А08-2664/2005</t>
+        </is>
+      </c>
+      <c r="C477" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2005</t>
+        </is>
+      </c>
+      <c r="D477" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E477" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F477" s="2" t="inlineStr"/>
+      <c r="G477" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I477" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J477" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K477" s="2" t="inlineStr">
+        <is>
+          <t>ООО БАЙТ Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L477" s="2" t="inlineStr"/>
+      <c r="M477" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N477" s="2" t="inlineStr">
+        <is>
+          <t>Мадыгина О. А.</t>
+        </is>
+      </c>
+      <c r="O477" s="2" t="inlineStr"/>
+      <c r="P477" s="2" t="inlineStr"/>
+      <c r="Q477" s="2" t="inlineStr"/>
+      <c r="R477" s="2" t="inlineStr"/>
+      <c r="S477" s="2" t="inlineStr"/>
+      <c r="T477" s="2" t="inlineStr"/>
+      <c r="U477" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd95fa0b-78ab-4e65-92bd-2b1c05034018</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="2" t="n">
+        <v>477</v>
+      </c>
+      <c r="B478" s="2" t="inlineStr">
+        <is>
+          <t>А08-2459/2005</t>
+        </is>
+      </c>
+      <c r="C478" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2005</t>
+        </is>
+      </c>
+      <c r="D478" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E478" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F478" s="2" t="inlineStr"/>
+      <c r="G478" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I478" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J478" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K478" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородская сбытовая компания"</t>
+        </is>
+      </c>
+      <c r="L478" s="2" t="inlineStr">
+        <is>
+          <t>3123110760</t>
+        </is>
+      </c>
+      <c r="M478" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N478" s="2" t="inlineStr">
+        <is>
+          <t>Плотников Д. О.</t>
+        </is>
+      </c>
+      <c r="O478" s="2" t="inlineStr"/>
+      <c r="P478" s="2" t="inlineStr"/>
+      <c r="Q478" s="2" t="inlineStr"/>
+      <c r="R478" s="2" t="inlineStr"/>
+      <c r="S478" s="2" t="inlineStr"/>
+      <c r="T478" s="2" t="inlineStr"/>
+      <c r="U478" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd556c07-364a-4c93-a546-647358fa753b</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="2" t="n">
+        <v>478</v>
+      </c>
+      <c r="B479" s="2" t="inlineStr">
+        <is>
+          <t>А08-1652/2005</t>
+        </is>
+      </c>
+      <c r="C479" s="2" t="inlineStr">
+        <is>
+          <t>22.03.2005</t>
+        </is>
+      </c>
+      <c r="D479" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E479" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F479" s="2" t="inlineStr"/>
+      <c r="G479" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Управление автомобильных дорог общего пользования и транспорта Белгородской области</t>
+        </is>
+      </c>
+      <c r="I479" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J479" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K479" s="2" t="inlineStr">
+        <is>
+          <t>МУ ДОРОЖНО-СТРОИТЕЛЬНОЕ ПРЕДПРИЯТИЕ БЕЛГОРОДСКОЕ П.ОКТЯБРЬСКИЙ</t>
+        </is>
+      </c>
+      <c r="L479" s="2" t="inlineStr"/>
+      <c r="M479" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N479" s="2" t="inlineStr">
+        <is>
+          <t>Плотников Д. О.</t>
+        </is>
+      </c>
+      <c r="O479" s="2" t="inlineStr"/>
+      <c r="P479" s="2" t="inlineStr"/>
+      <c r="Q479" s="2" t="inlineStr"/>
+      <c r="R479" s="2" t="inlineStr"/>
+      <c r="S479" s="2" t="inlineStr"/>
+      <c r="T479" s="2" t="inlineStr"/>
+      <c r="U479" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c08f7ecc-7bf7-4918-9a52-bd96fce13051</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="2" t="n">
+        <v>479</v>
+      </c>
+      <c r="B480" s="2" t="inlineStr">
+        <is>
+          <t>А08-668/2005</t>
+        </is>
+      </c>
+      <c r="C480" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2005</t>
+        </is>
+      </c>
+      <c r="D480" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E480" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F480" s="2" t="inlineStr"/>
+      <c r="G480" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК В ЛИЦЕ ГУБКИНСКОГО ФИЛИАЛА</t>
+        </is>
+      </c>
+      <c r="I480" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J480" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K480" s="2" t="inlineStr">
+        <is>
+          <t>СПК МЕЛАВСКИЙ</t>
+        </is>
+      </c>
+      <c r="L480" s="2" t="inlineStr"/>
+      <c r="M480" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N480" s="2" t="inlineStr">
+        <is>
+          <t>Шпак Б. Д.</t>
+        </is>
+      </c>
+      <c r="O480" s="2" t="inlineStr"/>
+      <c r="P480" s="2" t="inlineStr"/>
+      <c r="Q480" s="2" t="inlineStr"/>
+      <c r="R480" s="2" t="inlineStr"/>
+      <c r="S480" s="2" t="inlineStr"/>
+      <c r="T480" s="2" t="inlineStr"/>
+      <c r="U480" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb29a7b5-9a57-4ba4-b317-3bcd2befeedf</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="2" t="n">
+        <v>480</v>
+      </c>
+      <c r="B481" s="2" t="inlineStr">
+        <is>
+          <t>А08-513/2005</t>
+        </is>
+      </c>
+      <c r="C481" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2005</t>
+        </is>
+      </c>
+      <c r="D481" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E481" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F481" s="2" t="inlineStr"/>
+      <c r="G481" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="inlineStr">
+        <is>
+          <t>СТАРООСКОЛЬСКОЕ ГУ ПАТП-2 Г.СТ.ОСКОЛ</t>
+        </is>
+      </c>
+      <c r="I481" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J481" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K481" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ПЕНСИОННОГО ФОНДА РФ ПО БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L481" s="2" t="inlineStr"/>
+      <c r="M481" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N481" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O481" s="2" t="inlineStr"/>
+      <c r="P481" s="2" t="inlineStr"/>
+      <c r="Q481" s="2" t="inlineStr"/>
+      <c r="R481" s="2" t="inlineStr"/>
+      <c r="S481" s="2" t="inlineStr"/>
+      <c r="T481" s="2" t="inlineStr"/>
+      <c r="U481" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/676d6dd8-324b-48f4-9f0d-d2789f6c2167</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="2" t="n">
+        <v>481</v>
+      </c>
+      <c r="B482" s="2" t="inlineStr">
+        <is>
+          <t>А08-445/2005</t>
+        </is>
+      </c>
+      <c r="C482" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2005</t>
+        </is>
+      </c>
+      <c r="D482" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E482" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F482" s="2" t="inlineStr"/>
+      <c r="G482" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="inlineStr">
+        <is>
+          <t>СТАРООСКОЛЬСКОЕ ГУ ПАТП-2</t>
+        </is>
+      </c>
+      <c r="I482" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J482" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K482" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ УПФ РФ ПО БЕЛГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L482" s="2" t="inlineStr"/>
+      <c r="M482" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N482" s="2" t="inlineStr">
+        <is>
+          <t>Вертопрахова Л. А.</t>
+        </is>
+      </c>
+      <c r="O482" s="2" t="inlineStr"/>
+      <c r="P482" s="2" t="inlineStr"/>
+      <c r="Q482" s="2" t="inlineStr"/>
+      <c r="R482" s="2" t="inlineStr"/>
+      <c r="S482" s="2" t="inlineStr"/>
+      <c r="T482" s="2" t="inlineStr"/>
+      <c r="U482" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5158ce73-22fd-4176-a89b-11da5c6857bc</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="2" t="n">
+        <v>482</v>
+      </c>
+      <c r="B483" s="2" t="inlineStr">
+        <is>
+          <t>А08-368/2005</t>
+        </is>
+      </c>
+      <c r="C483" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2005</t>
+        </is>
+      </c>
+      <c r="D483" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E483" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F483" s="2" t="inlineStr"/>
+      <c r="G483" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="inlineStr">
+        <is>
+          <t>Курский промышленный банк</t>
+        </is>
+      </c>
+      <c r="I483" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J483" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K483" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L483" s="2" t="inlineStr"/>
+      <c r="M483" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N483" s="2" t="inlineStr">
+        <is>
+          <t>Кривень В. Н.</t>
+        </is>
+      </c>
+      <c r="O483" s="2" t="inlineStr"/>
+      <c r="P483" s="2" t="inlineStr"/>
+      <c r="Q483" s="2" t="inlineStr"/>
+      <c r="R483" s="2" t="inlineStr"/>
+      <c r="S483" s="2" t="inlineStr"/>
+      <c r="T483" s="2" t="inlineStr"/>
+      <c r="U483" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e086ec3-c7b4-4835-88eb-681b9c3890b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="2" t="n">
+        <v>483</v>
+      </c>
+      <c r="B484" s="2" t="inlineStr">
+        <is>
+          <t>А08-16183/2004</t>
+        </is>
+      </c>
+      <c r="C484" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2004</t>
+        </is>
+      </c>
+      <c r="D484" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E484" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F484" s="2" t="inlineStr"/>
+      <c r="G484" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ БЛОК-М Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I484" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J484" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K484" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ОТДЕЛСТРОЙ-2 Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L484" s="2" t="inlineStr"/>
+      <c r="M484" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N484" s="2" t="inlineStr">
+        <is>
+          <t>Роздобудько А. Н.</t>
+        </is>
+      </c>
+      <c r="O484" s="2" t="inlineStr"/>
+      <c r="P484" s="2" t="inlineStr"/>
+      <c r="Q484" s="2" t="inlineStr"/>
+      <c r="R484" s="2" t="inlineStr"/>
+      <c r="S484" s="2" t="inlineStr"/>
+      <c r="T484" s="2" t="inlineStr"/>
+      <c r="U484" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/66abce81-42fc-4bbc-841b-e2edbc47784e</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="2" t="n">
+        <v>484</v>
+      </c>
+      <c r="B485" s="2" t="inlineStr">
+        <is>
+          <t>А08-7804/2004</t>
+        </is>
+      </c>
+      <c r="C485" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2004</t>
+        </is>
+      </c>
+      <c r="D485" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E485" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F485" s="2" t="inlineStr"/>
+      <c r="G485" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ БЛОК-М Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I485" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J485" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K485" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ОТДЕЛСТРОЙ-2 БЕЛГОРОДПРОМСТРОЙ Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L485" s="2" t="inlineStr"/>
+      <c r="M485" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N485" s="2" t="inlineStr">
+        <is>
+          <t>Кривень В. Н.</t>
+        </is>
+      </c>
+      <c r="O485" s="2" t="inlineStr"/>
+      <c r="P485" s="2" t="inlineStr"/>
+      <c r="Q485" s="2" t="inlineStr"/>
+      <c r="R485" s="2" t="inlineStr"/>
+      <c r="S485" s="2" t="inlineStr"/>
+      <c r="T485" s="2" t="inlineStr"/>
+      <c r="U485" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/572038a3-8120-4c15-b310-f370cc464321</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="2" t="n">
+        <v>485</v>
+      </c>
+      <c r="B486" s="2" t="inlineStr">
+        <is>
+          <t>А08-6056/2004</t>
+        </is>
+      </c>
+      <c r="C486" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2004</t>
+        </is>
+      </c>
+      <c r="D486" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E486" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F486" s="2" t="inlineStr"/>
+      <c r="G486" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I486" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J486" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K486" s="2" t="inlineStr">
+        <is>
+          <t>ИП ЛАПЕНКО ЛЮБОВЬ ВЛАДИМИРОВНА Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L486" s="2" t="inlineStr"/>
+      <c r="M486" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N486" s="2" t="inlineStr">
+        <is>
+          <t>Мадыгина О. А.</t>
+        </is>
+      </c>
+      <c r="O486" s="2" t="inlineStr"/>
+      <c r="P486" s="2" t="inlineStr"/>
+      <c r="Q486" s="2" t="inlineStr"/>
+      <c r="R486" s="2" t="inlineStr"/>
+      <c r="S486" s="2" t="inlineStr"/>
+      <c r="T486" s="2" t="inlineStr"/>
+      <c r="U486" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3795b7b5-9333-4981-b712-d3ac1d5d865c</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="2" t="n">
+        <v>486</v>
+      </c>
+      <c r="B487" s="2" t="inlineStr">
+        <is>
+          <t>А08-5498/2004</t>
+        </is>
+      </c>
+      <c r="C487" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2004</t>
+        </is>
+      </c>
+      <c r="D487" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E487" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F487" s="2" t="inlineStr"/>
+      <c r="G487" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПФ РФ ПО БЕЛГОРОДУ</t>
+        </is>
+      </c>
+      <c r="I487" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J487" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K487" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ БЛОК-М БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L487" s="2" t="inlineStr"/>
+      <c r="M487" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N487" s="2" t="inlineStr">
+        <is>
+          <t>Баркалова Г. И.</t>
+        </is>
+      </c>
+      <c r="O487" s="2" t="inlineStr"/>
+      <c r="P487" s="2" t="inlineStr"/>
+      <c r="Q487" s="2" t="inlineStr"/>
+      <c r="R487" s="2" t="inlineStr"/>
+      <c r="S487" s="2" t="inlineStr"/>
+      <c r="T487" s="2" t="inlineStr"/>
+      <c r="U487" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/51550252-c9a5-4569-a977-f6051e2a4ffa</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="2" t="n">
+        <v>487</v>
+      </c>
+      <c r="B488" s="2" t="inlineStr">
+        <is>
+          <t>А08-2645/2004</t>
+        </is>
+      </c>
+      <c r="C488" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2004</t>
+        </is>
+      </c>
+      <c r="D488" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E488" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F488" s="2" t="inlineStr"/>
+      <c r="G488" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ТРЕСТ ИНЖЕНЕРНО-СТРОИТЕЛЬНЫХ ИЗЫСКАНИЙ Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I488" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J488" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K488" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛАГРОПРОЕКТ Г.БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L488" s="2" t="inlineStr"/>
+      <c r="M488" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N488" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов В. И.</t>
+        </is>
+      </c>
+      <c r="O488" s="2" t="inlineStr"/>
+      <c r="P488" s="2" t="inlineStr"/>
+      <c r="Q488" s="2" t="inlineStr"/>
+      <c r="R488" s="2" t="inlineStr"/>
+      <c r="S488" s="2" t="inlineStr"/>
+      <c r="T488" s="2" t="inlineStr"/>
+      <c r="U488" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffbe1a0e-4c87-4557-8869-710ec621915d</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="2" t="n">
+        <v>488</v>
+      </c>
+      <c r="B489" s="2" t="inlineStr">
+        <is>
+          <t>А08-12212/2003</t>
+        </is>
+      </c>
+      <c r="C489" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2003</t>
+        </is>
+      </c>
+      <c r="D489" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E489" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F489" s="2" t="inlineStr"/>
+      <c r="G489" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I489" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J489" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K489" s="2" t="inlineStr">
+        <is>
+          <t>Конкурсный управляющий Ермолаев Д.Г.</t>
+        </is>
+      </c>
+      <c r="L489" s="2" t="inlineStr"/>
+      <c r="M489" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N489" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов В. И.</t>
+        </is>
+      </c>
+      <c r="O489" s="2" t="inlineStr"/>
+      <c r="P489" s="2" t="inlineStr"/>
+      <c r="Q489" s="2" t="inlineStr"/>
+      <c r="R489" s="2" t="inlineStr"/>
+      <c r="S489" s="2" t="inlineStr"/>
+      <c r="T489" s="2" t="inlineStr"/>
+      <c r="U489" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdba4242-2a3c-430c-81cb-e8d8b31f6565</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="2" t="n">
+        <v>489</v>
+      </c>
+      <c r="B490" s="2" t="inlineStr">
+        <is>
+          <t>А08-10477/2003</t>
+        </is>
+      </c>
+      <c r="C490" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2003</t>
+        </is>
+      </c>
+      <c r="D490" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E490" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F490" s="2" t="inlineStr"/>
+      <c r="G490" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="inlineStr">
+        <is>
+          <t>АО "Белгородский трест инженерно-строительных изысканий"</t>
+        </is>
+      </c>
+      <c r="I490" s="2" t="inlineStr">
+        <is>
+          <t>3124010110</t>
+        </is>
+      </c>
+      <c r="J490" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K490" s="2" t="inlineStr">
+        <is>
+          <t>Конкурсный управляющий Ермолаев Д.Г.</t>
+        </is>
+      </c>
+      <c r="L490" s="2" t="inlineStr"/>
+      <c r="M490" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N490" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов В. И.</t>
+        </is>
+      </c>
+      <c r="O490" s="2" t="inlineStr"/>
+      <c r="P490" s="2" t="inlineStr"/>
+      <c r="Q490" s="2" t="inlineStr"/>
+      <c r="R490" s="2" t="inlineStr"/>
+      <c r="S490" s="2" t="inlineStr"/>
+      <c r="T490" s="2" t="inlineStr"/>
+      <c r="U490" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d67656c-ec7d-4b7f-91dd-11958a73ec1f</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="2" t="n">
+        <v>490</v>
+      </c>
+      <c r="B491" s="2" t="inlineStr">
+        <is>
+          <t>А08-7197/2003</t>
+        </is>
+      </c>
+      <c r="C491" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2003</t>
+        </is>
+      </c>
+      <c r="D491" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E491" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F491" s="2" t="inlineStr"/>
+      <c r="G491" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I491" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J491" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K491" s="2" t="inlineStr">
+        <is>
+          <t>ИП ОВСЕПЯН А.Ж. БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L491" s="2" t="inlineStr"/>
+      <c r="M491" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N491" s="2" t="inlineStr">
+        <is>
+          <t>Негина С. М.</t>
+        </is>
+      </c>
+      <c r="O491" s="2" t="inlineStr"/>
+      <c r="P491" s="2" t="inlineStr"/>
+      <c r="Q491" s="2" t="inlineStr"/>
+      <c r="R491" s="2" t="inlineStr"/>
+      <c r="S491" s="2" t="inlineStr"/>
+      <c r="T491" s="2" t="inlineStr"/>
+      <c r="U491" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b1b27606-24fc-4fa8-af36-a2744c6b4992</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="2" t="n">
+        <v>491</v>
+      </c>
+      <c r="B492" s="2" t="inlineStr">
+        <is>
+          <t>А08-6916/2003</t>
+        </is>
+      </c>
+      <c r="C492" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2003</t>
+        </is>
+      </c>
+      <c r="D492" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E492" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F492" s="2" t="inlineStr"/>
+      <c r="G492" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I492" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J492" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K492" s="2" t="inlineStr">
+        <is>
+          <t>БРООО ВСЕРОССИЙСКАЯ ЛИГА ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L492" s="2" t="inlineStr"/>
+      <c r="M492" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N492" s="2" t="inlineStr">
+        <is>
+          <t>Негина С. М.</t>
+        </is>
+      </c>
+      <c r="O492" s="2" t="inlineStr"/>
+      <c r="P492" s="2" t="inlineStr"/>
+      <c r="Q492" s="2" t="inlineStr"/>
+      <c r="R492" s="2" t="inlineStr"/>
+      <c r="S492" s="2" t="inlineStr"/>
+      <c r="T492" s="2" t="inlineStr"/>
+      <c r="U492" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3629c2da-02e5-411b-98b6-92994376b6dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="2" t="n">
+        <v>492</v>
+      </c>
+      <c r="B493" s="2" t="inlineStr">
+        <is>
+          <t>А08-2946/2003</t>
+        </is>
+      </c>
+      <c r="C493" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2003</t>
+        </is>
+      </c>
+      <c r="D493" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E493" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F493" s="2" t="inlineStr"/>
+      <c r="G493" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция ФНС по г.Белгороду</t>
+        </is>
+      </c>
+      <c r="I493" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J493" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K493" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ БЛОК-М БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L493" s="2" t="inlineStr"/>
+      <c r="M493" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N493" s="2" t="inlineStr">
+        <is>
+          <t>Черняев А. Ф.</t>
+        </is>
+      </c>
+      <c r="O493" s="2" t="inlineStr"/>
+      <c r="P493" s="2" t="inlineStr"/>
+      <c r="Q493" s="2" t="inlineStr"/>
+      <c r="R493" s="2" t="inlineStr"/>
+      <c r="S493" s="2" t="inlineStr"/>
+      <c r="T493" s="2" t="inlineStr"/>
+      <c r="U493" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76e57e3f-7f0c-44be-949e-9c8316695b66</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="2" t="n">
+        <v>493</v>
+      </c>
+      <c r="B494" s="2" t="inlineStr">
+        <is>
+          <t>А08-903/2003</t>
+        </is>
+      </c>
+      <c r="C494" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2003</t>
+        </is>
+      </c>
+      <c r="D494" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E494" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F494" s="2" t="inlineStr"/>
+      <c r="G494" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I494" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J494" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K494" s="2" t="inlineStr">
+        <is>
+          <t>БРООО ВСЕРОССИЙСКАЯ ЛИГА ЗАЩИТЫ ПРАВ ПОРТЕБИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L494" s="2" t="inlineStr"/>
+      <c r="M494" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N494" s="2" t="inlineStr">
+        <is>
+          <t>Плотников Д. О.</t>
+        </is>
+      </c>
+      <c r="O494" s="2" t="inlineStr"/>
+      <c r="P494" s="2" t="inlineStr"/>
+      <c r="Q494" s="2" t="inlineStr"/>
+      <c r="R494" s="2" t="inlineStr"/>
+      <c r="S494" s="2" t="inlineStr"/>
+      <c r="T494" s="2" t="inlineStr"/>
+      <c r="U494" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63336519-f3db-460f-ae66-7f26b7f5733f</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="2" t="n">
+        <v>494</v>
+      </c>
+      <c r="B495" s="2" t="inlineStr">
+        <is>
+          <t>А08-756/2003</t>
+        </is>
+      </c>
+      <c r="C495" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2003</t>
+        </is>
+      </c>
+      <c r="D495" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E495" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F495" s="2" t="inlineStr"/>
+      <c r="G495" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="inlineStr">
+        <is>
+          <t>ПРОМСТРОЙБАНК РОССИИ КОНК.УПР. МОСКВА</t>
+        </is>
+      </c>
+      <c r="I495" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J495" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K495" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L495" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M495" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N495" s="2" t="inlineStr">
+        <is>
+          <t>Астаповская А. Г.</t>
+        </is>
+      </c>
+      <c r="O495" s="2" t="inlineStr"/>
+      <c r="P495" s="2" t="inlineStr"/>
+      <c r="Q495" s="2" t="inlineStr"/>
+      <c r="R495" s="2" t="inlineStr"/>
+      <c r="S495" s="2" t="inlineStr"/>
+      <c r="T495" s="2" t="inlineStr"/>
+      <c r="U495" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fe89b639-e6a0-43fd-9fe3-8b4c97956889</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="2" t="n">
+        <v>495</v>
+      </c>
+      <c r="B496" s="2" t="inlineStr">
+        <is>
+          <t>А08-529/2003</t>
+        </is>
+      </c>
+      <c r="C496" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2003</t>
+        </is>
+      </c>
+      <c r="D496" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E496" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F496" s="2" t="inlineStr"/>
+      <c r="G496" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I496" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J496" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K496" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛ ОБРАЗОВАНИЯ КОМИТЕТА ПО УПРАВЛЕНИЮ ВОСТОЧНЫМ ОКРУГОМ БЕЛГОРОДА</t>
+        </is>
+      </c>
+      <c r="L496" s="2" t="inlineStr"/>
+      <c r="M496" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N496" s="2" t="inlineStr">
+        <is>
+          <t>Кравцев С. В.</t>
+        </is>
+      </c>
+      <c r="O496" s="2" t="inlineStr"/>
+      <c r="P496" s="2" t="inlineStr"/>
+      <c r="Q496" s="2" t="inlineStr"/>
+      <c r="R496" s="2" t="inlineStr"/>
+      <c r="S496" s="2" t="inlineStr"/>
+      <c r="T496" s="2" t="inlineStr"/>
+      <c r="U496" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e882e25-905e-4f42-9715-2d37bd23f833</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="2" t="n">
+        <v>496</v>
+      </c>
+      <c r="B497" s="2" t="inlineStr">
+        <is>
+          <t>А08-508/2003</t>
+        </is>
+      </c>
+      <c r="C497" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2003</t>
+        </is>
+      </c>
+      <c r="D497" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E497" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F497" s="2" t="inlineStr"/>
+      <c r="G497" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="I497" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J497" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K497" s="2" t="inlineStr">
+        <is>
+          <t>СИНЮГИН СЕРГЕЙ НИКОЛАЕВИЧ</t>
+        </is>
+      </c>
+      <c r="L497" s="2" t="inlineStr"/>
+      <c r="M497" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N497" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов В. И.</t>
+        </is>
+      </c>
+      <c r="O497" s="2" t="inlineStr"/>
+      <c r="P497" s="2" t="inlineStr"/>
+      <c r="Q497" s="2" t="inlineStr"/>
+      <c r="R497" s="2" t="inlineStr"/>
+      <c r="S497" s="2" t="inlineStr"/>
+      <c r="T497" s="2" t="inlineStr"/>
+      <c r="U497" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/35ede697-4226-4ba4-9bee-6cece019adb4</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="2" t="n">
+        <v>497</v>
+      </c>
+      <c r="B498" s="2" t="inlineStr">
+        <is>
+          <t>А08-102/2003</t>
+        </is>
+      </c>
+      <c r="C498" s="2" t="inlineStr">
+        <is>
+          <t>08.01.2003</t>
+        </is>
+      </c>
+      <c r="D498" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E498" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F498" s="2" t="inlineStr"/>
+      <c r="G498" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I498" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J498" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K498" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ЯКОВЛЕВСКИЙ РАЙСНАБ</t>
+        </is>
+      </c>
+      <c r="L498" s="2" t="inlineStr"/>
+      <c r="M498" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N498" s="2" t="inlineStr">
+        <is>
+          <t>Ефимов В. И.</t>
+        </is>
+      </c>
+      <c r="O498" s="2" t="inlineStr"/>
+      <c r="P498" s="2" t="inlineStr"/>
+      <c r="Q498" s="2" t="inlineStr"/>
+      <c r="R498" s="2" t="inlineStr"/>
+      <c r="S498" s="2" t="inlineStr"/>
+      <c r="T498" s="2" t="inlineStr"/>
+      <c r="U498" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8142b45f-92ee-4a8a-8270-e859b326a17b</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="2" t="n">
+        <v>498</v>
+      </c>
+      <c r="B499" s="2" t="inlineStr">
+        <is>
+          <t>А08-6860/2002</t>
+        </is>
+      </c>
+      <c r="C499" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2002</t>
+        </is>
+      </c>
+      <c r="D499" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E499" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F499" s="2" t="inlineStr"/>
+      <c r="G499" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I499" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J499" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K499" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ЯКОВЛЕВСКИЙ РАЙСНАБ</t>
+        </is>
+      </c>
+      <c r="L499" s="2" t="inlineStr"/>
+      <c r="M499" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N499" s="2" t="inlineStr">
+        <is>
+          <t>Кравцев С. В.</t>
+        </is>
+      </c>
+      <c r="O499" s="2" t="inlineStr"/>
+      <c r="P499" s="2" t="inlineStr"/>
+      <c r="Q499" s="2" t="inlineStr"/>
+      <c r="R499" s="2" t="inlineStr"/>
+      <c r="S499" s="2" t="inlineStr"/>
+      <c r="T499" s="2" t="inlineStr"/>
+      <c r="U499" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c079671d-0e45-4be7-b571-64aad8f2c733</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="2" t="n">
+        <v>499</v>
+      </c>
+      <c r="B500" s="2" t="inlineStr">
+        <is>
+          <t>А08-5845/2002</t>
+        </is>
+      </c>
+      <c r="C500" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2002</t>
+        </is>
+      </c>
+      <c r="D500" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E500" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F500" s="2" t="inlineStr"/>
+      <c r="G500" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК ГУБКИН</t>
+        </is>
+      </c>
+      <c r="I500" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J500" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K500" s="2" t="inlineStr">
+        <is>
+          <t>КАЛИНИНА Н.Н. И ДР. ГУБКИН</t>
+        </is>
+      </c>
+      <c r="L500" s="2" t="inlineStr"/>
+      <c r="M500" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N500" s="2" t="inlineStr">
+        <is>
+          <t>Кравцев С. В.</t>
+        </is>
+      </c>
+      <c r="O500" s="2" t="inlineStr"/>
+      <c r="P500" s="2" t="inlineStr"/>
+      <c r="Q500" s="2" t="inlineStr"/>
+      <c r="R500" s="2" t="inlineStr"/>
+      <c r="S500" s="2" t="inlineStr"/>
+      <c r="T500" s="2" t="inlineStr"/>
+      <c r="U500" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4332749b-6a7c-447c-bdd9-a836fd5cda04</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="2" t="n">
+        <v>500</v>
+      </c>
+      <c r="B501" s="2" t="inlineStr">
+        <is>
+          <t>А08-2052/2002</t>
+        </is>
+      </c>
+      <c r="C501" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2002</t>
+        </is>
+      </c>
+      <c r="D501" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E501" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F501" s="2" t="inlineStr"/>
+      <c r="G501" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКАЯ ГОС. ТЕХНОЛОГИЧЕСКАЯ АКАДЕМИЯ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ</t>
+        </is>
+      </c>
+      <c r="I501" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J501" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K501" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО КОНЦЕРН БЕЛТИСМ СТ.ОСКОЛ</t>
+        </is>
+      </c>
+      <c r="L501" s="2" t="inlineStr"/>
+      <c r="M501" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N501" s="2" t="inlineStr">
+        <is>
+          <t>Роздобудько А. Н.</t>
+        </is>
+      </c>
+      <c r="O501" s="2" t="inlineStr"/>
+      <c r="P501" s="2" t="inlineStr"/>
+      <c r="Q501" s="2" t="inlineStr"/>
+      <c r="R501" s="2" t="inlineStr"/>
+      <c r="S501" s="2" t="inlineStr"/>
+      <c r="T501" s="2" t="inlineStr"/>
+      <c r="U501" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8de1610-4241-451b-a561-e0b2bfbbc578</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="2" t="n">
+        <v>501</v>
+      </c>
+      <c r="B502" s="2" t="inlineStr">
+        <is>
+          <t>А08-561/2002</t>
+        </is>
+      </c>
+      <c r="C502" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2002</t>
+        </is>
+      </c>
+      <c r="D502" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E502" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F502" s="2" t="inlineStr"/>
+      <c r="G502" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК ГУБКИН</t>
+        </is>
+      </c>
+      <c r="I502" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J502" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K502" s="2" t="inlineStr">
+        <is>
+          <t>ИП МАРЕНКОВ С.Ф. ГУБКИН</t>
+        </is>
+      </c>
+      <c r="L502" s="2" t="inlineStr"/>
+      <c r="M502" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N502" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O502" s="2" t="inlineStr"/>
+      <c r="P502" s="2" t="inlineStr"/>
+      <c r="Q502" s="2" t="inlineStr"/>
+      <c r="R502" s="2" t="inlineStr"/>
+      <c r="S502" s="2" t="inlineStr"/>
+      <c r="T502" s="2" t="inlineStr"/>
+      <c r="U502" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef52fc71-b6b8-4d52-bf95-e52004bdde4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="2" t="n">
+        <v>502</v>
+      </c>
+      <c r="B503" s="2" t="inlineStr">
+        <is>
+          <t>А08-562/2002</t>
+        </is>
+      </c>
+      <c r="C503" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2002</t>
+        </is>
+      </c>
+      <c r="D503" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E503" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F503" s="2" t="inlineStr"/>
+      <c r="G503" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК ГУБКИН</t>
+        </is>
+      </c>
+      <c r="I503" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J503" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K503" s="2" t="inlineStr">
+        <is>
+          <t>ИП КАЛИНИН Н.Д. ГУБКИН</t>
+        </is>
+      </c>
+      <c r="L503" s="2" t="inlineStr"/>
+      <c r="M503" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N503" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O503" s="2" t="inlineStr"/>
+      <c r="P503" s="2" t="inlineStr"/>
+      <c r="Q503" s="2" t="inlineStr"/>
+      <c r="R503" s="2" t="inlineStr"/>
+      <c r="S503" s="2" t="inlineStr"/>
+      <c r="T503" s="2" t="inlineStr"/>
+      <c r="U503" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e105ac2-37a5-489a-a727-ee8d8572c59d</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="2" t="n">
+        <v>503</v>
+      </c>
+      <c r="B504" s="2" t="inlineStr">
+        <is>
+          <t>А08-486/2002</t>
+        </is>
+      </c>
+      <c r="C504" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2002</t>
+        </is>
+      </c>
+      <c r="D504" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E504" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F504" s="2" t="inlineStr"/>
+      <c r="G504" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="inlineStr">
+        <is>
+          <t>МУП ПРОИЗВОДСТВЕННЫЙ ТРЕСТ ЖКХ СТ.ОСКОЛ</t>
+        </is>
+      </c>
+      <c r="I504" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J504" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K504" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКАЯ ГОСУДАРСТВЕННАЯ ТЕХНОЛОГИЧЕСКАЯ АКАДЕМИЯ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ</t>
+        </is>
+      </c>
+      <c r="L504" s="2" t="inlineStr"/>
+      <c r="M504" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N504" s="2" t="inlineStr">
+        <is>
+          <t>Негина С. М.</t>
+        </is>
+      </c>
+      <c r="O504" s="2" t="inlineStr"/>
+      <c r="P504" s="2" t="inlineStr"/>
+      <c r="Q504" s="2" t="inlineStr"/>
+      <c r="R504" s="2" t="inlineStr"/>
+      <c r="S504" s="2" t="inlineStr"/>
+      <c r="T504" s="2" t="inlineStr"/>
+      <c r="U504" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/748ad7b8-8520-4f15-961d-87f27583dd26</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="2" t="n">
+        <v>504</v>
+      </c>
+      <c r="B505" s="2" t="inlineStr">
+        <is>
+          <t>А08-104/2002</t>
+        </is>
+      </c>
+      <c r="C505" s="2" t="inlineStr">
+        <is>
+          <t>03.01.2002</t>
+        </is>
+      </c>
+      <c r="D505" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E505" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F505" s="2" t="inlineStr"/>
+      <c r="G505" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКАЯ ГОСУДАРСТВЕННАЯ ТЕХНОЛОГИЧЕСКАЯ АКАДЕМИЯ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I505" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J505" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K505" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДОБЛГАЗ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L505" s="2" t="inlineStr"/>
+      <c r="M505" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N505" s="2" t="inlineStr">
+        <is>
+          <t>Кравцев С. В.</t>
+        </is>
+      </c>
+      <c r="O505" s="2" t="inlineStr"/>
+      <c r="P505" s="2" t="inlineStr"/>
+      <c r="Q505" s="2" t="inlineStr"/>
+      <c r="R505" s="2" t="inlineStr"/>
+      <c r="S505" s="2" t="inlineStr"/>
+      <c r="T505" s="2" t="inlineStr"/>
+      <c r="U505" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bebf62d1-9e62-4252-9bc0-31691bbd534e</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="2" t="n">
+        <v>505</v>
+      </c>
+      <c r="B506" s="2" t="inlineStr">
+        <is>
+          <t>А08-6187/2001</t>
+        </is>
+      </c>
+      <c r="C506" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2001</t>
+        </is>
+      </c>
+      <c r="D506" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E506" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F506" s="2" t="inlineStr"/>
+      <c r="G506" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция ФНС по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="I506" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J506" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K506" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное бюджетное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="L506" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="M506" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N506" s="2" t="inlineStr">
+        <is>
+          <t>Вертопрахова Л. А.</t>
+        </is>
+      </c>
+      <c r="O506" s="2" t="inlineStr"/>
+      <c r="P506" s="2" t="inlineStr"/>
+      <c r="Q506" s="2" t="inlineStr"/>
+      <c r="R506" s="2" t="inlineStr"/>
+      <c r="S506" s="2" t="inlineStr"/>
+      <c r="T506" s="2" t="inlineStr"/>
+      <c r="U506" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e074b100-3a88-4c14-99b3-f622e07333a9</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="2" t="n">
+        <v>506</v>
+      </c>
+      <c r="B507" s="2" t="inlineStr">
+        <is>
+          <t>А08-5699/2001</t>
+        </is>
+      </c>
+      <c r="C507" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2001</t>
+        </is>
+      </c>
+      <c r="D507" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E507" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F507" s="2" t="inlineStr"/>
+      <c r="G507" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="inlineStr">
+        <is>
+          <t>ИП ЛУКЬЯНЕНКО Ю.Д. БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I507" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J507" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K507" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКАЯ ГОСУДАРСТВЕННАЯ ТЕХНОЛОГИЧЕСКАЯ АКАДЕМИЯ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L507" s="2" t="inlineStr"/>
+      <c r="M507" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N507" s="2" t="inlineStr">
+        <is>
+          <t>Астаповская А. Г.</t>
+        </is>
+      </c>
+      <c r="O507" s="2" t="inlineStr"/>
+      <c r="P507" s="2" t="inlineStr"/>
+      <c r="Q507" s="2" t="inlineStr"/>
+      <c r="R507" s="2" t="inlineStr"/>
+      <c r="S507" s="2" t="inlineStr"/>
+      <c r="T507" s="2" t="inlineStr"/>
+      <c r="U507" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59f98ad0-1cbf-4014-a99b-7a4436c16c82</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="2" t="n">
+        <v>507</v>
+      </c>
+      <c r="B508" s="2" t="inlineStr">
+        <is>
+          <t>А08-5186/2001</t>
+        </is>
+      </c>
+      <c r="C508" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2001</t>
+        </is>
+      </c>
+      <c r="D508" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E508" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F508" s="2" t="inlineStr"/>
+      <c r="G508" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="inlineStr">
+        <is>
+          <t>СП ЗАО ТОРГОВЫЙ ДОМ КМА-МЕТАЛЛ СТАРООСКОЛЬСКИЙ Р-Н</t>
+        </is>
+      </c>
+      <c r="I508" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J508" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K508" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк"</t>
+        </is>
+      </c>
+      <c r="L508" s="2" t="inlineStr"/>
+      <c r="M508" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N508" s="2" t="inlineStr">
+        <is>
+          <t>Астаповская А. Г.</t>
+        </is>
+      </c>
+      <c r="O508" s="2" t="inlineStr"/>
+      <c r="P508" s="2" t="inlineStr"/>
+      <c r="Q508" s="2" t="inlineStr"/>
+      <c r="R508" s="2" t="inlineStr"/>
+      <c r="S508" s="2" t="inlineStr"/>
+      <c r="T508" s="2" t="inlineStr"/>
+      <c r="U508" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/69138af3-2a0f-4e08-9851-c551aaa9ae5a</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="2" t="n">
+        <v>508</v>
+      </c>
+      <c r="B509" s="2" t="inlineStr">
+        <is>
+          <t>А08-5157/2001</t>
+        </is>
+      </c>
+      <c r="C509" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2001</t>
+        </is>
+      </c>
+      <c r="D509" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E509" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F509" s="2" t="inlineStr"/>
+      <c r="G509" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКАЯ ГОСУДАРСТВЕННАЯ ТЕХНОЛОГИЧЕСКАЯ АКАДЕМИЯ СТРОИТЕЛЬНЫХ МАТЕРИАЛОВ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I509" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J509" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K509" s="2" t="inlineStr">
+        <is>
+          <t>ООО АВИС-ГАРАНТ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L509" s="2" t="inlineStr"/>
+      <c r="M509" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N509" s="2" t="inlineStr">
+        <is>
+          <t>Негина С. М.</t>
+        </is>
+      </c>
+      <c r="O509" s="2" t="inlineStr"/>
+      <c r="P509" s="2" t="inlineStr"/>
+      <c r="Q509" s="2" t="inlineStr"/>
+      <c r="R509" s="2" t="inlineStr"/>
+      <c r="S509" s="2" t="inlineStr"/>
+      <c r="T509" s="2" t="inlineStr"/>
+      <c r="U509" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9ed73f8a-6068-45f9-adbd-47e42b56654a</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="2" t="n">
+        <v>509</v>
+      </c>
+      <c r="B510" s="2" t="inlineStr">
+        <is>
+          <t>А08-4193/2001</t>
+        </is>
+      </c>
+      <c r="C510" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2001</t>
+        </is>
+      </c>
+      <c r="D510" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E510" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F510" s="2" t="inlineStr"/>
+      <c r="G510" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция ФНС по г.Белгороду</t>
+        </is>
+      </c>
+      <c r="I510" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J510" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K510" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="L510" s="2" t="inlineStr"/>
+      <c r="M510" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N510" s="2" t="inlineStr">
+        <is>
+          <t>Хлебников А. Д.</t>
+        </is>
+      </c>
+      <c r="O510" s="2" t="inlineStr"/>
+      <c r="P510" s="2" t="inlineStr"/>
+      <c r="Q510" s="2" t="inlineStr"/>
+      <c r="R510" s="2" t="inlineStr"/>
+      <c r="S510" s="2" t="inlineStr"/>
+      <c r="T510" s="2" t="inlineStr"/>
+      <c r="U510" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22255747-3404-449a-be2d-fe485c665fbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="2" t="n">
+        <v>510</v>
+      </c>
+      <c r="B511" s="2" t="inlineStr">
+        <is>
+          <t>А08-3804/2001</t>
+        </is>
+      </c>
+      <c r="C511" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2001</t>
+        </is>
+      </c>
+      <c r="D511" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E511" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F511" s="2" t="inlineStr"/>
+      <c r="G511" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="inlineStr">
+        <is>
+          <t>ОАО РЕГИОН-ИНВЕСТ Г. МОСКВА</t>
+        </is>
+      </c>
+      <c r="I511" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J511" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K511" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L511" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M511" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N511" s="2" t="inlineStr">
+        <is>
+          <t>Лаптева К. С.</t>
+        </is>
+      </c>
+      <c r="O511" s="2" t="inlineStr"/>
+      <c r="P511" s="2" t="inlineStr"/>
+      <c r="Q511" s="2" t="inlineStr"/>
+      <c r="R511" s="2" t="inlineStr"/>
+      <c r="S511" s="2" t="inlineStr"/>
+      <c r="T511" s="2" t="inlineStr"/>
+      <c r="U511" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c475e0e3-c679-49bc-afa9-a06c719c58b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="2" t="n">
+        <v>511</v>
+      </c>
+      <c r="B512" s="2" t="inlineStr">
+        <is>
+          <t>А08-3745/2001</t>
+        </is>
+      </c>
+      <c r="C512" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2001</t>
+        </is>
+      </c>
+      <c r="D512" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E512" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F512" s="2" t="inlineStr"/>
+      <c r="G512" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ГОС.ИНСПЕКЦИЯ ЦЕН АДМИНИСТРАЦИИ БЕЛГОРОДСКОЙ ОБЛ.</t>
+        </is>
+      </c>
+      <c r="I512" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J512" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K512" s="2" t="inlineStr">
+        <is>
+          <t>ГОУ БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ</t>
+        </is>
+      </c>
+      <c r="L512" s="2" t="inlineStr"/>
+      <c r="M512" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N512" s="2" t="inlineStr">
+        <is>
+          <t>Роздобудько А. Н.</t>
+        </is>
+      </c>
+      <c r="O512" s="2" t="inlineStr"/>
+      <c r="P512" s="2" t="inlineStr"/>
+      <c r="Q512" s="2" t="inlineStr"/>
+      <c r="R512" s="2" t="inlineStr"/>
+      <c r="S512" s="2" t="inlineStr"/>
+      <c r="T512" s="2" t="inlineStr"/>
+      <c r="U512" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2c038d8-873d-4d56-ad8f-07a395e27167</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="2" t="n">
+        <v>512</v>
+      </c>
+      <c r="B513" s="2" t="inlineStr">
+        <is>
+          <t>А08-3055/2001</t>
+        </is>
+      </c>
+      <c r="C513" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2001</t>
+        </is>
+      </c>
+      <c r="D513" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E513" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F513" s="2" t="inlineStr"/>
+      <c r="G513" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I513" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J513" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K513" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция ФНС по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="L513" s="2" t="inlineStr"/>
+      <c r="M513" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N513" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов А. М.</t>
+        </is>
+      </c>
+      <c r="O513" s="2" t="inlineStr"/>
+      <c r="P513" s="2" t="inlineStr"/>
+      <c r="Q513" s="2" t="inlineStr"/>
+      <c r="R513" s="2" t="inlineStr"/>
+      <c r="S513" s="2" t="inlineStr"/>
+      <c r="T513" s="2" t="inlineStr"/>
+      <c r="U513" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b60359f3-9d70-4a13-8634-8346a42df3b1</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="2" t="n">
+        <v>513</v>
+      </c>
+      <c r="B514" s="2" t="inlineStr">
+        <is>
+          <t>А08-733/2001</t>
+        </is>
+      </c>
+      <c r="C514" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2001</t>
+        </is>
+      </c>
+      <c r="D514" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E514" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F514" s="2" t="inlineStr"/>
+      <c r="G514" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I514" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J514" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K514" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция ФНС по г. Белгороду</t>
+        </is>
+      </c>
+      <c r="L514" s="2" t="inlineStr"/>
+      <c r="M514" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N514" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O514" s="2" t="inlineStr"/>
+      <c r="P514" s="2" t="inlineStr"/>
+      <c r="Q514" s="2" t="inlineStr"/>
+      <c r="R514" s="2" t="inlineStr"/>
+      <c r="S514" s="2" t="inlineStr"/>
+      <c r="T514" s="2" t="inlineStr"/>
+      <c r="U514" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/16dfce53-a5dc-44df-a33a-7e21a19bc318</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="2" t="n">
+        <v>514</v>
+      </c>
+      <c r="B515" s="2" t="inlineStr">
+        <is>
+          <t>А08-2338/2000</t>
+        </is>
+      </c>
+      <c r="C515" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2000</t>
+        </is>
+      </c>
+      <c r="D515" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E515" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F515" s="2" t="inlineStr"/>
+      <c r="G515" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДСКИЙ ПРОМЫШЛЕННО-СТРОИТЕЛЬНЫЙ БАНК В ЛИЦЕ СТАРООСКОЛЬСКОГО ФИЛИАЛА</t>
+        </is>
+      </c>
+      <c r="I515" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J515" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K515" s="2" t="inlineStr">
+        <is>
+          <t>ОАО СТРОЙМЕХ СТАРЫЙ ОСКОЛ</t>
+        </is>
+      </c>
+      <c r="L515" s="2" t="inlineStr"/>
+      <c r="M515" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N515" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O515" s="2" t="inlineStr"/>
+      <c r="P515" s="2" t="inlineStr"/>
+      <c r="Q515" s="2" t="inlineStr"/>
+      <c r="R515" s="2" t="inlineStr"/>
+      <c r="S515" s="2" t="inlineStr"/>
+      <c r="T515" s="2" t="inlineStr"/>
+      <c r="U515" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ccc9932-170e-4aaa-a3a3-bc98b0b03de3</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="2" t="n">
+        <v>515</v>
+      </c>
+      <c r="B516" s="2" t="inlineStr">
+        <is>
+          <t>А08-661/2000</t>
+        </is>
+      </c>
+      <c r="C516" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2000</t>
+        </is>
+      </c>
+      <c r="D516" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E516" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F516" s="2" t="inlineStr"/>
+      <c r="G516" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="inlineStr">
+        <is>
+          <t>УПР.ФЕДЕРАЛЬНОГО КАЗНАЧЕЙСТВА ПО БЕЛГОРОД.ОБЛ.</t>
+        </is>
+      </c>
+      <c r="I516" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J516" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K516" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L516" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M516" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N516" s="2" t="inlineStr">
+        <is>
+          <t>Роздобудько А. Н.</t>
+        </is>
+      </c>
+      <c r="O516" s="2" t="inlineStr"/>
+      <c r="P516" s="2" t="inlineStr"/>
+      <c r="Q516" s="2" t="inlineStr"/>
+      <c r="R516" s="2" t="inlineStr"/>
+      <c r="S516" s="2" t="inlineStr"/>
+      <c r="T516" s="2" t="inlineStr"/>
+      <c r="U516" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b759fcd-64e3-4efd-acac-99ea9fd86ca4</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="2" t="n">
+        <v>516</v>
+      </c>
+      <c r="B517" s="2" t="inlineStr">
+        <is>
+          <t>А08-3847/1999</t>
+        </is>
+      </c>
+      <c r="C517" s="2" t="inlineStr">
+        <is>
+          <t>30.11.1999</t>
+        </is>
+      </c>
+      <c r="D517" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E517" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F517" s="2" t="inlineStr"/>
+      <c r="G517" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="inlineStr">
+        <is>
+          <t>УПР.ФЕДЕРАЛЬНОГО КАЗНАЧЕЙСТВА МФ РФ ПО БЕЛГОРОДСКОЙ ОБЛ.</t>
+        </is>
+      </c>
+      <c r="I517" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J517" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K517" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L517" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M517" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N517" s="2" t="inlineStr">
+        <is>
+          <t>Роздобудько А. Н.</t>
+        </is>
+      </c>
+      <c r="O517" s="2" t="inlineStr"/>
+      <c r="P517" s="2" t="inlineStr"/>
+      <c r="Q517" s="2" t="inlineStr"/>
+      <c r="R517" s="2" t="inlineStr"/>
+      <c r="S517" s="2" t="inlineStr"/>
+      <c r="T517" s="2" t="inlineStr"/>
+      <c r="U517" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e8f3d051-0c1d-4d13-a0ca-d95a5c0ead3f</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="2" t="n">
+        <v>517</v>
+      </c>
+      <c r="B518" s="2" t="inlineStr">
+        <is>
+          <t>А08-36/1999</t>
+        </is>
+      </c>
+      <c r="C518" s="2" t="inlineStr">
+        <is>
+          <t>05.01.1999</t>
+        </is>
+      </c>
+      <c r="D518" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E518" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F518" s="2" t="inlineStr"/>
+      <c r="G518" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="inlineStr">
+        <is>
+          <t>ЭНЕРГОСБЫТ ОАО БЕЛГОРОДЭНЕРГО</t>
+        </is>
+      </c>
+      <c r="I518" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J518" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K518" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L518" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M518" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N518" s="2" t="inlineStr">
+        <is>
+          <t>Пильник О. И.</t>
+        </is>
+      </c>
+      <c r="O518" s="2" t="inlineStr"/>
+      <c r="P518" s="2" t="inlineStr"/>
+      <c r="Q518" s="2" t="inlineStr"/>
+      <c r="R518" s="2" t="inlineStr"/>
+      <c r="S518" s="2" t="inlineStr"/>
+      <c r="T518" s="2" t="inlineStr"/>
+      <c r="U518" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/31dbf59c-7db4-4c44-a4f5-240bfeb0f6ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="2" t="n">
+        <v>518</v>
+      </c>
+      <c r="B519" s="2" t="inlineStr">
+        <is>
+          <t>А08-12/1999</t>
+        </is>
+      </c>
+      <c r="C519" s="2" t="inlineStr">
+        <is>
+          <t>05.01.1999</t>
+        </is>
+      </c>
+      <c r="D519" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E519" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F519" s="2" t="inlineStr"/>
+      <c r="G519" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="inlineStr">
+        <is>
+          <t>ПЕРВ.ПРОФ.ОРГАНИЗ.ОАО БЕЛЭНЕРГОМАШ</t>
+        </is>
+      </c>
+      <c r="I519" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J519" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K519" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L519" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M519" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N519" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O519" s="2" t="inlineStr"/>
+      <c r="P519" s="2" t="inlineStr"/>
+      <c r="Q519" s="2" t="inlineStr"/>
+      <c r="R519" s="2" t="inlineStr"/>
+      <c r="S519" s="2" t="inlineStr"/>
+      <c r="T519" s="2" t="inlineStr"/>
+      <c r="U519" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd62d041-2d43-4577-80d1-931b7332a5ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="2" t="n">
+        <v>519</v>
+      </c>
+      <c r="B520" s="2" t="inlineStr">
+        <is>
+          <t>А31-2037/1998</t>
+        </is>
+      </c>
+      <c r="C520" s="2" t="inlineStr">
+        <is>
+          <t>02.12.1998</t>
+        </is>
+      </c>
+      <c r="D520" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E520" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F520" s="2" t="inlineStr"/>
+      <c r="G520" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Алексеевский комбинат строительных материалов" г.Алексеевка Белгородской области</t>
+        </is>
+      </c>
+      <c r="I520" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J520" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K520" s="2" t="inlineStr">
+        <is>
+          <t>фирма "Pекон" п.Санково Костромского р-на КО</t>
+        </is>
+      </c>
+      <c r="L520" s="2" t="inlineStr"/>
+      <c r="M520" s="2" t="inlineStr">
+        <is>
+          <t>АС Костромской области</t>
+        </is>
+      </c>
+      <c r="N520" s="2" t="inlineStr">
+        <is>
+          <t>Данченко А. А.</t>
+        </is>
+      </c>
+      <c r="O520" s="2" t="inlineStr"/>
+      <c r="P520" s="2" t="inlineStr"/>
+      <c r="Q520" s="2" t="inlineStr"/>
+      <c r="R520" s="2" t="inlineStr"/>
+      <c r="S520" s="2" t="inlineStr"/>
+      <c r="T520" s="2" t="inlineStr"/>
+      <c r="U520" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f660b22d-8c7f-4bdd-b0f4-90b1f510bccd</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="2" t="n">
+        <v>520</v>
+      </c>
+      <c r="B521" s="2" t="inlineStr">
+        <is>
+          <t>А08-3313/1998</t>
+        </is>
+      </c>
+      <c r="C521" s="2" t="inlineStr">
+        <is>
+          <t>19.11.1998</t>
+        </is>
+      </c>
+      <c r="D521" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E521" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F521" s="2" t="inlineStr"/>
+      <c r="G521" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="inlineStr">
+        <is>
+          <t>ООО ТВЕРДЬ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I521" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J521" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K521" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="L521" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="M521" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N521" s="2" t="inlineStr">
+        <is>
+          <t>Шалюта К. К.</t>
+        </is>
+      </c>
+      <c r="O521" s="2" t="inlineStr"/>
+      <c r="P521" s="2" t="inlineStr"/>
+      <c r="Q521" s="2" t="inlineStr"/>
+      <c r="R521" s="2" t="inlineStr"/>
+      <c r="S521" s="2" t="inlineStr"/>
+      <c r="T521" s="2" t="inlineStr"/>
+      <c r="U521" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94689635-df72-4e1d-9d07-f12eb3944e42</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="2" t="n">
+        <v>521</v>
+      </c>
+      <c r="B522" s="2" t="inlineStr">
+        <is>
+          <t>А08-3282/1998</t>
+        </is>
+      </c>
+      <c r="C522" s="2" t="inlineStr">
+        <is>
+          <t>16.11.1998</t>
+        </is>
+      </c>
+      <c r="D522" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E522" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F522" s="2" t="inlineStr"/>
+      <c r="G522" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="inlineStr">
+        <is>
+          <t>Областное государственное автономное образовательное учреждение среднего профессионального образования "Белгородский строительный колледж"</t>
+        </is>
+      </c>
+      <c r="I522" s="2" t="inlineStr">
+        <is>
+          <t>3125014830</t>
+        </is>
+      </c>
+      <c r="J522" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K522" s="2" t="inlineStr">
+        <is>
+          <t>ГНИ ПО БЕЛГОРОДУ</t>
+        </is>
+      </c>
+      <c r="L522" s="2" t="inlineStr"/>
+      <c r="M522" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N522" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O522" s="2" t="inlineStr"/>
+      <c r="P522" s="2" t="inlineStr"/>
+      <c r="Q522" s="2" t="inlineStr"/>
+      <c r="R522" s="2" t="inlineStr"/>
+      <c r="S522" s="2" t="inlineStr"/>
+      <c r="T522" s="2" t="inlineStr"/>
+      <c r="U522" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eecd05ab-d4a7-46ef-8d58-cd711e53decf</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="2" t="n">
+        <v>522</v>
+      </c>
+      <c r="B523" s="2" t="inlineStr">
+        <is>
+          <t>А08-1212/1998</t>
+        </is>
+      </c>
+      <c r="C523" s="2" t="inlineStr">
+        <is>
+          <t>12.05.1998</t>
+        </is>
+      </c>
+      <c r="D523" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E523" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F523" s="2" t="inlineStr"/>
+      <c r="G523" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="inlineStr">
+        <is>
+          <t>БЕЛГОРОДСКИЙ СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="I523" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J523" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K523" s="2" t="inlineStr">
+        <is>
+          <t>ГНИ ПО БЕЛГОРОДУ БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L523" s="2" t="inlineStr"/>
+      <c r="M523" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N523" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O523" s="2" t="inlineStr"/>
+      <c r="P523" s="2" t="inlineStr"/>
+      <c r="Q523" s="2" t="inlineStr"/>
+      <c r="R523" s="2" t="inlineStr"/>
+      <c r="S523" s="2" t="inlineStr"/>
+      <c r="T523" s="2" t="inlineStr"/>
+      <c r="U523" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/862d2fc5-3c4d-4eb5-bd3b-6377c90d0286</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="2" t="n">
+        <v>523</v>
+      </c>
+      <c r="B524" s="2" t="inlineStr">
+        <is>
+          <t>А08-3082/1997</t>
+        </is>
+      </c>
+      <c r="C524" s="2" t="inlineStr">
+        <is>
+          <t>15.12.1997</t>
+        </is>
+      </c>
+      <c r="D524" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E524" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F524" s="2" t="inlineStr"/>
+      <c r="G524" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I524" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J524" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K524" s="2" t="inlineStr">
+        <is>
+          <t>ТКЦ ГАЗ АТО БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L524" s="2" t="inlineStr"/>
+      <c r="M524" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N524" s="2" t="inlineStr">
+        <is>
+          <t>Кравцев С. В.</t>
+        </is>
+      </c>
+      <c r="O524" s="2" t="inlineStr"/>
+      <c r="P524" s="2" t="inlineStr"/>
+      <c r="Q524" s="2" t="inlineStr"/>
+      <c r="R524" s="2" t="inlineStr"/>
+      <c r="S524" s="2" t="inlineStr"/>
+      <c r="T524" s="2" t="inlineStr"/>
+      <c r="U524" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7fbd1909-6227-4681-9351-c92846621057</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="2" t="n">
+        <v>524</v>
+      </c>
+      <c r="B525" s="2" t="inlineStr">
+        <is>
+          <t>А08-1128/1997</t>
+        </is>
+      </c>
+      <c r="C525" s="2" t="inlineStr">
+        <is>
+          <t>14.04.1997</t>
+        </is>
+      </c>
+      <c r="D525" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E525" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F525" s="2" t="inlineStr"/>
+      <c r="G525" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I525" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J525" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K525" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДВИТАМИНЫ Г. БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L525" s="2" t="inlineStr"/>
+      <c r="M525" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N525" s="2" t="inlineStr">
+        <is>
+          <t>Шпак Б. Д.</t>
+        </is>
+      </c>
+      <c r="O525" s="2" t="inlineStr"/>
+      <c r="P525" s="2" t="inlineStr"/>
+      <c r="Q525" s="2" t="inlineStr"/>
+      <c r="R525" s="2" t="inlineStr"/>
+      <c r="S525" s="2" t="inlineStr"/>
+      <c r="T525" s="2" t="inlineStr"/>
+      <c r="U525" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/36113888-423a-4e3a-ae0a-bd3642e52b77</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="2" t="n">
+        <v>525</v>
+      </c>
+      <c r="B526" s="2" t="inlineStr">
+        <is>
+          <t>А08-1129/1997</t>
+        </is>
+      </c>
+      <c r="C526" s="2" t="inlineStr">
+        <is>
+          <t>14.04.1997</t>
+        </is>
+      </c>
+      <c r="D526" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E526" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F526" s="2" t="inlineStr"/>
+      <c r="G526" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Белгородский промышленно-строительный банк" Операционный офис г. Алексеевка</t>
+        </is>
+      </c>
+      <c r="I526" s="2" t="inlineStr">
+        <is>
+          <t>3123004240</t>
+        </is>
+      </c>
+      <c r="J526" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K526" s="2" t="inlineStr">
+        <is>
+          <t>ОАО БЕЛГОРОДВИТАМИНЫ Г. БЕЛГОРОД</t>
+        </is>
+      </c>
+      <c r="L526" s="2" t="inlineStr"/>
+      <c r="M526" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N526" s="2" t="inlineStr">
+        <is>
+          <t>Шпак Б. Д.</t>
+        </is>
+      </c>
+      <c r="O526" s="2" t="inlineStr"/>
+      <c r="P526" s="2" t="inlineStr"/>
+      <c r="Q526" s="2" t="inlineStr"/>
+      <c r="R526" s="2" t="inlineStr"/>
+      <c r="S526" s="2" t="inlineStr"/>
+      <c r="T526" s="2" t="inlineStr"/>
+      <c r="U526" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b5b0298f-8785-4858-9fd3-025d066b2dd7</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U158" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U159" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U160" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U161" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U162" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U163" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U164" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U165" r:id="rId164"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U166" r:id="rId165"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U167" r:id="rId166"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U168" r:id="rId167"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U169" r:id="rId168"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U170" r:id="rId169"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U171" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U172" r:id="rId171"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U173" r:id="rId172"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U174" r:id="rId173"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U175" r:id="rId174"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U176" r:id="rId175"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U177" r:id="rId176"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U178" r:id="rId177"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U179" r:id="rId178"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U180" r:id="rId179"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U181" r:id="rId180"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U182" r:id="rId181"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U183" r:id="rId182"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U184" r:id="rId183"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U185" r:id="rId184"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U186" r:id="rId185"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U187" r:id="rId186"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U188" r:id="rId187"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U189" r:id="rId188"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U190" r:id="rId189"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U191" r:id="rId190"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U192" r:id="rId191"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U193" r:id="rId192"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U194" r:id="rId193"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U195" r:id="rId194"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U196" r:id="rId195"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U197" r:id="rId196"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U198" r:id="rId197"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U199" r:id="rId198"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U200" r:id="rId199"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U201" r:id="rId200"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U202" r:id="rId201"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U203" r:id="rId202"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U204" r:id="rId203"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U205" r:id="rId204"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U206" r:id="rId205"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U207" r:id="rId206"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U208" r:id="rId207"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U209" r:id="rId208"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U210" r:id="rId209"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U211" r:id="rId210"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U212" r:id="rId211"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U213" r:id="rId212"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U214" r:id="rId213"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U215" r:id="rId214"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U216" r:id="rId215"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U217" r:id="rId216"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U218" r:id="rId217"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U219" r:id="rId218"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U220" r:id="rId219"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U221" r:id="rId220"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U222" r:id="rId221"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U223" r:id="rId222"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U224" r:id="rId223"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U225" r:id="rId224"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U226" r:id="rId225"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U227" r:id="rId226"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U228" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U229" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U230" r:id="rId229"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U231" r:id="rId230"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U232" r:id="rId231"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U233" r:id="rId232"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U234" r:id="rId233"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U235" r:id="rId234"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U236" r:id="rId235"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U237" r:id="rId236"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U238" r:id="rId237"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U239" r:id="rId238"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U240" r:id="rId239"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U241" r:id="rId240"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U242" r:id="rId241"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U243" r:id="rId242"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U244" r:id="rId243"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U245" r:id="rId244"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U246" r:id="rId245"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U247" r:id="rId246"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U248" r:id="rId247"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U249" r:id="rId248"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U250" r:id="rId249"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U251" r:id="rId250"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U252" r:id="rId251"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U253" r:id="rId252"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U254" r:id="rId253"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U255" r:id="rId254"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U256" r:id="rId255"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U257" r:id="rId256"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U258" r:id="rId257"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U259" r:id="rId258"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U260" r:id="rId259"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U261" r:id="rId260"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U262" r:id="rId261"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U263" r:id="rId262"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U264" r:id="rId263"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U265" r:id="rId264"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U266" r:id="rId265"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U267" r:id="rId266"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U268" r:id="rId267"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U269" r:id="rId268"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U270" r:id="rId269"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U271" r:id="rId270"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U272" r:id="rId271"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U273" r:id="rId272"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U274" r:id="rId273"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U275" r:id="rId274"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U276" r:id="rId275"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U277" r:id="rId276"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U278" r:id="rId277"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U279" r:id="rId278"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U280" r:id="rId279"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U281" r:id="rId280"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U282" r:id="rId281"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U283" r:id="rId282"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U284" r:id="rId283"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U285" r:id="rId284"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U286" r:id="rId285"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U287" r:id="rId286"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U288" r:id="rId287"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U289" r:id="rId288"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U290" r:id="rId289"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U291" r:id="rId290"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U292" r:id="rId291"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U293" r:id="rId292"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U294" r:id="rId293"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U295" r:id="rId294"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U296" r:id="rId295"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U297" r:id="rId296"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U298" r:id="rId297"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U299" r:id="rId298"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U300" r:id="rId299"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U301" r:id="rId300"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U302" r:id="rId301"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U303" r:id="rId302"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U304" r:id="rId303"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U305" r:id="rId304"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U306" r:id="rId305"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U307" r:id="rId306"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U308" r:id="rId307"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U309" r:id="rId308"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U310" r:id="rId309"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U311" r:id="rId310"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U312" r:id="rId311"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U313" r:id="rId312"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U314" r:id="rId313"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U315" r:id="rId314"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U316" r:id="rId315"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U317" r:id="rId316"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U318" r:id="rId317"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U319" r:id="rId318"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U320" r:id="rId319"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U321" r:id="rId320"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U322" r:id="rId321"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U323" r:id="rId322"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U324" r:id="rId323"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U325" r:id="rId324"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U326" r:id="rId325"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U327" r:id="rId326"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U328" r:id="rId327"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U329" r:id="rId328"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U330" r:id="rId329"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U331" r:id="rId330"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U332" r:id="rId331"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U333" r:id="rId332"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U334" r:id="rId333"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U335" r:id="rId334"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U336" r:id="rId335"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U337" r:id="rId336"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U338" r:id="rId337"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U339" r:id="rId338"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U340" r:id="rId339"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U341" r:id="rId340"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U342" r:id="rId341"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U343" r:id="rId342"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U344" r:id="rId343"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U345" r:id="rId344"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U346" r:id="rId345"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U347" r:id="rId346"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U348" r:id="rId347"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U349" r:id="rId348"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U350" r:id="rId349"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U351" r:id="rId350"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U352" r:id="rId351"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U353" r:id="rId352"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U354" r:id="rId353"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U355" r:id="rId354"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U356" r:id="rId355"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U357" r:id="rId356"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U358" r:id="rId357"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U359" r:id="rId358"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U360" r:id="rId359"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U361" r:id="rId360"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U362" r:id="rId361"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U363" r:id="rId362"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U364" r:id="rId363"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U365" r:id="rId364"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U366" r:id="rId365"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U367" r:id="rId366"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U368" r:id="rId367"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U369" r:id="rId368"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U370" r:id="rId369"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U371" r:id="rId370"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U372" r:id="rId371"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U373" r:id="rId372"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U374" r:id="rId373"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U375" r:id="rId374"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U376" r:id="rId375"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U377" r:id="rId376"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U378" r:id="rId377"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U379" r:id="rId378"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U380" r:id="rId379"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U381" r:id="rId380"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U382" r:id="rId381"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U383" r:id="rId382"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U384" r:id="rId383"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U385" r:id="rId384"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U386" r:id="rId385"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U387" r:id="rId386"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U388" r:id="rId387"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U389" r:id="rId388"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U390" r:id="rId389"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U391" r:id="rId390"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U392" r:id="rId391"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U393" r:id="rId392"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U394" r:id="rId393"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U395" r:id="rId394"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U396" r:id="rId395"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U397" r:id="rId396"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U398" r:id="rId397"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U399" r:id="rId398"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U400" r:id="rId399"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U401" r:id="rId400"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U402" r:id="rId401"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U403" r:id="rId402"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U404" r:id="rId403"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U405" r:id="rId404"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U406" r:id="rId405"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U407" r:id="rId406"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U408" r:id="rId407"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U409" r:id="rId408"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U410" r:id="rId409"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U411" r:id="rId410"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U412" r:id="rId411"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U413" r:id="rId412"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U414" r:id="rId413"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U415" r:id="rId414"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U416" r:id="rId415"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U417" r:id="rId416"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U418" r:id="rId417"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U419" r:id="rId418"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U420" r:id="rId419"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U421" r:id="rId420"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U422" r:id="rId421"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U423" r:id="rId422"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U424" r:id="rId423"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U425" r:id="rId424"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U426" r:id="rId425"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U427" r:id="rId426"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U428" r:id="rId427"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U429" r:id="rId428"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U430" r:id="rId429"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U431" r:id="rId430"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U432" r:id="rId431"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U433" r:id="rId432"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U434" r:id="rId433"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U435" r:id="rId434"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U436" r:id="rId435"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U437" r:id="rId436"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U438" r:id="rId437"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U439" r:id="rId438"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U440" r:id="rId439"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U441" r:id="rId440"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U442" r:id="rId441"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U443" r:id="rId442"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U444" r:id="rId443"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U445" r:id="rId444"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U446" r:id="rId445"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U447" r:id="rId446"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U448" r:id="rId447"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U449" r:id="rId448"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U450" r:id="rId449"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U451" r:id="rId450"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U452" r:id="rId451"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U453" r:id="rId452"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U454" r:id="rId453"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U455" r:id="rId454"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U456" r:id="rId455"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U457" r:id="rId456"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U458" r:id="rId457"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U459" r:id="rId458"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U460" r:id="rId459"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U461" r:id="rId460"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U462" r:id="rId461"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U463" r:id="rId462"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U464" r:id="rId463"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U465" r:id="rId464"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U466" r:id="rId465"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U467" r:id="rId466"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U468" r:id="rId467"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U469" r:id="rId468"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U470" r:id="rId469"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U471" r:id="rId470"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U472" r:id="rId471"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U473" r:id="rId472"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U474" r:id="rId473"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U475" r:id="rId474"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U476" r:id="rId475"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U477" r:id="rId476"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U478" r:id="rId477"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U479" r:id="rId478"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U480" r:id="rId479"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U481" r:id="rId480"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U482" r:id="rId481"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U483" r:id="rId482"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U484" r:id="rId483"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U485" r:id="rId484"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U486" r:id="rId485"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U487" r:id="rId486"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U488" r:id="rId487"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U489" r:id="rId488"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U490" r:id="rId489"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U491" r:id="rId490"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U492" r:id="rId491"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U493" r:id="rId492"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U494" r:id="rId493"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U495" r:id="rId494"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U496" r:id="rId495"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U497" r:id="rId496"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U498" r:id="rId497"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U499" r:id="rId498"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U500" r:id="rId499"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U501" r:id="rId500"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U502" r:id="rId501"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U503" r:id="rId502"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U504" r:id="rId503"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U505" r:id="rId504"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U506" r:id="rId505"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U507" r:id="rId506"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U508" r:id="rId507"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U509" r:id="rId508"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U510" r:id="rId509"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U511" r:id="rId510"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U512" r:id="rId511"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U513" r:id="rId512"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U514" r:id="rId513"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U515" r:id="rId514"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U516" r:id="rId515"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U517" r:id="rId516"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U518" r:id="rId517"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U519" r:id="rId518"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U520" r:id="rId519"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U521" r:id="rId520"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U522" r:id="rId521"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U523" r:id="rId522"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U524" r:id="rId523"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U525" r:id="rId524"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U526" r:id="rId525"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>