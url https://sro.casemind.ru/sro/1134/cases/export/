--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6957b20b-5be7-40ea-a04c-cd286b1d20f6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3c25d6e-5f2f-4072-bd8b-25153b2ac03c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b70ee4b1-31cc-4d39-8896-4d3749a756e4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/293fd8b9-f4d7-413a-8300-d1197de72308" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32f5a592-79ec-41ab-b8ab-4ae2a8216b96" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01d99b6-e34c-46a0-9b82-47e74bfdc30d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9254171-626f-452c-9b9a-c40abb478e42" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49881d07-5a6b-4d27-8144-c9564d0b89bb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12ee60c-bbee-4194-b826-63caa81938ee" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0acbea7-57e0-4a13-8f5e-788fa52642a5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aaf1613-b7a2-4089-8319-35aec7be8cbc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e9acf37-11f5-476b-904a-24ec74d5cc9c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/421af2e5-1913-4141-8795-963368833a16" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6957b20b-5be7-40ea-a04c-cd286b1d20f6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3c25d6e-5f2f-4072-bd8b-25153b2ac03c" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b70ee4b1-31cc-4d39-8896-4d3749a756e4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/293fd8b9-f4d7-413a-8300-d1197de72308" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32f5a592-79ec-41ab-b8ab-4ae2a8216b96" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01d99b6-e34c-46a0-9b82-47e74bfdc30d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9254171-626f-452c-9b9a-c40abb478e42" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49881d07-5a6b-4d27-8144-c9564d0b89bb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5746865-0656-4374-b8f9-683aef5c2d8d" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12ee60c-bbee-4194-b826-63caa81938ee" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f8a8427-154e-4adc-91ff-f3b3c0c90e3a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2328e89b-cf0d-416b-835c-504a0ee281f0" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0acbea7-57e0-4a13-8f5e-788fa52642a5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86630f62-6059-42b2-b0fb-27ac13a70a99" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96f2c4d2-5c1a-4d9e-8bdc-aa0fe63472e9" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e743e839-2826-4a65-afd4-fe3f85af3ad3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aaf1613-b7a2-4089-8319-35aec7be8cbc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e9acf37-11f5-476b-904a-24ec74d5cc9c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28c01c38-c187-45ab-8204-bda2cf92571c" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c025dee-ebdb-4ea2-aa91-09d330b61a37" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/421af2e5-1913-4141-8795-963368833a16" TargetMode="External" Id="rId21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1377,551 +1377,1263 @@
           <t>Оспаривание решения дисциплинарной комиссии о приостановлении права на осуществление деятельности</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>02.11.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/49881d07-5a6b-4d27-8144-c9564d0b89bb</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А06-6818/2020</t>
+          <t>А06-7646/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>20.07.2020</t>
+          <t>13.08.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr"/>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственно-коммерческая фирма "СтройЛегион"</t>
+          <t>ООО "ПКФ "Сантехника"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3015066000</t>
+          <t>3016033769</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация-региональное отраслевое объединение работодателей саморегулируемая организация "Астраханские строители"</t>
+          <t>ООО "ПО "Юг-Строй"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>3017057882</t>
+          <t>3019017564</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Астраханской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Цепляева Л. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Подосинников Ю. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>03.09.2021</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b12ee60c-bbee-4194-b826-63caa81938ee</t>
+          <t>https://kad.arbitr.ru/Card/d5746865-0656-4374-b8f9-683aef5c2d8d</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А06-206/2020</t>
+          <t>А06-6818/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>15.01.2020</t>
+          <t>20.07.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вимар Оффшор"</t>
+          <t>ООО "Производственно-коммерческая фирма "СтройЛегион"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>9102016574</t>
+          <t>3015066000</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Ассоциация-региональное отраслевое объединение работодателей саморегулируемая организация "Астраханские строители"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>3017057882</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Астраханской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Рыбников А. Н.</t>
+          <t>Цепляева Л. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне уплаченных взносов в компенсационные фонды при переходе из другой СРО.</t>
+          <t>Взыскание неосновательного обогащения из-за двойного внесения взноса в компенсационный фонд СРО.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>17.06.2020</t>
+          <t>03.09.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0acbea7-57e0-4a13-8f5e-788fa52642a5</t>
+          <t>https://kad.arbitr.ru/Card/b12ee60c-bbee-4194-b826-63caa81938ee</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А46-19029/2017</t>
+          <t>А06-2917/2020</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>24.03.2020</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАСТИОН"</t>
+          <t>АО "Мостожелезобетонконструкция"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>3015073230</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СК "Астраханский Автомост"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>3017040543</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Астраханской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Кузнецов К. М.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3aaf1613-b7a2-4089-8319-35aec7be8cbc</t>
+          <t>https://kad.arbitr.ru/Card/4f8a8427-154e-4adc-91ff-f3b3c0c90e3a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А53-16877/2017</t>
+          <t>А06-356/2020</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>20.01.2020</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТРОЙЛЕГИОН"</t>
+          <t>ПАО "Московский индустриальный банк"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3015066000</t>
+          <t>7725039953</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ОАО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОИТЕЛЬ АСТРАХАНИ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>3016034120</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Астраханской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Казаченко Г. Б.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Коломейко А. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>20.01.2018</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e9acf37-11f5-476b-904a-24ec74d5cc9c</t>
+          <t>https://kad.arbitr.ru/Card/2328e89b-cf0d-416b-835c-504a0ee281f0</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
+          <t>А06-206/2020</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2020</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вимар Оффшор"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>9102016574</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация-региональное отраслевое объединение работодателей саморегулируемая организация "Астраханские строители"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>3017057882</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Рыбников А. Н.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание излишне уплаченных взносов в компенсационные фонды при переходе из другой СРО.</t>
+        </is>
+      </c>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2020</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b0acbea7-57e0-4a13-8f5e-788fa52642a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А06-6961/2019</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2019</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК "Инвест-Строй"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>3017032609</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Негерев С. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/86630f62-6059-42b2-b0fb-27ac13a70a99</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А06-4443/2019</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2019</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная фирма "Ястреб"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>3023017574</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДомСтрой"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>3025032218</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Подосинников Ю. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/96f2c4d2-5c1a-4d9e-8bdc-aa0fe63472e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А06-6770/2018</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2018</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВИТИЯ"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>6731039886</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПКФ "Коралл"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>3017025087</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Негерев С. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2019</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e743e839-2826-4a65-afd4-fe3f85af3ad3</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А46-19029/2017</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2017</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАСТИОН"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>3015073230</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Савинов А. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить денежные средства компенсационного фонда.</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2017</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3aaf1613-b7a2-4089-8319-35aec7be8cbc</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А53-16877/2017</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2017</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТРОЙЛЕГИОН"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>3015066000</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Казаченко Г. Б.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконными решений СРО об исключении и обязание перечислить 500 000 руб. взноса.</t>
+        </is>
+      </c>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2018</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e9acf37-11f5-476b-904a-24ec74d5cc9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А56-51657/2016</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2016</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Астраханьгазстрой"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>3006002521</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Астраханьгазстрой"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>3006002521</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Раннева Ю. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2022</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28c01c38-c187-45ab-8204-bda2cf92571c</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А06-3239/2016</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2016</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО * "Донской камень"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ахтубинское"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Колбаев Р. Р.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2021</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c025dee-ebdb-4ea2-aa91-09d330b61a37</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
           <t>А06-720/2011</t>
         </is>
       </c>
-      <c r="C14" s="2" t="inlineStr">
+      <c r="C22" s="2" t="inlineStr">
         <is>
           <t>15.02.2011</t>
         </is>
       </c>
-      <c r="D14" s="2" t="inlineStr">
+      <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E14" s="2" t="inlineStr">
+      <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F14" s="2" t="inlineStr">
+      <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ООО производственно-коммерческая фирма "Терма-Сервис"</t>
         </is>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="I22" s="2" t="inlineStr">
         <is>
           <t>3017040712</t>
         </is>
       </c>
-      <c r="J14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K14" s="2" t="inlineStr">
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
         <is>
           <t>"Объединение строителей Астраханской области"</t>
         </is>
       </c>
-      <c r="L14" s="2" t="inlineStr">
+      <c r="L22" s="2" t="inlineStr">
         <is>
           <t>3017057882</t>
         </is>
       </c>
-      <c r="M14" s="2" t="inlineStr">
+      <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Астраханской области</t>
         </is>
       </c>
-      <c r="N14" s="2" t="inlineStr">
+      <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Мирекина Е. И.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="n">
+      <c r="O22" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R14" s="2" t="inlineStr">
+      <c r="R22" s="2" t="inlineStr">
         <is>
           <t>Отказ СРО возвратить взнос в компенсационный фонд при добровольном прекращении членства.</t>
         </is>
       </c>
-      <c r="S14" s="2" t="inlineStr">
+      <c r="S22" s="2" t="inlineStr">
         <is>
           <t>22.07.2011</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
+      <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U14" s="3" t="inlineStr">
+      <c r="U22" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/421af2e5-1913-4141-8795-963368833a16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>