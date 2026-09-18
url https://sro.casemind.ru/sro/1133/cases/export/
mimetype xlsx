--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac524c2e-d984-4343-be78-8c554e776178" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5daa6dc5-7723-444d-9cc1-ac1ce8f5e348" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4386e90a-97d0-4145-971f-2c878de84f36" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6307b045-486a-4cad-8043-ea57a17234c5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c91e7c10-db95-450a-9e04-9ccebd1a2756" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/505fda60-c254-4b27-a13e-591f7d141513" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31aea092-3949-4def-872d-9baefcedde62" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d16ccd3-b807-4d20-8d44-b692cd104692" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd3a3c7-183a-4658-83dc-69a2c5fdc65a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1acb7139-e038-4645-a7a6-42213b0a5fe7" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1f6fcfd-0755-4ff9-9808-1e1af9f56ed7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eb22d7-88d2-480c-a828-afd8e86e0f84" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71ceecf3-e1a7-4000-a3cb-a39463370991" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92cf79a9-5349-4e1c-aac8-e24f0472300a" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1b865c2-c13a-49d2-b980-50f2584fe3d4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57054575-a4c5-445b-b323-bb6f2b7fdfe3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d92a7577-e801-4812-b4c5-1515bd332ebb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e42f7e43-a121-4087-8aa9-08fdd7188419" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccdf97a3-bb5c-4eab-bf93-802ec3d281c1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd4ecb43-a1b7-4176-9d27-1d95225e28b8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53b482fc-c625-4be8-909e-09328e99c3ee" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f38518de-40b5-446c-919c-f053c25722d0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9e16ef-18e3-4829-88d6-8ad666f6f5b4" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba734248-51aa-4885-8090-61f3526d6f62" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52e422da-0461-4dab-b47e-0552aededfdc" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5842f04e-a70e-4fce-98a6-c33a1e6bfdff" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce485b0d-8e3f-4869-b045-98c02f4a0926" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39c58bfb-0cd2-4eca-8c8e-6ebe39702d93" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99060062-19b1-465a-b6a0-24c57451df43" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af284d3-cd5f-4869-9966-98b4cf3a1a2c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7ac44a-1f79-464f-a44d-afc6aaa11ac6" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10674e31-c862-4398-bf89-fd6b179db06a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e125c8c-e618-40b6-8348-ae4dbb4b5412" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6de43f1-1d34-4d42-b8d6-c6bf67695ae2" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cdffb9e-a4e1-4764-8db9-06ef24469206" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36231684-cd52-40c1-8893-80c26476b0bf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eaf5848e-06cd-4424-bea3-fd21694fa097" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b0818c0-f74c-4e03-8e4b-b909a2eca328" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5ccde4-46da-44b6-b30d-9cffd0ecaee1" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2ce826e-c28d-497c-959c-256b16e0b997" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f545ee3a-28e8-498c-bff3-035dc40732e7" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e957249b-a8c6-4589-bb8c-8311a62de664" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e837d82-5723-4590-be51-1f95be5dab31" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1942a394-ebff-4a70-92b8-8de15f002632" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/759981e8-e87e-4392-8e56-93275bf9cc20" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9cbff05-f54c-46b2-af78-a14678196b73" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/463da647-8414-415e-92b2-532772971214" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf9bd5ae-2e4c-4389-91fc-a38262c515da" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25cb2c36-dc2e-4c92-ab71-615fe24f7e3b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0a56783-c541-45e6-b1e3-a3df5dad29d4" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e89be50-3ceb-4b7b-96cc-6fa77bdab3aa" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b9caba2-0339-4ada-aa8d-72a010bc767b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47227c7d-a0f1-40c2-8cd0-4a43f43b8254" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3367b20-1763-4b48-85c9-a2f7bc077f7a" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00ac30c0-7303-4c68-ac01-0b958444b63c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a91eca-d606-426d-9649-549f469c8bd1" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/690551b0-d6a5-429e-8c77-41eb02b1d65f" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6134569-5744-428e-b411-e1730e59e24f" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f441f92-299b-4dbd-98d7-7ffc1fcd4ec0" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5856d2c6-9b80-4006-91e6-5fd2c439e3c0" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1f4dbe9-71d4-4af5-9400-3601f18b3d5f" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253b6551-7403-427e-b2e4-d3f6eb3ba947" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12d36da3-f24c-4a82-9864-50c81bc6921e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7269350e-2269-401a-8612-022a79bcf8bf" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a63a6adb-7442-4a19-91df-f55de96ea1a7" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e79e1d7c-7696-4ea5-baef-da29ecabaf02" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6afac1eb-5b84-4788-9c03-97018174b651" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4417e33-982b-4ebd-a350-e602a10ab72a" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2744a25-77e0-4ca2-884c-b06065abcd5d" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4ce38ee-a2e9-46bf-b1de-5c30bf103362" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d09410-4e2d-468d-b9af-9fba8fa042c3" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d48dbb-f574-4471-9d07-538a6411dab7" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4f7c16e-8d13-4cff-a4ee-1fbff6f4ee8e" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22efeb15-1ca4-45d6-9822-38c99c4f732c" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7261433a-013e-4aae-9778-1d93167261db" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f84da5e1-dca1-4d7d-be2c-c9c61fdddd3a" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0cb572-5c30-4561-a91d-9776abe7faaf" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5046bc9d-31cf-4f68-bb62-d0925aa62ac0" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c24e8db-5c44-4c28-aba4-f66bf78359d6" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a556f1f-94ea-4771-a9b1-c0a7d865479e" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04afbd0c-2972-459e-ab31-344c27551acd" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985c0860-f9d5-4b20-a31b-45d4127b8798" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7990ea4-3d20-4ebe-8e7b-3396afffe39d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70752327-183d-4f5d-b136-b744b2cad974" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46f68803-ab56-495a-baf2-080dd0230622" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5a03aa0-9d18-41cf-a5ea-f4d38923c400" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3abad3fd-627e-40d5-a6f6-8920198f466f" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43248abc-f669-4c45-934c-f8b4cd6a9640" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46029ac7-58bf-4c2b-a7d9-8d52ed09a658" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be298055-fbec-4364-819c-d6c5abe37af7" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b8b735-86c8-4878-8e54-4f6a4457faa1" TargetMode="External" Id="rId95" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4249ae4e-b9d7-4a82-8d5d-a7ef79bc400b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38c572b9-362e-4299-aa92-25e2814cc575" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac524c2e-d984-4343-be78-8c554e776178" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5daa6dc5-7723-444d-9cc1-ac1ce8f5e348" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4386e90a-97d0-4145-971f-2c878de84f36" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6307b045-486a-4cad-8043-ea57a17234c5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c91e7c10-db95-450a-9e04-9ccebd1a2756" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/505fda60-c254-4b27-a13e-591f7d141513" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d16ccd3-b807-4d20-8d44-b692cd104692" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31aea092-3949-4def-872d-9baefcedde62" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd3a3c7-183a-4658-83dc-69a2c5fdc65a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1acb7139-e038-4645-a7a6-42213b0a5fe7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1f6fcfd-0755-4ff9-9808-1e1af9f56ed7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eb22d7-88d2-480c-a828-afd8e86e0f84" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71ceecf3-e1a7-4000-a3cb-a39463370991" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1b865c2-c13a-49d2-b980-50f2584fe3d4" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92cf79a9-5349-4e1c-aac8-e24f0472300a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57054575-a4c5-445b-b323-bb6f2b7fdfe3" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d92a7577-e801-4812-b4c5-1515bd332ebb" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e42f7e43-a121-4087-8aa9-08fdd7188419" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccdf97a3-bb5c-4eab-bf93-802ec3d281c1" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd4ecb43-a1b7-4176-9d27-1d95225e28b8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53b482fc-c625-4be8-909e-09328e99c3ee" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f38518de-40b5-446c-919c-f053c25722d0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b9e16ef-18e3-4829-88d6-8ad666f6f5b4" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84acea13-82c1-4c23-abc7-c0425ade6f5d" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed3fa75c-9aef-444d-ada6-3ad7dc1cf649" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba734248-51aa-4885-8090-61f3526d6f62" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52e422da-0461-4dab-b47e-0552aededfdc" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5842f04e-a70e-4fce-98a6-c33a1e6bfdff" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce485b0d-8e3f-4869-b045-98c02f4a0926" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39c58bfb-0cd2-4eca-8c8e-6ebe39702d93" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88f7992a-a86f-4e6e-8465-6c770421a4dd" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99060062-19b1-465a-b6a0-24c57451df43" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af284d3-cd5f-4869-9966-98b4cf3a1a2c" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a7ac44a-1f79-464f-a44d-afc6aaa11ac6" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10674e31-c862-4398-bf89-fd6b179db06a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e125c8c-e618-40b6-8348-ae4dbb4b5412" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ed58dd8-caf7-493e-b63a-ba1877923652" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6de43f1-1d34-4d42-b8d6-c6bf67695ae2" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cdffb9e-a4e1-4764-8db9-06ef24469206" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36231684-cd52-40c1-8893-80c26476b0bf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e4c70b-fd6d-4ae8-83c0-83d39143af4a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe19f62-ae96-4859-af39-c37e0484874e" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eaf5848e-06cd-4424-bea3-fd21694fa097" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae947a91-5908-44f9-97a7-99439d8d6b19" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b0818c0-f74c-4e03-8e4b-b909a2eca328" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e9c3f8e-ba78-43e6-8983-90885a26c614" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5ccde4-46da-44b6-b30d-9cffd0ecaee1" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2ce826e-c28d-497c-959c-256b16e0b997" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f545ee3a-28e8-498c-bff3-035dc40732e7" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e957249b-a8c6-4589-bb8c-8311a62de664" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e837d82-5723-4590-be51-1f95be5dab31" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1942a394-ebff-4a70-92b8-8de15f002632" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/759981e8-e87e-4392-8e56-93275bf9cc20" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/463da647-8414-415e-92b2-532772971214" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9cbff05-f54c-46b2-af78-a14678196b73" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf9bd5ae-2e4c-4389-91fc-a38262c515da" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25cb2c36-dc2e-4c92-ab71-615fe24f7e3b" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0a56783-c541-45e6-b1e3-a3df5dad29d4" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e89be50-3ceb-4b7b-96cc-6fa77bdab3aa" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b9caba2-0339-4ada-aa8d-72a010bc767b" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47227c7d-a0f1-40c2-8cd0-4a43f43b8254" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3367b20-1763-4b48-85c9-a2f7bc077f7a" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00ac30c0-7303-4c68-ac01-0b958444b63c" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a91eca-d606-426d-9649-549f469c8bd1" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/690551b0-d6a5-429e-8c77-41eb02b1d65f" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f441f92-299b-4dbd-98d7-7ffc1fcd4ec0" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6134569-5744-428e-b411-e1730e59e24f" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5856d2c6-9b80-4006-91e6-5fd2c439e3c0" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1f4dbe9-71d4-4af5-9400-3601f18b3d5f" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253b6551-7403-427e-b2e4-d3f6eb3ba947" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12d36da3-f24c-4a82-9864-50c81bc6921e" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a63a6adb-7442-4a19-91df-f55de96ea1a7" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7269350e-2269-401a-8612-022a79bcf8bf" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e79e1d7c-7696-4ea5-baef-da29ecabaf02" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6afac1eb-5b84-4788-9c03-97018174b651" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4417e33-982b-4ebd-a350-e602a10ab72a" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2744a25-77e0-4ca2-884c-b06065abcd5d" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4ce38ee-a2e9-46bf-b1de-5c30bf103362" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d09410-4e2d-468d-b9af-9fba8fa042c3" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d48dbb-f574-4471-9d07-538a6411dab7" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4f7c16e-8d13-4cff-a4ee-1fbff6f4ee8e" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22efeb15-1ca4-45d6-9822-38c99c4f732c" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7261433a-013e-4aae-9778-1d93167261db" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f84da5e1-dca1-4d7d-be2c-c9c61fdddd3a" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0cb572-5c30-4561-a91d-9776abe7faaf" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5046bc9d-31cf-4f68-bb62-d0925aa62ac0" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c24e8db-5c44-4c28-aba4-f66bf78359d6" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a556f1f-94ea-4771-a9b1-c0a7d865479e" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04afbd0c-2972-459e-ab31-344c27551acd" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/985c0860-f9d5-4b20-a31b-45d4127b8798" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7990ea4-3d20-4ebe-8e7b-3396afffe39d" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70752327-183d-4f5d-b136-b744b2cad974" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46f68803-ab56-495a-baf2-080dd0230622" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5a03aa0-9d18-41cf-a5ea-f4d38923c400" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3abad3fd-627e-40d5-a6f6-8920198f466f" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43248abc-f669-4c45-934c-f8b4cd6a9640" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46029ac7-58bf-4c2b-a7d9-8d52ed09a658" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be298055-fbec-4364-819c-d6c5abe37af7" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b8b735-86c8-4878-8e54-4f6a4457faa1" TargetMode="External" Id="rId105" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U96"/>
+  <dimension ref="A1:U106"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,234 +589,230 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А05-7960/2026</t>
+          <t>А05-11481/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>ООО "СК Белое-Море"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>2901280364</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>Управление Министерства юстиции Российской Федерации по Архангельской области и Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2901181892</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Козлова М. А.</t>
+          <t>Тарасова А. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac524c2e-d984-4343-be78-8c554e776178</t>
+          <t>https://kad.arbitr.ru/Card/4249ae4e-b9d7-4a82-8d5d-a7ef79bc400b</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А05-6901/2026</t>
+          <t>А05-9778/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>2901131041</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr"/>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5daa6dc5-7723-444d-9cc1-ac1ce8f5e348</t>
+          <t>https://kad.arbitr.ru/Card/38c572b9-362e-4299-aa92-25e2814cc575</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А05-6859/2026</t>
+          <t>А05-7960/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
@@ -827,85 +823,85 @@
           <t>2901131041</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Крылов В. А.</t>
+          <t>Козлова М. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4386e90a-97d0-4145-971f-2c878de84f36</t>
+          <t>https://kad.arbitr.ru/Card/ac524c2e-d984-4343-be78-8c554e776178</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А05-6587/2026</t>
+          <t>А05-6901/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
@@ -916,174 +912,174 @@
           <t>2901131041</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Рябков А. С.</t>
+          <t>Бутусова Н. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6307b045-486a-4cad-8043-ea57a17234c5</t>
+          <t>https://kad.arbitr.ru/Card/5daa6dc5-7723-444d-9cc1-ac1ce8f5e348</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А05-1530/2026</t>
+          <t>А05-6859/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>12.02.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть - Север"</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>1102016594</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Низовцева А. М.</t>
+          <t>Крылов В. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c91e7c10-db95-450a-9e04-9ccebd1a2756</t>
+          <t>https://kad.arbitr.ru/Card/4386e90a-97d0-4145-971f-2c878de84f36</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А05-935/2026</t>
+          <t>А05-6587/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
@@ -1094,8911 +1090,9797 @@
           <t>2901131041</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Распопин М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Рябков А. С.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/505fda60-c254-4b27-a13e-591f7d141513</t>
+          <t>https://kad.arbitr.ru/Card/6307b045-486a-4cad-8043-ea57a17234c5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А05-15444/2025</t>
+          <t>А05-1530/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>12.02.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>АО "Транснефть - Север"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>1102016594</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Волков И. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Низовцева А. М.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31aea092-3949-4def-872d-9baefcedde62</t>
+          <t>https://kad.arbitr.ru/Card/c91e7c10-db95-450a-9e04-9ccebd1a2756</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А05-15449/2025</t>
+          <t>А05-935/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>2901131041</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Бизнес-Партнер"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2904025531</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Бутусова Н. В.</t>
+          <t>Распопин М. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>2658005.36</v>
+        <v>157744278.2</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неосновательное обогащение члена СРО ООО Бизнес-Партнер</t>
+          <t>Субсидиарная ответственность за неисполнение ООО Белый дом обязательств по ряду госконтрактов</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d16ccd3-b807-4d20-8d44-b692cd104692</t>
+          <t>https://kad.arbitr.ru/Card/505fda60-c254-4b27-a13e-591f7d141513</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А05-14032/2025</t>
+          <t>А05-15449/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Артстрой С"</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2901148013</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ООО "Бизнес-Партнер"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2904025531</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Лазарева О. А.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Бутусова Н. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>2658005.36</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание действительности решений внеочередного общего собрания членов СРО от 20.10.2025</t>
+          <t>Субсидиарная ответственность СРО за неосновательное обогащение члена СРО ООО Бизнес-Партнер</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>18.11.2025</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbd3a3c7-183a-4658-83dc-69a2c5fdc65a</t>
+          <t>https://kad.arbitr.ru/Card/8d16ccd3-b807-4d20-8d44-b692cd104692</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А05-10877/2025</t>
+          <t>А05-15444/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АО "Центр судоремонта "Звездочка"</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2902060361</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ИП Марьянчик Вадим Евгеньевич</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>290200411635</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Низовцева А. М.</t>
+          <t>Волков И. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>16773801.41</v>
+        <v>68909.8</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Неисполнение обязательств членом СРО по договору подряда, возврат аванса и неустойка.</t>
+          <t>Взыскание в субсидиарном порядке неустойки, ранее взысканной с ООО «Реконструкция»</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>01.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1acb7139-e038-4645-a7a6-42213b0a5fe7</t>
+          <t>https://kad.arbitr.ru/Card/31aea092-3949-4def-872d-9baefcedde62</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А05-10682/2025</t>
+          <t>А05-14032/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>01.09.2025</t>
+          <t>14.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "РК-Инвест плюс"</t>
+          <t>ООО "Артстрой С"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2901217570</t>
+          <t>2901148013</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
+          <t>Лазарева О. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Нарушение процедуры исключения из СРО и несоразмерность дисциплинарного взыскания</t>
+          <t>Оспаривание действительности решений внеочередного общего собрания членов СРО от 20.10.2025</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>18.11.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1f6fcfd-0755-4ff9-9808-1e1af9f56ed7</t>
+          <t>https://kad.arbitr.ru/Card/dbd3a3c7-183a-4658-83dc-69a2c5fdc65a</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А05-10452/2025</t>
+          <t>А05-10877/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Архангельской области"</t>
+          <t>АО "Центр судоремонта "Звездочка"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2901991858</t>
+          <t>2902060361</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ИП Марьянчик Вадим Евгеньевич</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>290200411635</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Распопин М. В.</t>
+          <t>Низовцева А. М.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>23874949.01</v>
-[...3 lines deleted...]
-      </c>
+        <v>16773801.41</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства</t>
+          <t>Неисполнение обязательств членом СРО по договору подряда, возврат аванса и неустойка.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6eb22d7-88d2-480c-a828-afd8e86e0f84</t>
+          <t>https://kad.arbitr.ru/Card/1acb7139-e038-4645-a7a6-42213b0a5fe7</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А05-9657/2025</t>
+          <t>А05-10682/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>01.09.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Борей"</t>
+          <t>ООО "РК-Инвест плюс"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2901296759</t>
+          <t>2901217570</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Токарева И. Н.</t>
+          <t>Булатова Т. Л.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений общего собрания членов СРО от 01.08.2025</t>
+          <t>Нарушение процедуры исключения из СРО и несоразмерность дисциплинарного взыскания</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>06.12.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71ceecf3-e1a7-4000-a3cb-a39463370991</t>
+          <t>https://kad.arbitr.ru/Card/c1f6fcfd-0755-4ff9-9808-1e1af9f56ed7</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А05-9601/2025</t>
+          <t>А05-10452/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гидротрансстрой"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Архангельской области"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2901262855</t>
+          <t>2901991858</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
-[...3 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+          <t>Распопин М. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>23874949.01</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>23874949.01</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений общего собрания членов СРО о смене исполнительного директора</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>08.08.2025</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92cf79a9-5349-4e1c-aac8-e24f0472300a</t>
+          <t>https://kad.arbitr.ru/Card/d6eb22d7-88d2-480c-a828-afd8e86e0f84</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А05-9649/2025</t>
+          <t>А05-9657/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ИП КУЗЬМИЧЕВ АРТЕМ АЛЕКСАНДРОВИЧ</t>
+          <t>ООО "Борей"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>290111744953</t>
+          <t>2901296759</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Болотов Б. В.</t>
+          <t>Токарева И. Н.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
-      <c r="P16" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Признание недействительными решений общего собрания членов СРО от 01.08.2025</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>06.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1b865c2-c13a-49d2-b980-50f2584fe3d4</t>
+          <t>https://kad.arbitr.ru/Card/71ceecf3-e1a7-4000-a3cb-a39463370991</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А05-9515/2025</t>
+          <t>А05-9649/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>04.08.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>ИП КУЗЬМИЧЕВ АРТЕМ АЛЕКСАНДРОВИЧ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>290111744953</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Низовцева А. М.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Болотов Б. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="n">
-        <v>471078.47</v>
+        <v>45000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по долгам члена (ООО Дизайнпроектстрой) по госконтракту</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57054575-a4c5-445b-b323-bb6f2b7fdfe3</t>
+          <t>https://kad.arbitr.ru/Card/f1b865c2-c13a-49d2-b980-50f2584fe3d4</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А05-9185/2025</t>
+          <t>А05-9601/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительный холдинг"</t>
+          <t>ООО "Гидротрансстрой"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2901221979</t>
+          <t>2901262855</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Болотов Б. В.</t>
+          <t>Булатова Т. Л.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными действий СРО по проведению внеплановой проверки</t>
+          <t>Оспаривание решений общего собрания членов СРО о смене исполнительного директора</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.08.2025</t>
+          <t>08.08.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d92a7577-e801-4812-b4c5-1515bd332ebb</t>
+          <t>https://kad.arbitr.ru/Card/92cf79a9-5349-4e1c-aac8-e24f0472300a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А05-7713/2025</t>
+          <t>А05-9515/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>04.08.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Архангельской области и Ненецкого автономного округа</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2901052689</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "АДАМАНТ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>2912006518</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Козлова М. А.</t>
+          <t>Низовцева А. М.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>58553942.6</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>471078.47</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>471078.47</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки члена по госконтракту из средств КФ ОДО</t>
+          <t>Субсидиарная ответственность СРО по долгам члена (ООО Дизайнпроектстрой) по госконтракту</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e42f7e43-a121-4087-8aa9-08fdd7188419</t>
+          <t>https://kad.arbitr.ru/Card/57054575-a4c5-445b-b323-bb6f2b7fdfe3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А05-7554/2025</t>
+          <t>А05-9185/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ИП Матвиенко Иван Сергеевич</t>
+          <t>ООО "Строительный холдинг"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>290219812729</t>
+          <t>2901221979</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Болотов Б. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Возврат обязательного целевого взноса за 2025 год при выходе из состава членов СРО</t>
+          <t>Признание незаконными действий СРО по проведению внеплановой проверки</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>08.11.2025</t>
+          <t>28.08.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccdf97a3-bb5c-4eab-bf93-802ec3d281c1</t>
+          <t>https://kad.arbitr.ru/Card/d92a7577-e801-4812-b4c5-1515bd332ebb</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А05-6039/2025</t>
+          <t>А05-7713/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>23.05.2025</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз изыскателей"</t>
+          <t>Прокуратура Архангельской области и Ненецкого автономного округа</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2901297103</t>
+          <t>2901052689</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ООО "АДАМАНТ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2912006518</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Тюпин А. Н.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Козлова М. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>58553942.6</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Истребование учредительной, бухгалтерской, налоговой, кадровой и иной документации истца.</t>
+          <t>Субсидиарная ответственность СРО за убытки члена по госконтракту из средств КФ ОДО</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd4ecb43-a1b7-4176-9d27-1d95225e28b8</t>
+          <t>https://kad.arbitr.ru/Card/e42f7e43-a121-4087-8aa9-08fdd7188419</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А05-5835/2025</t>
+          <t>А05-7554/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ИП КУЗЬМИЧЕВ АРТЕМ АЛЕКСАНДРОВИЧ</t>
+          <t>ИП Матвиенко Иван Сергеевич</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>290111744953</t>
+          <t>290219812729</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Кашина Е. Ю.</t>
-[...3 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+          <t>Булатова Т. Л.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>64800</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>64800</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений внеочередного общего собрания членов СРО от 12.05.2025</t>
+          <t>Возврат обязательного целевого взноса за 2025 год при выходе из состава членов СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>08.11.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53b482fc-c625-4be8-909e-09328e99c3ee</t>
+          <t>https://kad.arbitr.ru/Card/ccdf97a3-bb5c-4eab-bf93-802ec3d281c1</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А05-15770/2024</t>
+          <t>А05-6039/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>26.12.2024</t>
+          <t>23.05.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>Саморегулируемая организация "Союз изыскателей"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>2901297103</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Крылов В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Тюпин А. Н.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
+          <t>Истребование учредительной, бухгалтерской, налоговой, кадровой и иной документации истца.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>17.01.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f38518de-40b5-446c-919c-f053c25722d0</t>
+          <t>https://kad.arbitr.ru/Card/bd4ecb43-a1b7-4176-9d27-1d95225e28b8</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А05-13366/2024</t>
+          <t>А05-5835/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>30.10.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Архангельской области и Ненецкого автономного округа</t>
+          <t>ИП КУЗЬМИЧЕВ АРТЕМ АЛЕКСАНДРОВИЧ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2901052689</t>
+          <t>290111744953</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО КАПИТАЛЬНОМУ СТРОИТЕЛЬСТВУ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>2921011585</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>14 арбитражный апелляционный суд</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Ячменёв Г. Г.</t>
+          <t>Кашина Е. Ю.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr"/>
-      <c r="R24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными решений внеочередного общего собрания членов СРО от 12.05.2025</t>
+        </is>
+      </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b9e16ef-18e3-4829-88d6-8ad666f6f5b4</t>
+          <t>https://kad.arbitr.ru/Card/53b482fc-c625-4be8-909e-09328e99c3ee</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А05-4433/2023</t>
+          <t>А05-15770/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>24.04.2023</t>
+          <t>26.12.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ПАО Российский национальный коммерческий банк</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7701105460</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫХ РАБОТ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2902049520</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Керниченко Т. Л.</t>
+          <t>Крылов В. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>1320887733</v>
+        <v>45011833.16</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>1320887733</v>
+        <v>44315671.33</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Несостоятельность (банкротство) ООО «Управление строительных работ»</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba734248-51aa-4885-8090-61f3526d6f62</t>
+          <t>https://kad.arbitr.ru/Card/f38518de-40b5-446c-919c-f053c25722d0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А05-2196/2023</t>
+          <t>А05-13366/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>03.03.2023</t>
+          <t>30.10.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Росток"</t>
+          <t>Прокуратура Архангельской области и Ненецкого автономного округа</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2901076760</t>
+          <t>2901052689</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ведущий СПИ МО по особо важным исполнительным производствам УФССП России по АО и НАО Кучмей Ирина Игоревна</t>
-[...2 lines deleted...]
-      <c r="L26" s="2" t="inlineStr"/>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО КАПИТАЛЬНОМУ СТРОИТЕЛЬСТВУ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>2921011585</t>
+        </is>
+      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>14 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Попов Ю. А.</t>
+          <t>Ячменёв Г. Г.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>13.05.2023</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52e422da-0461-4dab-b47e-0552aededfdc</t>
+          <t>https://kad.arbitr.ru/Card/2b9e16ef-18e3-4829-88d6-8ad666f6f5b4</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А05-5475/2022</t>
+          <t>А05-13782/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>23.05.2022</t>
+          <t>23.11.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГРАД"</t>
+          <t>ООО "Двина-Трейд"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2905013105</t>
+          <t>2902064398</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ИП Немиров Валерий Геннадьевич</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>290217151752</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Распопин М. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Нехаева А. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5842f04e-a70e-4fce-98a6-c33a1e6bfdff</t>
+          <t>https://kad.arbitr.ru/Card/84acea13-82c1-4c23-abc7-c0425ade6f5d</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А05-3568/2022</t>
+          <t>А05-5168/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.04.2022</t>
+          <t>05.05.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Новатор"</t>
+          <t>Управление Федеральной налоговой службы по Архангельской области и Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2901139435</t>
+          <t>2901130440</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ООО "Айрис"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2907017352</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Болотов Б. В.</t>
+          <t>Сластилина Ю. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>29.10.2022</t>
+          <t>05.07.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce485b0d-8e3f-4869-b045-98c02f4a0926</t>
+          <t>https://kad.arbitr.ru/Card/ed3fa75c-9aef-444d-ada6-3ad7dc1cf649</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А05-12707/2021</t>
+          <t>А05-4433/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>12.11.2021</t>
+          <t>24.04.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рубикон плюс"</t>
+          <t>ПАО Российский национальный коммерческий банк</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2921007701</t>
+          <t>7701105460</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ООО "УПРАВЛЕНИЕ СТРОИТЕЛЬНЫХ РАБОТ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2902049520</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Тюпин А. Н.</t>
+          <t>Керниченко Т. Л.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>302484.25</v>
+        <v>1320887733</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>302484.25</v>
+        <v>1320887733</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при прекращении членства в СРО и процентов</t>
+          <t>Несостоятельность (банкротство) ООО «Управление строительных работ»</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>22.06.2022</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39c58bfb-0cd2-4eca-8c8e-6ebe39702d93</t>
+          <t>https://kad.arbitr.ru/Card/ba734248-51aa-4885-8090-61f3526d6f62</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А05-8042/2021</t>
+          <t>А05-2196/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>12.07.2021</t>
+          <t>03.03.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>МУП "Горсвет" городского округа "Город Архангельск"</t>
+          <t>ООО "Росток"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2901003160</t>
+          <t>2901076760</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ведущий СПИ МО по особо важным исполнительным производствам УФССП России по АО и НАО Кучмей Ирина Игоревна</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr"/>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Попов Ю. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса 200 000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
+          <t>Признание незаконным отказа пристава снять запрет на регистрационные действия с техники.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>16.10.2021</t>
+          <t>13.05.2023</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99060062-19b1-465a-b6a0-24c57451df43</t>
+          <t>https://kad.arbitr.ru/Card/52e422da-0461-4dab-b47e-0552aededfdc</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А05-3775/2021</t>
+          <t>А05-5475/2022</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>07.04.2021</t>
+          <t>23.05.2022</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВД"</t>
+          <t>ООО "СТРОЙГРАД"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2901243394</t>
+          <t>2905013105</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Тюпин А. Н.</t>
+          <t>Распопин М. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание зачесть 200 000 руб. в КФ ОДО и взыскание 100 000 руб. излишне уплаченного взноса в КФ ВВ</t>
+          <t>Нераспределение взноса истца между компенсационными фондами ВВ и ОДО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>24.09.2021</t>
+          <t>28.09.2022</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4af284d3-cd5f-4869-9966-98b4cf3a1a2c</t>
+          <t>https://kad.arbitr.ru/Card/5842f04e-a70e-4fce-98a6-c33a1e6bfdff</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А05-1430/2021</t>
+          <t>А05-3568/2022</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>12.02.2021</t>
+          <t>05.04.2022</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Заря"</t>
+          <t>ООО "Новатор"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2905004051</t>
+          <t>2901139435</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Заря"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>2905004051</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Витязева М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Болотов Б. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание действительной стоимости доли в уставном капитале общества в размере 6 979 260 руб.</t>
+          <t>Признание недействительным прекращения членства в СРО из-за оспаривания подписи на заявлении о выходе</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>23.02.2022</t>
+          <t>29.10.2022</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a7ac44a-1f79-464f-a44d-afc6aaa11ac6</t>
+          <t>https://kad.arbitr.ru/Card/ce485b0d-8e3f-4869-b045-98c02f4a0926</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А05-1391/2021</t>
+          <t>А05-12707/2021</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>11.02.2021</t>
+          <t>12.11.2021</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альтернатива Норд"</t>
+          <t>ООО "Рубикон плюс"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2902064197</t>
+          <t>2921007701</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВК-ИНЖИНИРИНГ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>2901248561</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Витязева М. А.</t>
+          <t>Тюпин А. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>24537542.52</v>
+        <v>302484.25</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>24537542.52</v>
+        <v>302484.25</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с бывших руководителей должника за необоснованное перечисление денежных средств.</t>
+          <t>Взыскание взноса в компенсационный фонд при прекращении членства в СРО и процентов</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>22.06.2022</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10674e31-c862-4398-bf89-fd6b179db06a</t>
+          <t>https://kad.arbitr.ru/Card/39c58bfb-0cd2-4eca-8c8e-6ebe39702d93</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А05-14647/2020</t>
+          <t>А13-12838/2021</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>29.12.2020</t>
+          <t>28.09.2021</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй-Галерея"</t>
+          <t>Корзиков Александр Михайлович</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2901185720</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Проворов Владимир Сергеевич</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС Вологодской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Максимова С. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Панина И. Ю.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>18.03.2021</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e125c8c-e618-40b6-8348-ae4dbb4b5412</t>
+          <t>https://kad.arbitr.ru/Card/88f7992a-a86f-4e6e-8465-6c770421a4dd</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А05-7200/2020</t>
+          <t>А05-8042/2021</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>03.07.2020</t>
+          <t>12.07.2021</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Архангельское специализированное энергетическое предприятие"</t>
+          <t>МУП "Горсвет" городского округа "Город Архангельск"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2901123178</t>
+          <t>2901003160</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Лазарева О. А.</t>
+          <t>Булатова Т. Л.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P35" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перераспределить взнос 200000 руб. между компенсационными фондами по заявлению члена</t>
+          <t>Перевод взноса 200 000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>11.11.2020</t>
+          <t>16.10.2021</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6de43f1-1d34-4d42-b8d6-c6bf67695ae2</t>
+          <t>https://kad.arbitr.ru/Card/99060062-19b1-465a-b6a0-24c57451df43</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А05-14277/2019</t>
+          <t>А05-3775/2021</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>26.11.2019</t>
+          <t>07.04.2021</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Бетон-Архангельск"</t>
+          <t>ООО "СВД"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2901224345</t>
+          <t>2901243394</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительное предприятие "Аспект-Строй"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>2901107200</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Сорока О. Н.</t>
+          <t>Тюпин А. Н.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>13331894.06</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>9393091.76</v>
+        <v>100000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом из-за долгов по договорам поставки, кредитам и налогам.</t>
+          <t>Обязание зачесть 200 000 руб. в КФ ОДО и взыскание 100 000 руб. излишне уплаченного взноса в КФ ВВ</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>29.09.2021</t>
+          <t>24.09.2021</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7cdffb9e-a4e1-4764-8db9-06ef24469206</t>
+          <t>https://kad.arbitr.ru/Card/4af284d3-cd5f-4869-9966-98b4cf3a1a2c</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А05-12761/2019</t>
+          <t>А05-1430/2021</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>22.10.2019</t>
+          <t>12.02.2021</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юридическо-консалтинговая фирма "Веста"</t>
+          <t>ООО "Заря"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2907013950</t>
+          <t>2905004051</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
+          <t>ООО "Заря"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>2905004051</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Кузьмина Н. А.</t>
+          <t>Витязева М. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6979260</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Уклонение СРО от перераспределения взноса между компенсационными фондами по заявлению истца.</t>
+          <t>Взыскание действительной стоимости доли в уставном капитале общества в размере 6 979 260 руб.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>10.06.2020</t>
+          <t>23.02.2022</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36231684-cd52-40c1-8893-80c26476b0bf</t>
+          <t>https://kad.arbitr.ru/Card/4a7ac44a-1f79-464f-a44d-afc6aaa11ac6</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А05-3627/2019</t>
+          <t>А05-1391/2021</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>11.02.2021</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Архангельской области"</t>
+          <t>ООО "Альтернатива Норд"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2901991858</t>
+          <t>2902064197</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРО-ЗАПАДНАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ"</t>
+          <t>ООО "ВК-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>2901180680</t>
+          <t>2901248561</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Низовцева А. М.</t>
+          <t>Витязева М. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1209376.37</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>24537542.52</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>24537542.52</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте дома.</t>
+          <t>Взыскание убытков с бывших руководителей должника за необоснованное перечисление денежных средств.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>23.01.2020</t>
+          <t>15.05.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eaf5848e-06cd-4424-bea3-fd21694fa097</t>
+          <t>https://kad.arbitr.ru/Card/10674e31-c862-4398-bf89-fd6b179db06a</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А05-9241/2018</t>
+          <t>А05-14647/2020</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>26.07.2018</t>
+          <t>29.12.2020</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Росток"</t>
+          <t>ООО "Строй-Галерея"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2901076760</t>
+          <t>2901185720</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
-[...3 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+          <t>Максимова С. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов СРО</t>
+          <t>Возврат излишне уплаченных взносов в КФ ВВ и КФ ОДО при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>21.12.2018</t>
+          <t>18.03.2021</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b0818c0-f74c-4e03-8e4b-b909a2eca328</t>
+          <t>https://kad.arbitr.ru/Card/3e125c8c-e618-40b6-8348-ae4dbb4b5412</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-84793/2018</t>
+          <t>А05-12740/2020</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>17.11.2020</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО СПК-ИНЖИНИРИНГ</t>
+          <t>ИП Ханзин Максим Валерьевич</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>290122429417</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>ИП Ханзин Максим Валерьевич</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>290122429417</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Липонина М. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29</t>
+          <t>https://kad.arbitr.ru/Card/5ed58dd8-caf7-493e-b63a-ba1877923652</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А05-1071/2018</t>
+          <t>А05-7200/2020</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>03.07.2020</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юбилейное"</t>
+          <t>ООО "Архангельское специализированное энергетическое предприятие"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2901224994</t>
+          <t>2901123178</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
-[...3 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+          <t>Лазарева О. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений общего собрания членов СРО от 23.01.2018</t>
+          <t>Обязание СРО перераспределить взнос 200000 руб. между компенсационными фондами по заявлению члена</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>09.10.2018</t>
+          <t>11.11.2020</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d5ccde4-46da-44b6-b30d-9cffd0ecaee1</t>
+          <t>https://kad.arbitr.ru/Card/d6de43f1-1d34-4d42-b8d6-c6bf67695ae2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-112916/2017</t>
+          <t>А05-14277/2019</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>26.11.2019</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "Бетон-Архангельск"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2901244430</t>
+          <t>2901224345</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "Строительное предприятие "Аспект-Строй"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>2901107200</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Сорока О. Н.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+        <v>13331894.06</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>9393091.76</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд</t>
+          <t>Признание должника банкротом из-за долгов по договорам поставки, кредитам и налогам.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>11.05.2018</t>
+          <t>29.09.2021</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2ce826e-c28d-497c-959c-256b16e0b997</t>
+          <t>https://kad.arbitr.ru/Card/7cdffb9e-a4e1-4764-8db9-06ef24469206</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А41-106444/2017</t>
+          <t>А05-12761/2019</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>22.10.2019</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОГАЗСТРОЙ"</t>
+          <t>ООО "Юридическо-консалтинговая фирма "Веста"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>2901257358</t>
+          <t>2907013950</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Кузьмина Н. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P43" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Прекращение членства в СРО, перевод взноса в компенсационный фонд и взыскание убытков</t>
+          <t>Уклонение СРО от перераспределения взноса между компенсационными фондами по заявлению истца.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>25.03.2018</t>
+          <t>10.06.2020</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925</t>
+          <t>https://kad.arbitr.ru/Card/36231684-cd52-40c1-8893-80c26476b0bf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-245475/2017</t>
+          <t>А05-10680/2019</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>28.08.2019</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРКТИКАТРАНСЭКСКАВАЦИЯ-1"</t>
+          <t>Управление Федеральной налоговой службы по Архангельской области и Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>8300004466</t>
+          <t>2901130440</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "Реновация и Кораблестроение"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>2902054470</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Сорока О. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>28.12.2019</t>
+          <t>12.01.2024</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f545ee3a-28e8-498c-bff3-035dc40732e7</t>
+          <t>https://kad.arbitr.ru/Card/83e4c70b-fd6d-4ae8-83c0-83d39143af4a</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-195090/2017</t>
+          <t>А05-6505/2019</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>24.05.2019</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СНИП"</t>
+          <t>ООО "ТРАНСРЕСУРС"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2902073064</t>
+          <t>2901246564</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ТРАНСРЕСУРС"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2901246564</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Радюшина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>12.11.2022</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e957249b-a8c6-4589-bb8c-8311a62de664</t>
+          <t>https://kad.arbitr.ru/Card/0fe19f62-ae96-4859-af39-c37e0484874e</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-192180/2017</t>
+          <t>А05-3627/2019</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "УСТЬЯНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Архангельской области"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2907017095</t>
+          <t>2901991858</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "СЕВЕРО-ЗАПАДНАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>2901180680</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Низовцева А. М.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1209376.37</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте дома.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>23.01.2020</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9e837d82-5723-4590-be51-1f95be5dab31</t>
+          <t>https://kad.arbitr.ru/Card/eaf5848e-06cd-4424-bea3-fd21694fa097</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-187562/2017</t>
+          <t>А05-3426/2019</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>22.03.2019</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРОЖНЫЙ АРСЕНАЛ"</t>
+          <t>ООО "Вектор"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2926011099</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "МК-Сервис"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2983998192</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Липонина М. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>12.10.2024</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1942a394-ebff-4a70-92b8-8de15f002632</t>
+          <t>https://kad.arbitr.ru/Card/ae947a91-5908-44f9-97a7-99439d8d6b19</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-180349/2017</t>
+          <t>А05-9241/2018</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>26.07.2018</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТ"</t>
+          <t>ООО "Росток"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2901235019</t>
+          <t>2901076760</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз профессиональных строителей"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Булатова Т. Л.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда СРО при переходе истца в другую организацию</t>
+          <t>Признание недействительным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>21.12.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/759981e8-e87e-4392-8e56-93275bf9cc20</t>
+          <t>https://kad.arbitr.ru/Card/1b0818c0-f74c-4e03-8e4b-b909a2eca328</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А08-8701/2017</t>
+          <t>А05-8974/2018</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>19.07.2018</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ВЕСНА"</t>
+          <t>ООО ГСИ ВОЛГОГРАДСКАЯ ФИРМА "НЕФТЕЗАВОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2924005220</t>
+          <t>3448050754</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Дарго"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>2983001925</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кретова Л. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мазур Е. Н.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
-      <c r="Q49" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>26.08.2018</t>
+          <t>02.06.2022</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9cbff05-f54c-46b2-af78-a14678196b73</t>
+          <t>https://kad.arbitr.ru/Card/0e9c3f8e-ba78-43e6-8983-90885a26c614</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А08-8700/2017</t>
+          <t>А40-84793/2018</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЭК"</t>
+          <t>ООО СПК-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2901178353</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Валуйский Н. С.</t>
-[...5 lines deleted...]
-      <c r="R50" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/463da647-8414-415e-92b2-532772971214</t>
+          <t>https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А05-11184/2017</t>
+          <t>А05-1071/2018</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛОГДАЭЛЕКТРОСТРОЙ"</t>
+          <t>ООО "Юбилейное"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>3525189961</t>
+          <t>2901224994</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>2901184879</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Шашков А. Х.</t>
+          <t>Булатова Т. Л.</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения об исключении из членов СРО</t>
+          <t>Признание недействительными решений общего собрания членов СРО от 23.01.2018</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>09.10.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf9bd5ae-2e4c-4389-91fc-a38262c515da</t>
+          <t>https://kad.arbitr.ru/Card/5d5ccde4-46da-44b6-b30d-9cffd0ecaee1</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-156382/2017</t>
+          <t>А56-112916/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХСПЕЦМОНТАЖ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2901237224</t>
+          <t>2901244430</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>11.05.2018</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25cb2c36-dc2e-4c92-ab71-615fe24f7e3b</t>
+          <t>https://kad.arbitr.ru/Card/d2ce826e-c28d-497c-959c-256b16e0b997</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-146516/2017</t>
+          <t>А41-106444/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХЭНЕРГОАУДИТ"</t>
+          <t>ООО "ТЕПЛОГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>2901208752</t>
+          <t>2901257358</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Прекращение членства в СРО, перевод взноса в компенсационный фонд и взыскание убытков</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>25.03.2018</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0a56783-c541-45e6-b1e3-a3df5dad29d4</t>
+          <t>https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-143359/2017</t>
+          <t>А40-245475/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХСПЕЦМОНТАЖ"</t>
+          <t>ООО "АРКТИКАТРАНСЭКСКАВАЦИЯ-1"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>2901237224</t>
+          <t>8300004466</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>28.12.2019</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e89be50-3ceb-4b7b-96cc-6fa77bdab3aa</t>
+          <t>https://kad.arbitr.ru/Card/f545ee3a-28e8-498c-bff3-035dc40732e7</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А56-55657/2017</t>
+          <t>А40-195090/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ЦЕНТР"</t>
+          <t>ООО "СНИП"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2902070169</t>
+          <t>2902073064</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b9caba2-0339-4ada-aa8d-72a010bc767b</t>
+          <t>https://kad.arbitr.ru/Card/e957249b-a8c6-4589-bb8c-8311a62de664</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-137707/2017</t>
+          <t>А40-192180/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Смородин Иван Иович</t>
+          <t>ООО "УСТЬЯНСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2907017095</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Кузин М. М.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47227c7d-a0f1-40c2-8cd0-4a43f43b8254</t>
+          <t>https://kad.arbitr.ru/Card/9e837d82-5723-4590-be51-1f95be5dab31</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А05-9224/2017</t>
+          <t>А40-187562/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТ"</t>
+          <t>ООО "ДОРОЖНЫЙ АРСЕНАЛ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>2901235019</t>
+          <t>2926011099</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Трубина Н. Ю.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении средств компенсационного фонда СРО в связи со сменой членства</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3367b20-1763-4b48-85c9-a2f7bc077f7a</t>
+          <t>https://kad.arbitr.ru/Card/1942a394-ebff-4a70-92b8-8de15f002632</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А56-48491/2017</t>
+          <t>А40-180349/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРАРХЭНЕРГО"</t>
+          <t>ООО "СТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>2902074220</t>
+          <t>2901235019</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда на счет новой СРО</t>
+          <t>Перечисление средств компенсационного фонда СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>31.07.2019</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00ac30c0-7303-4c68-ac01-0b958444b63c</t>
+          <t>https://kad.arbitr.ru/Card/759981e8-e87e-4392-8e56-93275bf9cc20</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А08-6044/2017</t>
+          <t>А08-8700/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОММУНАЛЬНО СТРОИТЕЛЬНАЯ ТЕХНИКА"</t>
+          <t>ООО "СТРОЙТЭК"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>2921127244</t>
+          <t>2901178353</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>7814290421</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Каверина М. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57a91eca-d606-426d-9649-549f469c8bd1</t>
+          <t>https://kad.arbitr.ru/Card/463da647-8414-415e-92b2-532772971214</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А53-18052/2017</t>
+          <t>А08-8701/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>05.09.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФТЕХСТРОЙ"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ВЕСНА"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>2901222228</t>
+          <t>2924005220</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Кретова Л. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>1036404.11</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд и взыскание процентов.</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>26.08.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/690551b0-d6a5-429e-8c77-41eb02b1d65f</t>
+          <t>https://kad.arbitr.ru/Card/d9cbff05-f54c-46b2-af78-a14678196b73</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А56-43889/2017</t>
+          <t>А05-11184/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>28.08.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРХСТРОЙНАДЗОР"</t>
+          <t>ООО "ВОЛОГДАЭЛЕКТРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>2901228607</t>
+          <t>3525189961</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шашков А. Х.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда при переходе в другую саморегулируемую организацию</t>
+          <t>Признание незаконным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6134569-5744-428e-b411-e1730e59e24f</t>
+          <t>https://kad.arbitr.ru/Card/cf9bd5ae-2e4c-4389-91fc-a38262c515da</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-43892/2017</t>
+          <t>А40-156382/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗДОРСТРОЙ"</t>
+          <t>ООО "АРХСПЕЦМОНТАЖ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>2901206530</t>
+          <t>2901237224</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f441f92-299b-4dbd-98d7-7ffc1fcd4ec0</t>
+          <t>https://kad.arbitr.ru/Card/25cb2c36-dc2e-4c92-ab71-615fe24f7e3b</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А05-7823/2017</t>
+          <t>А40-146516/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ИП Торопнин Алексей Николаевич</t>
+          <t>ООО "АРХЭНЕРГОАУДИТ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>292100030855</t>
+          <t>2901208752</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Трубина Н. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при смене организации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5856d2c6-9b80-4006-91e6-5fd2c439e3c0</t>
+          <t>https://kad.arbitr.ru/Card/d0a56783-c541-45e6-b1e3-a3df5dad29d4</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-108419/2017</t>
+          <t>А40-143359/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>Смородин Иван Иович</t>
+          <t>ООО "АРХСПЕЦМОНТАЖ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2901237224</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...3 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1f4dbe9-71d4-4af5-9400-3601f18b3d5f</t>
+          <t>https://kad.arbitr.ru/Card/7e89be50-3ceb-4b7b-96cc-6fa77bdab3aa</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А32-22728/2017</t>
+          <t>А56-55657/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>28.07.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фабрика Окон"</t>
+          <t>ООО "СТРОЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2902070169</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>2308157872</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Краснодарского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Решетников Р. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>273438</v>
-[...1 lines deleted...]
-      <c r="P65" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>06.04.2019</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/253b6551-7403-427e-b2e4-d3f6eb3ba947</t>
+          <t>https://kad.arbitr.ru/Card/0b9caba2-0339-4ada-aa8d-72a010bc767b</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-40848/2017</t>
+          <t>А40-137707/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕОНЕД"</t>
+          <t>Смородин Иван Иович</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>2905009300</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7811290712</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Кузин М. М.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в прекращении членства в СРО и перевод 300 000 руб. компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства.</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>10.12.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12d36da3-f24c-4a82-9864-50c81bc6921e</t>
+          <t>https://kad.arbitr.ru/Card/47227c7d-a0f1-40c2-8cd0-4a43f43b8254</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-38573/2017</t>
+          <t>А05-9224/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПКФ ТЕПЛОГРАД"</t>
+          <t>ООО "СТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2901145693</t>
+          <t>2901235019</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Трубина Н. Ю.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 200 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении средств компенсационного фонда СРО в связи со сменой членства</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1</t>
+          <t>https://kad.arbitr.ru/Card/d3367b20-1763-4b48-85c9-a2f7bc077f7a</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-98364/2017</t>
+          <t>А56-48491/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>Манухин Аркадий Петрович</t>
+          <t>ООО "СЕВЕРАРХЭНЕРГО"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>290124108360</t>
+          <t>2902074220</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
+          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда на счет новой СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>31.07.2019</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7269350e-2269-401a-8612-022a79bcf8bf</t>
+          <t>https://kad.arbitr.ru/Card/00ac30c0-7303-4c68-ac01-0b958444b63c</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А40-98363/2017</t>
+          <t>А08-6044/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСТРОЙСЕРВИС"</t>
+          <t>ООО "КОММУНАЛЬНО СТРОИТЕЛЬНАЯ ТЕХНИКА"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>2921008800</t>
+          <t>2921127244</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Каверина М. П.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>300000</v>
+        <v>305589.05</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>300000</v>
+        <v>305589.05</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в связи с переходом истца в другое СРО</t>
+          <t>Перечисление средств компенсационного фонда СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a63a6adb-7442-4a19-91df-f55de96ea1a7</t>
+          <t>https://kad.arbitr.ru/Card/57a91eca-d606-426d-9649-549f469c8bd1</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-93346/2017</t>
+          <t>А53-18052/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСОЛЬСТРОЙ ПЛЮС"</t>
+          <t>ООО "ПРОФТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>2901238838</t>
+          <t>2901222228</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P70" s="2" t="inlineStr"/>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>1036404.11</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R70" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд и взыскание процентов.</t>
+        </is>
+      </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>15.07.2017</t>
+          <t>09.05.2019</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e79e1d7c-7696-4ea5-baef-da29ecabaf02</t>
+          <t>https://kad.arbitr.ru/Card/690551b0-d6a5-429e-8c77-41eb02b1d65f</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А05-6501/2017</t>
+          <t>А56-43892/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "СВД"</t>
+          <t>ООО "ГАЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>2901243394</t>
+          <t>2901206530</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Булатова Т. Л.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос 300 000 руб. в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Обязание перечислить 200 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>07.02.2020</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6afac1eb-5b84-4788-9c03-97018174b651</t>
+          <t>https://kad.arbitr.ru/Card/1f441f92-299b-4dbd-98d7-7ffc1fcd4ec0</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-89435/2017</t>
+          <t>А56-43889/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТРАНС"</t>
+          <t>ООО "АРХСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>2901218574</t>
+          <t>2901228607</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P72" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление средств компенсационного фонда при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4417e33-982b-4ebd-a350-e602a10ab72a</t>
+          <t>https://kad.arbitr.ru/Card/d6134569-5744-428e-b411-e1730e59e24f</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-87181/2017</t>
+          <t>А05-7823/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВМЕТПРОМ"</t>
+          <t>ИП Торопнин Алексей Николаевич</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>2902052723</t>
+          <t>292100030855</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Трубина Н. Ю.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P73" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при смене организации</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2744a25-77e0-4ca2-884c-b06065abcd5d</t>
+          <t>https://kad.arbitr.ru/Card/5856d2c6-9b80-4006-91e6-5fd2c439e3c0</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-83235/2017</t>
+          <t>А40-108419/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>05.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>Смородин И И</t>
+          <t>Смородин Иван Иович</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7710480080</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
       <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в размере 300 000 рублей</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда.</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4ce38ee-a2e9-46bf-b1de-5c30bf103362</t>
+          <t>https://kad.arbitr.ru/Card/c1f4dbe9-71d4-4af5-9400-3601f18b3d5f</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-82044/2017</t>
+          <t>А32-22728/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "РК-ИНВЕСТ ПЛЮС"</t>
+          <t>ООО "Фабрика Окон"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>2901217570</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>2308157872</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Решетников Р. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>312312.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>273438</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>06.04.2019</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8d09410-4e2d-468d-b9af-9fba8fa042c3</t>
+          <t>https://kad.arbitr.ru/Card/253b6551-7403-427e-b2e4-d3f6eb3ba947</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-60757/2017</t>
+          <t>А56-40848/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "АФИНА НОРДИС"</t>
+          <t>ООО "ГЕОНЕД"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>2918011176</t>
+          <t>2905009300</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>НП саморегулируемая организация "Объединение инженеров строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНО-ИНДУСТРИАЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290712</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P76" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Оспаривание отказа в прекращении членства в СРО и перевод 300 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>10.12.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9d48dbb-f574-4471-9d07-538a6411dab7</t>
+          <t>https://kad.arbitr.ru/Card/12d36da3-f24c-4a82-9864-50c81bc6921e</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А56-20765/2017</t>
+          <t>А56-38573/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХ"</t>
+          <t>ООО "ПКФ ТЕПЛОГРАД"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>2904019961</t>
+          <t>2901145693</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд.</t>
+          <t>Требование о перечислении 200 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>17.02.2018</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4f7c16e-8d13-4cff-a4ee-1fbff6f4ee8e</t>
+          <t>https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А05-3673/2017</t>
+          <t>А40-98363/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСОЛЬСТРОЙ ПЛЮС"</t>
+          <t>ООО "СЕВЕРСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>2901238838</t>
+          <t>2921008800</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Трубина Н. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P78" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при смене членства.</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22efeb15-1ca4-45d6-9822-38c99c4f732c</t>
+          <t>https://kad.arbitr.ru/Card/a63a6adb-7442-4a19-91df-f55de96ea1a7</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А05-3595/2017</t>
+          <t>А40-98364/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>Артемьев Владимир Федорович</t>
+          <t>Манухин Аркадий Петрович</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>352502523128</t>
+          <t>290124108360</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>Бородин Алексей Николаевич</t>
-[...2 lines deleted...]
-      <c r="L79" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Кашина Е. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>80000</v>
+        <v>400000</v>
       </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных расходов на оплату услуг представителя по делу об оспаривании решения совета СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>21.03.2019</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7261433a-013e-4aae-9778-1d93167261db</t>
+          <t>https://kad.arbitr.ru/Card/7269350e-2269-401a-8612-022a79bcf8bf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А05-3282/2017</t>
+          <t>А40-93346/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "СНИП"</t>
+          <t>ООО "КОНСОЛЬСТРОЙ ПЛЮС"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>2902073064</t>
+          <t>2901238838</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2901184879</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Шашков А. Х.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
       <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr"/>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>22.09.2017</t>
+          <t>15.07.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f84da5e1-dca1-4d7d-be2c-c9c61fdddd3a</t>
+          <t>https://kad.arbitr.ru/Card/e79e1d7c-7696-4ea5-baef-da29ecabaf02</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-42213/2017</t>
+          <t>А05-6501/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТ ПЛЮС"</t>
+          <t>ООО "СВД"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>2901142501</t>
+          <t>2901243394</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Булатова Т. Л.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание НОСТРОЙ перечислить взнос 300 000 руб. в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>07.02.2020</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa0cb572-5c30-4561-a91d-9776abe7faaf</t>
+          <t>https://kad.arbitr.ru/Card/6afac1eb-5b84-4788-9c03-97018174b651</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-41085/2017</t>
+          <t>А40-89435/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРДРЕМСТРОЙ"</t>
+          <t>ООО "ЭНЕРГОТРАНС"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>2901175803</t>
+          <t>2901218574</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>306000</v>
+        <v>500000</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>19.04.2019</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5046bc9d-31cf-4f68-bb62-d0925aa62ac0</t>
+          <t>https://kad.arbitr.ru/Card/a4417e33-982b-4ebd-a350-e602a10ab72a</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А08-1461/2017</t>
+          <t>А40-87181/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>АО ПО ГАЗИФИКАЦИИ И ЭКСПЛУАТАЦИИ СИСТЕМ ГАЗОСНАБЖЕНИЯ "КОТЛАСГАЗСЕРВИС"</t>
+          <t>ООО "СЕВМЕТПРОМ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>2904001548</t>
+          <t>2902052723</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P83" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>06.05.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c24e8db-5c44-4c28-aba4-f66bf78359d6</t>
+          <t>https://kad.arbitr.ru/Card/a2744a25-77e0-4ca2-884c-b06065abcd5d</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-35554/2017</t>
+          <t>А40-83235/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>05.05.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>Торопнин Алексей Николаевич</t>
+          <t>Смородин И И</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O84" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в пользу СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>06.05.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a556f1f-94ea-4771-a9b1-c0a7d865479e</t>
+          <t>https://kad.arbitr.ru/Card/a4ce38ee-a2e9-46bf-b1de-5c30bf103362</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-30899/2017</t>
+          <t>А40-82044/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДВИНА"</t>
+          <t>ООО "РК-ИНВЕСТ ПЛЮС"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>2901117833</t>
+          <t>2901217570</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>500000</v>
+        <v>312312.33</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/04afbd0c-2972-459e-ab31-344c27551acd</t>
+          <t>https://kad.arbitr.ru/Card/b8d09410-4e2d-468d-b9af-9fba8fa042c3</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А56-9107/2017</t>
+          <t>А40-60757/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "А-СТРОЙ"</t>
+          <t>ООО "АФИНА НОРДИС"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>2901249300</t>
+          <t>2918011176</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>НП саморегулируемая организация "Объединение инженеров строителей"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P86" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/985c0860-f9d5-4b20-a31b-45d4127b8798</t>
+          <t>https://kad.arbitr.ru/Card/d9d48dbb-f574-4471-9d07-538a6411dab7</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А53-3334/2017</t>
+          <t>А56-20765/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>Каменный Александр Владимирович</t>
+          <t>ООО "СТРОЙТЕХ"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>290100329955</t>
+          <t>2904019961</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО.</t>
+          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>20.08.2017</t>
+          <t>17.02.2018</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7990ea4-3d20-4ebe-8e7b-3396afffe39d</t>
+          <t>https://kad.arbitr.ru/Card/e4f7c16e-8d13-4cff-a4ee-1fbff6f4ee8e</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А53-3331/2017</t>
+          <t>А05-3673/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРАЖДАНСТРОЙ"</t>
+          <t>ООО "КОНСОЛЬСТРОЙ ПЛЮС"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>2901238901</t>
+          <t>2901238838</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Трубина Н. Ю.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P88" s="2" t="inlineStr"/>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при смене членства.</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70752327-183d-4f5d-b136-b744b2cad974</t>
+          <t>https://kad.arbitr.ru/Card/22efeb15-1ca4-45d6-9822-38c99c4f732c</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А56-182/2017</t>
+          <t>А05-3595/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>09.01.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГТ СЕВЕР"</t>
+          <t>Артемьев Владимир Федорович</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>2902060812</t>
+          <t>352502523128</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бородин Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr"/>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Кашина Е. Ю.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>1400000</v>
+        <v>100000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>1400000</v>
+        <v>80000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 1 400 000 руб. средств компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Взыскание судебных расходов на оплату услуг представителя по делу об оспаривании решения совета СРО</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>21.03.2019</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4</t>
+          <t>https://kad.arbitr.ru/Card/7261433a-013e-4aae-9778-1d93167261db</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А57-33448/2016</t>
+          <t>А05-3282/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>29.12.2016</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>АО "Вельскмелиорация"</t>
+          <t>ООО "СНИП"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>2907001465</t>
+          <t>2902073064</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Калинина А. В.</t>
+          <t>Шашков А. Х.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P90" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P90" s="2" t="inlineStr"/>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>22.09.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46f68803-ab56-495a-baf2-080dd0230622</t>
+          <t>https://kad.arbitr.ru/Card/f84da5e1-dca1-4d7d-be2c-c9c61fdddd3a</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А57-32750/2016</t>
+          <t>А40-42213/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>26.12.2016</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инженерные системы"</t>
+          <t>ООО "СТРОЙПРОЕКТ ПЛЮС"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>2905011644</t>
+          <t>2901142501</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>121320</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в размере 121 320 руб. новой организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c5a03aa0-9d18-41cf-a5ea-f4d38923c400</t>
+          <t>https://kad.arbitr.ru/Card/fa0cb572-5c30-4561-a91d-9776abe7faaf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А57-32751/2016</t>
+          <t>А40-41085/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>26.12.2016</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сантехстройсервис"</t>
+          <t>ООО "НОРДРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>2905006940</t>
+          <t>2901175803</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>121320</v>
+        <v>306000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда 121 320 руб. при переходе в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>19.04.2019</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3abad3fd-627e-40d5-a6f6-8920198f466f</t>
+          <t>https://kad.arbitr.ru/Card/5046bc9d-31cf-4f68-bb62-d0925aa62ac0</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А56-85055/2016</t>
+          <t>А08-1461/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>06.12.2016</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТЕЛЛИТ С"</t>
+          <t>АО ПО ГАЗИФИКАЦИИ И ЭКСПЛУАТАЦИИ СИСТЕМ ГАЗОСНАБЖЕНИЯ "КОТЛАСГАЗСЕРВИС"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>2902071275</t>
+          <t>2904001548</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>06.05.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43248abc-f669-4c45-934c-f8b4cd6a9640</t>
+          <t>https://kad.arbitr.ru/Card/1c24e8db-5c44-4c28-aba4-f66bf78359d6</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-228181/2016</t>
+          <t>А40-35554/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>14.11.2016</t>
+          <t>28.02.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАДОМЕТ"</t>
+          <t>Торопнин Алексей Николаевич</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>2902037348</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "ИСЗС-Монтаж"</t>
-[...2 lines deleted...]
-      <c r="L94" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в пользу СРО</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>06.05.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46029ac7-58bf-4c2b-a7d9-8d52ed09a658</t>
+          <t>https://kad.arbitr.ru/Card/2a556f1f-94ea-4771-a9b1-c0a7d865479e</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А05-10171/2016</t>
+          <t>А40-30899/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>27.09.2016</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>Бородин Алексей Николаевич</t>
+          <t>ООО "ДВИНА"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2901117833</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>2901184879</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Кашина Е. Ю.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных расходов на оплату услуг представителя.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО.</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be298055-fbec-4364-819c-d6c5abe37af7</t>
+          <t>https://kad.arbitr.ru/Card/04afbd0c-2972-459e-ab31-344c27551acd</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
+          <t>А56-9107/2017</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>2901249300</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>4703470720</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P96" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q96" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R96" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2017</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/985c0860-f9d5-4b20-a31b-45d4127b8798</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А53-3334/2017</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2017</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>Каменный Александр Владимирович</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>290100329955</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P97" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R97" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить средства компенсационного фонда в новую СРО.</t>
+        </is>
+      </c>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2017</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7990ea4-3d20-4ebe-8e7b-3396afffe39d</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А53-3331/2017</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2017</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАЖДАНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>2901238901</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/70752327-183d-4f5d-b136-b744b2cad974</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А56-182/2017</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2017</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГТ СЕВЕР"</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>2902060812</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="n">
+        <v>1400000</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>1400000</v>
+      </c>
+      <c r="Q99" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R99" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 1 400 000 руб. средств компенсационного фонда в связи с переходом в другую СРО</t>
+        </is>
+      </c>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2018</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А57-33448/2016</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2016</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>АО "Вельскмелиорация"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>2907001465</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Калинина А. В.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46f68803-ab56-495a-baf2-080dd0230622</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А57-32750/2016</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2016</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Инженерные системы"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>2905011644</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Огнищева Ю. П.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P101" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q101" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R101" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда в размере 121 320 руб. новой организации</t>
+        </is>
+      </c>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c5a03aa0-9d18-41cf-a5ea-f4d38923c400</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А57-32751/2016</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2016</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Сантехстройсервис"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>2905006940</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей" СРО</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Степура С. М.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P102" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q102" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R102" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда 121 320 руб. при переходе в другое СРО</t>
+        </is>
+      </c>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2017</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3abad3fd-627e-40d5-a6f6-8920198f466f</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А56-85055/2016</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2016</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТЕЛЛИТ С"</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>2902071275</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P103" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q103" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R103" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43248abc-f669-4c45-934c-f8b4cd6a9640</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А40-228181/2016</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2016</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛАДОМЕТ"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>2902037348</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ "ИСЗС-Монтаж"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr"/>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P104" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q104" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R104" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2017</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/46029ac7-58bf-4c2b-a7d9-8d52ed09a658</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А05-10171/2016</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2016</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>Бородин Алексей Николаевич</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>2901184879</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Кашина Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание судебных расходов на оплату услуг представителя.</t>
+        </is>
+      </c>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2018</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be298055-fbec-4364-819c-d6c5abe37af7</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
           <t>А05-4596/2016</t>
         </is>
       </c>
-      <c r="C96" s="2" t="inlineStr">
+      <c r="C106" s="2" t="inlineStr">
         <is>
           <t>26.04.2016</t>
         </is>
       </c>
-      <c r="D96" s="2" t="inlineStr">
+      <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E96" s="2" t="inlineStr">
+      <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F96" s="2" t="inlineStr">
+      <c r="F106" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G96" s="2" t="inlineStr">
+      <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H96" s="2" t="inlineStr">
+      <c r="H106" s="2" t="inlineStr">
         <is>
           <t>ООО "ВЕДЕС"</t>
         </is>
       </c>
-      <c r="I96" s="2" t="inlineStr">
+      <c r="I106" s="2" t="inlineStr">
         <is>
           <t>2904007726</t>
         </is>
       </c>
-      <c r="J96" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K96" s="2" t="inlineStr">
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
         <is>
           <t>ООО "ОПОРА-М"</t>
         </is>
       </c>
-      <c r="L96" s="2" t="inlineStr">
+      <c r="L106" s="2" t="inlineStr">
         <is>
           <t>2904015477</t>
         </is>
       </c>
-      <c r="M96" s="2" t="inlineStr">
+      <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС Архангельской области</t>
         </is>
       </c>
-      <c r="N96" s="2" t="inlineStr">
+      <c r="N106" s="2" t="inlineStr">
         <is>
           <t>Цыганков А. В.</t>
         </is>
       </c>
-      <c r="O96" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S96" s="2" t="inlineStr">
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
         <is>
           <t>11.02.2020</t>
         </is>
       </c>
-      <c r="T96" s="2" t="inlineStr">
+      <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U96" s="3" t="inlineStr">
+      <c r="U106" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f2b8b735-86c8-4878-8e54-4f6a4457faa1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -10058,44 +10940,54 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>