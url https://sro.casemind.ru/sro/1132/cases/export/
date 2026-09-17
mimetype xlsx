--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f5fd0b3-ddaf-4fd5-b349-58803f597cde" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f23010c-9f23-413a-8dce-02ece19a5283" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16fe7194-2cc7-4c14-81b3-03150566c628" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a450c8d9-1c75-44dc-b8e4-71d078165ee4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c737b071-8922-4c16-9882-db5963d9fae9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4ef57a-034f-4470-834f-586ef6582997" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aedfb5b6-7f47-4ae1-b8e0-c52a0d8bc5e3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d60977f3-d611-4484-ace8-ae858349f7f1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ef48ae0-750e-487b-99af-de4dbfc9fdfd" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2524bbb5-208e-45fc-9fbe-f87ed434ab61" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8201a287-38b3-444c-b282-806508328fa8" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3699dc-0299-4a66-9e6a-86744c433fe5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dc4ab4c-fe5f-4f14-a518-cdf6125e1b46" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19123016-8307-4e7b-a544-f95567723773" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8095b61-e482-455d-b9db-1cdae56a8e4e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0840fd9e-0f87-414e-9203-8914f35491e9" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953b4f4d-62d3-4bea-b8b5-8623768ed9aa" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59de8592-318a-492f-9cc5-8a6a3cc90efa" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b52ddf7f-308d-42b5-ba94-9838778c76c4" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5deb05f6-2f94-4c1e-add6-8809b764d2ba" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2f790ba-d4b2-4751-bcee-7c8b206cad83" TargetMode="External" Id="rId21" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b8377ae-1f0e-4611-81e0-90b978737f0d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f23010c-9f23-413a-8dce-02ece19a5283" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f5fd0b3-ddaf-4fd5-b349-58803f597cde" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16fe7194-2cc7-4c14-81b3-03150566c628" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a450c8d9-1c75-44dc-b8e4-71d078165ee4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c737b071-8922-4c16-9882-db5963d9fae9" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4ef57a-034f-4470-834f-586ef6582997" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aedfb5b6-7f47-4ae1-b8e0-c52a0d8bc5e3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d60977f3-d611-4484-ace8-ae858349f7f1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ef48ae0-750e-487b-99af-de4dbfc9fdfd" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2524bbb5-208e-45fc-9fbe-f87ed434ab61" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8201a287-38b3-444c-b282-806508328fa8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b3699dc-0299-4a66-9e6a-86744c433fe5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dc4ab4c-fe5f-4f14-a518-cdf6125e1b46" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19123016-8307-4e7b-a544-f95567723773" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8095b61-e482-455d-b9db-1cdae56a8e4e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0840fd9e-0f87-414e-9203-8914f35491e9" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/953b4f4d-62d3-4bea-b8b5-8623768ed9aa" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59de8592-318a-492f-9cc5-8a6a3cc90efa" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b52ddf7f-308d-42b5-ba94-9838778c76c4" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5deb05f6-2f94-4c1e-add6-8809b764d2ba" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2f790ba-d4b2-4751-bcee-7c8b206cad83" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U22"/>
+  <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,130 +589,130 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А04-5546/2026</t>
+          <t>А04-6260/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ГКУ управление автомобильных дорог Амурской области "Амурупрадор"</t>
+          <t>«Городское управление капитального строительства»</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2801025890</t>
+          <t>2801130220</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>АСО "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Дрожаченко М. В.</t>
+          <t>Сутырина М. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>03.07.2026</t>
+          <t>28.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f5fd0b3-ddaf-4fd5-b349-58803f597cde</t>
+          <t>https://kad.arbitr.ru/Card/0b8377ae-1f0e-4611-81e0-90b978737f0d</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А04-5544/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -747,71 +747,71 @@
         <is>
           <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1f23010c-9f23-413a-8dce-02ece19a5283</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А04-5545/2026</t>
+          <t>А04-5546/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>30.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -827,1873 +827,1963 @@
           <t>2801025890</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Дрожаченко М. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>03.07.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16fe7194-2cc7-4c14-81b3-03150566c628</t>
+          <t>https://kad.arbitr.ru/Card/8f5fd0b3-ddaf-4fd5-b349-58803f597cde</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А04-1735/2026</t>
+          <t>А04-5545/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>06.03.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>"Городское управление капитального строительства"</t>
+          <t>ГКУ управление автомобильных дорог Амурской области "Амурупрадор"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2801130220</t>
+          <t>2801025890</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дрожаченко М. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a450c8d9-1c75-44dc-b8e4-71d078165ee4</t>
+          <t>https://kad.arbitr.ru/Card/16fe7194-2cc7-4c14-81b3-03150566c628</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А04-1514/2026</t>
+          <t>А04-1735/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>06.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>"Городское управление капитального строительства"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2801130220</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Восточная Строительная Компания"</t>
+          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2801244669</t>
+          <t>2801138413</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Сутырина М. В.</t>
+          <t>Дрожаченко М. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c737b071-8922-4c16-9882-db5963d9fae9</t>
+          <t>https://kad.arbitr.ru/Card/a450c8d9-1c75-44dc-b8e4-71d078165ee4</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А04-8012/2025</t>
+          <t>А04-1514/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>27.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>НО "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Генстрой"</t>
+          <t>ООО "Восточная Строительная Компания"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2801107574</t>
+          <t>2801244669</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Есаулова Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сутырина М. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c4ef57a-034f-4470-834f-586ef6582997</t>
+          <t>https://kad.arbitr.ru/Card/c737b071-8922-4c16-9882-db5963d9fae9</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А04-7060/2025</t>
+          <t>А04-8012/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>21.08.2025</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Государственное Казенное Учреждение Управление Автомобильных Дорог Амурской Области "Амурупрадор"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2801025890</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>ООО "Генстрой"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2801138413</t>
+          <t>2801107574</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Есаулова Н. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>15608167.12</v>
+        <v>939311.08</v>
       </c>
       <c r="P8" s="2" t="n">
-        <v>15608167.12</v>
+        <v>624167.4300000001</v>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по контракту</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом СРО сроков выполнения работ по капремонту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aedfb5b6-7f47-4ae1-b8e0-c52a0d8bc5e3</t>
+          <t>https://kad.arbitr.ru/Card/5c4ef57a-034f-4470-834f-586ef6582997</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А04-6271/2025</t>
+          <t>А04-7060/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>28.07.2025</t>
+          <t>21.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>Государственное Казенное Учреждение Управление Автомобильных Дорог Амурской Области "Амурупрадор"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2801025890</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройсервис"</t>
+          <t>Ассоциация Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2804012722</t>
+          <t>2801138413</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Осадчий А. Г.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>436425</v>
+        <v>15608167.12</v>
       </c>
       <c r="P9" s="2" t="n">
-        <v>436425</v>
+        <v>15608167.12</v>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и штрафа по договорам капремонта в солидарном и субсидиарном порядке</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по контракту</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d60977f3-d611-4484-ace8-ae858349f7f1</t>
+          <t>https://kad.arbitr.ru/Card/aedfb5b6-7f47-4ae1-b8e0-c52a0d8bc5e3</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А04-7680/2024</t>
+          <t>А04-6271/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>28.07.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АО "СМУ-25"</t>
+          <t>ООО "Стройсервис"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2809000390</t>
+          <t>2804012722</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Дрожаченко М. В.</t>
+          <t>Осадчий А. Г.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>166300</v>
+        <v>436425</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>166300</v>
+        <v>436425</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ненадлежащее исполнение членом договора на капитальный ремонт</t>
+          <t>Взыскание убытков и штрафа по договорам капремонта в солидарном и субсидиарном порядке</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>24.10.2024</t>
+          <t>25.09.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ef48ae0-750e-487b-99af-de4dbfc9fdfd</t>
+          <t>https://kad.arbitr.ru/Card/d60977f3-d611-4484-ace8-ae858349f7f1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А04-7688/2024</t>
+          <t>А04-7680/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>28.08.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Новый дом"</t>
+          <t>АО "СМУ-25"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2801154567</t>
+          <t>2809000390</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Стовбун А. А.</t>
+          <t>Дрожаченко М. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>623925.64</v>
+        <v>166300</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>623925.64</v>
+        <v>166300</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба собственникам МКД из-за некачественного капремонта крыши</t>
+          <t>Солидарная ответственность СРО за ненадлежащее исполнение членом договора на капитальный ремонт</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>15.01.2025</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2524bbb5-208e-45fc-9fbe-f87ed434ab61</t>
+          <t>https://kad.arbitr.ru/Card/6ef48ae0-750e-487b-99af-de4dbfc9fdfd</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А04-6680/2024</t>
+          <t>А04-7688/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "СО" "Союз строителей Амурской области"</t>
+          <t>ООО "Новый дом"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2801138413</t>
+          <t>2801154567</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Наринская С. А.</t>
+          <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>1027806.3</v>
+        <v>623925.64</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>1027806.3</v>
+        <v>623925.64</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО (ст. 55.16, 60 ГрК РФ).</t>
+          <t>Регрессное требование о возмещении ущерба собственникам МКД из-за некачественного капремонта крыши</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>24.09.2024</t>
+          <t>15.01.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8201a287-38b3-444c-b282-806508328fa8</t>
+          <t>https://kad.arbitr.ru/Card/2524bbb5-208e-45fc-9fbe-f87ed434ab61</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А04-10282/2023</t>
+          <t>А04-6680/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>Ассоциация "СО" "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Стовбун А. А.</t>
+          <t>Наринская С. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>585023.6</v>
+        <v>1027806.3</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>585023.6</v>
+        <v>1027806.3</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за убытки при капремонте МКД по договору № РТС228А190098 (Д)</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО (ст. 55.16, 60 ГрК РФ).</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.12.2023</t>
+          <t>24.09.2024</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b3699dc-0299-4a66-9e6a-86744c433fe5</t>
+          <t>https://kad.arbitr.ru/Card/8201a287-38b3-444c-b282-806508328fa8</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А04-9669/2023</t>
+          <t>А04-10282/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19.10.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТСК" ВОСТОК - Строймаркет"</t>
+          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2801182645</t>
+          <t>2801138413</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Наринская С. А.</t>
+          <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>529272</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>585023.6</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>585023.6</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО по обязательствам члена организации.</t>
+          <t>Солидарная ответственность за убытки при капремонте МКД по договору № РТС228А190098 (Д)</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>29.12.2023</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2dc4ab4c-fe5f-4f14-a518-cdf6125e1b46</t>
+          <t>https://kad.arbitr.ru/Card/2b3699dc-0299-4a66-9e6a-86744c433fe5</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А04-10727/2022</t>
+          <t>А04-9669/2023</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>29.12.2022</t>
+          <t>19.10.2023</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>НП "Союз строителей Амурской области"</t>
+          <t>ООО "ТСК" ВОСТОК - Строймаркет"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2801138413</t>
+          <t>2801182645</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Наринская С. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>922027.6800000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>529272</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении убытков (выплаченного ущерба жильцам) при капремонте МКД</t>
+          <t>Солидарная ответственность СРО по обязательствам члена организации.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19123016-8307-4e7b-a544-f95567723773</t>
+          <t>https://kad.arbitr.ru/Card/2dc4ab4c-fe5f-4f14-a518-cdf6125e1b46</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А04-9289/2022</t>
+          <t>А04-10727/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>17.11.2022</t>
+          <t>29.12.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ГУ Отделение Пенсионного фонда Российской Федерации по Амурской области</t>
+          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2801008213</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>НП "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Воробьёва В. С.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>20095.05</v>
-[...1 lines deleted...]
-      <c r="P16" s="2" t="inlineStr"/>
+        <v>922027.6800000001</v>
+      </c>
+      <c r="P16" s="2" t="n">
+        <v>762249.6800000001</v>
+      </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Ущерб из-за несвоевременной подачи сведений СЗВ-М, повлекший излишнюю выплату индексации пенсии</t>
+          <t>Регрессное требование о возмещении убытков (выплаченного ущерба жильцам) при капремонте МКД</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.01.2023</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8095b61-e482-455d-b9db-1cdae56a8e4e</t>
+          <t>https://kad.arbitr.ru/Card/19123016-8307-4e7b-a544-f95567723773</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А04-8606/2022</t>
+          <t>А04-9289/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>26.10.2022</t>
+          <t>17.11.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>ГУ Отделение Пенсионного фонда Российской Федерации по Амурской области</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2801008213</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированный застройщик "Дальневосточная строительная компания"</t>
+          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2801106556</t>
+          <t>2801138413</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Воробьёва В. С.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>3447541.23</v>
-[...3 lines deleted...]
-      </c>
+        <v>20095.05</v>
+      </c>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капремонте жилых домов</t>
+          <t>Ущерб из-за несвоевременной подачи сведений СЗВ-М, повлекший излишнюю выплату индексации пенсии</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>20.07.2023</t>
+          <t>26.01.2023</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0840fd9e-0f87-414e-9203-8914f35491e9</t>
+          <t>https://kad.arbitr.ru/Card/f8095b61-e482-455d-b9db-1cdae56a8e4e</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А04-8379/2021</t>
+          <t>А04-8606/2022</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.10.2021</t>
+          <t>26.10.2022</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сантех СП"</t>
+          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2801224750</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>ООО "Специализированный застройщик "Дальневосточная строительная компания"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2801138413</t>
+          <t>2801106556</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Швец О. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>300000</v>
+        <v>3447541.23</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>300000</v>
+        <v>3161611.43</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО при добровольном прекращении членства.</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капремонте жилых домов</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.04.2022</t>
+          <t>20.07.2023</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/953b4f4d-62d3-4bea-b8b5-8623768ed9aa</t>
+          <t>https://kad.arbitr.ru/Card/0840fd9e-0f87-414e-9203-8914f35491e9</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А04-5478/2021</t>
+          <t>А04-8379/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>13.07.2021</t>
+          <t>28.10.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>ООО "Сантех СП"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2801224750</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>НП "Союз строителей Амурской области"</t>
+          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Швец О. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>85274.32000000001</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
+          <t>Возврат взноса в компенсационный фонд СРО при добровольном прекращении членства.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>28.11.2021</t>
+          <t>29.04.2022</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59de8592-318a-492f-9cc5-8a6a3cc90efa</t>
+          <t>https://kad.arbitr.ru/Card/953b4f4d-62d3-4bea-b8b5-8623768ed9aa</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А04-3890/2019</t>
+          <t>А04-5478/2021</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>04.06.2019</t>
+          <t>13.07.2021</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ИП Осипова Елена Валерьевна</t>
+          <t>Некомерческая организация "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>280404002673</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
+          <t>НП "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Осадчий А. Г.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Швец О. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>85274.32000000001</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и лишения права на возврат компенсационного взноса.</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте членом СРО</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>25.07.2019</t>
+          <t>28.11.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b52ddf7f-308d-42b5-ba94-9838778c76c4</t>
+          <t>https://kad.arbitr.ru/Card/59de8592-318a-492f-9cc5-8a6a3cc90efa</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А53-33746/2017</t>
+          <t>А04-3890/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>04.06.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тындатрансмост"</t>
+          <t>ИП Осипова Елена Валерьевна</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2808112220</t>
+          <t>280404002673</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Союз строителей Амурской области"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>2801138413</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Осадчий А. Г.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО</t>
+          <t>Оспаривание исключения из членов СРО и лишения права на возврат компенсационного взноса.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>09.05.2019</t>
+          <t>25.07.2019</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5deb05f6-2f94-4c1e-add6-8809b764d2ba</t>
+          <t>https://kad.arbitr.ru/Card/b52ddf7f-308d-42b5-ba94-9838778c76c4</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
+          <t>А53-33746/2017</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2017</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Тындатрансмост"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>2808112220</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Батурина Е. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 1 000 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>09.05.2019</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5deb05f6-2f94-4c1e-add6-8809b764d2ba</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
           <t>А04-8875/2013</t>
         </is>
       </c>
-      <c r="C22" s="2" t="inlineStr">
+      <c r="C23" s="2" t="inlineStr">
         <is>
           <t>13.12.2013</t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr">
+      <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E22" s="2" t="inlineStr">
+      <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F22" s="2" t="inlineStr">
+      <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G22" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H22" s="2" t="inlineStr">
+      <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ООО СК "Дальэлектромонтаж"</t>
         </is>
       </c>
-      <c r="I22" s="2" t="inlineStr">
+      <c r="I23" s="2" t="inlineStr">
         <is>
           <t>2801130277</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K22" s="2" t="inlineStr">
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
         <is>
           <t>НП "Союз строителей Амурской области"</t>
         </is>
       </c>
-      <c r="L22" s="2" t="inlineStr">
+      <c r="L23" s="2" t="inlineStr">
         <is>
           <t>2801138413</t>
         </is>
       </c>
-      <c r="M22" s="2" t="inlineStr">
+      <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
-      <c r="N22" s="2" t="inlineStr">
+      <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Качуков С. Б.</t>
         </is>
       </c>
-      <c r="O22" s="2" t="n">
+      <c r="O23" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R22" s="2" t="inlineStr">
+      <c r="R23" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при выходе из членов СРО</t>
         </is>
       </c>
-      <c r="S22" s="2" t="inlineStr">
+      <c r="S23" s="2" t="inlineStr">
         <is>
           <t>23.05.2014</t>
         </is>
       </c>
-      <c r="T22" s="2" t="inlineStr">
+      <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U22" s="3" t="inlineStr">
+      <c r="U23" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b2f790ba-d4b2-4751-bcee-7c8b206cad83</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>