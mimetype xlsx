--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bf12c6f-bd62-463b-bcaa-ac055ddf9b03" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed290c7a-3abd-4328-a604-17593b4511e8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66921ab0-175c-4d49-ba51-86c8de347a15" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f9c3b42-4ece-4164-8a68-417849945b83" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80594f52-cc2b-4d55-aac7-66c413f860e2" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3406e703-8724-4f81-8bb1-98ab63599567" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b521e19d-cf20-45ef-8de3-2abb1eca803b" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394bcf3a-4919-4227-bebd-2f65276113f5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2beefa36-9641-4593-abcb-a65db620620f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9264d454-7ec7-46f5-9d0e-e9f8ac4b10ae" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c80266-1596-4257-8fe9-b44dd20e5d8b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/833ddc66-be29-449f-83ac-8974f8ee1206" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f143752-7d4e-4df8-aeea-4330cb03a49f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cda2863-09da-4a99-89ec-23973f866e23" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1320e251-cdfa-4c01-b2e6-db7295744b0b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0e04cf-8e22-4f95-8083-c462d16cf893" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25bde7fd-becf-4cb9-8d3e-8e4ea9904d42" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb83c81c-5ab5-49c6-8eeb-b749e70b71bb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5732de1d-ec2c-4378-bfa1-6cb1d6f4f012" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7258b1a-0b56-4add-afbf-3292487fab81" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f84d2e1-f834-445a-b1a4-d9a0d52f01bb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d5ca74b-bec8-47d5-8b1d-d3570acdc66b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/288fafac-10cb-4d3f-9bb5-57ebc00fa70f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1304b5d9-1b49-411a-ad66-7205e99902ba" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ee7c8a0-813e-4649-ac74-01aac6b79035" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de4ea048-682e-4e0d-aa70-9f085ece8f9e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/658291c6-0736-49a6-9e2d-2fadd61fa5a7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1078edc-f5ac-4445-8351-a66f95518cbc" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72bf386f-2d30-4bbb-b51f-5015a61e25d5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de40add4-fa06-4d6f-8290-f52214e734b7" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a403e2df-b329-41fd-b04d-b32b54366971" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dd75fde-f24e-4a29-889a-b6895056c5d4" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bccf363b-2e5f-4d96-ab45-a7299a01db77" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80219c0d-1b19-4b4a-b7e8-3ecc54c1fcfe" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c33b8e1-08dd-486f-9a03-54aca1b68e87" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73f06bf7-205d-4657-a28d-a83e605c2e1d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be358b2a-ff27-4985-8ab8-dcb8052592e0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9182df84-e399-4c8e-883f-8b1cbdbde00b" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0350b4f-9e0c-4636-b76c-52fa888ce988" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4e855a6-05e3-4727-a055-b8616d343864" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f02a06ed-877c-4a44-94c3-7409e045e999" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7b80963-5cfb-4a3a-91d6-f3d020db8af5" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23c25968-5400-48cc-abdb-459fb47dc039" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7854290-b4fd-4272-94f5-83ec800d773f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa4e1c2d-cebb-4abb-9163-113de7705ce2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41b73d35-b7af-41ff-8924-61743bb38fd6" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/022e5131-2488-4fd3-b002-446b3c324001" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8731f2bf-a5c0-46e0-8c40-7cb66ba85ca5" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4538c0a6-49df-412e-abfc-23406a3ef154" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73b2cced-46f8-4490-b462-0ff89af296ae" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/667bff71-ad7f-43a9-8e84-7fe94be5ea90" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6607fde6-49b9-4bf3-bb20-9d4fb044ffb8" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6b00c56-463e-4dc9-9309-3ac782e37da6" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bb7a6e2-7a93-461e-b13c-a24f6f0b01a5" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a525c31d-acc5-4e13-b2f0-034b964182de" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56ba4609-1bb8-484f-97df-b4643ff46384" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/398b489b-70f7-48fd-9e1c-8416550fcbca" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf8be28-c92d-4c8c-8529-b62f4ce75043" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9b36949-738e-4b52-badb-186dc13ba550" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d99358b-81e1-402d-95b1-a269e3412718" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6427b917-4000-4273-b703-f95e8d80318a" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f078a1f0-6f89-4eb1-ac97-1d1060d68116" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aade10d7-0084-431b-b28e-e88dd5918316" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83807cb7-7919-4418-aff3-b081479b6df4" TargetMode="External" Id="rId67" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/791411a9-b61d-4aa8-aaa8-aae5582d0085" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a5f0401-fa52-49c2-9ae3-4a162edbabeb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0447bea-0034-453d-8bab-97126e98e450" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0092fb8-9418-448a-8d0c-b9755e2b8148" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38849861-0560-406d-8fae-bfa1990f7faa" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c015b21a-056f-46a0-ad04-e23619e8a4a9" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d550f142-353d-4ce5-a322-cffc5d7bb83c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe4ef65f-b82f-4773-bae8-f1adb669c2c7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b899d2-3096-4b7e-9bd6-09d73ec1b849" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ff7e061-3466-46d1-9b4f-dafdc15644d8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bf12c6f-bd62-463b-bcaa-ac055ddf9b03" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f9c3b42-4ece-4164-8a68-417849945b83" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66921ab0-175c-4d49-ba51-86c8de347a15" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed290c7a-3abd-4328-a604-17593b4511e8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80594f52-cc2b-4d55-aac7-66c413f860e2" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3406e703-8724-4f81-8bb1-98ab63599567" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b521e19d-cf20-45ef-8de3-2abb1eca803b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394bcf3a-4919-4227-bebd-2f65276113f5" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9264d454-7ec7-46f5-9d0e-e9f8ac4b10ae" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/833ddc66-be29-449f-83ac-8974f8ee1206" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c80266-1596-4257-8fe9-b44dd20e5d8b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2beefa36-9641-4593-abcb-a65db620620f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f143752-7d4e-4df8-aeea-4330cb03a49f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cda2863-09da-4a99-89ec-23973f866e23" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1320e251-cdfa-4c01-b2e6-db7295744b0b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0e04cf-8e22-4f95-8083-c462d16cf893" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25bde7fd-becf-4cb9-8d3e-8e4ea9904d42" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb83c81c-5ab5-49c6-8eeb-b749e70b71bb" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5732de1d-ec2c-4378-bfa1-6cb1d6f4f012" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f84d2e1-f834-445a-b1a4-d9a0d52f01bb" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7258b1a-0b56-4add-afbf-3292487fab81" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d5ca74b-bec8-47d5-8b1d-d3570acdc66b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1078edc-f5ac-4445-8351-a66f95518cbc" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1304b5d9-1b49-411a-ad66-7205e99902ba" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/288fafac-10cb-4d3f-9bb5-57ebc00fa70f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ee7c8a0-813e-4649-ac74-01aac6b79035" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de4ea048-682e-4e0d-aa70-9f085ece8f9e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/658291c6-0736-49a6-9e2d-2fadd61fa5a7" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72bf386f-2d30-4bbb-b51f-5015a61e25d5" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de40add4-fa06-4d6f-8290-f52214e734b7" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a403e2df-b329-41fd-b04d-b32b54366971" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bccf363b-2e5f-4d96-ab45-a7299a01db77" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1dd75fde-f24e-4a29-889a-b6895056c5d4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c33b8e1-08dd-486f-9a03-54aca1b68e87" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80219c0d-1b19-4b4a-b7e8-3ecc54c1fcfe" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10c84273-0c48-4d72-8a32-ce67a6b0acee" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0479dcf-c4db-458a-ac61-e285726db0b4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91158f0f-1446-4d47-bd59-d897db1b055b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73f06bf7-205d-4657-a28d-a83e605c2e1d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be358b2a-ff27-4985-8ab8-dcb8052592e0" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9182df84-e399-4c8e-883f-8b1cbdbde00b" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0350b4f-9e0c-4636-b76c-52fa888ce988" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7b80963-5cfb-4a3a-91d6-f3d020db8af5" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4e855a6-05e3-4727-a055-b8616d343864" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f02a06ed-877c-4a44-94c3-7409e045e999" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23c25968-5400-48cc-abdb-459fb47dc039" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7854290-b4fd-4272-94f5-83ec800d773f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa4e1c2d-cebb-4abb-9163-113de7705ce2" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/41b73d35-b7af-41ff-8924-61743bb38fd6" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/022e5131-2488-4fd3-b002-446b3c324001" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8731f2bf-a5c0-46e0-8c40-7cb66ba85ca5" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4538c0a6-49df-412e-abfc-23406a3ef154" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4c066ee-dcfb-4307-99bd-7df3a651f6eb" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73b2cced-46f8-4490-b462-0ff89af296ae" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04204389-7afe-4744-a7fa-068bb645c48a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/667bff71-ad7f-43a9-8e84-7fe94be5ea90" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6607fde6-49b9-4bf3-bb20-9d4fb044ffb8" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6b00c56-463e-4dc9-9309-3ac782e37da6" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bb7a6e2-7a93-461e-b13c-a24f6f0b01a5" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a525c31d-acc5-4e13-b2f0-034b964182de" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56ba4609-1bb8-484f-97df-b4643ff46384" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/398b489b-70f7-48fd-9e1c-8416550fcbca" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf8be28-c92d-4c8c-8529-b62f4ce75043" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9b36949-738e-4b52-badb-186dc13ba550" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d99358b-81e1-402d-95b1-a269e3412718" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6427b917-4000-4273-b703-f95e8d80318a" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f078a1f0-6f89-4eb1-ac97-1d1060d68116" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aade10d7-0084-431b-b28e-e88dd5918316" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83807cb7-7919-4418-aff3-b081479b6df4" TargetMode="External" Id="rId82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U68"/>
+  <dimension ref="A1:U83"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,137 +589,133 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А51-12589/2026</t>
+          <t>А73-15322/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8bf12c6f-bd62-463b-bcaa-ac055ddf9b03</t>
+          <t>https://kad.arbitr.ru/Card/791411a9-b61d-4aa8-aaa8-aae5582d0085</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А73-10833/2026</t>
+          <t>А73-11708/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
@@ -730,77 +726,85 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Курносова С. М.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed290c7a-3abd-4328-a604-17593b4511e8</t>
+          <t>https://kad.arbitr.ru/Card/1a5f0401-fa52-49c2-9ae3-4a162edbabeb</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А73-10835/2026</t>
+          <t>А73-11710/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
@@ -811,85 +815,85 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>04.07.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66921ab0-175c-4d49-ba51-86c8de347a15</t>
+          <t>https://kad.arbitr.ru/Card/b0447bea-0034-453d-8bab-97126e98e450</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А73-10834/2026</t>
+          <t>А73-11711/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
@@ -900,2516 +904,2414 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
-      <c r="S5" s="2" t="inlineStr"/>
-      <c r="T5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f9c3b42-4ece-4164-8a68-417849945b83</t>
+          <t>https://kad.arbitr.ru/Card/e0092fb8-9418-448a-8d0c-b9755e2b8148</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А16-1060/2026</t>
+          <t>А73-11714/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "АФИНА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2721236599</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Шальнова Ю. В.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80594f52-cc2b-4d55-aac7-66c413f860e2</t>
+          <t>https://kad.arbitr.ru/Card/38849861-0560-406d-8fae-bfa1990f7faa</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А73-4829/2026</t>
+          <t>А73-11719/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НКО "Фонд капитального ремонта домов Сахалинской области"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6501236424</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3406e703-8724-4f81-8bb1-98ab63599567</t>
+          <t>https://kad.arbitr.ru/Card/c015b21a-056f-46a0-ad04-e23619e8a4a9</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А04-845/2026</t>
+          <t>А73-11718/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительно-монтажная компания "Альянс"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2710009001</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>6 арбитражный апелляционный суд</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Иноземцев И. В.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b521e19d-cf20-45ef-8de3-2abb1eca803b</t>
+          <t>https://kad.arbitr.ru/Card/d550f142-353d-4ce5-a322-cffc5d7bb83c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А04-10465/2025</t>
+          <t>А73-11721/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>15.12.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альпстрой-ДВ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Полушко М. Л.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/394bcf3a-4919-4227-bebd-2f65276113f5</t>
+          <t>https://kad.arbitr.ru/Card/fe4ef65f-b82f-4773-bae8-f1adb669c2c7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А51-19514/2025</t>
+          <t>А73-11715/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Оржеховская М. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2beefa36-9641-4593-abcb-a65db620620f</t>
+          <t>https://kad.arbitr.ru/Card/30b899d2-3096-4b7e-9bd6-09d73ec1b849</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А51-19513/2025</t>
+          <t>А73-11716/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Оржеховская М. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9264d454-7ec7-46f5-9d0e-e9f8ac4b10ae</t>
+          <t>https://kad.arbitr.ru/Card/6ff7e061-3466-46d1-9b4f-dafdc15644d8</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А51-19515/2025</t>
+          <t>А51-12589/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романова С. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9c80266-1596-4257-8fe9-b44dd20e5d8b</t>
+          <t>https://kad.arbitr.ru/Card/8bf12c6f-bd62-463b-bcaa-ac055ddf9b03</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А51-19512/2025</t>
+          <t>А73-10834/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Малашкин Д. Л.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/833ddc66-be29-449f-83ac-8974f8ee1206</t>
+          <t>https://kad.arbitr.ru/Card/0f9c3b42-4ece-4164-8a68-417849945b83</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А73-17932/2025</t>
+          <t>А73-10835/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АСРО "РОС"Союз"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Збарацкая Л. А.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>31.08.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f143752-7d4e-4df8-aeea-4330cb03a49f</t>
+          <t>https://kad.arbitr.ru/Card/66921ab0-175c-4d49-ba51-86c8de347a15</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А37-2827/2025</t>
+          <t>А73-10833/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>15.10.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>4909997742</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Импульс Строй"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Магаданской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Литвинова Л. А.</t>
+          <t>Курносова С. М.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cda2863-09da-4a99-89ec-23973f866e23</t>
+          <t>https://kad.arbitr.ru/Card/ed290c7a-3abd-4328-a604-17593b4511e8</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А37-2824/2025</t>
+          <t>А16-1060/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>14.10.2025</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
+          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4909997742</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Импульс Строй"</t>
+          <t>ООО "АФИНА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2721236599</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Магаданской области</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Литвинова Л. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шальнова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1320e251-cdfa-4c01-b2e6-db7295744b0b</t>
+          <t>https://kad.arbitr.ru/Card/80594f52-cc2b-4d55-aac7-66c413f860e2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А73-17017/2025</t>
+          <t>А73-4829/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>НКО "Фонд капитального ремонта домов Сахалинской области"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>6501236424</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фаворит"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2705093350</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трещёва В. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>21.01.2026</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d0e04cf-8e22-4f95-8083-c462d16cf893</t>
+          <t>https://kad.arbitr.ru/Card/3406e703-8724-4f81-8bb1-98ab63599567</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А04-8076/2025</t>
+          <t>А04-845/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>24.09.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>НО "Фонд капитального ремонта многоквартирных домов Амурской области"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>ООО "Строительно-монтажная компания "Альянс"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>2710009001</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>6 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Аныш Д. С.</t>
+          <t>Иноземцев И. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25bde7fd-becf-4cb9-8d3e-8e4ea9904d42</t>
+          <t>https://kad.arbitr.ru/Card/b521e19d-cf20-45ef-8de3-2abb1eca803b</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А04-8004/2025</t>
+          <t>А04-10465/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>15.12.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>2801177420</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Заноза Н. С.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
-      <c r="P19" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков работ по капремонту инженерных систем МКД в рамках гарантийного срока</t>
+          <t>Устранение дефектов по договору капремонта, взыскание штрафа и судебной неустойки</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>24.01.2026</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb83c81c-5ab5-49c6-8eeb-b749e70b71bb</t>
+          <t>https://kad.arbitr.ru/Card/394bcf3a-4919-4227-bebd-2f65276113f5</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А73-15555/2025</t>
+          <t>А51-19513/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "Государственная корпорация по организации воздушного движения в Российской Федерации"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7734135124</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
+          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>2722083680</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>7407648.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206727.31</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Взыскание долга по договору подряда № РТС225А230079 (Д) и встречное требование о взыскании процентов.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5732de1d-ec2c-4378-bfa1-6cb1d6f4f012</t>
+          <t>https://kad.arbitr.ru/Card/9264d454-7ec7-46f5-9d0e-e9f8ac4b10ae</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А51-14336/2025</t>
+          <t>А51-19512/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>20.08.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>238415.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>2783398.59</v>
+      </c>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту МКД</t>
+          <t>Взыскание пени за нарушение срока выполнения работ по капитальному ремонту крыши в МКД</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.11.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7258b1a-0b56-4add-afbf-3292487fab81</t>
+          <t>https://kad.arbitr.ru/Card/833ddc66-be29-449f-83ac-8974f8ee1206</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А51-14335/2025</t>
+          <t>А51-19515/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.08.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>50721.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>327899.02</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору капитального ремонта многоквартирных домов</t>
+          <t>Взыскание неустойки за нарушение сроков работ по договору и встречное требование о процентах</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f84d2e1-f834-445a-b1a4-d9a0d52f01bb</t>
+          <t>https://kad.arbitr.ru/Card/b9c80266-1596-4257-8fe9-b44dd20e5d8b</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А04-6937/2025</t>
+          <t>А51-19514/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Медицинский лечебно-диагностический центр "Диагност"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2801186463</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ИМПУЛЬС СТРОЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Москаленко И. А.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>577369.6</v>
+        <v>133776.84</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба, причиненного имуществу истца при проведении капитального ремонта фасада здания</t>
+          <t>Взыскание неустойки за просрочку выполнения работ по договору от 14.08.2023 № РТС225А230079 (Д).</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d5ca74b-bec8-47d5-8b1d-d3570acdc66b</t>
+          <t>https://kad.arbitr.ru/Card/2beefa36-9641-4593-abcb-a65db620620f</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А51-13614/2025</t>
+          <t>А73-17932/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>АСРО "РОС"Союз"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>341869.78</v>
+        <v>157985</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>276072.13</v>
+        <v>157985</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору капитального ремонта.</t>
+          <t>Взыскание реального ущерба в порядке субсидиарной ответственности члена СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>01.11.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/288fafac-10cb-4d3f-9bb5-57ebc00fa70f</t>
+          <t>https://kad.arbitr.ru/Card/5f143752-7d4e-4df8-aeea-4330cb03a49f</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А51-13613/2025</t>
+          <t>А37-2827/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>15.10.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>4909997742</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "Импульс Строй"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Магаданской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Литвинова Л. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>12.08.2025</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1304b5d9-1b49-411a-ad66-7205e99902ba</t>
+          <t>https://kad.arbitr.ru/Card/9cda2863-09da-4a99-89ec-23973f866e23</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А51-13615/2025</t>
+          <t>А37-2824/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>14.10.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>4909997742</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "Импульс Строй"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Магаданской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Литвинова Л. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>176350.35</v>
-[...3 lines deleted...]
-      </c>
+        <v>2709237.92</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки за просрочку исполнения обязательств</t>
+          <t>Взыскание неустойки за просрочку работ по договору подряда на капитальный ремонт имущества МКД</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ee7c8a0-813e-4649-ac74-01aac6b79035</t>
+          <t>https://kad.arbitr.ru/Card/1320e251-cdfa-4c01-b2e6-db7295744b0b</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А51-13616/2025</t>
+          <t>А73-17017/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2705093350</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
+          <t>Полегкий К. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>160661.81</v>
+        <v>77695.44</v>
       </c>
       <c r="P27" s="2" t="n">
-        <v>125927.13</v>
+        <v>77695.44</v>
       </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору капитального ремонта многоквартирных домов.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.11.2025</t>
+          <t>21.01.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de4ea048-682e-4e0d-aa70-9f085ece8f9e</t>
+          <t>https://kad.arbitr.ru/Card/6d0e04cf-8e22-4f95-8083-c462d16cf893</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А51-13617/2025</t>
+          <t>А04-8076/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>24.09.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "Строительно-монтажная компания "Альянс"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2710009001</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Аныш Д. С.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>12.08.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/658291c6-0736-49a6-9e2d-2fadd61fa5a7</t>
+          <t>https://kad.arbitr.ru/Card/25bde7fd-becf-4cb9-8d3e-8e4ea9904d42</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А51-13618/2025</t>
+          <t>А04-8004/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Заноза Н. С.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="n">
-        <v>164600.35</v>
+        <v>50000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса и неустойки по договору на выполнение работ по капремонту</t>
+          <t>Устранение недостатков работ по капремонту инженерных систем МКД в рамках гарантийного срока</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>01.10.2025</t>
+          <t>24.01.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1078edc-f5ac-4445-8351-a66f95518cbc</t>
+          <t>https://kad.arbitr.ru/Card/cb83c81c-5ab5-49c6-8eeb-b749e70b71bb</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А04-5324/2025</t>
+          <t>А73-15555/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>ФГУП "Государственная корпорация по организации воздушного движения в Российской Федерации"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>7734135124</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО «Импульс строй»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N30" s="2" t="inlineStr"/>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Малашкин Д. Л.</t>
+        </is>
+      </c>
       <c r="O30" s="2" t="n">
-        <v>877848.79</v>
+        <v>7407648.81</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>406893</v>
+        <v>7407648.81</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту крыши МКД</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>06.09.2025</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72bf386f-2d30-4bbb-b51f-5015a61e25d5</t>
+          <t>https://kad.arbitr.ru/Card/5732de1d-ec2c-4378-bfa1-6cb1d6f4f012</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А51-10352/2025</t>
+          <t>А51-14335/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19.06.2025</t>
+          <t>20.08.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -3420,97 +3322,97 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>369703.08</v>
+        <v>50721.26</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>362148.33</v>
+        <v>42787.5</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту</t>
+          <t>Взыскание убытков и неустойки по договору капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>30.09.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de40add4-fa06-4d6f-8290-f52214e734b7</t>
+          <t>https://kad.arbitr.ru/Card/8f84d2e1-f834-445a-b1a4-d9a0d52f01bb</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А51-10353/2025</t>
+          <t>А51-14336/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>19.06.2025</t>
+          <t>20.08.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -3521,198 +3423,196 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>218236.32</v>
+        <v>238415.42</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>183090.95</v>
+        <v>202475.77</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту.</t>
+          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту МКД</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>30.09.2025</t>
+          <t>10.11.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a403e2df-b329-41fd-b04d-b32b54366971</t>
+          <t>https://kad.arbitr.ru/Card/a7258b1a-0b56-4add-afbf-3292487fab81</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А51-10128/2025</t>
+          <t>А04-6937/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>ООО Медицинский лечебно-диагностический центр "Диагност"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2801186463</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>2721181043</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Москаленко И. А.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>206724.55</v>
-[...3 lines deleted...]
-      </c>
+        <v>577369.6</v>
+      </c>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки в рамках обязательств по капитальному ремонту.</t>
+          <t>Взыскание ущерба, причиненного имуществу истца при проведении капитального ремонта фасада здания</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>28.09.2025</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1dd75fde-f24e-4a29-889a-b6895056c5d4</t>
+          <t>https://kad.arbitr.ru/Card/2d5ca74b-bec8-47d5-8b1d-d3570acdc66b</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А51-10127/2025</t>
+          <t>А51-13618/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -3723,3434 +3623,4869 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>154389.75</v>
+        <v>220968.47</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>86724</v>
+        <v>164600.35</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки в связи с ненадлежащим исполнением работ по капитальному ремонту.</t>
+          <t>Взыскание убытков в порядке регресса и неустойки по договору на выполнение работ по капремонту</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>24.09.2025</t>
+          <t>01.10.2025</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bccf363b-2e5f-4d96-ab45-a7299a01db77</t>
+          <t>https://kad.arbitr.ru/Card/f1078edc-f5ac-4445-8351-a66f95518cbc</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А04-4678/2025</t>
+          <t>А51-13613/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО «Импульс строй»</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Заноза Н. С.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>57910.57</v>
+        <v>464048.35</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
+          <t>Взыскание денежных средств в рамках обязательств по капитальному ремонту МКД</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80219c0d-1b19-4b4a-b7e8-3ecc54c1fcfe</t>
+          <t>https://kad.arbitr.ru/Card/1304b5d9-1b49-411a-ad66-7205e99902ba</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А73-9496/2025</t>
+          <t>А51-13614/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Альпстрой-ДВ"</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>50721.26</v>
-[...1 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+        <v>341869.78</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>276072.13</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки из-за затопления помещения при капремонте системы канализации.</t>
+          <t>Взыскание убытков и неустойки по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>01.11.2025</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c33b8e1-08dd-486f-9a03-54aca1b68e87</t>
+          <t>https://kad.arbitr.ru/Card/288fafac-10cb-4d3f-9bb5-57ebc00fa70f</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А16-1845/2025</t>
+          <t>А51-13615/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>7901111534</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Региональное объединение строителей "СОЮЗ"</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>2722083680</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Шальнова Ю. В.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>112690318.25</v>
-[...1 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+        <v>176350.35</v>
+      </c>
+      <c r="P37" s="2" t="n">
+        <v>132043.82</v>
+      </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
+          <t>Взыскание убытков и неустойки за просрочку исполнения обязательств</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>06.05.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73f06bf7-205d-4657-a28d-a83e605c2e1d</t>
+          <t>https://kad.arbitr.ru/Card/6ee7c8a0-813e-4649-ac74-01aac6b79035</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А73-6959/2025</t>
+          <t>А51-13616/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРОФАС"</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>2723197190</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>387414.18</v>
+        <v>160661.81</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>77482.84</v>
+        <v>125927.13</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа за привлечение субподрядчика без предварительного согласования с заказчиком</t>
+          <t>Взыскание убытков и неустойки по договору капитального ремонта многоквартирных домов.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>23.09.2025</t>
+          <t>01.11.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be358b2a-ff27-4985-8ab8-dcb8052592e0</t>
+          <t>https://kad.arbitr.ru/Card/de4ea048-682e-4e0d-aa70-9f085ece8f9e</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А04-2800/2025</t>
+          <t>А51-13617/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>08.04.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО «Импульс строй»</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Стовбун А. А.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1309548.11</v>
+        <v>220968.47</v>
       </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
+          <t>Взыскание денежных средств в размере 220 968,47 руб. с ООО Альпстрой-ДВ</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9182df84-e399-4c8e-883f-8b1cbdbde00b</t>
+          <t>https://kad.arbitr.ru/Card/658291c6-0736-49a6-9e2d-2fadd61fa5a7</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А16-1113/2025</t>
+          <t>А04-5324/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>24.03.2025</t>
+          <t>30.06.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7901111534</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Региональное объединение строителей "СОЮЗ"</t>
+          <t>ООО «Импульс строй»</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>2722083680</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr"/>
       <c r="O40" s="2" t="n">
-        <v>112690318.25</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+        <v>877848.79</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>406893</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке субсидиарной ответственности ущерба</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту крыши МКД</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>06.09.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0350b4f-9e0c-4636-b76c-52fa888ce988</t>
+          <t>https://kad.arbitr.ru/Card/72bf386f-2d30-4bbb-b51f-5015a61e25d5</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А73-1059/2025</t>
+          <t>А51-10352/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>19.06.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>АО "Почта России"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7724490000</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ИП Сидорук Роман Игоревич</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>270319718269</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Курносова С. М.</t>
-[...5 lines deleted...]
-      <c r="R41" s="2" t="inlineStr"/>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>369703.08</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>362148.33</v>
+      </c>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>30.09.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4e855a6-05e3-4727-a055-b8616d343864</t>
+          <t>https://kad.arbitr.ru/Card/de40add4-fa06-4d6f-8290-f52214e734b7</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А73-1058/2025</t>
+          <t>А51-10353/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>19.06.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>АО "Почта России"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7724490000</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ИП Сидорук Роман Игоревич</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>270319718269</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
-[...5 lines deleted...]
-      <c r="R42" s="2" t="inlineStr"/>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>218236.32</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>183090.95</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки по договору на выполнение работ по капитальному ремонту.</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>06.06.2026</t>
+          <t>30.09.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f02a06ed-877c-4a44-94c3-7409e045e999</t>
+          <t>https://kad.arbitr.ru/Card/a403e2df-b329-41fd-b04d-b32b54366971</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А73-1060/2025</t>
+          <t>А51-10127/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>АО "Почта России"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7724490000</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ИП Сидорук Роман Игоревич</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>270319718269</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
-[...5 lines deleted...]
-      <c r="R43" s="2" t="inlineStr"/>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>154389.75</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>86724</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки в связи с ненадлежащим исполнением работ по капитальному ремонту.</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>24.09.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7b80963-5cfb-4a3a-91d6-f3d020db8af5</t>
+          <t>https://kad.arbitr.ru/Card/bccf363b-2e5f-4d96-ab45-a7299a01db77</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А04-10914/2024</t>
+          <t>А51-10128/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>06.12.2024</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО «Импульс строй»</t>
+          <t>ООО "АЛЬПСТРОЙ-ДВ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Осадчий А. Г.</t>
-[...5 lines deleted...]
-      <c r="R44" s="2" t="inlineStr"/>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>206724.55</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>149434</v>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки в рамках обязательств по капитальному ремонту.</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>28.09.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23c25968-5400-48cc-abdb-459fb47dc039</t>
+          <t>https://kad.arbitr.ru/Card/1dd75fde-f24e-4a29-889a-b6895056c5d4</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А73-16479/2024</t>
+          <t>А73-9496/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>11.09.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОХАБСТРОЙ"</t>
+          <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>2722077447</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. П.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>22000</v>
-[...3 lines deleted...]
-      </c>
+        <v>50721.26</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта крыш членом СРО</t>
+          <t>Взыскание убытков и неустойки из-за затопления помещения при капремонте системы канализации.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7854290-b4fd-4272-94f5-83ec800d773f</t>
+          <t>https://kad.arbitr.ru/Card/6c33b8e1-08dd-486f-9a03-54aca1b68e87</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А73-16306/2024</t>
+          <t>А04-4678/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ФГУП «Государственная корпорация по организации воздушного движения в Российской Федерации», в лице "Аэронавигации Дальнего Востока"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7734135124</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
+          <t>ООО «Импульс строй»</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>2722083680</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Курносова С. М.</t>
+          <t>Заноза Н. С.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>8378674.36</v>
-[...3 lines deleted...]
-      </c>
+        <v>57910.57</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Солидарная ответственность за ущерб, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa4e1c2d-cebb-4abb-9163-113de7705ce2</t>
+          <t>https://kad.arbitr.ru/Card/80219c0d-1b19-4b4a-b7e8-3ecc54c1fcfe</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А04-7675/2024</t>
+          <t>А73-9415/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>09.06.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО «Импульс строй»</t>
+          <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>2723159364</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Швец О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трещёва В. Н.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>14.05.2025</t>
+          <t>18.06.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/41b73d35-b7af-41ff-8924-61743bb38fd6</t>
+          <t>https://kad.arbitr.ru/Card/10c84273-0c48-4d72-8a32-ce67a6b0acee</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А04-7684/2024</t>
+          <t>А73-9471/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>28.08.2024</t>
+          <t>09.06.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>2721181043</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Москаленко И. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Малашкин Д. Л.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>23.10.2024</t>
+          <t>11.06.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/022e5131-2488-4fd3-b002-446b3c324001</t>
+          <t>https://kad.arbitr.ru/Card/d0479dcf-c4db-458a-ac61-e285726db0b4</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А16-1519/2024</t>
+          <t>А73-9341/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>29.05.2024</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "АФИНА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Альпстрой-ДВ"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кручинин А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Збарацкая Л. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8731f2bf-a5c0-46e0-8c40-7cb66ba85ca5</t>
+          <t>https://kad.arbitr.ru/Card/91158f0f-1446-4d47-bd59-d897db1b055b</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А73-1410/2024</t>
+          <t>А16-1845/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>31.01.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>7901111534</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОХАБСТРОЙ"</t>
+          <t>Ассоциация саморегулируемая организация "Региональное объединение строителей "СОЮЗ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>2722077447</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Шальнова Ю. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>6147660.03</v>
-[...3 lines deleted...]
-      </c>
+        <v>112690318.25</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ и условий обеспечения договоров</t>
+          <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>29.04.2025</t>
+          <t>06.05.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4538c0a6-49df-412e-abfc-23406a3ef154</t>
+          <t>https://kad.arbitr.ru/Card/73f06bf7-205d-4657-a28d-a83e605c2e1d</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А16-2907/2023</t>
+          <t>А73-6959/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>05.10.2023</t>
+          <t>28.04.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО "Центр строительных технологий инжиниринг"</t>
+          <t>ООО "КРОФАС"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>2723194190</t>
+          <t>2723197190</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Нехамкина А. А.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>285053.51</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>387414.18</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>77482.84</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки по договору № 39-КР/2022 от 18.11.2022 за период с 01.05.2023 по 30.06.2023.</t>
+          <t>Взыскание штрафа за привлечение субподрядчика без предварительного согласования с заказчиком</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>11.11.2023</t>
+          <t>23.09.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73b2cced-46f8-4490-b462-0ff89af296ae</t>
+          <t>https://kad.arbitr.ru/Card/be358b2a-ff27-4985-8ab8-dcb8052592e0</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А73-11116/2022</t>
+          <t>А04-2800/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>04.07.2022</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фаворит"</t>
+          <t>ООО «Импульс строй»</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>2705093350</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
+          <t>Стовбун А. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>513801.72</v>
+        <v>1309548.11</v>
       </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за залива квартиры при капремонте крыши членом СРО</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>07.10.2022</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/667bff71-ad7f-43a9-8e84-7fe94be5ea90</t>
+          <t>https://kad.arbitr.ru/Card/9182df84-e399-4c8e-883f-8b1cbdbde00b</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А73-20666/2021</t>
+          <t>А16-1113/2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>30.12.2021</t>
+          <t>24.03.2025</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Биробиджанстрой"</t>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7900000341</t>
+          <t>7901111534</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
+          <t>Ассоциация саморегулируемая организация "Региональное объединение строителей "СОЮЗ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>2722083680</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
+          <t>Кручинин А. Н.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>2029424.66</v>
+        <v>112690318.25</v>
       </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компфонд) и процентов</t>
+          <t>Взыскание в порядке субсидиарной ответственности ущерба</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>23.08.2022</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6607fde6-49b9-4bf3-bb20-9d4fb044ffb8</t>
+          <t>https://kad.arbitr.ru/Card/d0350b4f-9e0c-4636-b76c-52fa888ce988</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А73-19583/2021</t>
+          <t>А73-1060/2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>13.12.2021</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>АО "Почта России"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>7724490000</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДальРемСтрой"</t>
+          <t>ИП Сидорук Роман Игоревич</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>2725073271</t>
+          <t>270319718269</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Збарацкая Л. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
-      <c r="Q54" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>15.02.2022</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6b00c56-463e-4dc9-9309-3ac782e37da6</t>
+          <t>https://kad.arbitr.ru/Card/b7b80963-5cfb-4a3a-91d6-f3d020db8af5</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А73-18354/2021</t>
+          <t>А73-1059/2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>22.11.2021</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>Пилипосян Армен Ерджаникович</t>
+          <t>АО "Почта России"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7724490000</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
+          <t>ИП Сидорук Роман Игоревич</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>2722083680</t>
+          <t>270319718269</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Курносова С. М.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>20.07.2022</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bb7a6e2-7a93-461e-b13c-a24f6f0b01a5</t>
+          <t>https://kad.arbitr.ru/Card/e4e855a6-05e3-4727-a055-b8616d343864</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А73-10907/2018</t>
+          <t>А73-1058/2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>27.01.2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ АРТ"</t>
+          <t>АО "Почта России"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>2721226946</t>
+          <t>7724490000</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СОЮЗ"</t>
+          <t>ИП Сидорук Роман Игоревич</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>2722047530</t>
+          <t>270319718269</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Самар Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>17.07.2019</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a525c31d-acc5-4e13-b2f0-034b964182de</t>
+          <t>https://kad.arbitr.ru/Card/f02a06ed-877c-4a44-94c3-7409e045e999</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А59-2223/2018</t>
+          <t>А04-10914/2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>06.12.2024</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Синтез"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7901544464</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО «Импульс строй»</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Ким С. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Осадчий А. Г.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1</t>
+          <t>https://kad.arbitr.ru/Card/23c25968-5400-48cc-abdb-459fb47dc039</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А59-2049/2018</t>
+          <t>А73-16479/2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>03.04.2018</t>
+          <t>11.09.2024</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Смидовичское дорожное управление"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7903526090</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО "РЕГИОХАБСТРОЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>2722077447</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Никитина О. П.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>1000000</v>
+        <v>22000</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>1000000</v>
+        <v>22000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за убытки из-за некачественного капремонта крыш членом СРО</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>09.10.2018</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c</t>
+          <t>https://kad.arbitr.ru/Card/a7854290-b4fd-4272-94f5-83ec800d773f</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-51360/2018</t>
+          <t>А73-16306/2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19.03.2018</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "УниСтрой"</t>
+          <t>ФГУП «Государственная корпорация по организации воздушного движения в Российской Федерации», в лице "Аэронавигации Дальнего Востока"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7734135124</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Курносова С. М.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>300000</v>
+        <v>8378674.36</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>300000</v>
+        <v>8378674.36</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>23.06.2018</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56ba4609-1bb8-484f-97df-b4643ff46384</t>
+          <t>https://kad.arbitr.ru/Card/aa4e1c2d-cebb-4abb-9163-113de7705ce2</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А59-1211/2018</t>
+          <t>А04-7675/2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Биробиджанстрой"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7900000341</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+          <t>ООО «Импульс строй»</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>6501201580</t>
+          <t>2723159364</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Веретенников И. Н.</t>
+          <t>Швец О. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P60" s="2" t="inlineStr"/>
+        <v>1007460.82</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>872543.6800000001</v>
+      </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 2 000 000 рублей компенсационного фонда в другую СРО при переходе истца</t>
+          <t>Регрессное требование о возмещении вреда, причиненного членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>02.07.2022</t>
+          <t>14.05.2025</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505</t>
+          <t>https://kad.arbitr.ru/Card/41b73d35-b7af-41ff-8924-61743bb38fd6</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А56-6778/2018</t>
+          <t>А04-7684/2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>28.08.2024</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМУР - ЭП"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>2724046821</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Альпстрой-ДВ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>2721181043</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Москаленко И. А.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P61" s="2" t="inlineStr"/>
+        <v>458757</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>458757</v>
+      </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Возмещение ущерба в порядке регресса по обязательствам члена СРО при проведении капремонта МКД</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>23.02.2020</t>
+          <t>23.10.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/398b489b-70f7-48fd-9e1c-8416550fcbca</t>
+          <t>https://kad.arbitr.ru/Card/022e5131-2488-4fd3-b002-446b3c324001</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-144716/2017</t>
+          <t>А16-1519/2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>29.05.2024</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ОАО "ПРОЕКТНО-ИЗЫСКАТЕЛЬСКИЙ ИНСТИТУТ ВОЗДУШНОГО ТРАНСПОРТА "ДАЛЬАЭРОПРОЕКТ"</t>
+          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>2721159217</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "АФИНА"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>2721236599</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Кручинин А. Н.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P62" s="2" t="inlineStr"/>
+        <v>158856</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>158856</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 1 000 000 рублей в компенсационный фонд третьего лица</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте системы ГВС</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bf8be28-c92d-4c8c-8529-b62f4ce75043</t>
+          <t>https://kad.arbitr.ru/Card/8731f2bf-a5c0-46e0-8c40-7cb66ba85ca5</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А73-10204/2017</t>
+          <t>А73-1410/2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>31.01.2024</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "Региональный технический центр "Вектор"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>2724149672</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Генеральный альянс строительных организаций"</t>
+          <t>ООО "РЕГИОХАБСТРОЙ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>2722077447</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Воронцов А. И.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>500000</v>
+        <v>6147660.03</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>500000</v>
+        <v>3592583.13</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ и условий обеспечения договоров</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>29.04.2025</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9b36949-738e-4b52-badb-186dc13ba550</t>
+          <t>https://kad.arbitr.ru/Card/4538c0a6-49df-412e-abfc-23406a3ef154</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-44737/2017</t>
+          <t>А73-899/2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>24.01.2024</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛСК ДВ"</t>
+          <t>ПАО "Сбербанк"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2720035956</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ПРОГРЕСС"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>2724241741</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чиркова А. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
       <c r="P64" s="2" t="inlineStr"/>
-      <c r="Q64" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d99358b-81e1-402d-95b1-a269e3412718</t>
+          <t>https://kad.arbitr.ru/Card/d4c066ee-dcfb-4307-99bd-7df3a651f6eb</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А56-24923/2017</t>
+          <t>А16-2907/2023</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>05.10.2023</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИРПУС"</t>
+          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>2703060254</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "Центр строительных технологий инжиниринг"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>2723194190</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Нехамкина А. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>285053.51</v>
+      </c>
+      <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. взноса в фонд новой СРО</t>
+          <t>Взыскание неустойки по договору № 39-КР/2022 от 18.11.2022 за период с 01.05.2023 по 30.06.2023.</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>11.11.2023</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6427b917-4000-4273-b703-f95e8d80318a</t>
+          <t>https://kad.arbitr.ru/Card/73b2cced-46f8-4490-b462-0ff89af296ae</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А40-14913/2017</t>
+          <t>А73-6947/2023</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>25.01.2017</t>
+          <t>05.05.2023</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО ВСК</t>
+          <t>ПАО "Совкомбанк"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "Дальневосточная дорожно-строительная компания"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>2706028869</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пилипцевич Я. А.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>17.09.2026</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f078a1f0-6f89-4eb1-ac97-1d1060d68116</t>
+          <t>https://kad.arbitr.ru/Card/04204389-7afe-4744-a7fa-068bb645c48a</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А51-17864/2015</t>
+          <t>А73-11116/2022</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>25.08.2015</t>
+          <t>04.07.2022</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНИНВЕСТСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>7840432070</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМИРА"</t>
+          <t>ООО "Фаворит"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>2721173349</t>
+          <t>2705093350</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Буров А. В.</t>
+          <t>Трещёва В. Н.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>5854871.91</v>
+        <v>513801.72</v>
       </c>
       <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «Амира» банкротом из-за долга в 5,8 млн руб. по договору строительного субподряда.</t>
+          <t>Возмещение убытков в порядке регресса из-за залива квартиры при капремонте крыши членом СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>28.11.2018</t>
+          <t>07.10.2022</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aade10d7-0084-431b-b28e-e88dd5918316</t>
+          <t>https://kad.arbitr.ru/Card/667bff71-ad7f-43a9-8e84-7fe94be5ea90</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А73-6435/2015</t>
+          <t>А73-20666/2021</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>15.05.2015</t>
+          <t>30.12.2021</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "СпецСтройМаш"</t>
+          <t>ПАО "Биробиджанстрой"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>2721184647</t>
+          <t>7900000341</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВОСТОКИНВЕСТСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>2721102073</t>
+          <t>2722083680</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Шанцева А. Г.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>4034824.53</v>
+        <v>2029424.66</v>
       </c>
       <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
+          <t>Взыскание неосновательного обогащения (взнос в компфонд) и процентов</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2022</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6607fde6-49b9-4bf3-bb20-9d4fb044ffb8</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А73-19583/2021</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2021</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>2722999970</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДальРемСтрой"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>2725073271</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Малашкин Д. Л.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>208156.27</v>
+      </c>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков из-за ненадлежащего качества работ по капитальному ремонту МКД</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2022</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b6b00c56-463e-4dc9-9309-3ac782e37da6</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А73-18354/2021</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2021</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>Пилипосян Армен Ерджаникович</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ``РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ``СОЮЗ``</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>2722083680</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Медведева О. П.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд СРО в связи с прекращением членства.</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2022</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6bb7a6e2-7a93-461e-b13c-a24f6f0b01a5</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А73-10907/2018</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2018</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ АРТ"</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>2721226946</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК СОЮЗ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>2722047530</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Самар Л. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="n">
+        <v>455069</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «СК Союз» банкротом из-за долгов перед поставщиком и СРО.</t>
+        </is>
+      </c>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2019</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a525c31d-acc5-4e13-b2f0-034b964182de</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А59-2223/2018</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2018</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Синтез"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>7901544464</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Ким С. И.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным отказа СРО в переводе взноса компенсационного фонда и обязание его перечислить</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2018</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba3c6b5c-2e90-4acb-a3a1-e6f03e01e9f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А59-2049/2018</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>03.04.2018</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Смидовичское дорожное управление"</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>7903526090</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q73" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R73" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2018</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8d4d18d-1a15-4eb3-b436-7a232020f07c</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А40-51360/2018</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2018</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УниСтрой"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q74" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R74" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2018</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56ba4609-1bb8-484f-97df-b4643ff46384</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А59-1211/2018</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2018</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "Биробиджанстрой"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>7900000341</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Региональное отраслевое объединение работодателей "Сахалинское саморегулируемое объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>6501201580</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Веретенников И. Н.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R75" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 2 000 000 рублей компенсационного фонда в другую СРО при переходе истца</t>
+        </is>
+      </c>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2022</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/11672bff-8c1e-44a4-b20d-ae912b576505</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А56-6778/2018</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2018</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АМУР - ЭП"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>2724046821</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ЖЕЛЕЗНОДОРОЖНЫХ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>7840018373</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R76" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2020</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/398b489b-70f7-48fd-9e1c-8416550fcbca</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А40-144716/2017</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2017</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ПРОЕКТНО-ИЗЫСКАТЕЛЬСКИЙ ИНСТИТУТ ВОЗДУШНОГО ТРАНСПОРТА "ДАЛЬАЭРОПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>2721159217</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R77" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 1 000 000 рублей в компенсационный фонд третьего лица</t>
+        </is>
+      </c>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2017</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5bf8be28-c92d-4c8c-8529-b62f4ce75043</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А73-10204/2017</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2017</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональный технический центр "Вектор"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>2724149672</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация саморегулируемая организация "Генеральный альянс строительных организаций"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Воронцов А. И.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q78" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R78" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e9b36949-738e-4b52-badb-186dc13ba550</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А56-44737/2017</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2017</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛСК ДВ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>2720035956</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7840018373</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2017</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d99358b-81e1-402d-95b1-a269e3412718</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А56-24923/2017</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИРПУС"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>2703060254</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P80" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q80" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr">
+        <is>
+          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. взноса в фонд новой СРО</t>
+        </is>
+      </c>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2017</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6427b917-4000-4273-b703-f95e8d80318a</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А40-14913/2017</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2017</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО ВСК</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>1176900</v>
+      </c>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание судебных расходов</t>
+        </is>
+      </c>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2017</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f078a1f0-6f89-4eb1-ac97-1d1060d68116</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А51-17864/2015</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2015</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЕНИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>7840432070</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АМИРА"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>2721173349</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Буров А. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="n">
+        <v>5854871.91</v>
+      </c>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Амира» банкротом из-за долга в 5,8 млн руб. по договору строительного субподряда.</t>
+        </is>
+      </c>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2018</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aade10d7-0084-431b-b28e-e88dd5918316</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А73-6435/2015</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2015</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СпецСтройМаш"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>2721184647</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВОСТОКИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>2721102073</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Шанцева А. Г.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="n">
+        <v>4034824.53</v>
+      </c>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R83" s="2" t="inlineStr">
+        <is>
           <t>Признание ООО ПСК Востокинвестстрой несостоятельным (банкротом) из-за долгов перед кредиторами</t>
         </is>
       </c>
-      <c r="S68" s="2" t="inlineStr">
+      <c r="S83" s="2" t="inlineStr">
         <is>
           <t>02.08.2016</t>
         </is>
       </c>
-      <c r="T68" s="2" t="inlineStr">
+      <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U68" s="3" t="inlineStr">
+      <c r="U83" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/83807cb7-7919-4418-aff3-b081479b6df4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -7182,44 +8517,59 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>