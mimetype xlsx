--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef40f6d0-5c86-449c-8823-5eba1c1a7696" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecb73a4f-19be-4c48-a289-e47d4ccf5f8b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cb32b16-c125-4ff6-9cc0-75fd97979e19" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e24af484-d521-453a-8423-c813c2cb10db" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c775528d-81c8-4b02-a1a6-8658c9a1b9e0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/301b9f1c-28c8-418b-9a5a-31501a810985" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b327e95-fbd8-4d82-8d5e-27c5e063ee80" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e4378af-857d-4161-9248-b4709eaa5065" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32637e10-8602-4810-8d3e-b89c2cc3a5a5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/398de1fe-7e0a-4d1f-9d7d-be723d8bb57c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d637f1c-0f41-448d-a254-6227ded9d62e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e096de45-e3c4-48e8-9d0a-b2bec881b292" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d9f29d3-246d-46ac-88bf-c62b75c79ee3" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78ab0e11-ace8-4390-a755-8952d545fa18" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e3a5eb-4df2-4391-80a1-110e2632bfd3" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53a323c9-f026-4b0b-abc7-503d2ede8ed6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9f5770f-e887-4e73-b075-955b431f306b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1233a1d-ff8e-4aa0-87b2-4e6bbc9450b7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69a63f11-f8d7-4159-89d2-8209ef0b7738" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83604337-3ea1-440a-a71c-635d5f1fcb22" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/053eeb9e-048d-4e33-a1ee-42e7946a30dd" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99977fc1-a1c7-463e-b184-49627261becd" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb1878df-bbed-4ac1-a6b7-b3696d8df6dd" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ed530c-4fd8-4b81-a3b4-f1a64f9417ab" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b60c8a3-fcd8-432a-983f-eee7afabfa01" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53eaca17-5944-477b-9797-898c83e2f65a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6feab9d5-dab0-42a0-8faf-ae922aac5e24" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/484d7ecf-c847-489e-beee-a9b8f59d5bda" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f2fb3e1-41d4-445e-9dcd-1190859e4564" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f6603f7-0372-49d3-9b13-4bb853a6911a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c4a34c3-ff75-4922-b0df-597966d5698c" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d490f092-b8e4-4dbb-ac4d-579310a7e803" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29b53442-be67-4c2c-95bf-4d12fbafce7d" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71dbbcc0-169c-41c8-b32b-24536fd15db4" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f9cd70a-6e47-4bdd-8590-61a832bc29e8" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ff27fa-b2c0-4394-b9ea-b0127ccf5e3d" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f50f7713-8a21-4480-8609-9ece5e0fa78c" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f2bd702-1db1-4514-ab98-12421980247c" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45045d89-8dc6-450f-ad71-f30bddcc723f" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bcd502-0eca-4dc3-86eb-e8a70667dda2" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55240dd4-6bee-4439-a2c1-701c4ea85fe4" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd580493-5a1f-45ec-85a1-d6666bb45f01" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df71ca3-4fc8-45e1-ad02-be53fb08dfdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a142825d-42d4-4631-a0eb-ec8e75842644" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1fc957f-ae03-4d45-bbc8-c5f75619b19d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d00f55d-24c0-4bf5-b3e5-d581c8c9f02c" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63e0d524-0f9e-40d1-84c6-71902cb00da2" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a9f0260-5a2e-4d2b-b4be-10ceec9e09c7" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c29b9b5-6527-435a-8e90-eb754a4f1af3" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e73b1-eecb-40da-bcc0-b1232b353e8f" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f6af938-04a6-410e-a0e1-4164b01688f0" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd67ffce-9db8-4f97-848a-7b61ab55d2ce" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c60a8066-7f2d-41ba-bef2-234f591e5d9e" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa145c0d-5acf-465d-baa2-4a9ae92ec443" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3e2993-228d-4878-894f-45026d45482c" TargetMode="External" Id="rId55" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef40f6d0-5c86-449c-8823-5eba1c1a7696" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecb73a4f-19be-4c48-a289-e47d4ccf5f8b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cb32b16-c125-4ff6-9cc0-75fd97979e19" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e24af484-d521-453a-8423-c813c2cb10db" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c775528d-81c8-4b02-a1a6-8658c9a1b9e0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/301b9f1c-28c8-418b-9a5a-31501a810985" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b327e95-fbd8-4d82-8d5e-27c5e063ee80" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e4378af-857d-4161-9248-b4709eaa5065" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32637e10-8602-4810-8d3e-b89c2cc3a5a5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/398de1fe-7e0a-4d1f-9d7d-be723d8bb57c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a63901e-d8a3-469d-a91d-efb24bd4f508" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d637f1c-0f41-448d-a254-6227ded9d62e" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e096de45-e3c4-48e8-9d0a-b2bec881b292" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d9f29d3-246d-46ac-88bf-c62b75c79ee3" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78ab0e11-ace8-4390-a755-8952d545fa18" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e3a5eb-4df2-4391-80a1-110e2632bfd3" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe42721d-0d90-475c-9383-6f00eba5671a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c78f3502-c4d8-4720-bd33-3d47533d48ea" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6cc5bbd0-d646-4c2f-a9e5-836728273bd1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53a323c9-f026-4b0b-abc7-503d2ede8ed6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9f5770f-e887-4e73-b075-955b431f306b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1233a1d-ff8e-4aa0-87b2-4e6bbc9450b7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69a63f11-f8d7-4159-89d2-8209ef0b7738" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dfef628-02e5-4f26-a3c9-0b28389b5c84" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83604337-3ea1-440a-a71c-635d5f1fcb22" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aea9ec36-e500-4e37-b9b9-283d7b088d0e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/053eeb9e-048d-4e33-a1ee-42e7946a30dd" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c9f4c67-33f2-426c-b314-4710654965f7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99977fc1-a1c7-463e-b184-49627261becd" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb1878df-bbed-4ac1-a6b7-b3696d8df6dd" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ed530c-4fd8-4b81-a3b4-f1a64f9417ab" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b60c8a3-fcd8-432a-983f-eee7afabfa01" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7e5dbeb-f2f2-45f5-9fcc-876facb2adb8" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53eaca17-5944-477b-9797-898c83e2f65a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6feab9d5-dab0-42a0-8faf-ae922aac5e24" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/484d7ecf-c847-489e-beee-a9b8f59d5bda" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb921292-f6a8-4a20-a578-ca5748cab4c6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f2fb3e1-41d4-445e-9dcd-1190859e4564" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f6603f7-0372-49d3-9b13-4bb853a6911a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/799bea0f-3e25-4c09-93ae-9fe1d08e0acf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c4a34c3-ff75-4922-b0df-597966d5698c" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d490f092-b8e4-4dbb-ac4d-579310a7e803" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29b53442-be67-4c2c-95bf-4d12fbafce7d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dad8c91c-07b8-4173-a421-0e8bb3050892" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71dbbcc0-169c-41c8-b32b-24536fd15db4" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f9cd70a-6e47-4bdd-8590-61a832bc29e8" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fe88433-033c-4d78-9726-08c1fc76eb34" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ff27fa-b2c0-4394-b9ea-b0127ccf5e3d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f50f7713-8a21-4480-8609-9ece5e0fa78c" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5aa12ab7-62ca-49a8-8f1c-ec9f8d5552d8" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa48bdea-e5f9-4026-b7e1-cf2de15c09f3" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1df85248-bd28-4f3a-86a3-8d3a617aab95" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efc82383-7e38-4251-b59a-e0c3d9f46b12" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f2bd702-1db1-4514-ab98-12421980247c" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45045d89-8dc6-450f-ad71-f30bddcc723f" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bcd502-0eca-4dc3-86eb-e8a70667dda2" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55240dd4-6bee-4439-a2c1-701c4ea85fe4" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd580493-5a1f-45ec-85a1-d6666bb45f01" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df71ca3-4fc8-45e1-ad02-be53fb08dfdf" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a142825d-42d4-4631-a0eb-ec8e75842644" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1fc957f-ae03-4d45-bbc8-c5f75619b19d" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d00f55d-24c0-4bf5-b3e5-d581c8c9f02c" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63e0d524-0f9e-40d1-84c6-71902cb00da2" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a9f0260-5a2e-4d2b-b4be-10ceec9e09c7" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c29b9b5-6527-435a-8e90-eb754a4f1af3" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3e73b1-eecb-40da-bcc0-b1232b353e8f" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f6af938-04a6-410e-a0e1-4164b01688f0" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd67ffce-9db8-4f97-848a-7b61ab55d2ce" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c60a8066-7f2d-41ba-bef2-234f591e5d9e" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c38eb0c-f767-43bc-a4fa-5ae51276775c" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa145c0d-5acf-465d-baa2-4a9ae92ec443" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd3e2993-228d-4878-894f-45026d45482c" TargetMode="External" Id="rId72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U56"/>
+  <dimension ref="A1:U73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -747,51 +747,51 @@
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ecb73a4f-19be-4c48-a289-e47d4ccf5f8b</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А73-3305/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>03.03.2026</t>
@@ -1014,51 +1014,51 @@
         <is>
           <t>АО "ВАНИНСКИЙ МОРСКОЙ ТОРГОВЫЙ ПОРТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>2709001590</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Оржеховская М. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c775528d-81c8-4b02-a1a6-8658c9a1b9e0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А73-2265/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>13.02.2026</t>
@@ -1103,51 +1103,51 @@
         <is>
           <t>ООО "СтройТех-27"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>2721203674</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Полегкий К. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>25.05.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/301b9f1c-28c8-418b-9a5a-31501a810985</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А73-22118/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>26.12.2025</t>
@@ -1202,51 +1202,51 @@
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Полегкий К. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>23833167.29</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Взыскание штрафа по договору подряда № ОЗ-320-2023 и процентов</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8b327e95-fbd8-4d82-8d5e-27c5e063ee80</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А73-21292/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>16.12.2025</t>
@@ -1402,51 +1402,51 @@
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Курносова С. М.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
         <v>492544.92</v>
       </c>
       <c r="P10" s="2" t="n">
         <v>492544.92</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО по штрафу за нарушение условий госконтракта от 05.04.2021.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>31.01.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/32637e10-8602-4810-8d3e-b89c2cc3a5a5</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А59-6728/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>13.11.2025</t>
@@ -1521,547 +1521,535 @@
           <t>Взыскание штрафа в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>26.11.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/398de1fe-7e0a-4d1f-9d7d-be723d8bb57c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А04-5512/2025</t>
+          <t>А59-4696/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>03.07.2025</t>
+          <t>15.08.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА "ЗАКАЗЧИК" "МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ" ТЫМОВСКИЙ ГОРОДСКОЙ ОКРУГ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>6517008769</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "К5"</t>
+          <t>ООО "ИНТЕРА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2721255432</t>
+          <t>2721143009</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Дрожаченко М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жамнова М. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.08.2025</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d637f1c-0f41-448d-a254-6227ded9d62e</t>
+          <t>https://kad.arbitr.ru/Card/1a63901e-d8a3-469d-a91d-efb24bd4f508</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А73-9545/2025</t>
+          <t>А04-5512/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>03.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дальрегион Строй"</t>
+          <t>ООО "К5"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2724178793</t>
+          <t>2721255432</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>Дрожаченко М. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>346155</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-      <c r="R13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за ущерб, причиненный подрядчиком при капремонте крыши МКД.</t>
+        </is>
+      </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>28.08.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e096de45-e3c4-48e8-9d0a-b2bec881b292</t>
+          <t>https://kad.arbitr.ru/Card/9d637f1c-0f41-448d-a254-6227ded9d62e</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А73-21680/2024</t>
+          <t>А73-9545/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.12.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "ВАНИНСКИЙ МОРСКОЙ ТОРГОВЫЙ ПОРТ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2709001590</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "Дальрегион Строй"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2724178793</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Малашкин Д. Л.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>03.04.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d9f29d3-246d-46ac-88bf-c62b75c79ee3</t>
+          <t>https://kad.arbitr.ru/Card/e096de45-e3c4-48e8-9d0a-b2bec881b292</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А73-14630/2024</t>
+          <t>А73-21680/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.08.2024</t>
+          <t>11.12.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>АО "ВАНИНСКИЙ МОРСКОЙ ТОРГОВЫЙ ПОРТ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2709001590</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Амурлифт"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2727005125</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Курносова С. М.</t>
+          <t>Трещёва В. Н.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>849181.17</v>
+        <v>37196070</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>772016.33</v>
+        <v>9520763</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.12.2024</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78ab0e11-ace8-4390-a755-8952d545fa18</t>
+          <t>https://kad.arbitr.ru/Card/6d9f29d3-246d-46ac-88bf-c62b75c79ee3</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А73-14265/2024</t>
+          <t>А73-14630/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>15.08.2024</t>
+          <t>22.08.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "Амурлифт"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2727005125</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Курносова С. М.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>97492.5</v>
+        <v>849181.17</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>78942.5</v>
+        <v>772016.33</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Регресс к СРО за ущерб, причиненный ее членом (ООО СК Эвалон) при капремонте крыши МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договорам подряда</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.10.2024</t>
+          <t>28.12.2024</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23e3a5eb-4df2-4391-80a1-110e2632bfd3</t>
+          <t>https://kad.arbitr.ru/Card/78ab0e11-ace8-4390-a755-8952d545fa18</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А73-9231/2024</t>
+          <t>А73-14265/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>30.05.2024</t>
+          <t>15.08.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
@@ -2072,701 +2060,667 @@
           <t>2722999970</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
+          <t>Курносова С. М.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>271469</v>
+        <v>97492.5</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>271469</v>
+        <v>78942.5</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте кровли МКД.</t>
+          <t>Регресс к СРО за ущерб, причиненный ее членом (ООО СК Эвалон) при капремонте крыши МКД</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>26.10.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53a323c9-f026-4b0b-abc7-503d2ede8ed6</t>
+          <t>https://kad.arbitr.ru/Card/23e3a5eb-4df2-4391-80a1-110e2632bfd3</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А37-1132/2024</t>
+          <t>А73-10769/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>08.04.2024</t>
+          <t>24.06.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
+          <t>УФНС России по Хабаровскому краю</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>4909997742</t>
+          <t>2721121446</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Енаки Федор Григорьевич</t>
+          <t>АО "ХАБАРОВСКИЙ ЗАВОД ПРОМЫШЛЕННОГО И ГРАЖДАНСКОГО ДОМОСТРОЕНИЯ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>490905396149</t>
+          <t>2723003134</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Магаданской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Колесник С. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шанцева А. Г.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9f5770f-e887-4e73-b075-955b431f306b</t>
+          <t>https://kad.arbitr.ru/Card/fe42721d-0d90-475c-9383-6f00eba5671a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А73-3444/2024</t>
+          <t>А73-9196/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>29.02.2024</t>
+          <t>30.05.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА КОМСОМОЛЬСКА-НА-АМУРЕ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2703077265</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная Компания "Антарес"</t>
+          <t>ООО "Проектно Строительная Компания"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>2723159075</t>
+          <t>2703087111</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Оржеховская М. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>03.09.2024</t>
+          <t>04.10.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1233a1d-ff8e-4aa0-87b2-4e6bbc9450b7</t>
+          <t>https://kad.arbitr.ru/Card/c78f3502-c4d8-4720-bd33-3d47533d48ea</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А73-1791/2024</t>
+          <t>А73-9199/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>06.02.2024</t>
+          <t>30.05.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА КОМСОМОЛЬСКА-НА-АМУРЕ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2703077265</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "Проектно Строительная Компания"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2703087111</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>09.04.2024</t>
+          <t>04.10.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69a63f11-f8d7-4159-89d2-8209ef0b7738</t>
+          <t>https://kad.arbitr.ru/Card/6cc5bbd0-d646-4c2f-a9e5-836728273bd1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А73-793/2024</t>
+          <t>А73-9231/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.01.2024</t>
+          <t>30.05.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Оржеховская М. А.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>420312.95</v>
+        <v>271469</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>418312.95</v>
+        <v>271469</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте кровли МКД.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>26.10.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83604337-3ea1-440a-a71c-635d5f1fcb22</t>
+          <t>https://kad.arbitr.ru/Card/53a323c9-f026-4b0b-abc7-503d2ede8ed6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А04-10509/2023</t>
+          <t>А37-1132/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>14.11.2023</t>
+          <t>08.04.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>НКО "Фонд капитального ремонта Магаданской области"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>4909997742</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энерготехстрой"</t>
+          <t>Енаки Федор Григорьевич</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>2723136328</t>
+          <t>490905396149</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС Магаданской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Заноза Н. С.</t>
+          <t>Колесник С. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>242000</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>1804024.95</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>1804024.95</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту</t>
+          <t>Взыскание убытков в порядке регресса после выплаты ущерба за залив квартиры при капремонте</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>21.01.2024</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/053eeb9e-048d-4e33-a1ee-42e7946a30dd</t>
+          <t>https://kad.arbitr.ru/Card/f9f5770f-e887-4e73-b075-955b431f306b</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А73-17195/2023</t>
+          <t>А73-3444/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>23.10.2023</t>
+          <t>29.02.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ЭВАЛОН"</t>
+          <t>ООО "Строительная Компания "Антарес"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>2703073006</t>
+          <t>2723159075</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
+          <t>Оржеховская М. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>91870.78999999999</v>
+        <v>109523.8</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>89459.5</v>
+        <v>110529.5</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса из-за вреда, причиненного членом СРО при ремонте крыши МКД</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте крыши МКД</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.11.2024</t>
+          <t>03.09.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99977fc1-a1c7-463e-b184-49627261becd</t>
+          <t>https://kad.arbitr.ru/Card/f1233a1d-ff8e-4aa0-87b2-4e6bbc9450b7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А73-16581/2023</t>
+          <t>А73-1791/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>11.10.2023</t>
+          <t>06.02.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
@@ -2777,3270 +2731,4829 @@
           <t>2722999970</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Трещёва В. Н.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>280966.17</v>
+        <v>168909</v>
       </c>
       <c r="P24" s="2" t="n">
-        <v>274201.17</v>
+        <v>156659</v>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства</t>
+          <t>Субсидиарная ответственность СРО за ущерб от залива квартиры при капремонте крыши членом СРО.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>18.01.2024</t>
+          <t>09.04.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb1878df-bbed-4ac1-a6b7-b3696d8df6dd</t>
+          <t>https://kad.arbitr.ru/Card/69a63f11-f8d7-4159-89d2-8209ef0b7738</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А73-15447/2023</t>
+          <t>А73-1103/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>22.09.2023</t>
+          <t>26.01.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ИП Игнатов Александр Николаевич</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>272292703876</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "СтальКонструкция"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2724229078</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Изосимов С. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дубинина А. С.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>06.05.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48ed530c-4fd8-4b81-a3b4-f1a64f9417ab</t>
+          <t>https://kad.arbitr.ru/Card/9dfef628-02e5-4f26-a3c9-0b28389b5c84</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А73-14890/2023</t>
+          <t>А73-793/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.09.2023</t>
+          <t>22.01.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ЭВАЛОН"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>2703073006</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Оржеховская М. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>398638.15</v>
+        <v>420312.95</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>398638.15</v>
+        <v>418312.95</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>09.02.2024</t>
+          <t>26.10.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b60c8a3-fcd8-432a-983f-eee7afabfa01</t>
+          <t>https://kad.arbitr.ru/Card/83604337-3ea1-440a-a71c-635d5f1fcb22</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А73-9866/2023</t>
+          <t>А73-18959/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.06.2023</t>
+          <t>21.11.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>Кошелев Данила Геннадьевич</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>434548938143</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "Армстрой ДВ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2721238980</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Евхут А. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>09.11.2023</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53eaca17-5944-477b-9797-898c83e2f65a</t>
+          <t>https://kad.arbitr.ru/Card/aea9ec36-e500-4e37-b9b9-283d7b088d0e</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А73-8859/2023</t>
+          <t>А04-10509/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>07.06.2023</t>
+          <t>14.11.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "АВАНГАРД-СЕРВИС"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2723178945</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ООО "Энерготехстрой"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2723136328</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Заноза Н. С.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>242000</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr"/>
-      <c r="R28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при выполнении работ по капремонту</t>
+        </is>
+      </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>23.12.2024</t>
+          <t>21.01.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6feab9d5-dab0-42a0-8faf-ae922aac5e24</t>
+          <t>https://kad.arbitr.ru/Card/053eeb9e-048d-4e33-a1ee-42e7946a30dd</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А73-7720/2023</t>
+          <t>А73-17838/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>31.10.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ПАО "Сбербанк России"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТех-27"</t>
+          <t>ООО "Строй-МК"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>2721203674</t>
+          <t>2723198966</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Блудова Е. О.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>17.04.2024</t>
+          <t>03.04.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/484d7ecf-c847-489e-beee-a9b8f59d5bda</t>
+          <t>https://kad.arbitr.ru/Card/7c9f4c67-33f2-426c-b314-4710654965f7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А73-16603/2022</t>
+          <t>А73-17195/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>23.10.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТех-27"</t>
+          <t>ООО "СК ЭВАЛОН"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>2721203674</t>
+          <t>2703073006</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Лесникова О. Н.</t>
-[...5 lines deleted...]
-      <c r="R30" s="2" t="inlineStr"/>
+          <t>Трещёва В. Н.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>91870.78999999999</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>89459.5</v>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков в порядке регресса из-за вреда, причиненного членом СРО при ремонте крыши МКД</t>
+        </is>
+      </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>23.02.2023</t>
+          <t>27.11.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f2fb3e1-41d4-445e-9dcd-1190859e4564</t>
+          <t>https://kad.arbitr.ru/Card/99977fc1-a1c7-463e-b184-49627261becd</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А73-15368/2022</t>
+          <t>А73-16581/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>15.09.2022</t>
+          <t>11.10.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ИП Позевалкина Елена Анатольевна</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>272111237440</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. П.</t>
+          <t>Трещёва В. Н.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>62671.24</v>
+        <v>280966.17</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>62671.24</v>
+        <v>274201.17</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взносов в компенсационный фонд</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>10.11.2022</t>
+          <t>18.01.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f6603f7-0372-49d3-9b13-4bb853a6911a</t>
+          <t>https://kad.arbitr.ru/Card/eb1878df-bbed-4ac1-a6b7-b3696d8df6dd</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А73-3339/2022</t>
+          <t>А73-15447/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>04.03.2022</t>
+          <t>22.09.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Муниципального казенного учреждения городского округа "Город Южно-Сахалинск" "Управление капитального строительства"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Изосимов С. М.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>16058549.39</v>
+        <v>91775.31</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>15095740.55</v>
+        <v>88268.31</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за некачественные работы члена СРО по муниципальному контракту.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору капстроительства</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>01.08.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c4a34c3-ff75-4922-b0df-597966d5698c</t>
+          <t>https://kad.arbitr.ru/Card/48ed530c-4fd8-4b81-a3b4-f1a64f9417ab</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А73-3364/2022</t>
+          <t>А73-14890/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>04.03.2022</t>
+          <t>13.09.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Магадансвязьстрой"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>4909100240</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "СК ЭВАЛОН"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2703073006</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. П.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>91869.89999999999</v>
-[...1 lines deleted...]
-      <c r="P33" s="2" t="inlineStr"/>
+        <v>398638.15</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>398638.15</v>
+      </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в виде процентов от размещения средств компфонда в банке.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по капремонту.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>29.10.2022</t>
+          <t>09.02.2024</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d490f092-b8e4-4dbb-ac4d-579310a7e803</t>
+          <t>https://kad.arbitr.ru/Card/1b60c8a3-fcd8-432a-983f-eee7afabfa01</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А73-15162/2021</t>
+          <t>А73-10558/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>22.09.2021</t>
+          <t>05.07.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ИП Позевалкина Елена Анатольевна</t>
+          <t>ООО "ИММОБИЛИАРЕ СА ГРУПП"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>272111237440</t>
+          <t>2724222178</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АСРО "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>ООО "СтройТех-27"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2721203674</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рюмин Р. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>02.09.2022</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29b53442-be67-4c2c-95bf-4d12fbafce7d</t>
+          <t>https://kad.arbitr.ru/Card/b7e5dbeb-f2f2-45f5-9fcc-876facb2adb8</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А73-7292/2020</t>
+          <t>А73-9866/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>25.05.2020</t>
+          <t>26.06.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЛИМАТ-ПРОФ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2724064475</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АСРО "СРСК ДВ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>2721168719</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. П.</t>
+          <t>Полегкий К. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1160000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>1404040.25</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>1043069.6</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>03.10.2020</t>
+          <t>09.11.2023</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71dbbcc0-169c-41c8-b32b-24536fd15db4</t>
+          <t>https://kad.arbitr.ru/Card/53eaca17-5944-477b-9797-898c83e2f65a</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А73-2595/2020</t>
+          <t>А73-8859/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>21.02.2020</t>
+          <t>07.06.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Управление архитектуры и строительства Правительства Еврейской автономной области</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "АВАНГАРД-СЕРВИС"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7900001828</t>
+          <t>2723178945</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>2721168719</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Милосердова А. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
-      <c r="Q36" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>24.06.2022</t>
+          <t>23.12.2024</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f9cd70a-6e47-4bdd-8590-61a832bc29e8</t>
+          <t>https://kad.arbitr.ru/Card/6feab9d5-dab0-42a0-8faf-ae922aac5e24</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А73-20071/2019</t>
+          <t>А73-7720/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>09.10.2019</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по Центральному району г. Хабаровска</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬНЕВОСТОЧНАЯ ДЕВЕЛОПМЕНСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "СтройТех-27"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>2721191436</t>
+          <t>2721203674</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Н. А.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>1700819825.61</v>
+        <v>183240.47</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>564674750.78</v>
+        <v>158240.47</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «ДДК» банкротом из-за задолженности по налогам и кредитным обязательствам.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>19.01.2024</t>
+          <t>17.04.2024</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39ff27fa-b2c0-4394-b9ea-b0127ccf5e3d</t>
+          <t>https://kad.arbitr.ru/Card/484d7ecf-c847-489e-beee-a9b8f59d5bda</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А73-7497/2019</t>
+          <t>А73-19629/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>28.11.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>Соловьева Галина Александровна</t>
+          <t>Дангауэр Дмитрий Сергеевич</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Мегастрой"</t>
+          <t>ООО "Буковина"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>2724195277</t>
+          <t>2724185550</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Сецко А. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чернова А. Ю.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
-      <c r="Q38" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>26.03.2020</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f50f7713-8a21-4480-8609-9ece5e0fa78c</t>
+          <t>https://kad.arbitr.ru/Card/bb921292-f6a8-4a20-a578-ca5748cab4c6</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А73-18874/2017</t>
+          <t>А73-16603/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТехИнвест"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2725058918</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СтройТех-27"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>2721203674</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лесникова О. Н.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>15.03.2018</t>
+          <t>23.02.2023</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f2bd702-1db1-4514-ab98-12421980247c</t>
+          <t>https://kad.arbitr.ru/Card/0f2fb3e1-41d4-445e-9dcd-1190859e4564</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-208964/2017</t>
+          <t>А73-15368/2022</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>15.09.2022</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕМСТРОЙ ДВ</t>
+          <t>ИП Позевалкина Елена Анатольевна</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>272111237440</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Никитина О. П.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>500000</v>
+        <v>62671.24</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>500000</v>
+        <v>62671.24</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взносов в компенсационный фонд</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>10.11.2022</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45045d89-8dc6-450f-ad71-f30bddcc723f</t>
+          <t>https://kad.arbitr.ru/Card/4f6603f7-0372-49d3-9b13-4bb853a6911a</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А08-11054/2017</t>
+          <t>А73-7991/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>13.05.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ КОМФОРТ"</t>
+          <t>ООО "Сириус"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2705000275</t>
+          <t>2722074598</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Оконный Стандарт"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>2722124471</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Головина Л. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Богуславская А. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94bcd502-0eca-4dc3-86eb-e8a70667dda2</t>
+          <t>https://kad.arbitr.ru/Card/799bea0f-3e25-4c09-93ae-9fe1d08e0acf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-183790/2017</t>
+          <t>А73-3339/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>04.03.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС"</t>
+          <t>Муниципального казенного учреждения городского округа "Город Южно-Сахалинск" "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2722117153</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>16058549.39</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>300000</v>
+        <v>15095740.55</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Субсидиарная ответственность за некачественные работы члена СРО по муниципальному контракту.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>01.08.2023</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/55240dd4-6bee-4439-a2c1-701c4ea85fe4</t>
+          <t>https://kad.arbitr.ru/Card/7c4a34c3-ff75-4922-b0df-597966d5698c</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А08-9084/2017</t>
+          <t>А73-3364/2022</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>04.03.2022</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХАБАРОВСКОЕ МОСТОСТРОИТЕЛЬНОЕ ОБЩЕСТВО"</t>
+          <t>ООО "Магадансвязьстрой"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>2724198824</t>
+          <t>4909100240</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Валуйский Н. С.</t>
+          <t>Медведева О. П.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>91869.89999999999</v>
+      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
+          <t>Взыскание неосновательного обогащения в виде процентов от размещения средств компфонда в банке.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>29.10.2022</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd580493-5a1f-45ec-85a1-d6666bb45f01</t>
+          <t>https://kad.arbitr.ru/Card/d490f092-b8e4-4dbb-ac4d-579310a7e803</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А73-12990/2017</t>
+          <t>А73-15162/2021</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>22.09.2021</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Хабаровскдорснаб"</t>
+          <t>ИП Позевалкина Елена Анатольевна</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2721177505</t>
+          <t>272111237440</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дальмонтаж"</t>
+          <t>АСРО "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>2722046382</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Ефанова А. В.</t>
+          <t>Медведева О. П.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>1215445.72</v>
+        <v>1000000</v>
       </c>
       <c r="P44" s="2" t="n">
-        <v>1215445.72</v>
+        <v>1000000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Привлечение контролирующих должника лиц к субсидиарной ответственности за непередачу документов.</t>
+          <t>Возврат взносов в компенсационный фонд СРО в связи с прекращением членства (цессия).</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>27.09.2023</t>
+          <t>02.09.2022</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7df71ca3-4fc8-45e1-ad02-be53fb08dfdf</t>
+          <t>https://kad.arbitr.ru/Card/29b53442-be67-4c2c-95bf-4d12fbafce7d</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-155054/2017</t>
+          <t>А73-19300/2020</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>03.12.2020</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛОРЕНА"</t>
+          <t>ООО "ВИВАТ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2725031440</t>
+          <t>7729715401</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "Сигма Капитал"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2723179466</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сиденко О. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a142825d-42d4-4631-a0eb-ec8e75842644</t>
+          <t>https://kad.arbitr.ru/Card/dad8c91c-07b8-4173-a421-0e8bb3050892</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-144698/2017</t>
+          <t>А73-7292/2020</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>25.05.2020</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКСТРОЙ"</t>
+          <t>ООО "КЛИМАТ-ПРОФ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2722113215</t>
+          <t>2724064475</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АСРО "СРСК ДВ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Медведева О. П.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1160000</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом СРО неотработанного аванса по договору.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>03.10.2020</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1fc957f-ae03-4d45-bbc8-c5f75619b19d</t>
+          <t>https://kad.arbitr.ru/Card/71dbbcc0-169c-41c8-b32b-24536fd15db4</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-105176/2017</t>
+          <t>А73-2595/2020</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>21.02.2020</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС"</t>
+          <t>Управление архитектуры и строительства Правительства Еврейской автономной области</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2722117153</t>
+          <t>7900001828</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДЕЙСТВИЕ РАЗВИТИЮ СТРОЙКОМПЛЕКСА ДАЛЬНЕГО ВОСТОКА"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>2721168719</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O47" s="2" t="inlineStr"/>
+          <t>Милосердова А. Ю.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>2005695</v>
+      </c>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>О перечислении денежных средств компенсационного фонда</t>
+          <t>Субсидиарная ответственность СРО за убытки члена (ООО Масис) из-за дефектов при строительстве катка</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>24.06.2022</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d00f55d-24c0-4bf5-b3e5-d581c8c9f02c</t>
+          <t>https://kad.arbitr.ru/Card/1f9cd70a-6e47-4bdd-8590-61a832bc29e8</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-102050/2017</t>
+          <t>А73-23059/2019</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>26.11.2019</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО АМУРДОРСТРОЙ</t>
+          <t>ООО "СПЕЦТРАНС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7901548885</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "Спецстрой ДВ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2724173080</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сиденко О. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>30.09.2017</t>
+          <t>18.02.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63e0d524-0f9e-40d1-84c6-71902cb00da2</t>
+          <t>https://kad.arbitr.ru/Card/0fe88433-033c-4d78-9726-08c1fc76eb34</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-67031/2017</t>
+          <t>А73-20071/2019</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>09.10.2019</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО Техспецстрой</t>
+          <t>ИФНС России по Центральному району г. Хабаровска</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "ДАЛЬНЕВОСТОЧНАЯ ДЕВЕЛОПМЕНСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2721191436</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Авдеева Н. А.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>1000000</v>
+        <v>1700819825.61</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>1000000</v>
+        <v>564674750.78</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства компенсационного фонда в размере 1 000 000 рублей.</t>
+          <t>Признание ООО «ДДК» банкротом из-за задолженности по налогам и кредитным обязательствам.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>11.12.2019</t>
+          <t>19.01.2024</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9a9f0260-5a2e-4d2b-b4be-10ceec9e09c7</t>
+          <t>https://kad.arbitr.ru/Card/39ff27fa-b2c0-4394-b9ea-b0127ccf5e3d</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-63032/2017</t>
+          <t>А73-7497/2019</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО Союз ресурсов</t>
+          <t>Соловьева Галина Александровна</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Мегастрой"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>2724195277</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Сецко А. Ю.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>528083330</v>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>О признании ООО «Мегастрой» несостоятельным (банкротом) и включении требований в реестр кредиторов</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c29b9b5-6527-435a-8e90-eb754a4f1af3</t>
+          <t>https://kad.arbitr.ru/Card/f50f7713-8a21-4480-8609-9ece5e0fa78c</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-46934/2017</t>
+          <t>А73-4633/2019</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>19.03.2019</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСТРОЙКОМПЛЕКС"</t>
+          <t>ИП Назаров Денис Анатольевич</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>2721220461</t>
+          <t>270302596301</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "АДРИАТИК"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2720030161</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сецко А. Ю.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019</t>
+          <t>01.07.2021</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b3e73b1-eecb-40da-bcc0-b1232b353e8f</t>
+          <t>https://kad.arbitr.ru/Card/5aa12ab7-62ca-49a8-8f1c-ec9f8d5552d8</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А73-7369/2015</t>
+          <t>А73-3069/2019</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>01.06.2015</t>
+          <t>25.02.2019</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>Гусев Василий Егорович</t>
+          <t>ООО "Энерго-Сервис"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2722070716</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Северо-Востокэнергомонтаж"</t>
+          <t>ООО "Завод Защитно-декоративных Покрытий"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>2721138545</t>
+          <t>2724095811</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Кушнарева И. Ф.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Коленко О. О.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
-      <c r="Q52" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>25.03.2020</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f6af938-04a6-410e-a0e1-4164b01688f0</t>
+          <t>https://kad.arbitr.ru/Card/aa48bdea-e5f9-4026-b7e1-cf2de15c09f3</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А73-6140/2015</t>
+          <t>А73-280/2019</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>08.05.2015</t>
+          <t>14.01.2019</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ИФНС по г. Комсомольску-на-Амуре Хабаровского края</t>
+          <t>ООО "ГорГеоСтрой"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7704798999</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "Северстрой.ком"</t>
+          <t>ООО "КСТ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>2703032560</t>
+          <t>2723157871</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Тюрюмина Л. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Воробьева Ю. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>20.12.2023</t>
+          <t>29.04.2023</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd67ffce-9db8-4f97-848a-7b61ab55d2ce</t>
+          <t>https://kad.arbitr.ru/Card/1df85248-bd28-4f3a-86a3-8d3a617aab95</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А73-690/2015</t>
+          <t>А73-13121/2018</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>27.01.2015</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Санкт-Петербургская горно-геологическая компания"</t>
+          <t>АО "СОЛИД БАНК"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7804370822</t>
+          <t>4101011782</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецэнерготехмонтаж"</t>
+          <t>ООО "УНИКСТРОЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>2703029208</t>
+          <t>2721177470</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Губина-Гребенникова Е. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Воробьева Ю. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
-      <c r="Q54" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>06.05.2017</t>
+          <t>24.01.2022</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c60a8066-7f2d-41ba-bef2-234f591e5d9e</t>
+          <t>https://kad.arbitr.ru/Card/efc82383-7e38-4251-b59a-e0c3d9f46b12</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А73-104/2015</t>
+          <t>А73-18874/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>13.01.2015</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ФНС России по Комсомольску-на-Амуре Хабаровского края</t>
+          <t>ООО "СтройТехИнвест"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2725058918</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецэнергоремонт"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>2703031253</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Иванова Н. И.</t>
+          <t>Медведева О. П.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>580498.97</v>
-[...1 lines deleted...]
-      <c r="P55" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО Спецэнергоремонт банкротом из-за долгов по налогам и страховым взносам.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>15.03.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa145c0d-5acf-465d-baa2-4a9ae92ec443</t>
+          <t>https://kad.arbitr.ru/Card/2f2bd702-1db1-4514-ab98-12421980247c</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
+          <t>А40-208964/2017</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2017</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ООО РЕМСТРОЙ ДВ</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2017</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45045d89-8dc6-450f-ad71-f30bddcc723f</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А08-11054/2017</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2017</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ КОМФОРТ"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>2705000275</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P57" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2017</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/94bcd502-0eca-4dc3-86eb-e8a70667dda2</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А40-183790/2017</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2017</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>2722117153</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R58" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2017</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/55240dd4-6bee-4439-a2c1-701c4ea85fe4</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А08-9084/2017</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2017</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ХАБАРОВСКОЕ МОСТОСТРОИТЕЛЬНОЕ ОБЩЕСТВО"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>2724198824</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P59" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
+        </is>
+      </c>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd580493-5a1f-45ec-85a1-d6666bb45f01</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А73-12990/2017</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2017</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Хабаровскдорснаб"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>2721177505</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дальмонтаж"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>2722046382</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Ефанова А. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>1215445.72</v>
+      </c>
+      <c r="P60" s="2" t="n">
+        <v>1215445.72</v>
+      </c>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Привлечение контролирующих должника лиц к субсидиарной ответственности за непередачу документов.</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2023</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7df71ca3-4fc8-45e1-ad02-be53fb08dfdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А40-155054/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛОРЕНА"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>2725031440</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>559361.12</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>524361.12</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a142825d-42d4-4631-a0eb-ec8e75842644</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А40-144698/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОСТОКСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>2722113215</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7704279746</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f1fc957f-ae03-4d45-bbc8-c5f75619b19d</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А40-105176/2017</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2017</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>2722117153</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>О перечислении денежных средств компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1d00f55d-24c0-4bf5-b3e5-d581c8c9f02c</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А40-102050/2017</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО АМУРДОРСТРОЙ</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>600000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63e0d524-0f9e-40d1-84c6-71902cb00da2</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А40-67031/2017</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2017</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО Техспецстрой</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить денежные средства компенсационного фонда в размере 1 000 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2019</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a9f0260-5a2e-4d2b-b4be-10ceec9e09c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А40-63032/2017</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2017</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ООО Союз ресурсов</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P66" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q66" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R66" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2017</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3c29b9b5-6527-435a-8e90-eb754a4f1af3</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А40-46934/2017</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХСТРОЙКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>2721220461</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P67" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q67" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R67" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2019</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6b3e73b1-eecb-40da-bcc0-b1232b353e8f</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А73-7369/2015</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2015</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>Гусев Василий Егорович</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Северо-Востокэнергомонтаж"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>2721138545</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Кушнарева И. Ф.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>1880889.35</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R68" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков с конкурсного управляющего за неисполнение решения о прямой продаже имущества.</t>
+        </is>
+      </c>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2020</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f6af938-04a6-410e-a0e1-4164b01688f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А73-6140/2015</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2015</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС по г. Комсомольску-на-Амуре Хабаровского края</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Северстрой.ком"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>2703032560</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Тюрюмина Л. Н.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>17070000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>6414000</v>
+      </c>
+      <c r="Q69" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R69" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Северстрой ком.» банкротом из-за задолженности по налогам и перед контрагентами</t>
+        </is>
+      </c>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2023</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fd67ffce-9db8-4f97-848a-7b61ab55d2ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А73-690/2015</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2015</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Санкт-Петербургская горно-геологическая компания"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>7804370822</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецэнерготехмонтаж"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>2703029208</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Губина-Гребенникова Е. П.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="n">
+        <v>1496693.1</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>Несостоятельность (банкротство) ООО «Спецэнерготехмонтаж» из-за долгов перед кредиторами и ФНС.</t>
+        </is>
+      </c>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>06.05.2017</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c60a8066-7f2d-41ba-bef2-234f591e5d9e</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А59-160/2015</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2015</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ИП Ярцев Евгений Валерьевич</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>650403677001</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Центральная районная котельная" Корсаковского ГО</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>6504002449</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Попова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4c38eb0c-f767-43bc-a4fa-5ae51276775c</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А73-104/2015</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2015</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ФНС России по Комсомольску-на-Амуре Хабаровского края</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецэнергоремонт"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>2703031253</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Н. И.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>580498.97</v>
+      </c>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО Спецэнергоремонт банкротом из-за долгов по налогам и страховым взносам.</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2017</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa145c0d-5acf-465d-baa2-4a9ae92ec443</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
           <t>А51-13409/2012</t>
         </is>
       </c>
-      <c r="C56" s="2" t="inlineStr">
+      <c r="C73" s="2" t="inlineStr">
         <is>
           <t>26.06.2012</t>
         </is>
       </c>
-      <c r="D56" s="2" t="inlineStr">
+      <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E56" s="2" t="inlineStr">
+      <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F56" s="2" t="inlineStr">
+      <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G56" s="2" t="inlineStr">
+      <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H56" s="2" t="inlineStr">
+      <c r="H73" s="2" t="inlineStr">
         <is>
           <t>ООО Желдорремстрой</t>
         </is>
       </c>
-      <c r="I56" s="2" t="inlineStr">
+      <c r="I73" s="2" t="inlineStr">
         <is>
           <t>2721082282</t>
         </is>
       </c>
-      <c r="J56" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K56" s="2" t="inlineStr">
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
         <is>
           <t>ООО ДВГСК-центр</t>
         </is>
       </c>
-      <c r="L56" s="2" t="inlineStr">
+      <c r="L73" s="2" t="inlineStr">
         <is>
           <t>7901021182</t>
         </is>
       </c>
-      <c r="M56" s="2" t="inlineStr">
+      <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
-      <c r="N56" s="2" t="inlineStr">
+      <c r="N73" s="2" t="inlineStr">
         <is>
           <t>Голубкина О. Н.</t>
         </is>
       </c>
-      <c r="O56" s="2" t="n">
+      <c r="O73" s="2" t="n">
         <v>12549447.4</v>
       </c>
-      <c r="P56" s="2" t="n">
+      <c r="P73" s="2" t="n">
         <v>9481652.060000001</v>
       </c>
-      <c r="Q56" s="2" t="inlineStr">
+      <c r="Q73" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R56" s="2" t="inlineStr">
+      <c r="R73" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по договору подряда и признание должника банкротом</t>
         </is>
       </c>
-      <c r="S56" s="2" t="inlineStr">
+      <c r="S73" s="2" t="inlineStr">
         <is>
           <t>19.10.2018</t>
         </is>
       </c>
-      <c r="T56" s="2" t="inlineStr">
+      <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U56" s="3" t="inlineStr">
+      <c r="U73" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cd3e2993-228d-4878-894f-45026d45482c</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6060,44 +7573,61 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>