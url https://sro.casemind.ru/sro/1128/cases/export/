--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d48432f-7334-4b3b-8d56-6e72733fb121" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ecb53d-08fe-4d46-a092-678a6ce18219" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92aecc7a-78b3-4617-bebd-b866dbb75d0b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bd4cd5-4288-4e5d-8c43-66cd633f5e64" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73f02478-a9e1-4983-8c46-066a1106350a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ba85fc-4749-4863-b912-39edfcbf5f95" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5de297-a0f7-4cb2-9d09-ee9d3a5fb182" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7766c555-8b40-4f2a-8c9f-2173cca7b7ea" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c864ff7f-29db-4c07-92e1-cf1c69919a28" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e08b9e2-d8ef-4581-84f1-1e726db826a3" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02bf2205-7a90-4410-9f2c-93eeb10e4b81" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf5e7f90-fa08-4d93-bb3b-c02499107b84" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5466d0b-8004-4707-933f-878e60879bab" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a2b1059-1cdb-48ac-a23b-ca9b08b05369" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affe7220-5950-422a-a067-32f0611a4873" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4ceaa41-abe0-4cd4-b635-7a0a7bdd1615" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1fbd26b-2703-4c76-aa31-c796923bf4d4" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/997e1b32-5425-4546-9bfa-e57054a6be66" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d9dc572-0a88-4429-93b3-d131a6950bd8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ee29c15-b386-4f2f-b23c-07e75e84a1d4" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f764e6b5-2a2f-432e-a2a8-246027845bce" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a61da49-f6e1-45fe-a131-deb91b987349" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd107738-f78e-4767-bd60-a7311a9e5b4a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/045317e8-2617-4626-b672-933d3ac9d683" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dc86cdf-d605-44bd-83b9-63f21ffe8ed0" TargetMode="External" Id="rId25" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c51d8aa-e2ef-42d0-a09b-ba82ef1f0d82" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d48432f-7334-4b3b-8d56-6e72733fb121" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ecb53d-08fe-4d46-a092-678a6ce18219" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c712fe4e-bc9b-40d8-9013-5049f406ccd9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92aecc7a-78b3-4617-bebd-b866dbb75d0b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bd4cd5-4288-4e5d-8c43-66cd633f5e64" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73f02478-a9e1-4983-8c46-066a1106350a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ba85fc-4749-4863-b912-39edfcbf5f95" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc5de297-a0f7-4cb2-9d09-ee9d3a5fb182" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7766c555-8b40-4f2a-8c9f-2173cca7b7ea" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c864ff7f-29db-4c07-92e1-cf1c69919a28" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f7e2152-14c1-4286-b0c8-752f8809abe4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e08b9e2-d8ef-4581-84f1-1e726db826a3" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02bf2205-7a90-4410-9f2c-93eeb10e4b81" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf5e7f90-fa08-4d93-bb3b-c02499107b84" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e17d75d-c122-46e4-9996-0e4b7d1a5f81" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9bdcdc6-cfaf-432a-9d93-406d3c927576" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48c5bced-a1ba-403c-bcf8-87796c77627e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65ae9613-7af4-40f7-a19b-3bdf11f93cd6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d3f47b7-494c-4130-b005-7b829efb0e5f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5466d0b-8004-4707-933f-878e60879bab" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a2b1059-1cdb-48ac-a23b-ca9b08b05369" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4ceaa41-abe0-4cd4-b635-7a0a7bdd1615" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/997e1b32-5425-4546-9bfa-e57054a6be66" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affe7220-5950-422a-a067-32f0611a4873" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1fbd26b-2703-4c76-aa31-c796923bf4d4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d9dc572-0a88-4429-93b3-d131a6950bd8" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ee29c15-b386-4f2f-b23c-07e75e84a1d4" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f764e6b5-2a2f-432e-a2a8-246027845bce" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a61da49-f6e1-45fe-a131-deb91b987349" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd107738-f78e-4767-bd60-a7311a9e5b4a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/045317e8-2617-4626-b672-933d3ac9d683" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2dc86cdf-d605-44bd-83b9-63f21ffe8ed0" TargetMode="External" Id="rId33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2495 +589,3215 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А73-5887/2026</t>
+          <t>А73-11318/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "Руст Хабаровск"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2703099861</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО УК «АЛЬФА-СТРОЙ»</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>2720062131</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Гребенникова Е. П.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>15.06.2026</t>
+          <t>26.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d48432f-7334-4b3b-8d56-6e72733fb121</t>
+          <t>https://kad.arbitr.ru/Card/1c51d8aa-e2ef-42d0-a09b-ba82ef1f0d82</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А16-440/2026</t>
+          <t>А73-5887/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
+          <t>ООО "Руст Хабаровск"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2703099861</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дельта"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7901529642</t>
+          <t>2721163005</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Столбова С. К.</t>
+          <t>Гребенникова Е. П.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2ecb53d-08fe-4d46-a092-678a6ce18219</t>
+          <t>https://kad.arbitr.ru/Card/6d48432f-7334-4b3b-8d56-6e72733fb121</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А73-17014/2025</t>
+          <t>А16-440/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>10.10.2025</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Комплекс строй-ДВ"</t>
+          <t>ООО "Дельта"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2724141627</t>
+          <t>7901529642</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Столбова С. К.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92aecc7a-78b3-4617-bebd-b866dbb75d0b</t>
+          <t>https://kad.arbitr.ru/Card/a2ecb53d-08fe-4d46-a092-678a6ce18219</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А73-8162/2025</t>
+          <t>А73-18600/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>21.05.2025</t>
+          <t>05.11.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Истим"</t>
+          <t>ООО "ДАЛЬАВТОТРАНС"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2724215149</t>
+          <t>2720029511</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "Истим"</t>
+          <t>ООО "ИНВЕСТ КАПИТАЛ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2724215149</t>
+          <t>2723208967</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Чиркова А. В.</t>
+          <t>Сиденко О. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94bd4cd5-4288-4e5d-8c43-66cd633f5e64</t>
+          <t>https://kad.arbitr.ru/Card/c712fe4e-bc9b-40d8-9013-5049f406ccd9</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А73-8063/2025</t>
+          <t>А73-17014/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>10.10.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Дальневосточное объединение строителей"</t>
+          <t>ООО "Комплекс строй-ДВ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>2724141627</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Малашкин Д. Л.</t>
+          <t>Полегкий К. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>840468.15</v>
+        <v>214307.29</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Взыскание денежных средств в порядке регресса по договору подряда на капитальный ремонт</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>19.09.2025</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73f02478-a9e1-4983-8c46-066a1106350a</t>
+          <t>https://kad.arbitr.ru/Card/92aecc7a-78b3-4617-bebd-b866dbb75d0b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А73-16350/2024</t>
+          <t>А73-8162/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.09.2024</t>
+          <t>21.05.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ООО "Истим"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2724215149</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Истим"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>2724215149</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Збарацкая Л. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чиркова А. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>08.11.2025</t>
+          <t>16.09.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92ba85fc-4749-4863-b912-39edfcbf5f95</t>
+          <t>https://kad.arbitr.ru/Card/94bd4cd5-4288-4e5d-8c43-66cd633f5e64</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А73-14593/2024</t>
+          <t>А73-8063/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>21.08.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>2722999970</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственная фирма "Амурлифт"</t>
+          <t>Ассоциация саморегулируемая организация "Дальневосточное объединение строителей"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2722038582</t>
+          <t>2721163005</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Милосердова А. Ю.</t>
+          <t>Малашкин Д. Л.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>490313.14</v>
-[...3 lines deleted...]
-      </c>
+        <v>840468.15</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстроительства</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>19.09.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc5de297-a0f7-4cb2-9d09-ee9d3a5fb182</t>
+          <t>https://kad.arbitr.ru/Card/73f02478-a9e1-4983-8c46-066a1106350a</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А73-9571/2024</t>
+          <t>А73-16350/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>03.06.2024</t>
+          <t>10.09.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР ПО ПРОВЕДЕНИЮ КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7901529642</t>
+          <t>2721163005</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Медведева О. В.</t>
+          <t>Збарацкая Л. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>483050.94</v>
+        <v>32753.43</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках договора на проведение капитального ремонта МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по договору капремонта.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>08.11.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7766c555-8b40-4f2a-8c9f-2173cca7b7ea</t>
+          <t>https://kad.arbitr.ru/Card/92ba85fc-4749-4863-b912-39edfcbf5f95</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А16-712/2024</t>
+          <t>А73-14593/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>15.03.2024</t>
+          <t>21.08.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7901995562</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дельта"</t>
+          <t>ООО "Производственная фирма "Амурлифт"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7901529642</t>
+          <t>2722038582</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Еврейской автономной области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Кручинин А. Н.</t>
+          <t>Милосердова А. Ю.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>1668989.22</v>
+        <v>490313.14</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>1493525.75</v>
+        <v>490313.14</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте крыши МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капстроительства</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c864ff7f-29db-4c07-92e1-cf1c69919a28</t>
+          <t>https://kad.arbitr.ru/Card/dc5de297-a0f7-4cb2-9d09-ee9d3a5fb182</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А73-18342/2022</t>
+          <t>А73-9571/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>03.11.2022</t>
+          <t>03.06.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ОАО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ N 277"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ФОНД "РЕГИОНАЛЬНЫЙ ОПЕРАТОР ПО ПРОВЕДЕНИЮ КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЕВРЕЙСКОЙ АВТОНОМНОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2723009658</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строймир"</t>
+          <t>ООО "ДЕЛЬТА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2723208082</t>
+          <t>7901529642</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Н. А.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Медведева О. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>483050.94</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr"/>
-      <c r="R11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в рамках договора на проведение капитального ремонта МКД</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>02.08.2024</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9e08b9e2-d8ef-4581-84f1-1e726db826a3</t>
+          <t>https://kad.arbitr.ru/Card/7766c555-8b40-4f2a-8c9f-2173cca7b7ea</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А73-17380/2022</t>
+          <t>А16-712/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>20.10.2022</t>
+          <t>15.03.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "РТК Лидер"</t>
+          <t>Некоммерческая организация - фонд "Региональный оператор по проведению капитального ремонта многоквартирных домов Еврейской автономной области"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2723211198</t>
+          <t>7901995562</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО монтажно-строительное коммерческое объединение "Центрострой"</t>
+          <t>ООО "Дельта"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2723031950</t>
+          <t>7901529642</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Еврейской автономной области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Кириченко Т. С.</t>
-[...5 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+          <t>Кручинин А. Н.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>1668989.22</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>1493525.75</v>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте крыши МКД</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02bf2205-7a90-4410-9f2c-93eeb10e4b81</t>
+          <t>https://kad.arbitr.ru/Card/c864ff7f-29db-4c07-92e1-cf1c69919a28</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А73-16638/2022</t>
+          <t>А73-21231/2023</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>25.12.2023</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
+          <t>ООО "Стройпартнёр"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2722999970</t>
+          <t>2722056013</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Монолит"</t>
+          <t>ОАО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ N 277"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2710014611</t>
+          <t>2723009658</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Полегкий К. А.</t>
+          <t>Авдеева Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>30.11.2022</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf5e7f90-fa08-4d93-bb3b-c02499107b84</t>
+          <t>https://kad.arbitr.ru/Card/5f7e2152-14c1-4286-b0c8-752f8809abe4</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А73-12750/2019</t>
+          <t>А73-18342/2022</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>10.07.2019</t>
+          <t>03.11.2022</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬСТРОЙИНДУСТРИЯ"</t>
+          <t>ОАО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ N 277"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2703054910</t>
+          <t>2723009658</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Строймир"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>2723208082</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Дацук С. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Авдеева Н. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.09.2020</t>
+          <t>02.08.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5466d0b-8004-4707-933f-878e60879bab</t>
+          <t>https://kad.arbitr.ru/Card/9e08b9e2-d8ef-4581-84f1-1e726db826a3</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А73-21103/2017</t>
+          <t>А73-17380/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>20.10.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИМЕКС-ДАЛЬНИЙ ВОСТОК"</t>
+          <t>ООО "РТК Лидер"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2721181082</t>
+          <t>2723211198</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Дальневосточное объединение строителей"</t>
+          <t>ООО монтажно-строительное коммерческое объединение "Центрострой"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>2723031950</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лазарева И. В.</t>
+          <t>Кириченко Т. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>26.01.2019</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a2b1059-1cdb-48ac-a23b-ca9b08b05369</t>
+          <t>https://kad.arbitr.ru/Card/02bf2205-7a90-4410-9f2c-93eeb10e4b81</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А50-20363/2017</t>
+          <t>А73-16638/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОЛЫМАДОРСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ОПЕРАТОР-ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ХАБАРОВСКОМ КРАЕ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4909107894</t>
+          <t>2722999970</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "Монолит"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2710014611</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полегкий К. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>30.11.2022</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/affe7220-5950-422a-a067-32f0611a4873</t>
+          <t>https://kad.arbitr.ru/Card/cf5e7f90-fa08-4d93-bb3b-c02499107b84</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А50-20360/2017</t>
+          <t>А73-4394/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>17.03.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТКИНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
+          <t>ПАО "Сбербанк"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>4909122892</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "Востокстроймеханизация-22"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2724226550</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Чернова А. Ю.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4ceaa41-abe0-4cd4-b635-7a0a7bdd1615</t>
+          <t>https://kad.arbitr.ru/Card/6e17d75d-c122-46e4-9996-0e4b7d1a5f81</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А50-20359/2017</t>
+          <t>А73-19381/2021</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>08.12.2021</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАГАДАНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
+          <t>Черныш Сергей Петрович</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>4909111900</t>
+          <t>254004549491</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВОСТОКСТРОЙМЕХАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2710014192</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шанцева А. Г.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1fbd26b-2703-4c76-aa31-c796923bf4d4</t>
+          <t>https://kad.arbitr.ru/Card/d9bdcdc6-cfaf-432a-9d93-406d3c927576</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-20358/2017</t>
+          <t>А73-7051/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>12.05.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕНЬКИНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
+          <t>МИФНС № 6 по Хабаровскому краю</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4909123462</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ЗАО "Дальэлектромонтаж" "ДЭМ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2702030546</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Башева О. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>10.10.2023</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/997e1b32-5425-4546-9bfa-e57054a6be66</t>
+          <t>https://kad.arbitr.ru/Card/48c5bced-a1ba-403c-bcf8-87796c77627e</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-110256/2017</t>
+          <t>А73-18600/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>19.11.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФАР ИСТ ИНЖИНИРИНГ"</t>
+          <t>ООО "Альянс"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2722052072</t>
+          <t>2724192406</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Интер Спец Строй"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>2724117046</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Башева О. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>03.04.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d9dc572-0a88-4429-93b3-d131a6950bd8</t>
+          <t>https://kad.arbitr.ru/Card/65ae9613-7af4-40f7-a19b-3bdf11f93cd6</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А70-2436/2017</t>
+          <t>А73-22603/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>18.11.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ ТЕХНОЛИТ"</t>
+          <t>ООО "АКВАМАРИН"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2723167206</t>
+          <t>2703009610</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>ЗАО "УМР-4"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>2703006183</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ефанова А. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>03.05.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ee29c15-b386-4f2f-b23c-07e75e84a1d4</t>
+          <t>https://kad.arbitr.ru/Card/2d3f47b7-494c-4130-b005-7b829efb0e5f</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А73-867/2017</t>
+          <t>А73-12750/2019</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>30.01.2017</t>
+          <t>10.07.2019</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Сорокин Михаил Николаевич</t>
+          <t>ООО "ДАЛЬСТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2703054910</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Дальневосточное объединение строителей"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬНЕВОСТОЧНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>2721163005</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Воронцов А. И.</t>
+          <t>Дацук С. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>913064.51</v>
-[...1 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+        <v>27270.6</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>24458.08</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения о прекращении полномочий председателя правления и взыскание вознаграждения</t>
+          <t>Оспаривание решения СРО о понижении уровня ответственности члена при реорганизации</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017</t>
+          <t>09.09.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f764e6b5-2a2f-432e-a2a8-246027845bce</t>
+          <t>https://kad.arbitr.ru/Card/e5466d0b-8004-4707-933f-878e60879bab</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А73-16035/2016</t>
+          <t>А73-21103/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>21.11.2016</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительно-монтажная фирма "Актис"</t>
+          <t>ООО "ПРИМЕКС-ДАЛЬНИЙ ВОСТОК"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2721937844</t>
+          <t>2721181082</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Дальневосточное объединение строителей"</t>
+          <t>Ассоциация саморегулируемая организация "Дальневосточное объединение строителей"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>2721163005</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>Лазарева И. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание протокола годового общего собрания членов СРО № 18 от 28.07.2016</t>
+          <t>Оспаривание решения об исключении из членов СРО за неуплату членских взносов</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>26.01.2019</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a61da49-f6e1-45fe-a131-deb91b987349</t>
+          <t>https://kad.arbitr.ru/Card/0a2b1059-1cdb-48ac-a23b-ca9b08b05369</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А73-6244/2016</t>
+          <t>А50-20360/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>05.05.2016</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК Авангард" представитель Артищев Олег Владимирович</t>
+          <t>ООО "АТКИНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2721185672</t>
+          <t>4909122892</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Дальневосточное объединение строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Стёпина С. Д.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>25000</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и взыскание 25 000 руб. расходов на представителя</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>08.07.2016</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd107738-f78e-4767-bd60-a7311a9e5b4a</t>
+          <t>https://kad.arbitr.ru/Card/d4ceaa41-abe0-4cd4-b635-7a0a7bdd1615</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А73-4308/2016</t>
+          <t>А50-20358/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>30.03.2016</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Сорокин Михаил Николаевич</t>
+          <t>ООО "ТЕНЬКИНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4909123462</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Дальневосточное объединение строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2721163005</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Хабаровского края</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Лазарева И. В.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>46000</v>
+        <v>1000000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>26000</v>
+        <v>1000000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений органов управления СРО о вотуме недоверия и исключении из членов организации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.09.2016</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/045317e8-2617-4626-b672-933d3ac9d683</t>
+          <t>https://kad.arbitr.ru/Card/997e1b32-5425-4546-9bfa-e57054a6be66</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
+          <t>А50-20363/2017</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОЛЫМАДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>4909107894</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Ушакова Э. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2017</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/affe7220-5950-422a-a067-32f0611a4873</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А50-20359/2017</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАГАДАНСКАЯ ДОРОЖНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>4909111900</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2017</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1fbd26b-2703-4c76-aa31-c796923bf4d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-110256/2017</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2017</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФАР ИСТ ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2722052072</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2017</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2d9dc572-0a88-4429-93b3-d131a6950bd8</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А70-2436/2017</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2017</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПАНИЯ ТЕХНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>2723167206</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7729441302</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе истца в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ee29c15-b386-4f2f-b23c-07e75e84a1d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А73-867/2017</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2017</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин Михаил Николаевич</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Дальневосточное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>2721163005</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Воронцов А. И.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>913064.51</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения о прекращении полномочий председателя правления и взыскание вознаграждения</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2017</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f764e6b5-2a2f-432e-a2a8-246027845bce</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А73-16035/2016</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2016</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительно-монтажная фирма "Актис"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>2721937844</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Дальневосточное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>2721163005</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Лазарева И. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание протокола годового общего собрания членов СРО № 18 от 28.07.2016</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2017</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a61da49-f6e1-45fe-a131-deb91b987349</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А73-6244/2016</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2016</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК Авангард" представитель Артищев Олег Владимирович</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>2721185672</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Дальневосточное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>2721163005</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Стёпина С. Д.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>25000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и взыскание 25 000 руб. расходов на представителя</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2016</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd107738-f78e-4767-bd60-a7311a9e5b4a</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А73-4308/2016</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2016</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин Михаил Николаевич</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Дальневосточное объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>2721163005</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Хабаровского края</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Лазарева И. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>46000</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>26000</v>
+      </c>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений органов управления СРО о вотуме недоверия и исключении из членов организации.</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2016</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/045317e8-2617-4626-b672-933d3ac9d683</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
           <t>А73-18860/2015</t>
         </is>
       </c>
-      <c r="C26" s="2" t="inlineStr">
+      <c r="C34" s="2" t="inlineStr">
         <is>
           <t>31.12.2015</t>
         </is>
       </c>
-      <c r="D26" s="2" t="inlineStr">
+      <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E26" s="2" t="inlineStr">
+      <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F26" s="2" t="inlineStr">
+      <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G26" s="2" t="inlineStr">
+      <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H26" s="2" t="inlineStr">
+      <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Сорокин Михаил Николаевич</t>
         </is>
       </c>
-      <c r="I26" s="2" t="inlineStr">
+      <c r="I34" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J26" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K26" s="2" t="inlineStr">
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
         <is>
           <t>НП СРО "Дальневосточное объединение строителей"</t>
         </is>
       </c>
-      <c r="L26" s="2" t="inlineStr">
+      <c r="L34" s="2" t="inlineStr">
         <is>
           <t>2721163005</t>
         </is>
       </c>
-      <c r="M26" s="2" t="inlineStr">
+      <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Хабаровского края</t>
         </is>
       </c>
-      <c r="N26" s="2" t="inlineStr">
+      <c r="N34" s="2" t="inlineStr">
         <is>
           <t>Лазарева И. В.</t>
         </is>
       </c>
-      <c r="O26" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q26" s="2" t="inlineStr">
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R26" s="2" t="inlineStr">
+      <c r="R34" s="2" t="inlineStr">
         <is>
           <t>Оспаривание решений Правления СРО о прекращении полномочий председателя и исключении из членов СРО</t>
         </is>
       </c>
-      <c r="S26" s="2" t="inlineStr">
+      <c r="S34" s="2" t="inlineStr">
         <is>
           <t>16.06.2016</t>
         </is>
       </c>
-      <c r="T26" s="2" t="inlineStr">
+      <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U26" s="3" t="inlineStr">
+      <c r="U34" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2dc86cdf-d605-44bd-83b9-63f21ffe8ed0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>