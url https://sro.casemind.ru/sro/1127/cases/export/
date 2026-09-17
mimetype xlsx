--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/127f9124-9884-478d-baf0-ca3cd854ecdc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce4551f9-c4e5-4736-9b2f-94e1fc1827d3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e23fd2c6-45dd-4562-9a38-cb63b7916953" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dfd7465-ad7b-4830-bc29-63fae2acd1e0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3d0b4e0-568c-49fb-8d31-da5872efd42f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2468ad61-cb05-4fb8-9df5-b8f43a27c51f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8455ed6-29f5-4741-9c75-e7e73333a7b6" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90894aab-d583-4da3-b91c-0c818ff86759" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0eac68de-cdbe-410b-a8f4-23593b9a2872" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a0ba5c5-0947-4736-bdfa-a2dc6bc011c0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52acdb6e-bc94-4d23-b75a-e94b98a736ad" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/070536da-8802-4aa2-9ccf-d252bc5f4c5f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a12cd9d-9d7e-403b-b074-69bc26254867" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ee7cba0-c839-4d26-b5d4-b9871e67cbae" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52033317-f620-4eca-951b-a21cdb2a0025" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d10d6d3b-3296-4233-b367-a781ee79ce48" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f66ad4b6-0887-4af4-a7d8-2af468844df6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27eaa418-509e-4157-ac2f-3f32b0680dc6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98794878-d3fe-41e6-8ffc-9c2fa11b0578" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94421b36-feb9-49d7-91ae-91f006d4e7a3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c1230a5-7eee-42d0-b8b4-27cf8faa867f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d62b405-5319-4870-bbcc-d2ba1c7426b0" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693e8dda-94ae-4e78-bf14-1b1afeb17c1f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48f18fe6-cdb0-4bb9-8681-e954b5c8d12a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29c75840-f088-499e-8b02-b06800869783" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5085d29d-fdf2-408b-861b-d04dc5cef8bf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50cd27da-854f-4833-b4c0-8fb7a4fb6cbe" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db06cae-8ae5-4b5f-94d5-8e110a39caf6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cff647ec-6f41-4605-9ca6-b853b1dc97a5" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec2d5c8-6743-43bf-9bc2-7b6dab12a5e5" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/404244fb-ca79-472f-b258-fb6178ec1947" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac444034-3447-429c-b03f-a946bcb0c5b3" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0f7db6d-6ed1-46cb-b20c-57e2c8c0805d" TargetMode="External" Id="rId33" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/127f9124-9884-478d-baf0-ca3cd854ecdc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce4551f9-c4e5-4736-9b2f-94e1fc1827d3" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e23fd2c6-45dd-4562-9a38-cb63b7916953" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dfd7465-ad7b-4830-bc29-63fae2acd1e0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3d0b4e0-568c-49fb-8d31-da5872efd42f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2468ad61-cb05-4fb8-9df5-b8f43a27c51f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/926ced78-0b7a-47a0-a5fe-7e47ea59ff38" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8455ed6-29f5-4741-9c75-e7e73333a7b6" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90894aab-d583-4da3-b91c-0c818ff86759" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0eac68de-cdbe-410b-a8f4-23593b9a2872" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a0ba5c5-0947-4736-bdfa-a2dc6bc011c0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52acdb6e-bc94-4d23-b75a-e94b98a736ad" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/070536da-8802-4aa2-9ccf-d252bc5f4c5f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cfa78b2-1cdc-4d21-a075-136a976dd600" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a12cd9d-9d7e-403b-b074-69bc26254867" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ee7cba0-c839-4d26-b5d4-b9871e67cbae" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9854c716-126c-424a-8acf-676fd8b0baa6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52033317-f620-4eca-951b-a21cdb2a0025" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d10d6d3b-3296-4233-b367-a781ee79ce48" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f66ad4b6-0887-4af4-a7d8-2af468844df6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27eaa418-509e-4157-ac2f-3f32b0680dc6" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98794878-d3fe-41e6-8ffc-9c2fa11b0578" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94421b36-feb9-49d7-91ae-91f006d4e7a3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c1230a5-7eee-42d0-b8b4-27cf8faa867f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d62b405-5319-4870-bbcc-d2ba1c7426b0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693e8dda-94ae-4e78-bf14-1b1afeb17c1f" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f3e6a37-df1a-4c83-952d-db5ce3caf051" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/29c75840-f088-499e-8b02-b06800869783" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48f18fe6-cdb0-4bb9-8681-e954b5c8d12a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5085d29d-fdf2-408b-861b-d04dc5cef8bf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cff647ec-6f41-4605-9ca6-b853b1dc97a5" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec2d5c8-6743-43bf-9bc2-7b6dab12a5e5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9db06cae-8ae5-4b5f-94d5-8e110a39caf6" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50cd27da-854f-4833-b4c0-8fb7a4fb6cbe" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/404244fb-ca79-472f-b258-fb6178ec1947" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd7aa534-227e-4068-8019-c5645f7416f5" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac444034-3447-429c-b03f-a946bcb0c5b3" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0f7db6d-6ed1-46cb-b20c-57e2c8c0805d" TargetMode="External" Id="rId38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U34"/>
+  <dimension ref="A1:U39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1153,2639 +1153,3085 @@
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>26.12.2017</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2468ad61-cb05-4fb8-9df5-b8f43a27c51f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А63-14746/2017</t>
+          <t>А63-17699/2017</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГРО-ПЛЮС"</t>
+          <t>ООО "Машук"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2635082472</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СТАВРОПОЛЬСКОГО КРАЯ ПО СТРОИТЕЛЬНОМУ И ЖИЛИЩНОМУ НАДЗОРУ</t>
+          <t>ООО "СТРОЙ - ДОМ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2636055320</t>
+          <t>2632070292</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Русанова В. Г.</t>
+          <t>Демченко С. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>14.07.2021</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8455ed6-29f5-4741-9c75-e7e73333a7b6</t>
+          <t>https://kad.arbitr.ru/Card/926ced78-0b7a-47a0-a5fe-7e47ea59ff38</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-64491/2017</t>
+          <t>А63-14746/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСИЧИ"</t>
+          <t>ООО "АГРО-ПЛЮС"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2630027492</t>
+          <t>2635082472</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>УПРАВЛЕНИЕ СТАВРОПОЛЬСКОГО КРАЯ ПО СТРОИТЕЛЬНОМУ И ЖИЛИЩНОМУ НАДЗОРУ</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>2636055320</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Русанова В. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>29.10.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90894aab-d583-4da3-b91c-0c818ff86759</t>
+          <t>https://kad.arbitr.ru/Card/d8455ed6-29f5-4741-9c75-e7e73333a7b6</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-61194/2017</t>
+          <t>А56-64491/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОТЕХНОСТРОЙ-2012"</t>
+          <t>ООО "РУСИЧИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2635816892</t>
+          <t>2630027492</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P10" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>29.10.2017</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0eac68de-cdbe-410b-a8f4-23593b9a2872</t>
+          <t>https://kad.arbitr.ru/Card/90894aab-d583-4da3-b91c-0c818ff86759</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-59972/2017</t>
+          <t>А56-61194/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕРТИКАЛЬ-СК"</t>
+          <t>ООО "ЕВРОТЕХНОСТРОЙ-2012"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2635814895</t>
+          <t>2635816892</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>02.03.2018</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a0ba5c5-0947-4736-bdfa-a2dc6bc011c0</t>
+          <t>https://kad.arbitr.ru/Card/0eac68de-cdbe-410b-a8f4-23593b9a2872</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-58519/2017</t>
+          <t>А56-59972/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТРАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ВЕРТИКАЛЬ-СК"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2626800039</t>
+          <t>2635814895</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд (300 000 руб.) при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>02.03.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52acdb6e-bc94-4d23-b75a-e94b98a736ad</t>
+          <t>https://kad.arbitr.ru/Card/1a0ba5c5-0947-4736-bdfa-a2dc6bc011c0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-134161/2017</t>
+          <t>А56-58519/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИЯ"</t>
+          <t>ООО "ЦЕНТРАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2635215595</t>
+          <t>2626800039</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОЙРЕГИОН"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7811154702</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>250000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 250 000 руб. при смене СРО.</t>
+          <t>Взыскание взноса в компенсационный фонд (300 000 руб.) при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>20.10.2017</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/070536da-8802-4aa2-9ccf-d252bc5f4c5f</t>
+          <t>https://kad.arbitr.ru/Card/52acdb6e-bc94-4d23-b75a-e94b98a736ad</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А70-7241/2017</t>
+          <t>А40-134161/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИЗОБИЛЬНЕНСКАЯ ДОРОЖНАЯ ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА"</t>
+          <t>ООО "ТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2607801439</t>
+          <t>2635215595</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
-[...2 lines deleted...]
-      <c r="L14" s="2" t="inlineStr"/>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>6678996252</t>
+        </is>
+      </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>300000</v>
+        <v>250000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа и обязание перечислить взнос 300000 руб. в компенсационный фонд иной СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 250 000 руб. при смене СРО.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>20.10.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a12cd9d-9d7e-403b-b074-69bc26254867</t>
+          <t>https://kad.arbitr.ru/Card/070536da-8802-4aa2-9ccf-d252bc5f4c5f</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-30300/2017</t>
+          <t>А63-9407/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСТСТРОЙСЕРВИС"</t>
+          <t>Махиев Олег Тамашеивич</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2635062758</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "АЛЬЯНС КО"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>2632051155</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Меньшова Е. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>10.01.2018</t>
+          <t>21.09.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ee7cba0-c839-4d26-b5d4-b9871e67cbae</t>
+          <t>https://kad.arbitr.ru/Card/3cfa78b2-1cdc-4d21-a075-136a976dd600</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-24173/2017</t>
+          <t>А70-7241/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕРМЕС-СТРОЙ"</t>
+          <t>ООО "ИЗОБИЛЬНЕНСКАЯ ДОРОЖНАЯ ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2635211022</t>
+          <t>2607801439</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P16" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание незаконным отказа и обязание перечислить взнос 300000 руб. в компенсационный фонд иной СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>05.12.2017</t>
+          <t>09.12.2017</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52033317-f620-4eca-951b-a21cdb2a0025</t>
+          <t>https://kad.arbitr.ru/Card/5a12cd9d-9d7e-403b-b074-69bc26254867</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-21295/2017</t>
+          <t>А56-30300/2017</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>31.03.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОДУЛЬ-СТРОЙ"</t>
+          <t>ООО "РОСТСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2632810571</t>
+          <t>2635062758</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
+        <v>1030000</v>
       </c>
       <c r="P17" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными действий СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>10.01.2018</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d10d6d3b-3296-4233-b367-a781ee79ce48</t>
+          <t>https://kad.arbitr.ru/Card/1ee7cba0-c839-4d26-b5d4-b9871e67cbae</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-13435/2017</t>
+          <t>А63-5593/2017</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 9 ПО СТАВРОПОЛЬСКОМУ КРАЮ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2627023755</t>
+          <t>2630032608</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>ОАО "Минераловодский СУ-14"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>2630002160</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ивлева А. Б.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>30.05.2023</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f66ad4b6-0887-4af4-a7d8-2af468844df6</t>
+          <t>https://kad.arbitr.ru/Card/9854c716-126c-424a-8acf-676fd8b0baa6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-27405/2017</t>
+          <t>А56-24173/2017</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "АГРОРЕММОНТАЖ"</t>
+          <t>ООО "ГЕРМЕС-СТРОЙ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2631018765</t>
+          <t>2635211022</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>НП ПРЕДПРИЯТИЙ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА "ЖИЛИЩНЫЙ КОМПЛЕКС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕР-СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7840018398</t>
+          <t>7842014303</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P19" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и признание незаконными решений органов СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>05.12.2017</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27eaa418-509e-4157-ac2f-3f32b0680dc6</t>
+          <t>https://kad.arbitr.ru/Card/52033317-f620-4eca-951b-a21cdb2a0025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-23520/2017</t>
+          <t>А56-21295/2017</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>31.03.2017</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОФИЯ"</t>
+          <t>ООО "МОДУЛЬ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2636206956</t>
+          <t>2632810571</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P20" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и актуализировать сведения в реестре членов</t>
+          <t>Признание незаконными действий СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>10.06.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98794878-d3fe-41e6-8ffc-9c2fa11b0578</t>
+          <t>https://kad.arbitr.ru/Card/d10d6d3b-3296-4233-b367-a781ee79ce48</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А20-171/2017</t>
+          <t>А56-13435/2017</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>31.01.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Сбербанк России"</t>
+          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>2627023755</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "МДСУ №2"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>0703007546</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Кабардино-Балкарской Республики</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Пономарев С. М.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr"/>
-      <c r="R21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 2 000 000 руб. компфонда</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>26.02.2020</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94421b36-feb9-49d7-91ae-91f006d4e7a3</t>
+          <t>https://kad.arbitr.ru/Card/f66ad4b6-0887-4af4-a7d8-2af468844df6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-13675/2017</t>
+          <t>А40-27405/2017</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>23.01.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО ФИРМА "СТРЕЛА"</t>
+          <t>ООО ФИРМА "АГРОРЕММОНТАЖ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2634040906</t>
+          <t>2631018765</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>НП ПРЕДПРИЯТИЙ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА "ЖИЛИЩНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7840018398</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
-      <c r="O22" s="2" t="inlineStr"/>
-      <c r="P22" s="2" t="inlineStr"/>
+      <c r="O22" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и результатов внеплановой проверки</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и признание незаконными решений органов СРО</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c1230a5-7eee-42d0-b8b4-27cf8faa867f</t>
+          <t>https://kad.arbitr.ru/Card/27eaa418-509e-4157-ac2f-3f32b0680dc6</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-176/2017</t>
+          <t>А40-23520/2017</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>09.01.2017</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ-СТАНДАРТ"</t>
+          <t>ООО "СОФИЯ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2634043022</t>
+          <t>2636206956</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7839017689</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P23" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в выходе из СРО и требование перечислить 300 000 руб. взноса в новый фонд</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и актуализировать сведения в реестре членов</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>10.06.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d62b405-5319-4870-bbcc-d2ba1c7426b0</t>
+          <t>https://kad.arbitr.ru/Card/98794878-d3fe-41e6-8ffc-9c2fa11b0578</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А46-17604/2016</t>
+          <t>А20-171/2017</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>12.12.2016</t>
+          <t>31.01.2017</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕЛИОС-КМВ"</t>
+          <t>ОАО "Сбербанк России"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2632061530</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>ООО "МДСУ №2"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>0703007546</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пономарев С. М.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>26.02.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/693e8dda-94ae-4e78-bf14-1b1afeb17c1f</t>
+          <t>https://kad.arbitr.ru/Card/94421b36-feb9-49d7-91ae-91f006d4e7a3</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А63-4035/2016</t>
+          <t>А40-13675/2017</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>14.04.2016</t>
+          <t>23.01.2017</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СЕВЕРНОГО КАВКАЗА"</t>
+          <t>ООО ФИРМА "СТРЕЛА"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2634083547</t>
+          <t>2634040906</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "МДСУ №2"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>0703007546</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Ставропольского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Рева И. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr"/>
-      <c r="R25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО и результатов внеплановой проверки</t>
+        </is>
+      </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.09.2016</t>
+          <t>22.05.2017</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48f18fe6-cdb0-4bb9-8681-e954b5c8d12a</t>
+          <t>https://kad.arbitr.ru/Card/8c1230a5-7eee-42d0-b8b4-27cf8faa867f</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А63-4037/2016</t>
+          <t>А56-176/2017</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>14.04.2016</t>
+          <t>09.01.2017</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СЕВЕРНОГО КАВКАЗА"</t>
+          <t>ООО "ЮГ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2634083547</t>
+          <t>2634043022</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКИЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7839017689</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание отказа в выходе из СРО и требование перечислить 300 000 руб. взноса в новый фонд</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2017</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K26" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/29c75840-f088-499e-8b02-b06800869783</t>
+          <t>https://kad.arbitr.ru/Card/9d62b405-5319-4870-bbcc-d2ba1c7426b0</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А63-3968/2016</t>
+          <t>А46-17604/2016</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>12.04.2016</t>
+          <t>12.12.2016</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+          <t>ООО "ГЕЛИОС-КМВ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2632061530</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Домострой"</t>
-[...2 lines deleted...]
-      <c r="L27" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Ставропольского края</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Яковлев А. М.</t>
-[...5 lines deleted...]
-      <c r="R27" s="2" t="inlineStr"/>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q27" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО</t>
+        </is>
+      </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>05.10.2016</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5085d29d-fdf2-408b-861b-d04dc5cef8bf</t>
+          <t>https://kad.arbitr.ru/Card/693e8dda-94ae-4e78-bf14-1b1afeb17c1f</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А63-3965/2016</t>
+          <t>А63-13169/2016</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>12.04.2016</t>
+          <t>21.10.2016</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="2" t="inlineStr"/>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННАЯ ФИРМА "ВИС"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7816158919</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Интерстрой"</t>
-[...2 lines deleted...]
-      <c r="L28" s="2" t="inlineStr"/>
+          <t>ООО "ИНТОРГ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>2634039717</t>
+        </is>
+      </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Жарина Е. В.</t>
+          <t>Лысенко Л. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>15.10.2016</t>
+          <t>31.12.2021</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50cd27da-854f-4833-b4c0-8fb7a4fb6cbe</t>
+          <t>https://kad.arbitr.ru/Card/8f3e6a37-df1a-4c83-952d-db5ce3caf051</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А63-3969/2016</t>
+          <t>А63-4037/2016</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>12.04.2016</t>
+          <t>14.04.2016</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СЕВЕРНОГО КАВКАЗА"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2634083547</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецгазреммонтаж"</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>ООО "КВАНТ-2"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>2623012706</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Рева И. В.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
           <t>17.09.2016</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9db06cae-8ae5-4b5f-94d5-8e110a39caf6</t>
+          <t>https://kad.arbitr.ru/Card/29c75840-f088-499e-8b02-b06800869783</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А63-3970/2016</t>
+          <t>А63-4035/2016</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>12.04.2016</t>
+          <t>14.04.2016</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+          <t>Некоммерческое партнерство "САМОРЕГУЛИРУЕМАЯ РЕГИОНАЛЬНАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ СЕВЕРНОГО КАВКАЗА"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2634083547</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ЗАО Финансово-строительная компания "Гарант"</t>
-[...2 lines deleted...]
-      <c r="L30" s="2" t="inlineStr"/>
+          <t>ООО "МДСУ №2"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>0703007546</t>
+        </is>
+      </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Подфигурная И. В.</t>
+          <t>Рева И. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>13.01.2018</t>
+          <t>17.09.2016</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cff647ec-6f41-4605-9ca6-b853b1dc97a5</t>
+          <t>https://kad.arbitr.ru/Card/48f18fe6-cdb0-4bb9-8681-e954b5c8d12a</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А63-3971/2016</t>
+          <t>А63-3968/2016</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>12.04.2016</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГлавИнвестПроект"</t>
+          <t>ООО "Домострой"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Рева И. В.</t>
+          <t>Яковлев А. М.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>17.09.2016</t>
+          <t>05.10.2016</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ec2d5c8-6743-43bf-9bc2-7b6dab12a5e5</t>
+          <t>https://kad.arbitr.ru/Card/5085d29d-fdf2-408b-861b-d04dc5cef8bf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А63-3824/2016</t>
+          <t>А63-3970/2016</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>08.04.2016</t>
+          <t>12.04.2016</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "МонолитСтрой"</t>
+          <t>ЗАО Финансово-строительная компания "Гарант"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Рева И. В.</t>
+          <t>Подфигурная И. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>17.09.2016</t>
+          <t>13.01.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/404244fb-ca79-472f-b258-fb6178ec1947</t>
+          <t>https://kad.arbitr.ru/Card/cff647ec-6f41-4605-9ca6-b853b1dc97a5</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А63-11307/2011</t>
+          <t>А63-3971/2016</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>22.11.2011</t>
+          <t>12.04.2016</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Управление механизации строительства"</t>
+          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2634061367</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>НП "Региональное объединение строителей Ставропольского края"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ГлавИнвестПроект"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>Рева И. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>13.05.2012</t>
+          <t>17.09.2016</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac444034-3447-429c-b03f-a946bcb0c5b3</t>
+          <t>https://kad.arbitr.ru/Card/1ec2d5c8-6743-43bf-9bc2-7b6dab12a5e5</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
+          <t>А63-3969/2016</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2016</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецгазреммонтаж"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Рева И. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2016</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9db06cae-8ae5-4b5f-94d5-8e110a39caf6</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А63-3965/2016</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2016</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Интерстрой"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Жарина Е. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2016</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50cd27da-854f-4833-b4c0-8fb7a4fb6cbe</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А63-3824/2016</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2016</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>НП "Саморегулируемая региональная организация строителей Северного Кавказа"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МонолитСтрой"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr"/>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Рева И. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2016</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/404244fb-ca79-472f-b258-fb6178ec1947</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А63-3631/2014</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2014</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ФНС России в лице Межрайонной ИФНС России №5 по СК</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО ФИРМА "ВИТ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>2623013435</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Жолудева В. Ф.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2021</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd7aa534-227e-4068-8019-c5645f7416f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А63-11307/2011</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2011</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Управление механизации строительства"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>2634061367</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>НП "Региональное объединение строителей Ставропольского края"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>2634083547</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Рева И. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительным решения о приеме в члены СРО</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2012</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac444034-3447-429c-b03f-a946bcb0c5b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
           <t>А63-11506/2010</t>
         </is>
       </c>
-      <c r="C34" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>06.12.2010</t>
         </is>
       </c>
-      <c r="D34" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E34" s="2" t="inlineStr">
+      <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F34" s="2" t="inlineStr">
+      <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G34" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H34" s="2" t="inlineStr">
+      <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Общество с ограниченной отвественностью "СМУ № 4"</t>
         </is>
       </c>
-      <c r="I34" s="2" t="inlineStr">
+      <c r="I39" s="2" t="inlineStr">
         <is>
           <t>2632060216</t>
         </is>
       </c>
-      <c r="J34" s="2" t="inlineStr">
+      <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K34" s="2" t="inlineStr">
+      <c r="K39" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство " Саморегулируемая региональная организация строителей Северного Кавказа"</t>
         </is>
       </c>
-      <c r="L34" s="2" t="inlineStr">
+      <c r="L39" s="2" t="inlineStr">
         <is>
           <t>2634083547</t>
         </is>
       </c>
-      <c r="M34" s="2" t="inlineStr">
+      <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
-      <c r="N34" s="2" t="inlineStr">
+      <c r="N39" s="2" t="inlineStr">
         <is>
           <t>Рева И. В.</t>
         </is>
       </c>
-      <c r="O34" s="2" t="n">
+      <c r="O39" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R34" s="2" t="inlineStr">
+      <c r="R39" s="2" t="inlineStr">
         <is>
           <t>Возврат взноса в компенсационный фонд при выходе из членов организации.</t>
         </is>
       </c>
-      <c r="S34" s="2" t="inlineStr">
+      <c r="S39" s="2" t="inlineStr">
         <is>
           <t>29.07.2011</t>
         </is>
       </c>
-      <c r="T34" s="2" t="inlineStr">
+      <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U34" s="3" t="inlineStr">
+      <c r="U39" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d0f7db6d-6ed1-46cb-b20c-57e2c8c0805d</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>