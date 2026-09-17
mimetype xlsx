--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>АССОЦИАЦИЯ "ЭКОЛОГИЧЕСКОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2632096244</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Демкова Н. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e3d31fa3-cf81-4034-836a-515ffb99f128</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А63-9456/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>30.04.2026</t>
@@ -747,51 +747,51 @@
         <is>
           <t>АССОЦИАЦИЯ "ЭКОЛОГИЧЕСКОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2632096244</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Стукалов А. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a5fbfecf-f6bb-4607-bf83-c1308d2bc710</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А09-1112/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>13.02.2026</t>
@@ -836,51 +836,51 @@
         <is>
           <t>ООО "ПРОМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>6171000080</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Зенин Ф. Е.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d71c2621-b2c4-4211-a068-95b1327a7147</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-262841/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>31.10.2024</t>
@@ -1032,51 +1032,51 @@
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Кузьмина М. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>8732990.09</v>
       </c>
       <c r="P6" s="2" t="n">
         <v>8732990.09</v>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/682f588e-809a-4903-807a-4b8bce4ae7c3</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А63-15604/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>13.08.2024</t>