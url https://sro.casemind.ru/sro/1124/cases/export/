--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d0fb044-1ae4-41a5-a566-53d3dc4d5aeb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97ae10d3-6f49-49b8-987c-6e38683b8fbd" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c34aaed-9712-4f8b-ab96-c6c6f8063581" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7e26514-3ae6-4372-adf6-dea17e9be209" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cfbac86-03a1-41b1-9ffe-374e09715fd8" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5b97647-7981-4fb1-a03c-2a03f68edd2b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47dda9c6-51b3-4f40-98d9-fb64d5536aaf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07bbf259-e742-4085-baf3-e29034e751b2" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6114bed8-e3a3-4158-8f78-3d28184924d4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0950b121-ff55-4bca-bffe-7779908d7e4e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf2f91bd-90d6-4eae-851c-fc0b7183d35b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e6d5866-14e1-4fa7-92aa-c8f5de63ad36" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d48f0652-27e7-49c5-b23d-1238a78b922e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/306ac308-d2e8-43c1-a766-d1455dbe9da9" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d9de82d-dabb-4c48-8671-ea8026d1c048" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ea479ec-0b71-4e9b-bbdf-a1f09925068e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4568fd0-0e0d-416b-abd5-43878515bd4a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8f8b1d-50c9-470d-b8f6-80bbaea4702e" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50343541-249a-4d7b-95e0-c77ad398b58a" TargetMode="External" Id="rId19" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3f120b8-4494-4dbf-aa85-6ebca1642400" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9b0c5f9-8051-4e58-af21-c486c747438b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d8cfb24-6bcc-46c3-89b6-b4bc0eb09cff" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d0fb044-1ae4-41a5-a566-53d3dc4d5aeb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97ae10d3-6f49-49b8-987c-6e38683b8fbd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d2210c2-3f9d-4dc6-a942-a699e3a46268" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d469f7e8-5a43-4852-87ac-035197d7b962" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22586169-2392-4c6f-a750-e112d5bfac0e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1713259d-7710-444b-b3b9-2166289f2d2b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f164267e-7f02-4374-aed7-ed1b162eb806" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c34aaed-9712-4f8b-ab96-c6c6f8063581" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a04b08a-9a27-44f5-9f9f-f97725abe96f" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15fbcd66-88b9-42a8-8090-359bddfa9dbb" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7e26514-3ae6-4372-adf6-dea17e9be209" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a61cc11-8b91-4e18-a6a5-2f09467b433a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9252dbed-f0fe-4004-8533-97a20c5bdbad" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cfbac86-03a1-41b1-9ffe-374e09715fd8" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5b97647-7981-4fb1-a03c-2a03f68edd2b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47dda9c6-51b3-4f40-98d9-fb64d5536aaf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07bbf259-e742-4085-baf3-e29034e751b2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6114bed8-e3a3-4158-8f78-3d28184924d4" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1aa82e56-28c5-4c24-a9f5-8e3df5297ac3" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0950b121-ff55-4bca-bffe-7779908d7e4e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a00608d-bfe5-4fc8-9769-25594fa45db5" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf2f91bd-90d6-4eae-851c-fc0b7183d35b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2338980c-1ffe-4e89-b7ca-a2339eb95fc0" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e6d5866-14e1-4fa7-92aa-c8f5de63ad36" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d48f0652-27e7-49c5-b23d-1238a78b922e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09d330ac-9f92-4aaf-a4be-574e9327823b" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/306ac308-d2e8-43c1-a766-d1455dbe9da9" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d9de82d-dabb-4c48-8671-ea8026d1c048" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3f10165-7c49-405a-97d0-f3b2cb70d52a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ea479ec-0b71-4e9b-bbdf-a1f09925068e" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4568fd0-0e0d-416b-abd5-43878515bd4a" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62f53f33-2b13-49df-b207-ed83390f15d8" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8009aa99-0930-4590-a237-5a66e39c333c" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f91a49d-1579-45b1-a108-93777233db28" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c00fd54f-9316-4b99-b4a6-b630f755cb1a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8f8b1d-50c9-470d-b8f6-80bbaea4702e" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c17d2d5-0dd0-48d8-b748-9b1301dafe9e" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb1d22fe-e719-4340-8e4a-8921fc75b72d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b485242-0fe5-4b95-ba3a-d925ff2d5451" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50343541-249a-4d7b-95e0-c77ad398b58a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f40694e-921f-49e5-b3bf-37c2055dbd01" TargetMode="External" Id="rId44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U20"/>
+  <dimension ref="A1:U45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1941 +589,4187 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А51-16146/2023</t>
+          <t>А51-16258/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>13.09.2023</t>
+          <t>26.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬЭНЕРГОСТРОЙ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СЛУЖБА ЕДИНОГО ЗАКАЗЧИКА" ХОЛМСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2508071647</t>
+          <t>6509023851</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2540148118</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Власенко Т. Б.</t>
+          <t>Беспалова Н. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>19.01.2024</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d0fb044-1ae4-41a5-a566-53d3dc4d5aeb</t>
+          <t>https://kad.arbitr.ru/Card/a3f120b8-4494-4dbf-aa85-6ebca1642400</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А51-18520/2022</t>
+          <t>А51-19213/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>28.10.2022</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ПАО СОЦИАЛЬНЫЙ КОММЕРЧЕСКИЙ БАНК ПРИМОРЬЯ "ПРИМСОЦБАНК"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "МИЛАН"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2539013067</t>
+          <t>2538060089</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИМОРСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "СДК-СЕРВИС"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>2502042181</t>
+          <t>2540224087</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Борисов Д. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сабашнюк Т. Л.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>14.11.2023</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97ae10d3-6f49-49b8-987c-6e38683b8fbd</t>
+          <t>https://kad.arbitr.ru/Card/e9b0c5f9-8051-4e58-af21-c486c747438b</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А51-11768/2019</t>
+          <t>А51-18305/2023</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>03.06.2019</t>
+          <t>20.10.2023</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "ДАЛЬНЕВОСТОЧНАЯ ИНВЕСТИЦИОННАЯ ГРУППА"</t>
+          <t>ООО ТРАНСПОРТНО-ЛОГИСТИЧЕСКАЯ КОМПАНИЯ "РЭЙЛ СЕРВИС"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2540090524</t>
+          <t>2537141514</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>КАЗЕННОЕ ПРЕДПРИЯТИЕ ПРИМОРСКОГО КРАЯ "ЕДИНАЯ ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ НА ТЕРРИТОРИИ ПРИМОРСКОГО КРАЯ"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 15 ПО ПРИМОРСКОМУ КРАЮ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2540139530</t>
+          <t>2536040707</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Тимофеева Ю. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>13.12.2019</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c34aaed-9712-4f8b-ab96-c6c6f8063581</t>
+          <t>https://kad.arbitr.ru/Card/4d8cfb24-6bcc-46c3-89b6-b4bc0eb09cff</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А51-24650/2018</t>
+          <t>А51-16146/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>26.11.2018</t>
+          <t>13.09.2023</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮНАЙТЕД КЕМИКАЛС"</t>
+          <t>ООО "ДАЛЬЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2508117517</t>
+          <t>2508071647</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Находкинская таможня</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2508025320</t>
+          <t>2540148118</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Попов Е. М.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Власенко Т. Б.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов на сумму излишне взысканных таможенных платежей</t>
+          <t>Признание решения и предупреждения дисциплинарной комиссии СРО недействительными</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>18.01.2019</t>
+          <t>19.01.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7e26514-3ae6-4372-adf6-dea17e9be209</t>
+          <t>https://kad.arbitr.ru/Card/8d0fb044-1ae4-41a5-a566-53d3dc4d5aeb</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А51-6845/2018</t>
+          <t>А51-18520/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>02.04.2018</t>
+          <t>28.10.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНТРОЛЬ"</t>
+          <t>ПАО СОЦИАЛЬНЫЙ КОММЕРЧЕСКИЙ БАНК ПРИМОРЬЯ "ПРИМСОЦБАНК"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2536293793</t>
+          <t>2539013067</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС-ДВ"</t>
+          <t>ООО "ПРИМОРСКАЯ ТРАНСПОРТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2503032700</t>
+          <t>2502042181</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Сухецкая К. А.</t>
+          <t>Борисов Д. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>370980.2</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>5115267.39</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>5115267.39</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом из-за задолженности по договору возмездного оказания услуг.</t>
+          <t>О признании должника банкротом из-за задолженности по кредитному договору.</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.12.2022</t>
+          <t>14.11.2023</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5cfbac86-03a1-41b1-9ffe-374e09715fd8</t>
+          <t>https://kad.arbitr.ru/Card/97ae10d3-6f49-49b8-987c-6e38683b8fbd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А51-6211/2018</t>
+          <t>А51-767/2022</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>14.01.2022</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ЗАО Компания "ВОСТОКИНВЕСТСТРОЙ"</t>
+          <t>ИП Пак Сергей Григорьевич</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2540005825</t>
+          <t>252461633670</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
+          <t>ООО "ПРОФИТЕКС"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2540148118</t>
+          <t>2543061698</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Иозеф Ю. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>06.03.2019</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5b97647-7981-4fb1-a03c-2a03f68edd2b</t>
+          <t>https://kad.arbitr.ru/Card/2d2210c2-3f9d-4dc6-a942-a699e3a46268</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А51-6216/2018</t>
+          <t>А51-9297/2021</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>07.06.2021</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ХОЗЯЙСТВЕННОЕ УПРАВЛЕНИЕ" ГОРОДА НАХОДКИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2540087680</t>
+          <t>2508070210</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Региональное объединение строителей ПК"</t>
+          <t>МУП "ИНФОРМАЦИОННО-КАДАСТРОВЫЙ ЦЕНТР" ГОРОДА НАХОДКИ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2540148118</t>
+          <t>2508047348</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Калягин А. К.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Холохоренко Е. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>18.01.2019</t>
+          <t>21.04.2023</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47dda9c6-51b3-4f40-98d9-fb64d5536aaf</t>
+          <t>https://kad.arbitr.ru/Card/d469f7e8-5a43-4852-87ac-035197d7b962</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А80-359/2017</t>
+          <t>А51-7161/2020</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.07.2017</t>
+          <t>08.05.2020</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "Оборонэнергоэффективность"</t>
+          <t>Черникова Светлана Сергеевна</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7724828271</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЭК"</t>
+          <t>ООО "ДАЛЬЗАВОД"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>8709012650</t>
+          <t>2536254113</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Чукотского АО</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Дедов А. В.</t>
+          <t>Кучинский Д. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>13.08.2019</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07bbf259-e742-4085-baf3-e29034e751b2</t>
+          <t>https://kad.arbitr.ru/Card/22586169-2392-4c6f-a750-e112d5bfac0e</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А51-11237/2017</t>
+          <t>А51-4705/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>19.03.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЙ АЛЬЯНС УПРАВЛЕНИЕ МЕХАНИЗАЦИИ № 1"</t>
+          <t>ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "СОРОК ВОСЕМЬ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2543055454</t>
+          <t>2540157786</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ОАО "БОЛЬШЕКАМЕНСКОЕ УПРАВЛЕНИЕ МЕХАНИЗАЦИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "АЗИЯ-МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2503001597</t>
+          <t>2543026679</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бойко Ю. К.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>11.03.2021</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6114bed8-e3a3-4158-8f78-3d28184924d4</t>
+          <t>https://kad.arbitr.ru/Card/1713259d-7710-444b-b3b9-2166289f2d2b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А51-555/2017</t>
+          <t>А51-18867/2019</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>12.01.2017</t>
+          <t>29.08.2019</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ НАЛОГОВАЯ СЛУЖБА</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7707329152</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АО "ДАЛЬНЕВОСТОЧНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭНЕРГИЯ"</t>
+          <t>АО "АЛЬЯНСГРУПП ИНВЕСТИЦИИ И СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2540102995</t>
+          <t>2511095694</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Васенко О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мусорина А. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>20.10.2018</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0950b121-ff55-4bca-bffe-7779908d7e4e</t>
+          <t>https://kad.arbitr.ru/Card/f164267e-7f02-4374-aed7-ed1b162eb806</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А51-23265/2016</t>
+          <t>А51-11768/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>03.10.2016</t>
+          <t>03.06.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОСЕТЕВАЯ КОМПАНИЯ"</t>
+          <t>АО "ДАЛЬНЕВОСТОЧНАЯ ИНВЕСТИЦИОННАЯ ГРУППА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2509063705</t>
+          <t>2540090524</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>МУП "Городское хозяйство" г.Партизанск</t>
+          <t>КАЗЕННОЕ ПРЕДПРИЯТИЕ ПРИМОРСКОГО КРАЯ "ЕДИНАЯ ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ ОБЪЕКТОВ НА ТЕРРИТОРИИ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2509032305</t>
+          <t>2540139530</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Мусорина А. А.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>23085350</v>
-[...3 lines deleted...]
-      </c>
+        <v>14651739.96</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Несостоятельность МУП, взыскание убытков с управляющего, оспаривание сделок и торгов.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств техзаказчика</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026</t>
+          <t>13.12.2019</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf2f91bd-90d6-4eae-851c-fc0b7183d35b</t>
+          <t>https://kad.arbitr.ru/Card/6c34aaed-9712-4f8b-ab96-c6c6f8063581</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А51-10212/2016</t>
+          <t>А51-7931/2019</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.05.2016</t>
+          <t>15.04.2019</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr"/>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВАЯ КОМПАНИЯ "АТР-ВОСТОК"</t>
+          <t>ООО "ВЛАД ЕВРО СЕРВИС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2508099850</t>
+          <t>2538118412</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Росторг"</t>
+          <t>ООО СТРОИТЕЛЬНО МОНТАЖНОЕ УПРАВЛЕНИЕ "СТ. ГРАД"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2508068651</t>
+          <t>2543013454</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Колтунова Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дергилева Е. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>07.02.2019</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e6d5866-14e1-4fa7-92aa-c8f5de63ad36</t>
+          <t>https://kad.arbitr.ru/Card/3a04b08a-9a27-44f5-9f9f-f97725abe96f</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А51-8414/2016</t>
+          <t>А51-25626/2018</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>18.04.2016</t>
+          <t>07.12.2018</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 12 ПО ПРИМОРСКОМУ КРАЮ</t>
+          <t>ООО ЛИКВИДАТОР "ТЕХНОПРИМ" ВАСИЛЕНКО ВИОЛЕТТА СЕРГЕЕВНА</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2543000014</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "КЕДР"</t>
+          <t>ООО "Техноприм"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2539065932</t>
+          <t>2539045252</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Саломай В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Бойко Ю. К.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>24.10.2019</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d48f0652-27e7-49c5-b23d-1238a78b922e</t>
+          <t>https://kad.arbitr.ru/Card/15fbcd66-88b9-42a8-8090-359bddfa9dbb</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А51-25770/2015</t>
+          <t>А51-24650/2018</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>30.11.2015</t>
+          <t>26.11.2018</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ИП Семёнов Владимир Александрович</t>
+          <t>ООО "ЮНАЙТЕД КЕМИКАЛС"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>253812639604</t>
+          <t>2508117517</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "РДС-ДЕВЕЛОПМЕНТ"</t>
+          <t>Находкинская таможня</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2540194467</t>
+          <t>2508025320</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Буров А. В.</t>
+          <t>Попов Е. М.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>915775.46</v>
-[...1 lines deleted...]
-      <c r="P15" s="2" t="inlineStr"/>
+        <v>25832.19</v>
+      </c>
+      <c r="P15" s="2" t="n">
+        <v>23923.83</v>
+      </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>О признании ООО «РДС-ДЕВЕЛОПМЕНТ» банкротом из-за задолженности по договору подряда</t>
+          <t>Взыскание процентов на сумму излишне взысканных таможенных платежей</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>07.09.2016</t>
+          <t>18.01.2019</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/306ac308-d2e8-43c1-a766-d1455dbe9da9</t>
+          <t>https://kad.arbitr.ru/Card/b7e26514-3ae6-4372-adf6-dea17e9be209</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А51-22736/2015</t>
+          <t>А51-24560/2018</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>22.10.2015</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНС+"</t>
+          <t>ООО "ДАИРА ГРУПП"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2509001138</t>
+          <t>2543110472</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРБАТ"</t>
+          <t>ООО "КОМПЛЕКСНЫЙ ЗАВОД СТРОИТЕЛЬНЫХ ИЗДЕЛИЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2509010333</t>
+          <t>2503033447</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Филатова А. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ягубкин А. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>05.09.2018</t>
+          <t>15.02.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d9de82d-dabb-4c48-8671-ea8026d1c048</t>
+          <t>https://kad.arbitr.ru/Card/0a61cc11-8b91-4e18-a6a5-2f09467b433a</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А51-14423/2015</t>
+          <t>А51-17560/2018</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.07.2015</t>
+          <t>22.08.2018</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
+          <t>Инспекция Федеральной налоговой службы по г.Находке Приморского края</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2540148118</t>
+          <t>2508000438</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
+          <t>ООО "КОМПАНИЯ "МОЛ-ЦЕНТР"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2540148118</t>
+          <t>2508010884</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Хижинский А. А.</t>
+          <t>Ярмухаметов Р. Ш.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>04.11.2015</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ea479ec-0b71-4e9b-bbdf-a1f09925068e</t>
+          <t>https://kad.arbitr.ru/Card/9252dbed-f0fe-4004-8533-97a20c5bdbad</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А51-8922/2015</t>
+          <t>А51-6845/2018</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>29.04.2015</t>
+          <t>02.04.2018</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Прибой Плюс"</t>
+          <t>ООО "СТРОЙКОНТРОЛЬ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2543007010</t>
+          <t>2536293793</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>"РАДУГА"</t>
+          <t>ООО "СТРОЙСЕРВИС-ДВ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2529000358</t>
+          <t>2503032700</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Колтунова Н. В.</t>
+          <t>Сухецкая К. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>13956100</v>
-[...3 lines deleted...]
-      </c>
+        <v>370980.2</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание производственного кооператива «РАДУГА» несостоятельным (банкротом)</t>
+          <t>Признание должника банкротом из-за задолженности по договору возмездного оказания услуг.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.05.2018</t>
+          <t>13.12.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4568fd0-0e0d-416b-abd5-43878515bd4a</t>
+          <t>https://kad.arbitr.ru/Card/5cfbac86-03a1-41b1-9ffe-374e09715fd8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А51-2530/2015</t>
+          <t>А51-6211/2018</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>11.02.2015</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Жилкапинвест"</t>
+          <t>ЗАО Компания "ВОСТОКИНВЕСТСТРОЙ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7714303772</t>
+          <t>2540005825</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСК Приморье"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>2508094595</t>
+          <t>2540148118</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Филатова А. П.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>13898920.25</v>
+        <v>4900692.44</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Признание ООО «Объединение строительных компаний - Приморье» несостоятельным (банкротом)</t>
+          <t>Взыскание в порядке регресса ущерба, выплаченного за некачественные работы по устройству фасадов.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>07.07.2016</t>
+          <t>06.03.2019</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d8f8b1d-50c9-470d-b8f6-80bbaea4702e</t>
+          <t>https://kad.arbitr.ru/Card/b5b97647-7981-4fb1-a03c-2a03f68edd2b</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А51-38568/2013</t>
+          <t>А51-6216/2018</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>06.12.2013</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Приморский Энергетический Комплекс"</t>
+          <t>ЗАО "СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2508087206</t>
+          <t>2540087680</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Горэлектросеть"</t>
+          <t>саморегулируемая организация "Региональное объединение строителей ПК"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>2502038040</t>
+          <t>2540148118</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Голубкина О. Н.</t>
+          <t>Калягин А. К.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>84186309.66</v>
+        <v>9801384.880000001</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Регресс в возмещение ущерба за недостатки работ по ремонту фасадов жилых домов по ул. Карбышева.</t>
+        </is>
+      </c>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2019</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47dda9c6-51b3-4f40-98d9-fb64d5536aaf</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А80-359/2017</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2017</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Оборонэнергоэффективность"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7724828271</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЭК"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>8709012650</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Чукотского АО</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Дедов А. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2019</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/07bbf259-e742-4085-baf3-e29034e751b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А51-11237/2017</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2017</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНЫЙ АЛЬЯНС УПРАВЛЕНИЕ МЕХАНИЗАЦИИ № 1"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>2543055454</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "БОЛЬШЕКАМЕНСКОЕ УПРАВЛЕНИЕ МЕХАНИЗАЦИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>2503001597</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>24979661</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>5272695</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R20" s="2" t="inlineStr">
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Неисполнение обязательств по договору на предоставление спецтехники и автотранспорта.</t>
+        </is>
+      </c>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6114bed8-e3a3-4158-8f78-3d28184924d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А51-6066/2017</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>7707329152</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>УНИТАРНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ "ПРИМОРСТРОЙЗАКАЗЧИК"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>2540014330</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Голубкина О. Н.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2019</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1aa82e56-28c5-4c24-a9f5-8e3df5297ac3</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А51-555/2017</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2017</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНАЯ НАЛОГОВАЯ СЛУЖБА</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>7707329152</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>АО "ДАЛЬНЕВОСТОЧНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЭНЕРГИЯ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>2540102995</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Васенко О. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>343958.41</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>328474.53</v>
+      </c>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание вознаграждения и расходов арбитражного управляющего с заявителя по делу о банкротстве</t>
+        </is>
+      </c>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2018</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0950b121-ff55-4bca-bffe-7779908d7e4e</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А51-26543/2016</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2016</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБСТРОЙМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>4205211930</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>2512302262</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Голубкина О. Н.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2022</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8a00608d-bfe5-4fc8-9769-25594fa45db5</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А51-23265/2016</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>03.10.2016</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОСЕТЕВАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>2509063705</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>МУП "Городское хозяйство" г.Партизанск</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>2509032305</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Мусорина А. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>23085350</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>2901092</v>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Несостоятельность МУП, взыскание убытков с управляющего, оспаривание сделок и торгов.</t>
+        </is>
+      </c>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cf2f91bd-90d6-4eae-851c-fc0b7183d35b</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А51-17000/2016</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2016</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Теплосетевая компания"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>2509063705</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ПАРТИЗАНСКОЕ СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>2509003375</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Николаев А. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2022</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2338980c-1ffe-4e89-b7ca-a2339eb95fc0</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А51-10212/2016</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2016</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРГОВАЯ КОМПАНИЯ "АТР-ВОСТОК"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2508099850</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Росторг"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>2508068651</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Колтунова Н. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>329124722.75</v>
+      </c>
+      <c r="P28" s="2" t="n">
+        <v>201880964.34</v>
+      </c>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба, причиненного водному объекту разливом нефти с танкера Надежда</t>
+        </is>
+      </c>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2019</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e6d5866-14e1-4fa7-92aa-c8f5de63ad36</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А51-8414/2016</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2016</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 12 ПО ПРИМОРСКОМУ КРАЮ</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>2543000014</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЕДР"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>2539065932</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Саломай В. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>6230145</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>658093</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Кедр» банкротом из-за задолженности по налогам и обязательным платежам.</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2018</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d48f0652-27e7-49c5-b23d-1238a78b922e</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А51-28447/2015</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2015</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Ященко Сергей Николаевич</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ПРИМОРВЗРЫВПРОМ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>2511051619</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Васенко О. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09d330ac-9f92-4aaf-a4be-574e9327823b</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А51-25770/2015</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2015</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ИП Семёнов Владимир Александрович</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>253812639604</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РДС-ДЕВЕЛОПМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>2540194467</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Буров А. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>915775.46</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>О признании ООО «РДС-ДЕВЕЛОПМЕНТ» банкротом из-за задолженности по договору подряда</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2016</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/306ac308-d2e8-43c1-a766-d1455dbe9da9</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А51-22736/2015</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>22.10.2015</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНС+"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>2509001138</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРБАТ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>2509010333</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Филатова А. П.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>102500</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>52500</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание судебных расходов на оплату услуг представителя и нотариальной доверенности</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2018</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0d9de82d-dabb-4c48-8671-ea8026d1c048</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А51-18142/2015</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2015</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Уральские буровые технологии"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>6659140360</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Приморская буровая компания"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>2536172326</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Алимова Р. Б.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2024</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3f10165-7c49-405a-97d0-f3b2cb70d52a</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А51-14423/2015</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2015</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>2540148118</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПРИМОРСКОГО КРАЯ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>2540148118</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Хижинский А. А.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>04.11.2015</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9ea479ec-0b71-4e9b-bbdf-a1f09925068e</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А51-8922/2015</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2015</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Прибой Плюс"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>2543007010</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>"РАДУГА"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>2529000358</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Колтунова Н. В.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>13956100</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>866344</v>
+      </c>
+      <c r="Q35" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R35" s="2" t="inlineStr">
+        <is>
+          <t>Признание производственного кооператива «РАДУГА» несостоятельным (банкротом)</t>
+        </is>
+      </c>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2018</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4568fd0-0e0d-416b-abd5-43878515bd4a</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А51-8807/2015</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2015</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОРД"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>2902065458</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОСТОЧНАЯ ВЕРФЬ"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>2508078931</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Колтунова Н. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2019</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62f53f33-2b13-49df-b207-ed83390f15d8</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А51-7288/2015</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2015</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Амурский судостроительный завод-Сервис-Восток"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>2503019570</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "АМБРЕЛЛА - ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>2536188044</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Голубкина О. Н.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2020</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8009aa99-0930-4590-a237-5a66e39c333c</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А51-5693/2015</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2015</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО " Строительный Альянс Управление Механизации №1"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>2543055454</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>2540087680</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Васенко О. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>16.01.2021</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9f91a49d-1579-45b1-a108-93777233db28</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А51-3793/2015</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2015</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Охранное агенство "Крепость-1"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНЫЙ АЛЬЯНС УПРАВЛЕНИЕ МЕХАНИЗАЦИИ № 1"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>2543055454</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Дергилева Е. В.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c00fd54f-9316-4b99-b4a6-b630f755cb1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А51-2530/2015</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2015</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Жилкапинвест"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>7714303772</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОСК Приморье"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>2508094595</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Филатова А. П.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>13898920.25</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «Объединение строительных компаний - Приморье» несостоятельным (банкротом)</t>
+        </is>
+      </c>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2016</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9d8f8b1d-50c9-470d-b8f6-80bbaea4702e</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А51-29165/2014</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2014</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройкомпани"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>2508082617</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройкомпани"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>2508082617</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Филатова А. П.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2016</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2c17d2d5-0dd0-48d8-b748-9b1301dafe9e</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А51-19844/2014</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2014</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "СБЕРБАНК РОССИИ"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>7707083893</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОРИЕНТАЛ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>2536123858</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Колтунова Н. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2018</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eb1d22fe-e719-4340-8e4a-8921fc75b72d</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А24-903/2014</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2014</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Городская управляющая компания № 1"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>4101143274</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Коммунтехцентр- Камчатка"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>4101091019</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Камчатского края</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Ферофонтова Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2025</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b485242-0fe5-4b95-ba3a-d925ff2d5451</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А51-38568/2013</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2013</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Приморский Энергетический Комплекс"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>2508087206</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Горэлектросеть"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>2502038040</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Голубкина О. Н.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>84186309.66</v>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
         <is>
           <t>Признание ликвидируемого должника банкротом из-за долга по договору займа и налогам.</t>
         </is>
       </c>
-      <c r="S20" s="2" t="inlineStr">
+      <c r="S44" s="2" t="inlineStr">
         <is>
           <t>26.04.2016</t>
         </is>
       </c>
-      <c r="T20" s="2" t="inlineStr">
+      <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U20" s="3" t="inlineStr">
+      <c r="U44" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/50343541-249a-4d7b-95e0-c77ad398b58a</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А51-8500/2013</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2013</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>Юдаков Евгений Анатольевич</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО Инвестиционно-строительная компания Партизанскстрой</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>2509048104</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Бойко Ю. К.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2023</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f40694e-921f-49e5-b3bf-37c2055dbd01</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>