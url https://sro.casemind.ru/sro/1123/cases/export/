--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf3ba80b-cd3f-4d9a-9749-4dd0ddcdfc0f" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c4d8671-b9e4-44de-963e-4be6e6bea684" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f234a1f3-ca40-44bf-9bac-9a7611e2ca0e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3172204d-2f41-4aa3-9ef1-63dd208fa622" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e608b64-439b-44b4-a4dd-8e5c0b5c107f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20feba41-508e-4ddf-ac40-0782ed5a4bb2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96dc16bd-6632-4dec-bc13-78924c7355db" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb3fcb3b-4e97-4e35-8527-81229c1ccfde" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d1c9df9-2dd4-4c26-9ec0-2163f555ae67" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18ea75f1-c6f5-4413-9c0e-3cd89446d6e9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5344811-3c2c-44dc-8745-faec2c35cc49" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcac9b18-1bb5-4773-8064-e36ca9bc0f4c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f979aad-e2f9-4b79-a3e1-86df40ca7812" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21279e9d-161e-405f-9ab2-80d76d2b472d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c827f6ea-369f-498c-a164-42c654a507b3" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5091986e-4345-45d5-b0cb-2d6fae3c20ab" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14a359f0-7dc5-414f-b6ed-a19d86e3362e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b204d37d-fef9-4889-8b0e-5c7f9b4a8e26" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0e33f0d-d8f2-429e-b3fd-62e804cf221f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f3b7e-e9b3-481f-a527-9903dae71e68" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f493029d-ac44-466e-8369-526b7e099f95" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78ba395f-2fa0-4230-8af2-eb33594bb3f4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5652bd8e-5b51-4bf8-a4a6-a5134dfff269" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8bd0603-523e-4d31-9052-82b4284bdc81" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644355c2-2f6a-4dff-98ae-5b784c7b8625" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b41474a-f112-4e14-be06-bca9ca9fa799" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cacaf976-e69e-44aa-a70a-486a2ef9ec64" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dab6d8e-a2d9-4f97-981b-2b51d6281fa9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ff050c4-1490-4e48-a537-c8ba45239a81" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/457c3752-01f6-4919-aef7-fc929e72d033" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2856345e-d4af-44eb-b4d3-9dd94981ca66" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59b4d2e1-0a4d-4d16-a932-edea0c9bafcb" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d208a27-2bfc-40ab-9f28-53f34f6551c6" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49c1bc52-0e59-4539-89d8-41350ff3576f" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f292cfe6-f3d6-45c7-9ffc-eec8d214d258" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/436d0f2a-0f80-4880-ad19-130d4af49f88" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f39631e-45f8-4fa2-89fe-5ef34b27bbf2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b3ffa7-717a-4f4a-bcb2-8451caca4d7f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85363827-c0f4-457c-ba72-6c9c945db4aa" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f11569f-ec75-4499-a754-7a659414fd2b" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6402d92a-21e9-4ee2-ba7a-348566ff0a6f" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/718a0faa-7678-4975-8f5a-46ef25488379" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75d4b7de-8aee-4cb9-bc90-dd7a50b6744b" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b6f7c1-5e11-4cdb-b8af-3f6c6c3e80b2" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b95fd38c-055d-427c-b0b6-99a6aa81f1a6" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0177ad57-017d-4fcd-b4cf-3c2acce5ee92" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a91e8b3-6891-46ce-8866-c1a2bb0089e7" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a61ef042-1eca-444c-8f24-5bd41e72a30d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01d6b65-dd2b-4e13-aed8-79fcc1b26165" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2dc7243-64c4-4d27-aa31-af22dd0782d7" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd63464e-4a35-43a1-957c-f91d6c7ffc2a" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/604b84f6-b09c-47d9-9b70-8dee61ade952" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a96c3743-63da-45d5-8c71-e9bccab17052" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d93cb0a-d92e-4960-b72f-1af4d7a39702" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63015695-6ab3-45fd-befb-e670bf1eb2d1" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b4a2dbd-4567-4ae2-baa1-7a77d7b075cb" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1b3218d-105c-4ace-b2e3-693f526217e7" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9559b400-b317-4494-a84c-c54c05eae27b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10062eb8-8dc0-441b-ad63-fc0fec96d2a0" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74fb668f-5ef7-4262-9c0e-91966c147184" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d99cd2d2-bf6b-43f4-a5ad-6e5f766b7817" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/291cc7bd-7ecb-4365-b48a-cab4597f52a8" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b15d6fe5-6f4e-46e1-9199-4b137ab3d3ed" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e819d5b-ff05-450b-82e1-35974223821e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d98fccc-e5c8-4812-8134-1eec7db1ea2b" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db95cbba-2ae9-40c1-9fe6-21469ed24823" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d79f3d6b-27e1-4106-b942-3d8f1c96804e" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85344807-b8b9-46b6-9a45-0c587daa9a87" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/095de205-d347-4e73-a815-7a0e7ece9fe5" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/636cef87-9e5d-4a38-9de0-181426b04b91" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/092400aa-e51f-4bdc-962d-e5d55e604c29" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36d7390b-4d98-4498-a504-981ceaf51a52" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/654a8678-8576-4acc-8a50-9192d3722e4b" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f3897f4-0f6a-4735-8c25-ff91e79574ab" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f30f95d-0279-45a0-b3be-704b5a02bf8b" TargetMode="External" Id="rId76" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b54b0053-9060-4d2f-8782-821822500485" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e40a414c-e724-43f6-96f1-84c519a2973b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb91597c-7926-4964-ac04-f81a9bfc2509" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab6de2a8-6ab2-4f19-a444-db032d5116af" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a41aae35-25bf-4c15-aa9d-233abdac061a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9fce3d7-f87e-4746-b952-d59141a5a990" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a0d8427-869e-4a55-ae7c-dd4540b0ab45" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c13654a-3764-40be-8943-595c1e86947f" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf3ba80b-cd3f-4d9a-9749-4dd0ddcdfc0f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c4d8671-b9e4-44de-963e-4be6e6bea684" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f234a1f3-ca40-44bf-9bac-9a7611e2ca0e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afe97aeb-c35a-4a2d-8879-d90a3ab178b3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf36b13a-0022-43b9-8252-126da8c51003" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3172204d-2f41-4aa3-9ef1-63dd208fa622" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98e0c21a-4e41-4090-9a60-8b275af0747d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e608b64-439b-44b4-a4dd-8e5c0b5c107f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1373962e-4de1-436f-a2f6-289b7d73b342" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f8dd1a9-0901-4681-8895-d15b5d66786f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f62241c2-0bb6-49d2-8667-5e87114fad2d" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20feba41-508e-4ddf-ac40-0782ed5a4bb2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/708773bd-98e6-446d-9d7a-e02771b3f116" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec430bcf-243e-4924-92c6-c789a349798b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96dc16bd-6632-4dec-bc13-78924c7355db" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb3fcb3b-4e97-4e35-8527-81229c1ccfde" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d1c9df9-2dd4-4c26-9ec0-2163f555ae67" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18ea75f1-c6f5-4413-9c0e-3cd89446d6e9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5344811-3c2c-44dc-8745-faec2c35cc49" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcac9b18-1bb5-4773-8064-e36ca9bc0f4c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21279e9d-161e-405f-9ab2-80d76d2b472d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f979aad-e2f9-4b79-a3e1-86df40ca7812" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c827f6ea-369f-498c-a164-42c654a507b3" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5091986e-4345-45d5-b0cb-2d6fae3c20ab" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b204d37d-fef9-4889-8b0e-5c7f9b4a8e26" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14a359f0-7dc5-414f-b6ed-a19d86e3362e" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0e33f0d-d8f2-429e-b3fd-62e804cf221f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f3b7e-e9b3-481f-a527-9903dae71e68" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f493029d-ac44-466e-8369-526b7e099f95" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78ba395f-2fa0-4230-8af2-eb33594bb3f4" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ff050c4-1490-4e48-a537-c8ba45239a81" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b41474a-f112-4e14-be06-bca9ca9fa799" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5652bd8e-5b51-4bf8-a4a6-a5134dfff269" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cacaf976-e69e-44aa-a70a-486a2ef9ec64" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dab6d8e-a2d9-4f97-981b-2b51d6281fa9" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8bd0603-523e-4d31-9052-82b4284bdc81" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644355c2-2f6a-4dff-98ae-5b784c7b8625" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/457c3752-01f6-4919-aef7-fc929e72d033" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2856345e-d4af-44eb-b4d3-9dd94981ca66" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d208a27-2bfc-40ab-9f28-53f34f6551c6" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59b4d2e1-0a4d-4d16-a932-edea0c9bafcb" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49c1bc52-0e59-4539-89d8-41350ff3576f" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f292cfe6-f3d6-45c7-9ffc-eec8d214d258" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/436d0f2a-0f80-4880-ad19-130d4af49f88" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f39631e-45f8-4fa2-89fe-5ef34b27bbf2" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b3ffa7-717a-4f4a-bcb2-8451caca4d7f" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85363827-c0f4-457c-ba72-6c9c945db4aa" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/718a0faa-7678-4975-8f5a-46ef25488379" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6402d92a-21e9-4ee2-ba7a-348566ff0a6f" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f11569f-ec75-4499-a754-7a659414fd2b" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75d4b7de-8aee-4cb9-bc90-dd7a50b6744b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8680414-f1dd-4c97-88af-92242aa51ce6" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b6f7c1-5e11-4cdb-b8af-3f6c6c3e80b2" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6338a2bc-805f-4b3f-9b07-992cba7ae133" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b95fd38c-055d-427c-b0b6-99a6aa81f1a6" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ea4d482-2c20-4585-96aa-25c8648911e4" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0177ad57-017d-4fcd-b4cf-3c2acce5ee92" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32b3766a-9cf7-4634-afca-b45deaef138d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a91e8b3-6891-46ce-8866-c1a2bb0089e7" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a61ef042-1eca-444c-8f24-5bd41e72a30d" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b01d6b65-dd2b-4e13-aed8-79fcc1b26165" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd63464e-4a35-43a1-957c-f91d6c7ffc2a" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2dc7243-64c4-4d27-aa31-af22dd0782d7" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/604b84f6-b09c-47d9-9b70-8dee61ade952" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d93cb0a-d92e-4960-b72f-1af4d7a39702" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a96c3743-63da-45d5-8c71-e9bccab17052" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63015695-6ab3-45fd-befb-e670bf1eb2d1" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b4a2dbd-4567-4ae2-baa1-7a77d7b075cb" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1b3218d-105c-4ace-b2e3-693f526217e7" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9559b400-b317-4494-a84c-c54c05eae27b" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10062eb8-8dc0-441b-ad63-fc0fec96d2a0" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74fb668f-5ef7-4262-9c0e-91966c147184" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d99cd2d2-bf6b-43f4-a5ad-6e5f766b7817" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/291cc7bd-7ecb-4365-b48a-cab4597f52a8" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b15d6fe5-6f4e-46e1-9199-4b137ab3d3ed" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e819d5b-ff05-450b-82e1-35974223821e" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d98fccc-e5c8-4812-8134-1eec7db1ea2b" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d79f3d6b-27e1-4106-b942-3d8f1c96804e" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db95cbba-2ae9-40c1-9fe6-21469ed24823" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85344807-b8b9-46b6-9a45-0c587daa9a87" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/095de205-d347-4e73-a815-7a0e7ece9fe5" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/636cef87-9e5d-4a38-9de0-181426b04b91" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/092400aa-e51f-4bdc-962d-e5d55e604c29" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36d7390b-4d98-4498-a504-981ceaf51a52" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/654a8678-8576-4acc-8a50-9192d3722e4b" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f3897f4-0f6a-4735-8c25-ff91e79574ab" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f30f95d-0279-45a0-b3be-704b5a02bf8b" TargetMode="External" Id="rId96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U77"/>
+  <dimension ref="A1:U97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А51-12587/2026</t>
+          <t>А51-15574/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -649,878 +649,870 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2536286764</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Романова С. В.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf3ba80b-cd3f-4d9a-9749-4dd0ddcdfc0f</t>
+          <t>https://kad.arbitr.ru/Card/b54b0053-9060-4d2f-8782-821822500485</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А51-12586/2026</t>
+          <t>А51-14894/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>02.07.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>2536286764</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Романова С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.07.2026</t>
+          <t>12.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c4d8671-b9e4-44de-963e-4be6e6bea684</t>
+          <t>https://kad.arbitr.ru/Card/e40a414c-e724-43f6-96f1-84c519a2973b</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А51-12201/2026</t>
+          <t>А51-14120/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7703200214</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>2538128241</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Цимбал О. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
-      <c r="S4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f234a1f3-ca40-44bf-9bac-9a7611e2ca0e</t>
+          <t>https://kad.arbitr.ru/Card/eb91597c-7926-4964-ac04-f81a9bfc2509</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А51-11739/2026</t>
+          <t>А51-13436/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>18.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7703200214</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "ТЕХСНАБ-ДВ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2543059804</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Романова С. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3172204d-2f41-4aa3-9ef1-63dd208fa622</t>
+          <t>https://kad.arbitr.ru/Card/ab6de2a8-6ab2-4f19-a444-db032d5116af</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А51-11420/2026</t>
+          <t>А51-13203/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ГРАНАТ"</t>
+          <t>ООО "ДАЛЬПРОГРЕСС"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2508138130</t>
+          <t>2505014320</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>15.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e608b64-439b-44b4-a4dd-8e5c0b5c107f</t>
+          <t>https://kad.arbitr.ru/Card/a41aae35-25bf-4c15-aa9d-233abdac061a</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А51-11418/2026</t>
+          <t>А51-13202/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ГРАНАТ"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2508138130</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>15.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20feba41-508e-4ddf-ac40-0782ed5a4bb2</t>
+          <t>https://kad.arbitr.ru/Card/e9fce3d7-f87e-4746-b952-d59141a5a990</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А51-9566/2026</t>
+          <t>А51-12944/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>25.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96dc16bd-6632-4dec-bc13-78924c7355db</t>
+          <t>https://kad.arbitr.ru/Card/0a0d8427-869e-4a55-ae7c-dd4540b0ab45</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А51-4197/2026</t>
+          <t>А51-12943/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2540252535</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>2536258975</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb3fcb3b-4e97-4e35-8527-81229c1ccfde</t>
+          <t>https://kad.arbitr.ru/Card/6c13654a-3764-40be-8943-595c1e86947f</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А51-2763/2026</t>
+          <t>А51-12587/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>13.02.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2540252535</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>2536258975</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Романова С. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>18.02.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d1c9df9-2dd4-4c26-9ec0-2163f555ae67</t>
+          <t>https://kad.arbitr.ru/Card/cf3ba80b-cd3f-4d9a-9749-4dd0ddcdfc0f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А51-2762/2026</t>
+          <t>А51-12586/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.02.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>2540252535</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2536258975</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18ea75f1-c6f5-4413-9c0e-3cd89446d6e9</t>
+          <t>https://kad.arbitr.ru/Card/7c4d8671-b9e4-44de-963e-4be6e6bea684</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А51-21114/2025</t>
+          <t>А51-12201/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
@@ -1531,784 +1523,708 @@
           <t>7703200214</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>2538128241</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Романова С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5344811-3c2c-44dc-8745-faec2c35cc49</t>
+          <t>https://kad.arbitr.ru/Card/f234a1f3-ca40-44bf-9bac-9a7611e2ca0e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А51-20892/2025</t>
+          <t>А51-12167/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗ-Н"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>2540133182</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романова С. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcac9b18-1bb5-4773-8064-e36ca9bc0f4c</t>
+          <t>https://kad.arbitr.ru/Card/afe97aeb-c35a-4a2d-8879-d90a3ab178b3</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А51-20893/2025</t>
+          <t>А51-11993/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗ-Н"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2540133182</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шатилов Д. К.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f979aad-e2f9-4b79-a3e1-86df40ca7812</t>
+          <t>https://kad.arbitr.ru/Card/cf36b13a-0022-43b9-8252-126da8c51003</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А51-20894/2025</t>
+          <t>А51-11739/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7703200214</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗ-Н"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2540133182</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Романова С. В.</t>
         </is>
       </c>
-      <c r="O15" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>31.03.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/21279e9d-161e-405f-9ab2-80d76d2b472d</t>
+          <t>https://kad.arbitr.ru/Card/3172204d-2f41-4aa3-9ef1-63dd208fa622</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А51-20021/2025</t>
+          <t>А51-11421/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>17.11.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛОТОС ДВ"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2536286764</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c827f6ea-369f-498c-a164-42c654a507b3</t>
+          <t>https://kad.arbitr.ru/Card/98e0c21a-4e41-4090-9a60-8b275af0747d</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А51-19736/2025</t>
+          <t>А51-11420/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>2508138130</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.01.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5091986e-4345-45d5-b0cb-2d6fae3c20ab</t>
+          <t>https://kad.arbitr.ru/Card/3e608b64-439b-44b4-a4dd-8e5c0b5c107f</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А51-19453/2025</t>
+          <t>А51-11422/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романова С. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>06.04.2026</t>
+          <t>21.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14a359f0-7dc5-414f-b6ed-a19d86e3362e</t>
+          <t>https://kad.arbitr.ru/Card/1373962e-4de1-436f-a2f6-289b7d73b342</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А51-19454/2025</t>
+          <t>А51-11408/2026</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Романова С. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>21.06.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b204d37d-fef9-4889-8b0e-5c7f9b4a8e26</t>
+          <t>https://kad.arbitr.ru/Card/1f8dd1a9-0901-4681-8895-d15b5d66786f</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А51-18948/2025</t>
+          <t>А51-11409/2026</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -2319,2089 +2235,1985 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>2508138130</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>06.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0e33f0d-d8f2-429e-b3fd-62e804cf221f</t>
+          <t>https://kad.arbitr.ru/Card/f62241c2-0bb6-49d2-8667-5e87114fad2d</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-87372/2025</t>
+          <t>А51-11418/2026</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7703200214</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АО ГКС</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>2540277265</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>12.05.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f5f3b7e-e9b3-481f-a527-9903dae71e68</t>
+          <t>https://kad.arbitr.ru/Card/20feba41-508e-4ddf-ac40-0782ed5a4bb2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А51-14168/2025</t>
+          <t>А51-11419/2026</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>18.08.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬПРОГРЕСС"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>2505014320</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Панчешин Р. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Романова С. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>21.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f493029d-ac44-466e-8369-526b7e099f95</t>
+          <t>https://kad.arbitr.ru/Card/708773bd-98e6-446d-9d7a-e02771b3f116</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А67-7484/2025</t>
+          <t>А41-53182/2026</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>08.08.2025</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7017058675</t>
+          <t>7703200214</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "Структура"</t>
+          <t>АО ГКС</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>2543152560</t>
+          <t>2540277265</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Какушкина Н. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Тарасенко А. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78ba395f-2fa0-4230-8af2-eb33594bb3f4</t>
+          <t>https://kad.arbitr.ru/Card/ec430bcf-243e-4924-92c6-c789a349798b</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А51-9833/2025</t>
+          <t>А51-9566/2026</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
-      <c r="O24" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>26.07.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5652bd8e-5b51-4bf8-a4a6-a5134dfff269</t>
+          <t>https://kad.arbitr.ru/Card/96dc16bd-6632-4dec-bc13-78924c7355db</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А51-9837/2025</t>
+          <t>А51-4197/2026</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2540252535</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2536258975</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
-      <c r="O25" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>05.05.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8bd0603-523e-4d31-9052-82b4284bdc81</t>
+          <t>https://kad.arbitr.ru/Card/fb3fcb3b-4e97-4e35-8527-81229c1ccfde</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А51-9835/2025</t>
+          <t>А51-2763/2026</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2540252535</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2536258975</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
-      <c r="O26" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>26.07.2025</t>
+          <t>18.02.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/644355c2-2f6a-4dff-98ae-5b784c7b8625</t>
+          <t>https://kad.arbitr.ru/Card/2d1c9df9-2dd4-4c26-9ec0-2163f555ae67</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А51-9834/2025</t>
+          <t>А51-2762/2026</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>13.02.2026</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2540252535</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "МИР ВЕНТИЛЯЦИИ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2536258975</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>26.07.2025</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b41474a-f112-4e14-be06-bca9ca9fa799</t>
+          <t>https://kad.arbitr.ru/Card/18ea75f1-c6f5-4413-9c0e-3cd89446d6e9</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А51-9832/2025</t>
+          <t>А51-21114/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7703200214</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Романова С. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>68400</v>
-[...3 lines deleted...]
-      </c>
+        <v>25985729.08</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков, выплаченных за повреждение автомобиля, и неустойки</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cacaf976-e69e-44aa-a70a-486a2ef9ec64</t>
+          <t>https://kad.arbitr.ru/Card/d5344811-3c2c-44dc-8745-faec2c35cc49</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А51-9831/2025</t>
+          <t>А51-20892/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "СОЮЗ-Н"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2540133182</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>504634.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>316889.63</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков и неустойки из-за ущерба от залития квартиры при ремонте.</t>
+          <t>Взыскание денежных средств в размере 316 889,63 руб. с ООО СОЮЗ-Н</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5dab6d8e-a2d9-4f97-981b-2b51d6281fa9</t>
+          <t>https://kad.arbitr.ru/Card/fcac9b18-1bb5-4773-8064-e36ca9bc0f4c</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А51-9828/2025</t>
+          <t>А51-20894/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСНАБ-ДВ"</t>
+          <t>ООО "СОЮЗ-Н"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>2543059804</t>
+          <t>2540133182</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Дальневосточного округа</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Серга Д. Г.</t>
+          <t>Романова С. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>490192.39</v>
-[...3 lines deleted...]
-      </c>
+        <v>150209.21</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков и неустойки из-за затопления квартиры при ремонте кровли</t>
+          <t>Взыскание денежных средств в размере 150 209,21 руб. с ООО «Союз-Н».</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>21.02.2026</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ff050c4-1490-4e48-a537-c8ba45239a81</t>
+          <t>https://kad.arbitr.ru/Card/21279e9d-161e-405f-9ab2-80d76d2b472d</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А51-6575/2025</t>
+          <t>А51-20893/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>18.04.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЛАНТ"</t>
+          <t>ООО "СОЮЗ-Н"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>2536316401</t>
+          <t>2540133182</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>517913.16</v>
+        <v>357792.62</v>
       </c>
       <c r="P31" s="2" t="n">
-        <v>65000</v>
+        <v>308027.43</v>
       </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки за ненадлежащее исполнение обязательств по договору</t>
+          <t>Взыскание убытков и неустойки по договору от 11.07.2023 № РТС225А230062(Д).</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>09.02.2026</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/457c3752-01f6-4919-aef7-fc929e72d033</t>
+          <t>https://kad.arbitr.ru/Card/5f979aad-e2f9-4b79-a3e1-86df40ca7812</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А51-6372/2025</t>
+          <t>А51-20021/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>15.04.2025</t>
+          <t>17.11.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРАЗИЙСКОЕ ТОРГОВОЕ АГЕНТСТВО"</t>
+          <t>ООО "ЛОТОС ДВ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>2511088552</t>
+          <t>2536286764</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>25244.77</v>
-[...3 lines deleted...]
-      </c>
+        <v>984936.1800000001</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки за ненадлежащее исполнение обязательств по договору</t>
+          <t>Взыскание средств с СРО по обязательствам члена организации перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2856345e-d4af-44eb-b4d3-9dd94981ca66</t>
+          <t>https://kad.arbitr.ru/Card/c827f6ea-369f-498c-a164-42c654a507b3</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А51-4531/2025</t>
+          <t>А51-19736/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Романова С. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>14.12.2025</t>
+          <t>16.01.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59b4d2e1-0a4d-4d16-a932-edea0c9bafcb</t>
+          <t>https://kad.arbitr.ru/Card/5091986e-4345-45d5-b0cb-2d6fae3c20ab</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А51-4539/2025</t>
+          <t>А51-19454/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>361138.91</v>
-[...3 lines deleted...]
-      </c>
+        <v>607580.54</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки в рамках обязательств по капитальному ремонту многоквартирных домов.</t>
+          <t>Солидарное взыскание ущерба и неустойки по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>05.06.2025</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d208a27-2bfc-40ab-9f28-53f34f6551c6</t>
+          <t>https://kad.arbitr.ru/Card/b204d37d-fef9-4889-8b0e-5c7f9b4a8e26</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А51-4366/2025</t>
+          <t>А51-19453/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>334659.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>405047</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки за ненадлежащее исполнение договорных обязательств</t>
+          <t>Солидарная ответственность СРО за возмещение убытков при выполнении работ по капитальному ремонту.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49c1bc52-0e59-4539-89d8-41350ff3576f</t>
+          <t>https://kad.arbitr.ru/Card/14a359f0-7dc5-414f-b6ed-a19d86e3362e</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А51-3455/2025</t>
+          <t>А51-18948/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>03.03.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>6501238975</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "СК ГРАНАТ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2508138130</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>2326235.05</v>
+        <v>605226</v>
       </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере 1 623 252 руб. и неустойки в размере 702 983,05 руб.</t>
+          <t>Солидарная ответственность СРО за возмещение убытков из-за ненадлежащего исполнения работ</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>17.06.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f292cfe6-f3d6-45c7-9ffc-eec8d214d258</t>
+          <t>https://kad.arbitr.ru/Card/c0e33f0d-d8f2-429e-b3fd-62e804cf221f</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А51-23809/2024</t>
+          <t>А41-87372/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>17.12.2024</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОТАЛ ПРОЕКТ"</t>
+          <t>УПРАВЛЕНИЕ СУДЕБНОГО ДЕПАРТАМЕНТА В МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2540117350</t>
+          <t>7703200214</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>АО ГКС</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2540277265</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Хижинский А. А.</t>
+          <t>Бутько В. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr"/>
       <c r="P37" s="2" t="inlineStr"/>
-      <c r="Q37" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/436d0f2a-0f80-4880-ad19-130d4af49f88</t>
+          <t>https://kad.arbitr.ru/Card/7f5f3b7e-e9b3-481f-a527-9903dae71e68</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А51-23121/2024</t>
+          <t>А51-14168/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>06.12.2024</t>
+          <t>18.08.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "ДАЛЬПРОГРЕСС"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2505014320</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Шпакова Е. К.</t>
+          <t>Панчешин Р. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>43324534.75</v>
-[...1 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+        <v>3617062.85</v>
+      </c>
+      <c r="P38" s="2" t="n">
+        <v>3527238.3</v>
+      </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание выплаты из компфонда СРО в порядке субсидиарной ответственности по долгам члена СРО</t>
+          <t>Взыскание в порядке регресса убытков и неустойки за ущерб, причиненный при капитальном ремонте крыши</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f39631e-45f8-4fa2-89fe-5ef34b27bbf2</t>
+          <t>https://kad.arbitr.ru/Card/f493029d-ac44-466e-8369-526b7e099f95</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А51-22106/2024</t>
+          <t>А67-7484/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>21.11.2024</t>
+          <t>08.08.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>Областное государственное казенное учреждение "Облстройзаказчик"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7017058675</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "Структура"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2543152560</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Какушкина Н. Н.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>12485979.34</v>
+      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и неустойки с подрядчика по работам в многоквартирных домах</t>
+          <t>Взыскание неотработанного аванса по госконтракту № 2.2024 от 04.03.2024</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>30.01.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8b3ffa7-717a-4f4a-bcb2-8451caca4d7f</t>
+          <t>https://kad.arbitr.ru/Card/78ba395f-2fa0-4230-8af2-eb33594bb3f4</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А51-21964/2024</t>
+          <t>А51-9828/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19.11.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>2540975823</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
+          <t>ООО "ТЕХСНАБ-ДВ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>2543042600</t>
+          <t>2543059804</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС Дальневосточного округа</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Буров А. В.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Серга Д. Г.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>490192.39</v>
+      </c>
       <c r="P40" s="2" t="n">
-        <v>111365.45</v>
+        <v>487955.75</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и финансовых санкций (пени) с подрядчика</t>
+          <t>Взыскание в порядке регресса убытков и неустойки из-за затопления квартиры при ремонте кровли</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>24.01.2025</t>
+          <t>21.02.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85363827-c0f4-457c-ba72-6c9c945db4aa</t>
+          <t>https://kad.arbitr.ru/Card/3ff050c4-1490-4e48-a537-c8ba45239a81</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А51-21756/2024</t>
+          <t>А51-9834/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -4416,93 +4228,93 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>2543042600</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>110147.19</v>
+        <v>729280.67</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>73574.28</v>
+        <v>692314.48</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков от затопления квартиры и неустойки по договору подряда</t>
+          <t>Взыскание убытков и неустойки по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>26.07.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f11569f-ec75-4499-a754-7a659414fd2b</t>
+          <t>https://kad.arbitr.ru/Card/9b41474a-f112-4e14-be06-bca9ca9fa799</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А51-21755/2024</t>
+          <t>А51-9833/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -4517,93 +4329,93 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>2543042600</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>315811.42</v>
+        <v>118597.34</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>334550</v>
+        <v>123493.41</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков от залития квартиры и неустойки по договору подряда.</t>
+          <t>Взыскание убытков и неустойки в пользу Фонда капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>26.07.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6402d92a-21e9-4ee2-ba7a-348566ff0a6f</t>
+          <t>https://kad.arbitr.ru/Card/5652bd8e-5b51-4bf8-a4a6-a5134dfff269</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А51-21754/2024</t>
+          <t>А51-9832/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>15.11.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
@@ -4614,3458 +4426,5418 @@
           <t>2540975823</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>2543042600</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Зайцева Л. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>99341.28999999999</v>
+        <v>68400</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>107322.38</v>
+        <v>51036.73</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса и неустойки из-за залития квартиры при ремонте кровли</t>
+          <t>Взыскание в порядке регресса убытков, выплаченных за повреждение автомобиля, и неустойки</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>14.03.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/718a0faa-7678-4975-8f5a-46ef25488379</t>
+          <t>https://kad.arbitr.ru/Card/cacaf976-e69e-44aa-a70a-486a2ef9ec64</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А73-10338/2024</t>
+          <t>А51-9831/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19.06.2024</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО УК "Альфа-Строй"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>2720062131</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Примстройпроект"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>2543156283</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Дальневосточного округа</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Кондратьева Я. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>1518673.96</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>504634.8</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>586418.9300000001</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору субподряда</t>
+          <t>Регрессное требование о взыскании убытков и неустойки из-за ущерба от залития квартиры при ремонте.</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75d4b7de-8aee-4cb9-bc90-dd7a50b6744b</t>
+          <t>https://kad.arbitr.ru/Card/5dab6d8e-a2d9-4f97-981b-2b51d6281fa9</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А51-11298/2020</t>
+          <t>А51-9837/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>22.07.2020</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>АО "ДАЛЬНЕВОСТОЧНАЯ ЭНЕРГЕТИЧЕСКАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ-ГЕНЕРАЦИЯСЕТИ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>2540252341</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Клёмина Е. Г.</t>
-[...3 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>189309.78</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>221665.93</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование признать правопреемство в отношении взносов в компфонд</t>
+          <t>Взыскание убытков в порядке регресса и неустойки в связи с заливом квартиры при ремонте кровли.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>16.03.2021</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79b6f7c1-5e11-4cdb-b8af-3f6c6c3e80b2</t>
+          <t>https://kad.arbitr.ru/Card/f8bd0603-523e-4d31-9052-82b4284bdc81</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А53-37763/2019</t>
+          <t>А51-9835/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>16.10.2019</t>
+          <t>10.06.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ-ДВ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2540187011</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>500000</v>
+        <v>348168.83</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>500000</v>
+        <v>328689.31</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание убытков и неустойки по договору капитального ремонта многоквартирных домов.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>27.02.2020</t>
+          <t>26.07.2025</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b95fd38c-055d-427c-b0b6-99a6aa81f1a6</t>
+          <t>https://kad.arbitr.ru/Card/644355c2-2f6a-4dff-98ae-5b784c7b8625</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А51-5888/2019</t>
+          <t>А51-6575/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>25.03.2019</t>
+          <t>18.04.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>НАО "РОСДОРСНАБЖЕНИЕ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2540074931</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНДЕКС СТРОЙ ГРУПП" конкурсный управляющий Паламарчук А.С.</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЛАНТ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>2538102356</t>
+          <t>2536316401</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Ярмухаметов Р. Ш.</t>
-[...5 lines deleted...]
-      <c r="R47" s="2" t="inlineStr"/>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>517913.16</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>65000</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков и неустойки за ненадлежащее исполнение обязательств по договору</t>
+        </is>
+      </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>09.02.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0177ad57-017d-4fcd-b4cf-3c2acce5ee92</t>
+          <t>https://kad.arbitr.ru/Card/457c3752-01f6-4919-aef7-fc929e72d033</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-155761/2018</t>
+          <t>А51-6372/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>12.12.2018</t>
+          <t>15.04.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЕРУМ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>2536242260</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>ООО "ЕВРАЗИЙСКОЕ ТОРГОВОЕ АГЕНТСТВО"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>2511088552</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>25244.77</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>525.64</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд в новую СРО</t>
+          <t>Взыскание убытков и неустойки за ненадлежащее исполнение обязательств по договору</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>07.02.2020</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a91e8b3-6891-46ce-8866-c1a2bb0089e7</t>
+          <t>https://kad.arbitr.ru/Card/2856345e-d4af-44eb-b4d3-9dd94981ca66</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-280771/2018</t>
+          <t>А51-4539/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>23.11.2018</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ФЛЕШСТРОЙ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>2511093930</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300000</v>
+        <v>361138.91</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>300000</v>
+        <v>328608.84</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание АСРО ГАСО перечислить 300 000 руб. взноса в компенсационный фонд в СРО Дальмонтажстрой</t>
+          <t>Взыскание убытков и неустойки в рамках обязательств по капитальному ремонту многоквартирных домов.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>24.01.2019</t>
+          <t>05.06.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a61ef042-1eca-444c-8f24-5bd41e72a30d</t>
+          <t>https://kad.arbitr.ru/Card/0d208a27-2bfc-40ab-9f28-53f34f6551c6</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-222108/2018</t>
+          <t>А51-4531/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>19.09.2018</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХМОНТАЖ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>2511097701</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Романова С. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>2005000</v>
+        <v>93842.13</v>
       </c>
       <c r="P50" s="2" t="n">
-        <v>2005000</v>
+        <v>96733.39</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при смене членства</t>
+          <t>Регрессное требование о возмещении убытков и неустойки из-за ущерба от залива квартиры.</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>24.10.2018</t>
+          <t>14.12.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b01d6b65-dd2b-4e13-aed8-79fcc1b26165</t>
+          <t>https://kad.arbitr.ru/Card/59b4d2e1-0a4d-4d16-a932-edea0c9bafcb</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А56-66466/2018</t>
+          <t>А51-4366/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРД"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7839404663</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ КОМПАНИЙ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7840018486</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>890800</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>334659.42</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>278911.84</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в размере 890 800 рублей</t>
+          <t>Взыскание убытков и неустойки за ненадлежащее исполнение договорных обязательств</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>26.11.2019</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2dc7243-64c4-4d27-aa31-af22dd0782d7</t>
+          <t>https://kad.arbitr.ru/Card/49c1bc52-0e59-4539-89d8-41350ff3576f</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-113971/2018</t>
+          <t>А51-3455/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>03.03.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙТОРГ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК""УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2536289268</t>
+          <t>6501238975</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Володькина Е. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2326235.05</v>
+      </c>
+      <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание убытков в размере 1 623 252 руб. и неустойки в размере 702 983,05 руб.</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd63464e-4a35-43a1-957c-f91d6c7ffc2a</t>
+          <t>https://kad.arbitr.ru/Card/f292cfe6-f3d6-45c7-9ffc-eec8d214d258</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-17082/2018</t>
+          <t>А51-23809/2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>17.12.2024</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО Владтехносервис</t>
+          <t>ООО "ТОТАЛ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2540117350</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7701016700</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Хижинский А. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов</t>
+          <t>Оспаривание решения об исключении из членов СРО из-за долгов по взносам и нехватки специалистов.</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>09.07.2018</t>
+          <t>12.12.2025</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c</t>
+          <t>https://kad.arbitr.ru/Card/436d0f2a-0f80-4880-ad19-130d4af49f88</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-12011/2018</t>
+          <t>А51-23121/2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>06.12.2024</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОМТЕХМОНТАЖ</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O54" s="2" t="inlineStr"/>
+          <t>Шпакова Е. К.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>43324534.75</v>
+      </c>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
+          <t>Взыскание выплаты из компфонда СРО в порядке субсидиарной ответственности по долгам члена СРО</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>21.04.2018</t>
+          <t>05.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/604b84f6-b09c-47d9-9b70-8dee61ade952</t>
+          <t>https://kad.arbitr.ru/Card/3f39631e-45f8-4fa2-89fe-5ef34b27bbf2</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А56-3358/2018</t>
+          <t>А51-22106/2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>21.11.2024</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2539092990</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
-      <c r="P55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="n">
+        <v>110533.35</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>О выполнении обязательств</t>
+          <t>Взыскание убытков и неустойки с подрядчика по работам в многоквартирных домах</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>30.01.2025</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a96c3743-63da-45d5-8c71-e9bccab17052</t>
+          <t>https://kad.arbitr.ru/Card/a8b3ffa7-717a-4f4a-bcb2-8451caca4d7f</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А56-3348/2018</t>
+          <t>А51-21964/2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>19.11.2024</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>2539092990</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...5 lines deleted...]
-      <c r="P56" s="2" t="inlineStr"/>
+          <t>Буров А. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="n">
+        <v>111365.45</v>
+      </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Признание исключенным из членов СРО и перевод 300 000 руб. компенсационного фонда на счет другой СРО</t>
+          <t>Взыскание убытков и финансовых санкций (пени) с подрядчика</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>28.02.2018</t>
+          <t>24.01.2025</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d93cb0a-d92e-4960-b72f-1af4d7a39702</t>
+          <t>https://kad.arbitr.ru/Card/85363827-c0f4-457c-ba72-6c9c945db4aa</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-3355/2018</t>
+          <t>А51-21754/2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>2539092990</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Зайцева Л. В.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>300000</v>
+        <v>99341.28999999999</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>300000</v>
+        <v>107322.38</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Взыскание убытков в порядке регресса и неустойки из-за залития квартиры при ремонте кровли</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>14.03.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63015695-6ab3-45fd-befb-e670bf1eb2d1</t>
+          <t>https://kad.arbitr.ru/Card/718a0faa-7678-4975-8f5a-46ef25488379</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А08-15416/2017</t>
+          <t>А51-21755/2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЛАНТИКС КОНСТРАКШН"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>2536256985</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Киреев В. Н.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>1000000</v>
+        <v>315811.42</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>1000000</v>
+        <v>334550</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Регрессное требование о взыскании убытков от залития квартиры и неустойки по договору подряда.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b4a2dbd-4567-4ae2-baa1-7a77d7b075cb</t>
+          <t>https://kad.arbitr.ru/Card/6402d92a-21e9-4ee2-ba7a-348566ff0a6f</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-102120/2017</t>
+          <t>А51-21756/2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>15.11.2024</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФЕРУМ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>2536242260</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>ООО "ВОСТОКБИЗНЕССТРОЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>2543042600</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Овчинников В. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>500000</v>
+        <v>110147.19</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>500000</v>
+        <v>73574.28</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и взыскание 500 000 руб. взноса в компенсационный фонд</t>
+          <t>Взыскание в порядке регресса убытков от затопления квартиры и неустойки по договору подряда</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>23.11.2019</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1b3218d-105c-4ace-b2e3-693f526217e7</t>
+          <t>https://kad.arbitr.ru/Card/6f11569f-ec75-4499-a754-7a659414fd2b</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-93715/2017</t>
+          <t>А73-10338/2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>19.06.2024</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРК"</t>
+          <t>ООО УК "Альфа-Строй"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>2543020606</t>
+          <t>2720062131</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>ООО "Примстройпроект"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>2543156283</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Дальневосточного округа</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Кондратьева Я. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>300000</v>
+        <v>1518673.96</v>
       </c>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору субподряда</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9559b400-b317-4494-a84c-c54c05eae27b</t>
+          <t>https://kad.arbitr.ru/Card/75d4b7de-8aee-4cb9-bc90-dd7a50b6744b</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-209734/2017</t>
+          <t>А51-11857/2020</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>08.11.2017</t>
+          <t>28.07.2020</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО регион</t>
+          <t>ООО "БК групп"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2539095341</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТАЛЬКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>2543124281</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Васенко О. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>28.04.2018</t>
+          <t>13.08.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10062eb8-8dc0-441b-ad63-fc0fec96d2a0</t>
+          <t>https://kad.arbitr.ru/Card/d8680414-f1dd-4c97-88af-92242aa51ce6</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А50-37429/2017</t>
+          <t>А51-11298/2020</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>22.07.2020</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗ-Н"</t>
+          <t>АО "ДАЛЬНЕВОСТОЧНАЯ ЭНЕРГЕТИЧЕСКАЯ УПРАВЛЯЮЩАЯ КОМПАНИЯ-ГЕНЕРАЦИЯСЕТИ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>2540133182</t>
+          <t>2540252341</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2538128241</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Клёмина Е. Г.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание исключения из СРО и требование признать правопреемство в отношении взносов в компфонд</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>16.03.2021</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74fb668f-5ef7-4262-9c0e-91966c147184</t>
+          <t>https://kad.arbitr.ru/Card/79b6f7c1-5e11-4cdb-b8af-3f6c6c3e80b2</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А50-36292/2017</t>
+          <t>А51-25059/2019</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>11.12.2019</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОРТАЛ ДВ"</t>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ФОНД ЗАЩИТЫ ПРАВ ГРАЖДАН - УЧАСТНИКОВ ДОЛЕВОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>2540176605</t>
+          <t>7704446429</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>ООО "СОЛОМОН"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>2511087125</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Борисов Д. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d99cd2d2-bf6b-43f4-a5ad-6e5f766b7817</t>
+          <t>https://kad.arbitr.ru/Card/6338a2bc-805f-4b3f-9b07-992cba7ae133</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-66682/2017</t>
+          <t>А53-37763/2019</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>16.10.2019</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРНАДО-ДВ"</t>
+          <t>ООО "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "МОНОЛИТ-ДВ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2536149670</t>
+          <t>2540187011</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание внести сведения о прекращении членства в СРО и перечислить 300 000 руб. взноса.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>27.02.2020</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/291cc7bd-7ecb-4365-b48a-cab4597f52a8</t>
+          <t>https://kad.arbitr.ru/Card/b95fd38c-055d-427c-b0b6-99a6aa81f1a6</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А53-22976/2017</t>
+          <t>А51-15065/2019</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>10.07.2019</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМРИКС"</t>
+          <t>ООО "БРИЗ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>2508100866</t>
+          <t>2721195110</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "АВТОПРИМ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>2538143793</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ягубкин А. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b15d6fe5-6f4e-46e1-9199-4b137ab3d3ed</t>
+          <t>https://kad.arbitr.ru/Card/2ea4d482-2c20-4585-96aa-25c8648911e4</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-54608/2017</t>
+          <t>А51-5888/2019</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>25.03.2019</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПЕРПРИМСТРОЙ"</t>
+          <t>НАО "РОСДОРСНАБЖЕНИЕ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>2539087460</t>
+          <t>2540074931</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>ООО "ИНДЕКС СТРОЙ ГРУПП" конкурсный управляющий Паламарчук А.С.</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>2538102356</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ярмухаметов Р. Ш.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
       <c r="P66" s="2" t="inlineStr"/>
-      <c r="Q66" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e819d5b-ff05-450b-82e1-35974223821e</t>
+          <t>https://kad.arbitr.ru/Card/0177ad57-017d-4fcd-b4cf-3c2acce5ee92</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-131233/2017</t>
+          <t>А51-233/2019</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>10.01.2019</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО МЕЖДУНАРОДНАЯ ТОРГОВО-ПРОМЫШЛЕННАЯ КОМПАНИЯ "КАНЦЗИ"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2511051792</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>ООО "ЮМИС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>2543046259</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Петрова Т. С.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d98fccc-e5c8-4812-8134-1eec7db1ea2b</t>
+          <t>https://kad.arbitr.ru/Card/32b3766a-9cf7-4634-afca-b45deaef138d</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А56-37597/2017</t>
+          <t>А56-155761/2018</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>12.12.2018</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЬСТАМ"</t>
+          <t>ООО "ФЕРУМ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2536242260</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...2 lines deleted...]
-      <c r="O68" s="2" t="inlineStr"/>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в адрес СРО Дальмонтажстрой</t>
+          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд в новую СРО</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>07.02.2020</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db95cbba-2ae9-40c1-9fe6-21469ed24823</t>
+          <t>https://kad.arbitr.ru/Card/7a91e8b3-6891-46ce-8866-c1a2bb0089e7</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-37453/2017</t>
+          <t>А40-280771/2018</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>23.11.2018</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХПРОМСЕРВИС"</t>
+          <t>ООО СК "ФЛЕШСТРОЙ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>2537069000</t>
+          <t>2511093930</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P69" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
+          <t>Обязание АСРО ГАСО перечислить 300 000 руб. взноса в компенсационный фонд в СРО Дальмонтажстрой</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>24.01.2019</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d79f3d6b-27e1-4106-b942-3d8f1c96804e</t>
+          <t>https://kad.arbitr.ru/Card/a61ef042-1eca-444c-8f24-5bd41e72a30d</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А53-12661/2017</t>
+          <t>А40-222108/2018</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>19.09.2018</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНСТРУКТИВ"</t>
+          <t>ООО "ПРОМТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>2536262548</t>
+          <t>2511097701</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>500000</v>
+        <v>2005000</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>500000</v>
+        <v>2005000</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО по месту учета.</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>24.10.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85344807-b8b9-46b6-9a45-0c587daa9a87</t>
+          <t>https://kad.arbitr.ru/Card/b01d6b65-dd2b-4e13-aed8-79fcc1b26165</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А08-3615/2017</t>
+          <t>А40-113971/2018</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКИФ-ДВ"</t>
+          <t>ООО "РЕМСТРОЙТОРГ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>2536258943</t>
+          <t>2536289268</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P71" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>20.09.2019</t>
+          <t>04.07.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/095de205-d347-4e73-a815-7a0e7ece9fe5</t>
+          <t>https://kad.arbitr.ru/Card/fd63464e-4a35-43a1-957c-f91d6c7ffc2a</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-73341/2017</t>
+          <t>А56-66466/2018</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОКОМПЛЕКС"</t>
+          <t>ООО "АВАНГАРД"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>2536281163</t>
+          <t>7839404663</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ КОМПАНИЙ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7840018486</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>890800</v>
+      </c>
+      <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в размере 890 800 рублей</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>26.11.2019</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/636cef87-9e5d-4a38-9de0-181426b04b91</t>
+          <t>https://kad.arbitr.ru/Card/a2dc7243-64c4-4d27-aa31-af22dd0782d7</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А08-1252/2017</t>
+          <t>А40-17082/2018</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДОСТРОЙ"</t>
+          <t>ООО Владтехносервис</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>2511075419</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ ДОРОЖНО-ТРАНСПОРТНЫХ СТРОИТЕЛЕЙ "СОЮЗДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7701016700</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Бугаева О. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P73" s="2" t="inlineStr"/>
+        <v>329047.96</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание прежней саморегулируемой организации перечислить взнос в компенсационный фонд на счет новой СРО в связи с переходом члена (ООО 'ВОДОСТРОЙ') по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>24.06.2017</t>
+          <t>09.07.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/092400aa-e51f-4bdc-962d-e5d55e604c29</t>
+          <t>https://kad.arbitr.ru/Card/8417e0d0-1405-4e37-8f41-a6851e67219c</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-10141/2017</t>
+          <t>А40-12011/2018</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТМОСФЕРА"</t>
+          <t>ООО ПРОМТЕХМОНТАЖ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>2536254843</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7841017502</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr"/>
       <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Перечисление средств компенсационного фонда в связи с переходом члена СРО (ООО 'Атмосфера') в другую СРО по региональному принципу (ст. 3.3 ФЗ-191).</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>21.04.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36d7390b-4d98-4498-a504-981ceaf51a52</t>
+          <t>https://kad.arbitr.ru/Card/604b84f6-b09c-47d9-9b70-8dee61ade952</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А51-9977/2016</t>
+          <t>А56-3348/2018</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>10.05.2016</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ГУП краевое "Приморский водоканал"</t>
+          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>2503022413</t>
+          <t>2539092990</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Овчинников В. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>1328771.12</v>
+        <v>300000</v>
       </c>
       <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за неисполнение членом договорных обязательств (возврат аванса).</t>
+          <t>Признание исключенным из членов СРО и перевод 300 000 руб. компенсационного фонда на счет другой СРО</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>26.10.2016</t>
+          <t>28.02.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/654a8678-8576-4acc-8a50-9192d3722e4b</t>
+          <t>https://kad.arbitr.ru/Card/6d93cb0a-d92e-4960-b72f-1af4d7a39702</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А51-5806/2016</t>
+          <t>А56-3358/2018</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>21.03.2016</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>краевое государственное унитарное предприятие "Приморский водоканал"</t>
+          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>2503022413</t>
+          <t>2539092990</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>2538128241</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Шкляров С. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
       <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по договорам субподряда № 01/01-2010/4/10 и № 04/03-2010.</t>
+          <t>О выполнении обязательств</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>13.04.2016</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f3897f4-0f6a-4735-8c25-ff91e79574ab</t>
+          <t>https://kad.arbitr.ru/Card/a96c3743-63da-45d5-8c71-e9bccab17052</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
+          <t>А56-3355/2018</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ООО БЮРО КОМПЛЕКСНОГО ПРОЕКТИРОВАНИЯ "ПЕРСПЕКТИВА"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>2539092990</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P77" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q77" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R77" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда в связи с переходом в другую СРО</t>
+        </is>
+      </c>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2018</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63015695-6ab3-45fd-befb-e670bf1eb2d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А08-15416/2017</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АТЛАНТИКС КОНСТРАКШН"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>2536256985</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Киреев В. Н.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q78" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R78" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2018</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b4a2dbd-4567-4ae2-baa1-7a77d7b075cb</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А56-102120/2017</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2017</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФЕРУМ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>2536242260</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7814290904</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и взыскание 500 000 руб. взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2019</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d1b3218d-105c-4ace-b2e3-693f526217e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А56-93715/2017</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2017</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРК"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>2543020606</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>7811290705</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2018</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9559b400-b317-4494-a84c-c54c05eae27b</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А40-209734/2017</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2017</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО регион</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другое СРО</t>
+        </is>
+      </c>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2018</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10062eb8-8dc0-441b-ad63-fc0fec96d2a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А50-37429/2017</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2017</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СОЮЗ-Н"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>2540133182</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Ушакова Э. А.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2018</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74fb668f-5ef7-4262-9c0e-91966c147184</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А50-36292/2017</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2017</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОРТАЛ ДВ"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>2540176605</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Ушакова Э. А.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="n">
+        <v>304458.9</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>311798.63</v>
+      </c>
+      <c r="Q83" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R83" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО и процентов.</t>
+        </is>
+      </c>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2018</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d99cd2d2-bf6b-43f4-a5ad-6e5f766b7817</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А56-66682/2017</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2017</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОРНАДО-ДВ"</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>2536149670</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R84" s="2" t="inlineStr">
+        <is>
+          <t>Обязание внести сведения о прекращении членства в СРО и перечислить 300 000 руб. взноса.</t>
+        </is>
+      </c>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2017</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/291cc7bd-7ecb-4365-b48a-cab4597f52a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А53-22976/2017</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2017</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМРИКС"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>2508100866</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q85" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R85" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b15d6fe5-6f4e-46e1-9199-4b137ab3d3ed</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А56-54608/2017</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2017</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИМПЕРПРИМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>2539087460</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО прекратить членство истца на основании уведомления и перевод взноса в новый компфонд</t>
+        </is>
+      </c>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2017</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e819d5b-ff05-450b-82e1-35974223821e</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А40-131233/2017</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2017</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>ООО МЕЖДУНАРОДНАЯ ТОРГОВО-ПРОМЫШЛЕННАЯ КОМПАНИЯ "КАНЦЗИ"</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>2511051792</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>305485.8</v>
+      </c>
+      <c r="P87" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в КФ при смене СРО, взыскание неосновательного обогащения и процентов</t>
+        </is>
+      </c>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2018</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d98fccc-e5c8-4812-8134-1eec7db1ea2b</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А56-37453/2017</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2017</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХПРОМСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>2537069000</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P88" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R88" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
+        </is>
+      </c>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2018</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d79f3d6b-27e1-4106-b942-3d8f1c96804e</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А56-37597/2017</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2017</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДАЛЬСТАМ"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в адрес СРО Дальмонтажстрой</t>
+        </is>
+      </c>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2017</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/db95cbba-2ae9-40c1-9fe6-21469ed24823</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А53-12661/2017</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2017</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНСТРУКТИВ"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>2536262548</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Овчаренко Н. Н.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО по месту учета.</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2017</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/85344807-b8b9-46b6-9a45-0c587daa9a87</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А08-3615/2017</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2017</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СКИФ-ДВ"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>2536258943</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P91" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q91" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R91" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
+        </is>
+      </c>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2019</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/095de205-d347-4e73-a815-7a0e7ece9fe5</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А40-73341/2017</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2017</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>2536281163</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P92" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2017</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/636cef87-9e5d-4a38-9de0-181426b04b91</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А08-1252/2017</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2017</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВОДОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>2511075419</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Бугаева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Обязание прежней саморегулируемой организации перечислить взнос в компенсационный фонд на счет новой СРО в связи с переходом члена (ООО 'ВОДОСТРОЙ') по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2017</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/092400aa-e51f-4bdc-962d-e5d55e604c29</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А56-10141/2017</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2017</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АТМОСФЕРА"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>2536254843</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R94" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление средств компенсационного фонда в связи с переходом члена СРО (ООО 'Атмосфера') в другую СРО по региональному принципу (ст. 3.3 ФЗ-191).</t>
+        </is>
+      </c>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2017</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/36d7390b-4d98-4498-a504-981ceaf51a52</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А51-9977/2016</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>10.05.2016</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>ГУП краевое "Приморский водоканал"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>2503022413</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>2538128241</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Овчинников В. В.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="n">
+        <v>1328771.12</v>
+      </c>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R95" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за неисполнение членом договорных обязательств (возврат аванса).</t>
+        </is>
+      </c>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2016</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/654a8678-8576-4acc-8a50-9192d3722e4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А51-5806/2016</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2016</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>краевое государственное унитарное предприятие "Приморский водоканал"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>2503022413</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДАЛЬМОНТАЖСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>2538128241</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Шкляров С. Н.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="n">
+        <v>1328771.12</v>
+      </c>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R96" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств по договорам субподряда № 01/01-2010/4/10 и № 04/03-2010.</t>
+        </is>
+      </c>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2016</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4f3897f4-0f6a-4735-8c25-ff91e79574ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
           <t>А51-10884/2010</t>
         </is>
       </c>
-      <c r="C77" s="2" t="inlineStr">
+      <c r="C97" s="2" t="inlineStr">
         <is>
           <t>12.07.2010</t>
         </is>
       </c>
-      <c r="D77" s="2" t="inlineStr">
+      <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E77" s="2" t="inlineStr">
+      <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F77" s="2" t="inlineStr">
+      <c r="F97" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G77" s="2" t="inlineStr">
+      <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H77" s="2" t="inlineStr">
+      <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Николайчук Алексей Леонидович</t>
         </is>
       </c>
-      <c r="I77" s="2" t="inlineStr">
+      <c r="I97" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J77" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K77" s="2" t="inlineStr">
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство строителей "Дальмонтажстрой"</t>
         </is>
       </c>
-      <c r="L77" s="2" t="inlineStr">
+      <c r="L97" s="2" t="inlineStr">
         <is>
           <t>2538128241</t>
         </is>
       </c>
-      <c r="M77" s="2" t="inlineStr">
+      <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС Приморского края</t>
         </is>
       </c>
-      <c r="N77" s="2" t="inlineStr">
+      <c r="N97" s="2" t="inlineStr">
         <is>
           <t>Заяшникова О. Л.</t>
         </is>
       </c>
-      <c r="O77" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Q77" s="2" t="inlineStr">
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R77" s="2" t="inlineStr">
+      <c r="R97" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными решений общего собрания членов СРО о смене исполнительного директора</t>
         </is>
       </c>
-      <c r="S77" s="2" t="inlineStr">
+      <c r="S97" s="2" t="inlineStr">
         <is>
           <t>25.08.2011</t>
         </is>
       </c>
-      <c r="T77" s="2" t="inlineStr">
+      <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U77" s="3" t="inlineStr">
+      <c r="U97" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9f30f95d-0279-45a0-b3be-704b5a02bf8b</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -8106,44 +9878,64 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>